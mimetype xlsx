--- v0 (2026-03-26)
+++ v1 (2026-05-17)
@@ -65,51 +65,51 @@
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1165013</t>
   </si>
   <si>
     <t>RE Kick-off voorbereiding debat mondkapjesdeal 2112_ec1280f9-8bfa-4a0d-8034-b40b07ae5f4e.msg</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>5.1.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4231371-1089396-doo/document/VWS-WOO-02b-1165013</t>
   </si>
   <si>
-    <t>Woo-deelbesluit aangaande ‘Overleg VWS Parlementaire documenten RGA</t>
+    <t>Woo-deelbesluit aangaande ‘Overleg VWS Parlementaire documenten RGA'</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1165016</t>
   </si>
   <si>
     <t>20220221 PvA onderzoek oversterfte CBS en RIVM_voorVWS.docx</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4231371-1089396-doo/document/VWS-WOO-02b-1165016</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4231371-1089396-doo/document/VWS-WOO-02b-1165067</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1165017</t>
   </si>
   <si>
     <t>20220221 PvA onderzoek oversterfte CBS en RIVM_voorVWS -x-.docx</t>
   </si>