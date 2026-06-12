--- v0 (2026-05-01)
+++ v1 (2026-06-12)
@@ -3475,50 +3475,278 @@
   <si>
     <t>FW: Voor persco, graag kritisch meelezen!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1846993</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1846995</t>
   </si>
   <si>
     <t>FW: Vragen over Julibrief claims</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1846995</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1846996</t>
   </si>
   <si>
     <t>20201027 PM - Stand van Zaken brief 27 oktober.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1846996</t>
   </si>
   <si>
+    <t>VWS-WOO-06b-1847395</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK e 20122021.docx</t>
+  </si>
+  <si>
+    <t>https://open.overheid.nl/documenten/ronl-9797a555-93cd-4123-89d9-108c5692d80a/pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847395</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847396</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF(002)_-.docx</t>
+  </si>
+  <si>
+    <t>https://www.eerstekamer.nl/overig/20211227/brief_van_de_minister_van_vws_van/document3/f=/vlpjqq4is8yb_opgemaakt.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847397</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF(002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847397</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847399</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847399</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847400</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847400</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847401</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847402</t>
+  </si>
+  <si>
+    <t>kamerbrief-inzake-maatregelen-nav-het-134e-omt-advies.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847402</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847404</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847404</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847405</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK maatregelenbrief 18 december 2021 (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847405</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847406</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847406</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847408</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847408</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847409</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847409</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847410</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847410</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847412</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847412</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847413</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847413</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847414</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK maatregelenbrief 18 december 2021e.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847414</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847415</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847415</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847417</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847417</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847418</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK maatregelenbrief 18 december 2021 (002)-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847419</t>
+  </si>
+  <si>
+    <t>Maatregelen_n.a.v._het_134e_OMT_advies.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847419</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847420</t>
+  </si>
+  <si>
+    <t>PDC19-1022411 - Advies VWS na OMT 135 (definitief).pdf</t>
+  </si>
+  <si>
+    <t>https://open.overheid.nl/documenten/ronl-d90e5e4e-0822-4dc3-a780-2e272fc5f22b/pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847420</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847423</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK maatregelenbrief 18 december 2021 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847424</t>
+  </si>
+  <si>
+    <t>Conceptadvies VWS na OMT.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847424</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847429</t>
+  </si>
+  <si>
+    <t>RE: Artikel IC Volkskrant</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847439</t>
+  </si>
+  <si>
+    <t>2023 01 25 Budgetoverzicht BH 3070 PDCZ.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847441</t>
+  </si>
+  <si>
+    <t>Advies VWS na OMT 136 met aanpassing 2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847442</t>
+  </si>
+  <si>
+    <t>PDC191022250 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847443</t>
+  </si>
+  <si>
+    <t>136e OMT voor in brief 3-1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847443</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1846997</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1846997</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1846999</t>
   </si>
   <si>
     <t>Julibrief: Antwoorden vragen IRF LCPS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1846999</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847001</t>
   </si>
   <si>
     <t>210709 brief LNAZ aan VWS prognose en voorschot LNAZ  LCPS Q3.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847001</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847003</t>
@@ -4375,53 +4603,50 @@
   <si>
     <t>https://zoek.officielebekendmakingen.nl/kst-36410-XVI-2.html#2111984</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847254</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847255</t>
   </si>
   <si>
     <t>Budgetrealisatie_-_Detailanalyse_Budget_v01 30082022_0fef2e10-061e-47dc-b229-37f2bc9bff76.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847255</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847256</t>
   </si>
   <si>
     <t>mjn 2022 Budgetmutaties 3070.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847256</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847439</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-06b-1847260</t>
   </si>
   <si>
     <t>aanvullene opmerkingen concept amvb 1-8-2022.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847260</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847273</t>
   </si>
   <si>
     <t>20220909_Beslisnota Helikopterbekostiging.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847273</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847275</t>
   </si>
   <si>
     <t>20220912_Beslisnota helikopterbekostiging.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847275</t>
@@ -4558,53 +4783,50 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847330</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847334</t>
   </si>
   <si>
     <t>20221018_Beslisnota -helikopter.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847334</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847335</t>
   </si>
   <si>
     <t>20221031_ Afwijkingsnota Helikopter.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847335</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847336</t>
   </si>
   <si>
-    <t>Maatregelen_n.a.v._het_134e_OMT_advies.docx</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847336</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847338</t>
   </si>
   <si>
     <t>133e OMT voor de stand van zakenbrief.docx</t>
   </si>
   <si>
     <t>https://zoek.officielebekendmakingen.nl/kst-25295-1638.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847338</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847343</t>
   </si>
   <si>
     <t>20211213 Opzet passage - - brief 14-12 versie 2137.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847343</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847346</t>
@@ -4618,95 +4840,86 @@
   <si>
     <t>VWS-WOO-06b-1847349</t>
   </si>
   <si>
     <t>Advies VWS na OMT 133.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847349</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847352</t>
   </si>
   <si>
     <t>Advies VWS na OMT 134 met aanpassing.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847352</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847355</t>
   </si>
   <si>
     <t>Advies VWS na OMT 135.pdf</t>
   </si>
   <si>
-    <t>https://open.overheid.nl/documenten/ronl-d90e5e4e-0822-4dc3-a780-2e272fc5f22b/pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847355</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847359</t>
   </si>
   <si>
     <t>20211213 opdracht taskforce812d -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847359</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847362</t>
   </si>
   <si>
     <t>Minister van VWS _2020_ 31 maart_. Brief aan Directeuren Publieke Gezondheid. Betreft Regionale aanpak.pdf</t>
   </si>
   <si>
     <t>https://open.overheid.nl/documenten/ronl-80a2fafa-8c12-457b-959b-301bd1fc8481/pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847362</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847366</t>
   </si>
   <si>
     <t>211202_Landelijke Ketenmonitor Zorg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847366</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847376</t>
   </si>
   <si>
-    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF(002).docx</t>
-[...4 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847376</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847377</t>
   </si>
   <si>
     <t>20211218 Spoedregeling 18 december - schoon.docx</t>
   </si>
   <si>
     <t>https://open.overheid.nl/documenten/ronl-cf9a84afdfab0d421255e11662c2f323a44cf07e/pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847377</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847385</t>
   </si>
   <si>
     <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847385</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847388</t>
@@ -4714,3177 +4927,2424 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847388</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847390</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847390</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847391</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847391</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1847393</t>
   </si>
   <si>
     <t>Advies VWS na OMT 135 (definitief).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847393</t>
   </si>
   <si>
-    <t>VWS-WOO-06b-1847395</t>
-[...215 lines deleted...]
-    <t>Brief aan Parlement TK.docx</t>
+    <t>VWS-WOO-06b-1847758</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 17 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847758</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847760</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 2 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847760</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847762</t>
+  </si>
+  <si>
+    <t>Startvariant pandemische paraatheid.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847764</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 8 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847767</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 9 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847769</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 5 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847769</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847772</t>
+  </si>
+  <si>
+    <t>05-01 Concept-verslag expertteam 1 februari 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847772</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847773</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 19 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847773</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847776</t>
+  </si>
+  <si>
+    <t>2022-02-09 Nota minister bekostiging LCPS_LPZ_RCPS metwijzigingen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847776</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847777</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 1 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847777</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847785</t>
+  </si>
+  <si>
+    <t>Minister van VWS _2022_ 3 januari_. Maatregelenbrief COVID-19 3 januari 2022.pdf</t>
   </si>
   <si>
     <t>https://open.overheid.nl/documenten/ronl-9ee1dc89-6544-430d-aa28-0089119d1dd3/pdf</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847447</t>
-[...305 lines deleted...]
-    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847506</t>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847785</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847787</t>
+  </si>
+  <si>
+    <t>RIVM _2022_ 9 januari_. Advies n.a.v. 137e OMT.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847792</t>
+  </si>
+  <si>
+    <t>RIVM _2022_ 3 januari_. Advies n.a.v. 136e OMT.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847792</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847794</t>
+  </si>
+  <si>
+    <t>20220118 Corona Actualiteiten Rapportage 69.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847796</t>
+  </si>
+  <si>
+    <t>22-01-25 Format bestedingsplannen AP-middelen Rutte IV zorgcoördinatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847796</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847797</t>
+  </si>
+  <si>
+    <t>2022-02-21 Nota minister bekostiging LCPS_LPZ_RCPS 1024764 retour nagesprek met -met wijzigingen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847797</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847799</t>
+  </si>
+  <si>
+    <t>RE: extra opdracht LNAZ/LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Update 4 - situatie Oekraïne </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847802</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847803</t>
+  </si>
+  <si>
+    <t>2022-02-04 Nota minister bekostiging LCPS_LPZ_RCPS schoon --.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847805</t>
+  </si>
+  <si>
+    <t>LCPS Whitepaper IC-concentratie_240222.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847805</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847809</t>
+  </si>
+  <si>
+    <t>20220314 concept brief kabinetsreactie OVVversie 14 maart +revisiee.docx</t>
+  </si>
+  <si>
+    <t>https://onderzoeksraad.nl/wp-content/uploads/2023/11/reactie_kabinet_op_aanbevelingen_rapport_aanpak_coronacrisis_deel_1.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847809</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847812</t>
+  </si>
+  <si>
+    <t>220314  LNAZ LCPS verantwoording Q4 2021 aan VWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847812</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847813</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847813</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847814</t>
+  </si>
+  <si>
+    <t>Bijlage 5 - Pandemische Paraatheid - onderdeel zorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847814</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847816</t>
+  </si>
+  <si>
+    <t>FW: ISB voor LCPS (bankgarantie)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847816</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847821</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847821</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847825</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847825</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847826</t>
+  </si>
+  <si>
+    <t>BO Monitor Toegankelijkheid van Zorg - januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847826</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847828</t>
+  </si>
+  <si>
+    <t>RE: Verzoek akkoord voor het uitzetten aanvraagformulier inhuurdeskinzake procesbegeleiding onderhandeling IZA</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847830</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847830</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847837</t>
+  </si>
+  <si>
+    <t>1024764 akkoord Min VWS op nota.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847839</t>
+  </si>
+  <si>
+    <t>Dossier persmoment 15 maart 2022_NIEUW (004).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847839</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847840</t>
+  </si>
+  <si>
+    <t>Dossier persmoment 15 maart 2022_NIEUW_def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847840</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847842</t>
+  </si>
+  <si>
+    <t>Dossier persmoment 15 maart 2022_NIEUW (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847842</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847844</t>
+  </si>
+  <si>
+    <t>220317_BR_LCPSVWSOekraine_V06.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847844</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847845</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847845</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847848</t>
+  </si>
+  <si>
+    <t>2022-03-15 Nota minister bekostiging LCPS_LPZ_RCPS 1024764 aangepast naretour na gesprek met -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847848</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847850</t>
+  </si>
+  <si>
+    <t>220317_BR_LCPSVWSOekraine_V06 (reactie VWS).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847850</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847851</t>
+  </si>
+  <si>
+    <t>20220315 concept brief kabinetsreactie OVVversie 16maart.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847851</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847855</t>
+  </si>
+  <si>
+    <t>RE: Beleidsagenda en bestedingsplan</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847855</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847858</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 1 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847858</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847859</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 19 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847859</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847860</t>
+  </si>
+  <si>
+    <t>Dossier persmoment 15 maart 2022_NIEUW.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847860</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847861</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 11 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847862</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 16 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847862</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847863</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 7 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847863</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847864</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 2 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847864</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847865</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 12 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847865</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847866</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 8 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847866</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847867</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 14 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847867</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847868</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 4 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847869</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 10 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847869</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847870</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 18 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847870</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847871</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 17 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847871</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847872</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 23 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847872</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847873</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 13 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847873</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847874</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 20 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847874</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847875</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 6 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847876</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 21 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847878</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 15 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847878</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847879</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 9 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847881</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 5 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847882</t>
+  </si>
+  <si>
+    <t>Opstarten urgente zorg voor morgen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847882</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847883</t>
+  </si>
+  <si>
+    <t>RE: overleg Minister De Jonge - Burgemeester Buma inz. Inzet Waddenhelikopter voor LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847883</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847887</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 22 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847887</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847896</t>
+  </si>
+  <si>
+    <t>Persbericht LNAZ inzake opschaling zorg voor covid.docx</t>
+  </si>
+  <si>
+    <t>https://www.lnaz.nl/nieuws/opschalingsplan-covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847898</t>
+  </si>
+  <si>
+    <t>RE: IGJ beeld actuele situatie ziekenhuizen mbt spreiding en afschaling van zorg /Covid pandemie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847901</t>
+  </si>
+  <si>
+    <t>RE: Kort lijntje NL patiënt overleden in DUI</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847901</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847902</t>
+  </si>
+  <si>
+    <t>RE: concept spreeklijn persconferentie vanmiddag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847902</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847903</t>
+  </si>
+  <si>
+    <t>FW: Geen gebrek aan zorg volgens Zorgverzekeraars Nederland!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847904</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 LC.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-219.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847904</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847909</t>
+  </si>
+  <si>
+    <t>FW: Mogelijke rode lijn voor debat</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847909</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847911</t>
+  </si>
+  <si>
+    <t>Scan_van_een_Xerox_MFA.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847912</t>
+  </si>
+  <si>
+    <t>RE: Hand aan de Kraan overleg 20 december - Opdrachten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847912</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847914</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847914</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847915</t>
+  </si>
+  <si>
+    <t>Brief ZKN inzake reactie aanvullende maatregelen LNAZ- schoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847915</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847916</t>
+  </si>
+  <si>
+    <t>nieuwsbericht rapportage opstart reguliere zorg def.docx</t>
+  </si>
+  <si>
+    <t>https://mcusercontent.com/aa3dd57dd0ff188a82dbe388e/files/1511fc7b-7360-4c7e-9248-0ab8af4cb344/Reguliere_zorg_komt_gefaseerd_weer_op_gang.01.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847916</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847917</t>
+  </si>
+  <si>
+    <t>20220313 concept brief kabinetsreactie OVVversie 11 maart opm -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847918</t>
+  </si>
+  <si>
+    <t>Brief 2020-03-25 13_54_37.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847918</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848472</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847919</t>
+  </si>
+  <si>
+    <t>20220313 concept brief kabinetsreactie OVVversie 11 maart opm -.pdf</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-1827.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847921</t>
+  </si>
+  <si>
+    <t>memo ErasmusMC 27032020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847924</t>
+  </si>
+  <si>
+    <t>bijlage 08 pag 1 tot 8.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847924</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847929</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 1 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847932</t>
+  </si>
+  <si>
+    <t>Acties verbetering gebruik (sub) maatregelen versie 2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847932</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847933</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847933</t>
+  </si>
+  <si>
+    <t>Acties verbetering gebruik (sub) maatregelen versie 2 .docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847936</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847948</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 21 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847951</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 22 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847951</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847955</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 20 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847957</t>
+  </si>
+  <si>
+    <t>bijlage 06.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847958</t>
+  </si>
+  <si>
+    <t>bijlage 08.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847959</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 26 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847964</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 25 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847966</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 29 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847968</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 28 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847970</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 4 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847970</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847972</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 11 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847972</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847974</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 14 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847976</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 3 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847978</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 5 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847978</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847980</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 2 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847980</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847982</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 8 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847982</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847984</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 6 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847984</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847988</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 7 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847988</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847995</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 15 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847995</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847997</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 13 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847997</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848004</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 12 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848011</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 18 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848029</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 20 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848029</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848032</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 16 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848032</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848035</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 19 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848038</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 13 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848038</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848042</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 17 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848042</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848044</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 3 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848044</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848052</t>
+  </si>
+  <si>
+    <t>VWS _2021_ 26 oktober__ 20211026 Presentatie opschaling IC-capaciteit najaar 2021_MVWS _intern document_..pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848052</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848072</t>
+  </si>
+  <si>
+    <t>E gedachten over de bekostiging LPZ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848072</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848081</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 12 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848081</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848092</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 11 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848092</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848094</t>
+  </si>
+  <si>
+    <t>213020 - getekende brief.pdfocr.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848094</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848096</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 10 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848098</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 4 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848098</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848100</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 2 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848106</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 9 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848108</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 3 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848108</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848113</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 6 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848113</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848123</t>
+  </si>
+  <si>
+    <t>20200602 Sitrap 88 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848123</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848124</t>
+  </si>
+  <si>
+    <t>20200604 Sitrap 90 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848124</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848125</t>
+  </si>
+  <si>
+    <t>20200622 spoorboekje opschalen zorg capaciteit.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848125</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848126</t>
+  </si>
+  <si>
+    <t>20200603 Sitrap 89 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848126</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848127</t>
+  </si>
+  <si>
+    <t>Bijlage 7 Evaluatie patiëntenverplaatsingen.docx.docx</t>
+  </si>
+  <si>
+    <t>https://www.lnaz.nl/cms/files/opschalingsplan_covid-19_def.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848127</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848128</t>
+  </si>
+  <si>
+    <t>03c. Factsheet realisatie overige bedden DEF 31.03.docx.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848129</t>
+  </si>
+  <si>
+    <t>Bijlage WG3 Evaluatie patiëntenverplaatsingen 23 juni.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848129</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848130</t>
+  </si>
+  <si>
+    <t>Geleerde lessen LCPS.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848130</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848131</t>
+  </si>
+  <si>
+    <t>20200529 Sitrap 87 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848131</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848132</t>
+  </si>
+  <si>
+    <t>20200508 Sitrap 74 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848132</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848133</t>
+  </si>
+  <si>
+    <t>20200408 Sitrap 55 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848133</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847531</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848134</t>
+  </si>
+  <si>
+    <t>20200423 Sitrap 65 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848134</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848135</t>
+  </si>
+  <si>
+    <t>20200424 Sitrap 66 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848135</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848136</t>
+  </si>
+  <si>
+    <t>20200428 Sitrap 67 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848136</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848137</t>
+  </si>
+  <si>
+    <t>wg3 onderdelen evaluatie 22 06 - gemarkeerd.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848137</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848138</t>
+  </si>
+  <si>
+    <t>20200430 Sitrap 69 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848138</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848139</t>
+  </si>
+  <si>
+    <t>20200429 Sitrap 68 - Nieuw coronavirus.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848139</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848140</t>
+  </si>
+  <si>
+    <t>Memo uitgangspunten en uitwerking kostensoorten 20200422 comm - 20200424.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848140</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848146</t>
+  </si>
+  <si>
+    <t>Beleidsreactie outline.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848146</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848148</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848149</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 23 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848149</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848151</t>
+  </si>
+  <si>
+    <t>Aanbiedingsbrief bij advies RCPS_LCPS_LPZ.pdf</t>
+  </si>
+  <si>
+    <t>https://puc.overheid.nl/PUC/Handlers/DownloadDocument.ashx?identifier=PUC_713861_22&amp;versienummer=1&amp;type=pdf&amp;ValChk=NzOClGYZ1Bg8MvmBO4pFaN3ptMkREVmckmeb1fKvw5g1</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848151</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848153</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 25 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848153</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848155</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 24 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848155</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848157</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 30 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848157</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848159</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 31 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848159</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848164</t>
+  </si>
+  <si>
+    <t>boekingscode Corona MEVA 20200420.xlsx_fa7234ae-e1cd-4a14-837f-a5f1f3919c3b.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848164</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848165</t>
+  </si>
+  <si>
+    <t>Input brief TK 0330 MEVA 1.0.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848165</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848166</t>
+  </si>
+  <si>
+    <t>Input brief TK 0330 MEVA 2.0.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848166</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848167</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 27 mei.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848167</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848169</t>
+  </si>
+  <si>
+    <t>Claim IC opschaling excel.xlsx.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848169</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848170</t>
+  </si>
+  <si>
+    <t>boekingscode Corona MEVA.xlsx.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848170</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848171</t>
+  </si>
+  <si>
+    <t>2020-09-30 QenA ziekteverzuim RAV.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848171</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848172</t>
+  </si>
+  <si>
+    <t>Claim IC opschaling.xlsx.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848172</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848173</t>
+  </si>
+  <si>
+    <t>20200807 Claim IC opschaling excel.xlsx.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848173</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848176</t>
+  </si>
+  <si>
+    <t>QA verplaatsing patiënten naar Duitsland -.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848176</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848180</t>
+  </si>
+  <si>
+    <t>QA 2twnty4 concept 2.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848180</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848181</t>
+  </si>
+  <si>
+    <t>Inzet Waddenheli voor IC-vervoer januari en februari 2021 - bekostiging vraag na NZa..docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848182</t>
+  </si>
+  <si>
+    <t>Inzet Waddenheli voor IC-vervoer januari en februari 2021 - bekostiging vraag.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848182</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848184</t>
+  </si>
+  <si>
+    <t>201201 Addendum bij Overeenkomst LNAZ - voorschot en aanschaf LPZ (concept ter afstemming).docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848184</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848185</t>
+  </si>
+  <si>
+    <t>20210203 Addendum bij Overeenkomst LNAZ - voorschot en aanschaf LPZ (afgestemd).docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848186</t>
+  </si>
+  <si>
+    <t>20210218 Addendum bij overeenkomst LNAZ - voorschot en aanschaf LPZ (marjolein).docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848187</t>
+  </si>
+  <si>
+    <t>2020-10-07 Brief stand van zaken zorg tweede golf  2020-10-07.docx_c485b047-99f5-4648-a358-a0d8ab076fc3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848188</t>
+  </si>
+  <si>
+    <t>NVIC sheets Catshuis 11 april.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848190</t>
+  </si>
+  <si>
+    <t>2020-10-07 Brief stand van zaken zorg tweede golf  2020-10-07.docx_3e5bac5f-f912-4235-bc5a-ff2ee0feaa2b.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848190</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848191</t>
+  </si>
+  <si>
+    <t>Passage kamerbrief covid over personeelstekorten.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848192</t>
+  </si>
+  <si>
+    <t>COVID19_ICU_-.pdf.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848194</t>
+  </si>
+  <si>
+    <t>Passage kamerbrief covid over personeelstekorten -.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848194</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848195</t>
+  </si>
+  <si>
+    <t>211095 akkoord min VWS op nota.pdf.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848199</t>
+  </si>
+  <si>
+    <t>object0001.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848199</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848202</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848202</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848203</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848203</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848204</t>
+  </si>
+  <si>
+    <t>object0003.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848204</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848207</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848207</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848208</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848208</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848209</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848209</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848210</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848210</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848211</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848211</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848212</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848212</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848213</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848216</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848216</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848217</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848222</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 31 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848222</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848226</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 28 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848229</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 27 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848229</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848231</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848231</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848232</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848232</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848234</t>
+  </si>
+  <si>
+    <t>Concept-verslag expertteam 26 april 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848234</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848237</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 24 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848237</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848245</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 29 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848247</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 30 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848247</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848249</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 26 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848249</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848253</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 25 maart.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848253</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848255</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848255</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848256</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848256</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848257</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848257</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848258</t>
+  </si>
+  <si>
+    <t>CZ-1030435 B advies bekostiging LCPS RCPS en LPZ.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848258</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848262</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848262</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848268</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848269</t>
+  </si>
+  <si>
+    <t>20200803 Duitsland 376 RE_ kosten IC-bedden, Duitsland.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848269</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848271</t>
+  </si>
+  <si>
+    <t>201119 Addendum bij Overeenkomst LNAZ - voorschot en aanschaf LPZ.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848271</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848273</t>
+  </si>
+  <si>
+    <t>200404 Dienstverleningsovereenkomst VWS - LNAZ m.b.t. LCSP -opm-.docx.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848273</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848276</t>
+  </si>
+  <si>
+    <t>205032 getekende brief DGCZ.pdf.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848279</t>
+  </si>
+  <si>
+    <t>voorbereiding strategische sessie_1 -.pptx.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848288</t>
+  </si>
+  <si>
+    <t>200405 RE_ Samenwerking met Nedersaksen op IC-capaciteit.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848288</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848293</t>
+  </si>
+  <si>
+    <t>200407 QA verplaatsing pati_nten naar Duitsland -afgestemd met LCPS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848293</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848303</t>
+  </si>
+  <si>
+    <t>DPG-regionale-aanpak-voor-zorg-aan-kwetsbare-patiënten_corona brief 31 maart 2020.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848303</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848335</t>
+  </si>
+  <si>
+    <t>QA verplaatsing pati_nten naar Duitsland -afgestemd met LCPS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848335</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848388</t>
+  </si>
+  <si>
+    <t>Stand_van_zaken_COVID-19 - brief 27 okt 2020.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848388</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848390</t>
+  </si>
+  <si>
+    <t>2.b. UitvraagVWSBR3 sept_ aanvulling DGLZ en DGCZ.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848405</t>
+  </si>
+  <si>
+    <t>Stand van zakenbrief COVID-19 27-10-20.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848405</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848428</t>
+  </si>
+  <si>
+    <t>2021 09 17 memo MTDGCZ inz BUR en corona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848428</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848429</t>
+  </si>
+  <si>
+    <t>Inzet Waddenheli voor IC-vervoer januari en februari 2021 - bekostiging vraag na NZa. 1501.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848431</t>
+  </si>
+  <si>
+    <t>Inzet Waddenheli voor IC-vervoer - bekostiging vraag na bespreking  -X-docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848431</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848432</t>
+  </si>
+  <si>
+    <t>Inzet Waddenheli voor IC-vervoer januari en februari 2021 - bekostiging vraag  -X_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848438</t>
+  </si>
+  <si>
+    <t>2c. UitvraagVWS BR3 sept_ aanvulling DGLZ en DGCZ.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848439</t>
+  </si>
+  <si>
+    <t>ambtelijk advies inbreng formatie Pandemische paraatheid_1234cf1f-5b97-472b-a38b-e94006638c78.pptx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848440</t>
+  </si>
+  <si>
+    <t>071 5 UitvraagVWS BR3 sept_ aanvulling DGLZ en DGCZ versie 01 09 2021.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848442</t>
+  </si>
+  <si>
+    <t>2.a.0. Pandemic preparedness -presentatie.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848446</t>
+  </si>
+  <si>
+    <t>Overleggen IC-capaciteit 25_26 oktober diverse partijen _samengevoegd_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848448</t>
+  </si>
+  <si>
+    <t>20211028 Opties structurele bekostiging LPZ RCPS LCPS -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848449</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848449</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848452</t>
+  </si>
+  <si>
+    <t>20211028 Opties structurele bekostiging LPZ RCPS LCPS -161121 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848452</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848453</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848454</t>
+  </si>
+  <si>
+    <t>20211112 Opties structurele bekostiging LPZ RCPS LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848457</t>
+  </si>
+  <si>
+    <t>20211028 Opties structurele bekostiging LPZ RCPS LCPS_PZo.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848458</t>
+  </si>
+  <si>
+    <t>20211028 Opties structurele bekostiging LPZ RCPS LCPS _PZO_WJZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848459</t>
+  </si>
+  <si>
+    <t>20211102 Opties structurele bekostiging LPZ RCPS LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848460</t>
+  </si>
+  <si>
+    <t>20211129 Notitie structurele inbedding LPZ_ LCPS_ RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848460</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848461</t>
+  </si>
+  <si>
+    <t>QA reactie opnamestop Sint Jans Gasthuis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848462</t>
+  </si>
+  <si>
+    <t>20210319 Conceptverslag scenariosessie fase 3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848465</t>
+  </si>
+  <si>
+    <t>20211105 Aanvraagformulier militaire steunverlening aan UMC Utrecht in het openbaar belang November _03579155-12c3-4ef1-9be4-8a0f6e4d9319.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848465</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848469</t>
+  </si>
+  <si>
+    <t>20211123 bestedingsplan pati_ntenspreiding na 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848469</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848470</t>
+  </si>
+  <si>
+    <t>2021-12-15 Lange Spreeklijn over volkskrant artikel -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848470</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848471</t>
+  </si>
+  <si>
+    <t>20211201 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848471</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848472</t>
+  </si>
+  <si>
+    <t>20-03-26 Brief VWS Opdracht aan LNAZ voor oprichting LCPS.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848474</t>
+  </si>
+  <si>
+    <t>20211201 Notitie structurele inbedding LPZ_ LCPS_ RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848475</t>
+  </si>
+  <si>
+    <t>20-10-05 Brief LNAZ-VWS Plan inzicht capaciteit.docx.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848477</t>
+  </si>
+  <si>
+    <t>20211202 Notitie structurele inbedding LPZ_ LCPS_ RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848478</t>
+  </si>
+  <si>
+    <t>20211206 Notitie structurele inbedding LPZ_ LCPS_ RCPS_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848479</t>
+  </si>
+  <si>
+    <t>20211202 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848479</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848480</t>
+  </si>
+  <si>
+    <t>20211206 Nota minister bekostiging LCPS_LPZ_RCPS_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848481</t>
+  </si>
+  <si>
+    <t>20211206 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848481</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848482</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848482</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848483</t>
+  </si>
+  <si>
+    <t>20211214 spoedregeling 14 december ivm verlengen maatregelen - 14.15.docx</t>
+  </si>
+  <si>
+    <t>https://www.tweedekamer.nl/kamerstukken/detail?id=2021D49898&amp;did=2021D49898</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848483</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848484</t>
+  </si>
+  <si>
+    <t>20211206 Notitie structurele inbedding LPZ_ LCPS_ RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848485</t>
+  </si>
+  <si>
+    <t>20211214 spoedregeling 14 december ivm verlengen maatregelen - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848486</t>
+  </si>
+  <si>
+    <t>133 - december 2021 - verlengen maatregelen pakket en ffp2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848486</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848488</t>
+  </si>
+  <si>
+    <t>211208 Notitie structurele inbedding LPZ LCPS RCPS -_ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848489</t>
+  </si>
+  <si>
+    <t>20211217 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848490</t>
+  </si>
+  <si>
+    <t>211208 Notitie structurele inbedding LPZ LCPS RCPS -_ opm- _002_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848490</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848491</t>
+  </si>
+  <si>
+    <t>211208 Notitie structurele inbedding LPZ LCPS RCPS -_ opm- en -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848491</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848494</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK - TK aanbieding OMT advies 24-12-2021 DEF _002_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848495</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK maatregelenbrief 18 december 2021 versie minister.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848495</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848496</t>
+  </si>
+  <si>
+    <t>Lange Spreeklijn over volkskrant artikel versie -def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848497</t>
+  </si>
+  <si>
+    <t>20211214 spoedregeling 14 december ivm verlengen maatregelen - 12.00.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848498</t>
+  </si>
+  <si>
+    <t>21-02-22 Addendum overeenkomst VWS-LNAZ tbv LCPS _getekend VWS 20210222 - getekend LNAZ_.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848498</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848500</t>
+  </si>
+  <si>
+    <t>PDC19-1022411 A.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848500</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848501</t>
+  </si>
+  <si>
+    <t>Aanvraagformulier MSOB - Veiligheidsregio Limburg-Noord 021221.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848501</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848503</t>
+  </si>
+  <si>
+    <t>spoedregeling 14 december ivm verlengen maatregelen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848504</t>
+  </si>
+  <si>
+    <t>22-02-29 concept verslag BO LNAZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848505</t>
+  </si>
+  <si>
+    <t>2022-02-08 oude Nota minister bekostiging LCPS_LPZ_RCPS schoon --WJZ _003_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848506</t>
+  </si>
+  <si>
+    <t>20220303 Aantekeningen Presentaties Onderzoeken Regie en sturing in de zorg in crisistijd.docx</t>
+  </si>
+  <si>
+    <t>https://www.eur.nl/eshpm/media/2022-02-de-graaff-et-al-2022-leren-dansen-met-een-virus-eshpm-eur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848506</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848507</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848507</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1848508</t>
+  </si>
+  <si>
+    <t>22-03-07 bestedingsplan zorgco_rdinatie 3. 3 Zorgco_rdinatie.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848508</t>
   </si>
   <si>
-    <t>VWS-WOO-06b-1847507</t>
-[...2455 lines deleted...]
-  <si>
     <t>VWS-WOO-06b-1848509</t>
   </si>
   <si>
     <t>advies-vws-na-omt-133.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848509</t>
-  </si>
-[...127 lines deleted...]
-    <t>ambtelijk advies inbreng formatie Pandemische paraatheid_1234cf1f-5b97-472b-a38b-e94006638c78.pptx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848511</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848511</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848512</t>
   </si>
   <si>
     <t>concept nota minister bij mailwisseling ivm -11 febr -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848512</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848513</t>
   </si>
   <si>
     <t>220211 nota minister inc wijzigingen WJZ 11 februari 2022.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848513</t>
   </si>
@@ -8042,50 +7502,53 @@
   <si>
     <t>20220114 Nota minister bekostiging LCPS_LPZ_RCPS inc - _002_.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848545</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848546</t>
   </si>
   <si>
     <t>20220114 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848546</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848547</t>
   </si>
   <si>
     <t>20220117 Memo MTCZ claims voorjaar 2022.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848547</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848551</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1848549</t>
   </si>
   <si>
     <t>20220119 Memo MTDGCZ claims voorjaar 2022.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848549</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848550</t>
   </si>
   <si>
     <t>20220125 Nota minister bekostiging LCPS_LPZ_-docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848550</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848551</t>
   </si>
   <si>
     <t>20220119 Memo MTCZ claims voorjaar 2022.docx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848552</t>
@@ -8216,65 +7679,71 @@
   <si>
     <t>VWS-WOO-06b-1848570</t>
   </si>
   <si>
     <t>211116 Tussenrapportage programma pilots zorgco_rdinatie - versie 0.99.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848570</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848593</t>
   </si>
   <si>
     <t>22-02-10 Bestedingsplan zorgco_rdinatie - versie 10-2-2022.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848593</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848595</t>
   </si>
   <si>
     <t>6-1-2022 3282672-1019926-L1011502.docx</t>
   </si>
   <si>
+    <t>https://www.eerstekamer.nl/overig/20210205/regeling_van_de_ministers_van_vws/document3/f=/vlg5e2b9pbzt_opgemaakt.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848595</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848598</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_2a60da3a-3c01-454a-ad40-66f8829485fe.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848598</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848599</t>
   </si>
   <si>
+    <t>Brief aan Parlement TK.docx</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848599</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848600</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_1842ecac-7366-40c0-8896-67dc898b4a68.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848600</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848601</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_1c2b0013-d04e-42e5-aa8d-2d9a58cc20f0.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848601</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848602</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep TEST.docx</t>
@@ -8300,50 +7769,53 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848605</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848606</t>
   </si>
   <si>
     <t>220126_verslag_zuurstofoverleg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848606</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848608</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_641a7f2a-485b-450a-bd18-a24b9a0c529d.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848608</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848609</t>
   </si>
   <si>
+    <t>Brief aan Parlement TK versie MVWS.docx</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848609</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848610</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_19e2aa38-69c1-41c3-ad9e-ea2f80d91147.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848610</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848611</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_99d284a8-661c-478a-9008-435ea2fdb398.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848611</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848612</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_72432323-d2f3-4cc0-b1b4-25d44d420ebb.docx</t>
@@ -8411,50 +7883,53 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848619</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848621</t>
   </si>
   <si>
     <t>Figuren ziekenhuis- en IC-opnames 28 januari.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848621</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848623</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_9e4a39d3-ae4a-4243-8466-6a39692a793a.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848623</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848624</t>
   </si>
   <si>
+    <t>Onderwijsregeling 3 januari 2022 - opmaak VWS.docx</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848624</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848625</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_dba76ea1-15c1-45c1-9508-5e29ed186639.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848625</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848627</t>
   </si>
   <si>
     <t>Figuren ziekenhuis- en IC-opnames 19 januari - INCL FIGUREN MINISTER.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848627</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848629</t>
   </si>
   <si>
     <t>dagrapportage tbv app-groep_b015b651-27f2-4f31-a40a-582f059590c5.docx</t>
@@ -9320,65 +8795,71 @@
   <si>
     <t>VWS-WOO-06b-1848839</t>
   </si>
   <si>
     <t>Figuren ziekenhuis- en IC-opnames 16 september.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848839</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848842</t>
   </si>
   <si>
     <t>Concept Controle en verantwoordingsprotocol LCPS 2020-2023.docx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848843</t>
   </si>
   <si>
     <t>getekende overeenkomst VWS - LNAZ tbv LCPS.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848843</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847560</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1848844</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848844</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848845</t>
   </si>
   <si>
     <t>20221101_notitie helikopter tdjsb en opm NZa.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848845</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848846</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1848846</t>
   </si>
   <si>
     <t>20221101_notitie helikopter - en opm NZa (003).docx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848847</t>
   </si>
   <si>
     <t>20221107_Oplossingsrichtingen Helikopter.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848847</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848848</t>
   </si>
   <si>
     <t>20221103_ Afwijkingsnota Helikopter.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848848</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848849</t>
@@ -9965,113 +9446,125 @@
   <si>
     <t>20230110_Relevante teksten begroting voor jaarverslag_geconsolideerdPDCZ.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848976</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848977</t>
   </si>
   <si>
     <t>20230110_Relevante teksten begroting voor jaarverslag_v2_geconsolideerdPDCZ--.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848977</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848979</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848979</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848981</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 24 januari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848981</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848983</t>
   </si>
   <si>
     <t>Figuren ziekenhuis- en IC-opnames 27 januari.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848983</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848985</t>
   </si>
   <si>
     <t>Presentatie Coronadashboard - LCPS 13-12 definitief.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848985</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848987</t>
   </si>
   <si>
     <t>230220 LCPS Weekrapportage - Week 8.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848987</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848989</t>
   </si>
   <si>
     <t>230123 LCPS Weekrapportage - Week 4.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848989</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848991</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 20 januari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848991</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848993</t>
   </si>
   <si>
     <t>Figuren ziekenhuis- en IC-opnames 10 januari.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848993</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848995</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 31 januari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848995</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848997</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 13 januari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848997</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1848999</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1848999</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849001</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849001</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849002</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849002</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849003</t>
   </si>
   <si>
     <t>20230118_Relevante teksten begroting voorjaarverslag_v3_geconsolideerd_toegelicht -PDCZ.docx</t>
@@ -10085,134 +9578,155 @@
   <si>
     <t>20230112_Relevante teksten begroting voor jaarverslag_v3_geconsolideerdPDCZ.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849004</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849005</t>
   </si>
   <si>
     <t>20230110_Relevante teksten begroting voor jaarverslag_v2_geconsolideerdPDCZ.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849005</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849006</t>
   </si>
   <si>
     <t>Kopie van Referentiestructuur versie 1.51 10-01-23.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849006</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1861300</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1849007</t>
   </si>
   <si>
     <t>Referentiestructuur versie 1.51 10-01-23.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849007</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849008</t>
   </si>
   <si>
     <t>20230214 Fiches Zorg def.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849008</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849009</t>
+  </si>
+  <si>
     <t>VWS-WOO-06b-1849009</t>
   </si>
   <si>
     <t>20230214 Fichs Zorg def na akkoord DGCZ en DGLZ.docx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849012</t>
   </si>
   <si>
     <t>Voorjaarsnotabesluitvorming plaat DGCZ aanvulling OEK 08.02.2023 11.00-.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849012</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1868343</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849013</t>
   </si>
   <si>
     <t>Annotatie 08.02.2023 -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849013</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849027</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849014</t>
   </si>
   <si>
     <t>Annotatie 07.02.2023 17.00 uur.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849014</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849016</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 17 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849016</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849018</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 10 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849018</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849020</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 14 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849020</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849022</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 3 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849022</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849024</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 7 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849024</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849026</t>
   </si>
   <si>
     <t>Kopie van Kopie van Voorjaarsnotabesluitvorming plaat DGCZ aanvullingOEK 08.02.2023 11.00 def.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849026</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849027</t>
   </si>
   <si>
     <t>Annotatie 08.02.2023 def.docx</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849028</t>
   </si>
   <si>
     <t>Kopie van 2023 02 06 voorjaarsnotabesluitvorming plaat DGCZ aanvulling-xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849028</t>
@@ -10235,107 +9749,116 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849039</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849042</t>
   </si>
   <si>
     <t>Kopie van Voorjaarsnotabesluitvorming plaat DGCZ aanvulling OEK08.02.2023 11.00 -.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849042</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849043</t>
   </si>
   <si>
     <t>Kopie van 2023 02 06 voorjaarsnotabesluitvorming plaat DGCZ aanvullingOEK (002).xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849043</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849044</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 24 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849044</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849048</t>
   </si>
   <si>
     <t>3. SAMENVOEGBESTAND convocatiestukken.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849048</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849050</t>
   </si>
   <si>
     <t>20230201_Relevante teksten begroting voor jaarverslag_v5_schoon.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849050</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849051</t>
   </si>
   <si>
     <t>20230206_Relevante teksten begroting voor jaarverslag_v7.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849051</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849052</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 28 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849052</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849055</t>
   </si>
   <si>
     <t>Concept beleidsverslag 2023 02 01_afstemming BR-aanvulling PDCZ.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849055</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849057</t>
   </si>
   <si>
     <t>Annotatie -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849057</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849058</t>
   </si>
   <si>
+    <t>Figuren ziekenhuis- en IC-opnames 21 februari.pdf</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849058</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849060</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849060</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849061</t>
   </si>
   <si>
     <t>13_02_2023 Fiches Zorg - aangescherpt.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849061</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849062</t>
   </si>
   <si>
     <t>BIJLAGE 5; Taken en budget Spoor 1 -x-.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849062</t>
@@ -10436,50 +9959,53 @@
   <si>
     <t>VWS-WOO-06b-1849094</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849094</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849100</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849100</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849105</t>
   </si>
   <si>
     <t>2022-02-04 Nota minister bekostiging LCPS_LPZ_RCPS schoon -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849105</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849107</t>
   </si>
   <si>
+    <t>2022-02-10 Nota minister bekostiging LCPS_LPZ_RCPS 1024764.docx</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849107</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1849110</t>
   </si>
   <si>
     <t>Factsheets tbv overleg 28 november 2022.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1849110</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1858052</t>
   </si>
   <si>
     <t>Oktoberronde input GMT aangevuld op 21 september.pdf</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1858053</t>
   </si>
   <si>
     <t>Oktoberronde input GMT.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1858053</t>
@@ -10769,465 +10295,939 @@
   <si>
     <t>VWS-WOO-06b-1868342</t>
   </si>
   <si>
     <t>Referentiestructuur - Beddencapaciteit buiten het ziekenhuis.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1868342</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1868343</t>
   </si>
   <si>
     <t>Voorjaarsnotabesluitvorming plaat DGCZ aanvulling OEK 07.02.2023 17.00uur.pdf</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1874119</t>
   </si>
   <si>
     <t>20211028 Opties structurele bekostiging LPZ RCPS LCPS - en -.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1874119</t>
   </si>
   <si>
-    <t>VWS-WOO-06b-1848440</t>
-[...413 lines deleted...]
-    <t>22-03-07 bestedingsplan zorgco_rdinatie 3. 3 Zorgco_rdinatie.docx</t>
+    <t>VWS-WOO-06b-1847447</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847448</t>
+  </si>
+  <si>
+    <t>Advies VWS na OMT 136.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847450</t>
+  </si>
+  <si>
+    <t>Advies n.a.v. 137e OMT.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847452</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847452</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847453</t>
+  </si>
+  <si>
+    <t>Advies VWS na OMT 136 met aanpassing.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847455</t>
+  </si>
+  <si>
+    <t>Advies VWS na OMT 137.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847457</t>
+  </si>
+  <si>
+    <t>Landelijk Netwerk Acute Zorg _2020_ 21 december__ _1f6c0275-07b6-428b-8381-9fd8a1c0c71a.pdf</t>
+  </si>
+  <si>
+    <t>https://open.overheid.nl/documenten/ronl-0e73b37f-b9b7-4bb1-9b2f-50cb08848298/pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847459</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847461</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK versie MVWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847463</t>
+  </si>
+  <si>
+    <t>20220114 Memo MTCZ claims voorjaar 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847463</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847464</t>
+  </si>
+  <si>
+    <t>Conceptverslag Hand aan de Kraan 10 januari 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847465</t>
+  </si>
+  <si>
+    <t>20220104 Corona Actualiteiten Rapportage 67.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847465</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847467</t>
+  </si>
+  <si>
+    <t>FW: proefopstelling zorg regel 23</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847468</t>
+  </si>
+  <si>
+    <t>Advies VWS na OMT 136 conceptadvies.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847468</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847470</t>
+  </si>
+  <si>
+    <t>PDC19-1022994 TK -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847470</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847473</t>
+  </si>
+  <si>
+    <t>RE: LNAZ/LCPS toestemmingsbrief Fin</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847473</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847474</t>
+  </si>
+  <si>
+    <t>Conceptadvies VWS na OMT 137.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847478</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 15 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847481</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 14 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847481</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847483</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847483</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847484</t>
+  </si>
+  <si>
+    <t>Conceptverslag Hand aan de Kraan 3 januari 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847485</t>
+  </si>
+  <si>
+    <t>RE: Jaarplan 2022: verzoek om aanvullende informatie uiterlijk eindedeze week</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847486</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847486</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847488</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847489</t>
+  </si>
+  <si>
+    <t>5. 20220114 Memo MTCZ claims voorjaar 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847492</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847493</t>
+  </si>
+  <si>
+    <t>220113_Landelijke Ketenmonitor Zorg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847493</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847495</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847495</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847497</t>
+  </si>
+  <si>
+    <t>2022-02-21 Nota minister bekostiging LCPS_LPZ_RCPS 1024764 retour nagesprek met -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847499</t>
+  </si>
+  <si>
+    <t>20220202 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847500</t>
+  </si>
+  <si>
+    <t>2022-02-10 Nota minister bekostiging LCPS_LPZ_RCPS 1024764aangepast.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847500</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847502</t>
+  </si>
+  <si>
+    <t>20220120 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847502</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847503</t>
+  </si>
+  <si>
+    <t>2022-02-17 Nota minister bekostiging LCPS_LPZ_RCPS versie voorDGCZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847505</t>
+  </si>
+  <si>
+    <t>2022-02-04 Nota minister bekostiging LCPS_LPZ_RCPS schoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847506</t>
+  </si>
+  <si>
+    <t>3.3 Bestedingsplan zorgcoördinatie -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847506</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847507</t>
+  </si>
+  <si>
+    <t>2022-02-04 Nota minister bekostiging LCPS_LPZ_RCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847507</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847508</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847509</t>
+  </si>
+  <si>
+    <t>2022-02-08 Nota minister bekostiging LCPS_LPZ_RCPS schoon -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847511</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847511</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847512</t>
+  </si>
+  <si>
+    <t>nota minister inc wijzigingen WJZ 11 februari 2022.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847513</t>
+  </si>
+  <si>
+    <t>20220127 Voor -met markering Nota minister bekostigingLCPS_LPZ_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847513</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847514</t>
+  </si>
+  <si>
+    <t>2022-02-02 Nota minister bekostiging LCPS_LPZ_RCPS -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847515</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847516</t>
+  </si>
+  <si>
+    <t>22-01-24 Format bestedingsplannen AP-middelen Rutte IV zorgcoördinatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847516</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847517</t>
+  </si>
+  <si>
+    <t>Maatregelenbrief COVID-19 3 januari 2022.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847517</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847519</t>
+  </si>
+  <si>
+    <t>20220127 Nota minister bekostiging LCPS_LPZ_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847520</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847520</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847522</t>
+  </si>
+  <si>
+    <t>20220131 format bestedingsplannen AP-middelen RUtte IV Vervoer enzorgcoordinatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847522</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847531</t>
+  </si>
+  <si>
+    <t>SITUATIERAPPORT DCC VWS Nieuw Coronavirus 08 april 2020.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847533</t>
+  </si>
+  <si>
+    <t>RIVM _2021_13 december _ advies-vws-na-omt-133.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847535</t>
+  </si>
+  <si>
+    <t>20221104_notitie helikopter.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847536</t>
+  </si>
+  <si>
+    <t>20221103_ Afwijkingsnota Helikopter -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847536</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847537</t>
+  </si>
+  <si>
+    <t>20221026_Beslisnota - helikopter.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847549</t>
+  </si>
+  <si>
+    <t>Kopie van OverzichtBestedingsplan CZ.xlsx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847552</t>
+  </si>
+  <si>
+    <t>Druk op de zorg.one.one</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847552</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847555</t>
+  </si>
+  <si>
+    <t>20210331_LCPS Prognose kosten LCPS onderliggend aan verzoek voorschotten 1 tm 3 VWS.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847555</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847560</t>
+  </si>
+  <si>
+    <t>1. getekende overeenkomst VWS - LNAZ tbv LCPS.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847568</t>
+  </si>
+  <si>
+    <t>OMT _2021_ 13 december__ 133e OMT-advies.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847568</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847580</t>
+  </si>
+  <si>
+    <t>8032023 Overzicht bestuurlijke informatie voor LFI.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847585</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing Addendum bij dvo ARVODI-2018 d.d. 21mrt2020 _-_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847585</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847586</t>
+  </si>
+  <si>
+    <t>Tijdlijn IC-capaciteit 2de tijdvak _versie 28-10-2021_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847586</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847587</t>
+  </si>
+  <si>
+    <t>Kopie van Kopie van Boekingsplaat envelop PP-onderdeel Zorg.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847587</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847590</t>
+  </si>
+  <si>
+    <t>Referentiestructuur versie 1.51 10-01-23_-check DMO.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847592</t>
+  </si>
+  <si>
+    <t>20230210 Fiches Zorg - aangescherpt_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847592</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847593</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 6 maart LCPS Update.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847593</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847604</t>
+  </si>
+  <si>
+    <t>RIVM _2021_ 24 december_. Advies n.a.v. 135e OMT.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847609</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847612</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 22 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847612</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847615</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847617</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 26 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847617</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847619</t>
+  </si>
+  <si>
+    <t>Tijdlijn IC-capaciteit 2de tijdvak _versie 28-10-2021__2890185c-4c94-40e6-a6a8-e0ff1a30df3c.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847619</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847624</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 27 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847624</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847626</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 25 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847626</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847630</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847630</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847635</t>
+  </si>
+  <si>
+    <t>Kopie van Voorjaarsnotabesluitvorming plaat DGCZ aanvulling OEK 08.02.2023 11.00 -x-.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847635</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847637</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 23 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847637</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847642</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 20 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847642</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847644</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis en IC-opnames 30 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847644</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847656</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 23 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847656</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847658</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 25 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847658</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847661</t>
+  </si>
+  <si>
+    <t>figuren ziekenhuis- en IC-plekken 26 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847661</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847663</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847663</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847666</t>
+  </si>
+  <si>
+    <t>CZ-1021208 F Programma pilots zorgcoördinatie.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847666</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847670</t>
+  </si>
+  <si>
+    <t>figuren ziekenhuis- en IC-opnames 27 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847670</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847676</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847682</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847685</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 13 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847685</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847688</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 29 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847691</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847691</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847693</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 18 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847696</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 19 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847696</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847699</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847699</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847701</t>
+  </si>
+  <si>
+    <t>dagrapportage tbv app-groep.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847701</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847702</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 12 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847702</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847705</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 15 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847705</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847707</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 11 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847707</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847711</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847711</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847715</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 16 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847715</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847718</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 21 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847718</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847720</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 16 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847720</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847729</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847729</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847732</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 4 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847735</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847739</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 22 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847739</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847741</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 6 februari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847744</t>
+  </si>
+  <si>
+    <t>Figuren ziekenhuis- en IC-opnames 18 januari.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847744</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847753</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847753</t>
+  </si>
+  <si>
+    <t>VWS-WOO-06b-1847756</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4171874-1086172-doo/document/VWS-WOO-06b-1847756</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -20447,20538 +20447,20538 @@
       </c>
       <c r="B376" t="s">
         <v>1150</v>
       </c>
       <c r="C376" t="s">
         <v>1151</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
         <v>39</v>
       </c>
       <c r="G376" t="s">
         <v>279</v>
       </c>
       <c r="H376" t="s">
         <v>1152</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
-        <v>1846997</v>
+        <v>1847395</v>
       </c>
       <c r="B377" t="s">
         <v>1153</v>
       </c>
       <c r="C377" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="D377" t="s">
         <v>14</v>
       </c>
       <c r="E377" t="s">
         <v>39</v>
       </c>
+      <c r="G377" t="s">
+        <v>1155</v>
+      </c>
       <c r="H377" t="s">
-        <v>1154</v>
-[...5 lines deleted...]
-        <v>1135</v>
+        <v>1156</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
-        <v>1846999</v>
+        <v>1847396</v>
       </c>
       <c r="B378" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="C378" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D378" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E378" t="s">
+        <v>39</v>
+      </c>
+      <c r="G378" t="s">
+        <v>1159</v>
       </c>
       <c r="H378" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
-        <v>1847001</v>
+        <v>1847397</v>
       </c>
       <c r="B379" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C379" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D379" t="s">
+        <v>14</v>
+      </c>
+      <c r="E379" t="s">
+        <v>39</v>
+      </c>
+      <c r="G379" t="s">
         <v>1159</v>
       </c>
-      <c r="D379" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H379" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
-        <v>1847003</v>
+        <v>1847399</v>
       </c>
       <c r="B380" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="C380" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="D380" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E380" t="s">
+        <v>39</v>
+      </c>
+      <c r="G380" t="s">
+        <v>1159</v>
       </c>
       <c r="H380" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
-        <v>1847005</v>
+        <v>1847400</v>
       </c>
       <c r="B381" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="C381" t="s">
-        <v>1165</v>
+        <v>448</v>
       </c>
       <c r="D381" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E381" t="s">
+        <v>39</v>
+      </c>
+      <c r="G381" t="s">
+        <v>449</v>
       </c>
       <c r="H381" t="s">
-        <v>1166</v>
-[...4 lines deleted...]
-      <c r="K381" t="s">
         <v>1168</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
-        <v>1847020</v>
+        <v>1847401</v>
       </c>
       <c r="B382" t="s">
         <v>1169</v>
       </c>
       <c r="C382" t="s">
+        <v>448</v>
+      </c>
+      <c r="D382" t="s">
+        <v>14</v>
+      </c>
+      <c r="E382" t="s">
+        <v>39</v>
+      </c>
+      <c r="G382" t="s">
+        <v>449</v>
+      </c>
+      <c r="H382" t="s">
         <v>1170</v>
-      </c>
-[...10 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
-        <v>1847021</v>
+        <v>1847402</v>
       </c>
       <c r="B383" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D383" t="s">
+        <v>14</v>
+      </c>
+      <c r="E383" t="s">
+        <v>39</v>
+      </c>
+      <c r="G383" t="s">
+        <v>449</v>
+      </c>
+      <c r="H383" t="s">
         <v>1173</v>
-      </c>
-[...13 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
-        <v>1847030</v>
+        <v>1847404</v>
       </c>
       <c r="B384" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="C384" t="s">
-        <v>1177</v>
+        <v>448</v>
       </c>
       <c r="D384" t="s">
         <v>14</v>
       </c>
       <c r="E384" t="s">
         <v>39</v>
       </c>
       <c r="G384" t="s">
-        <v>380</v>
+        <v>449</v>
       </c>
       <c r="H384" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
-        <v>1847033</v>
+        <v>1847405</v>
       </c>
       <c r="B385" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="C385" t="s">
-        <v>1180</v>
+        <v>1177</v>
       </c>
       <c r="D385" t="s">
         <v>14</v>
       </c>
       <c r="E385" t="s">
         <v>39</v>
       </c>
       <c r="G385" t="s">
-        <v>1181</v>
+        <v>449</v>
       </c>
       <c r="H385" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
-        <v>1847035</v>
+        <v>1847406</v>
       </c>
       <c r="B386" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="C386" t="s">
-        <v>1184</v>
+        <v>448</v>
       </c>
       <c r="D386" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E386" t="s">
+        <v>39</v>
+      </c>
+      <c r="G386" t="s">
+        <v>449</v>
       </c>
       <c r="H386" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
-        <v>1847037</v>
+        <v>1847408</v>
       </c>
       <c r="B387" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="C387" t="s">
-        <v>1187</v>
+        <v>448</v>
       </c>
       <c r="D387" t="s">
         <v>14</v>
       </c>
       <c r="E387" t="s">
         <v>39</v>
       </c>
+      <c r="G387" t="s">
+        <v>449</v>
+      </c>
       <c r="H387" t="s">
-        <v>1188</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1182</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
-        <v>1847038</v>
+        <v>1847409</v>
       </c>
       <c r="B388" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="C388" t="s">
-        <v>1191</v>
+        <v>1165</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>39</v>
       </c>
+      <c r="G388" t="s">
+        <v>1159</v>
+      </c>
       <c r="H388" t="s">
-        <v>1192</v>
-[...5 lines deleted...]
-        <v>837</v>
+        <v>1184</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
-        <v>1847045</v>
+        <v>1847410</v>
       </c>
       <c r="B389" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="C389" t="s">
-        <v>1194</v>
+        <v>448</v>
       </c>
       <c r="D389" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E389" t="s">
+        <v>39</v>
+      </c>
+      <c r="G389" t="s">
+        <v>449</v>
       </c>
       <c r="H389" t="s">
-        <v>1195</v>
+        <v>1186</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
-        <v>1847047</v>
+        <v>1847412</v>
       </c>
       <c r="B390" t="s">
-        <v>1196</v>
+        <v>1187</v>
       </c>
       <c r="C390" t="s">
-        <v>1197</v>
+        <v>448</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
         <v>39</v>
       </c>
+      <c r="G390" t="s">
+        <v>449</v>
+      </c>
       <c r="H390" t="s">
-        <v>1198</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
-        <v>1847049</v>
+        <v>1847413</v>
       </c>
       <c r="B391" t="s">
-        <v>1199</v>
+        <v>1189</v>
       </c>
       <c r="C391" t="s">
-        <v>1200</v>
+        <v>448</v>
       </c>
       <c r="D391" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E391" t="s">
+        <v>39</v>
+      </c>
+      <c r="G391" t="s">
+        <v>449</v>
       </c>
       <c r="H391" t="s">
-        <v>1201</v>
+        <v>1190</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
-        <v>1847051</v>
+        <v>1847414</v>
       </c>
       <c r="B392" t="s">
-        <v>1202</v>
+        <v>1191</v>
       </c>
       <c r="C392" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
         <v>39</v>
       </c>
+      <c r="G392" t="s">
+        <v>449</v>
+      </c>
       <c r="H392" t="s">
-        <v>1203</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
-        <v>1847053</v>
+        <v>1847415</v>
       </c>
       <c r="B393" t="s">
-        <v>1204</v>
+        <v>1194</v>
       </c>
       <c r="C393" t="s">
-        <v>1205</v>
+        <v>448</v>
       </c>
       <c r="D393" t="s">
         <v>14</v>
       </c>
       <c r="E393" t="s">
         <v>39</v>
       </c>
+      <c r="G393" t="s">
+        <v>449</v>
+      </c>
       <c r="H393" t="s">
-        <v>1206</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
-        <v>1847054</v>
+        <v>1847417</v>
       </c>
       <c r="B394" t="s">
-        <v>1207</v>
+        <v>1196</v>
       </c>
       <c r="C394" t="s">
+        <v>448</v>
+      </c>
+      <c r="D394" t="s">
+        <v>14</v>
+      </c>
+      <c r="E394" t="s">
+        <v>39</v>
+      </c>
+      <c r="G394" t="s">
+        <v>449</v>
+      </c>
+      <c r="H394" t="s">
         <v>1197</v>
-      </c>
-[...13 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
-        <v>1847055</v>
+        <v>1847418</v>
       </c>
       <c r="B395" t="s">
-        <v>1209</v>
+        <v>1198</v>
       </c>
       <c r="C395" t="s">
-        <v>1187</v>
+        <v>1199</v>
       </c>
       <c r="D395" t="s">
         <v>14</v>
       </c>
       <c r="E395" t="s">
         <v>39</v>
       </c>
+      <c r="G395" t="s">
+        <v>449</v>
+      </c>
       <c r="H395" t="s">
-        <v>1210</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
-        <v>1847059</v>
+        <v>1847419</v>
       </c>
       <c r="B396" t="s">
-        <v>1211</v>
+        <v>1201</v>
       </c>
       <c r="C396" t="s">
-        <v>1212</v>
+        <v>1202</v>
       </c>
       <c r="D396" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E396" t="s">
+        <v>39</v>
+      </c>
+      <c r="G396" t="s">
+        <v>449</v>
       </c>
       <c r="H396" t="s">
-        <v>1213</v>
+        <v>1203</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
-        <v>1847060</v>
+        <v>1847420</v>
       </c>
       <c r="B397" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="C397" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="D397" t="s">
-        <v>35</v>
+        <v>114</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1206</v>
       </c>
       <c r="H397" t="s">
-        <v>1216</v>
+        <v>1207</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
-        <v>1847064</v>
+        <v>1847423</v>
       </c>
       <c r="B398" t="s">
-        <v>1217</v>
+        <v>1208</v>
       </c>
       <c r="C398" t="s">
-        <v>1218</v>
+        <v>1209</v>
       </c>
       <c r="D398" t="s">
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E398" t="s">
+        <v>39</v>
       </c>
       <c r="G398" t="s">
-        <v>1219</v>
+        <v>449</v>
       </c>
       <c r="H398" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
-        <v>1847066</v>
+        <v>1847424</v>
       </c>
       <c r="B399" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="C399" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
       <c r="D399" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E399" t="s">
+        <v>39</v>
+      </c>
+      <c r="G399" t="s">
+        <v>128</v>
       </c>
       <c r="H399" t="s">
-        <v>1223</v>
+        <v>1213</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
-        <v>1847067</v>
+        <v>1847429</v>
       </c>
       <c r="B400" t="s">
-        <v>1224</v>
+        <v>1214</v>
       </c>
       <c r="C400" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="D400" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H400" t="s">
-        <v>1226</v>
-[...5 lines deleted...]
-        <v>1189</v>
+        <v>1216</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
-        <v>1847070</v>
+        <v>1847439</v>
       </c>
       <c r="B401" t="s">
-        <v>1227</v>
+        <v>1217</v>
       </c>
       <c r="C401" t="s">
-        <v>1228</v>
+        <v>1218</v>
       </c>
       <c r="D401" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>35</v>
+      </c>
+      <c r="F401" t="s">
+        <v>292</v>
       </c>
       <c r="H401" t="s">
-        <v>1229</v>
+        <v>1219</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
-        <v>1847071</v>
+        <v>1847441</v>
       </c>
       <c r="B402" t="s">
-        <v>1230</v>
+        <v>1220</v>
       </c>
       <c r="C402" t="s">
-        <v>1231</v>
+        <v>1221</v>
       </c>
       <c r="D402" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E402" t="s">
+        <v>39</v>
+      </c>
+      <c r="G402" t="s">
+        <v>251</v>
       </c>
       <c r="H402" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
-        <v>1847072</v>
+        <v>1847442</v>
       </c>
       <c r="B403" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="C403" t="s">
-        <v>1234</v>
+        <v>1224</v>
       </c>
       <c r="D403" t="s">
         <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>39</v>
       </c>
+      <c r="G403" t="s">
+        <v>449</v>
+      </c>
       <c r="H403" t="s">
-        <v>1235</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1225</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
-        <v>1847073</v>
+        <v>1847443</v>
       </c>
       <c r="B404" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="C404" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="D404" t="s">
         <v>14</v>
       </c>
       <c r="E404" t="s">
         <v>39</v>
       </c>
       <c r="G404" t="s">
-        <v>380</v>
+        <v>251</v>
       </c>
       <c r="H404" t="s">
-        <v>1239</v>
+        <v>1228</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
-        <v>1847075</v>
+        <v>1846997</v>
       </c>
       <c r="B405" t="s">
-        <v>1240</v>
+        <v>1229</v>
       </c>
       <c r="C405" t="s">
-        <v>1241</v>
+        <v>1137</v>
       </c>
       <c r="D405" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E405" t="s">
+        <v>39</v>
       </c>
       <c r="H405" t="s">
-        <v>1242</v>
+        <v>1230</v>
+      </c>
+      <c r="J405">
+        <v>1846988</v>
+      </c>
+      <c r="K405" t="s">
+        <v>1135</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406">
-        <v>1847077</v>
+        <v>1846999</v>
       </c>
       <c r="B406" t="s">
-        <v>1243</v>
+        <v>1231</v>
       </c>
       <c r="C406" t="s">
-        <v>1244</v>
+        <v>1232</v>
       </c>
       <c r="D406" t="s">
         <v>35</v>
       </c>
       <c r="H406" t="s">
-        <v>1245</v>
+        <v>1233</v>
       </c>
       <c r="L406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407">
-        <v>1847078</v>
+        <v>1847001</v>
       </c>
       <c r="B407" t="s">
-        <v>1246</v>
+        <v>1234</v>
       </c>
       <c r="C407" t="s">
-        <v>1247</v>
+        <v>1235</v>
       </c>
       <c r="D407" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>35</v>
       </c>
       <c r="H407" t="s">
-        <v>1248</v>
+        <v>1236</v>
       </c>
       <c r="L407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408">
-        <v>1847081</v>
+        <v>1847003</v>
       </c>
       <c r="B408" t="s">
-        <v>1249</v>
+        <v>1237</v>
       </c>
       <c r="C408" t="s">
-        <v>1250</v>
+        <v>1238</v>
       </c>
       <c r="D408" t="s">
         <v>35</v>
       </c>
       <c r="H408" t="s">
-        <v>1251</v>
+        <v>1239</v>
       </c>
       <c r="L408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409">
-        <v>1847083</v>
+        <v>1847005</v>
       </c>
       <c r="B409" t="s">
-        <v>1252</v>
+        <v>1240</v>
       </c>
       <c r="C409" t="s">
-        <v>1253</v>
+        <v>1241</v>
       </c>
       <c r="D409" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>35</v>
       </c>
       <c r="H409" t="s">
-        <v>1254</v>
+        <v>1242</v>
+      </c>
+      <c r="J409" t="s">
+        <v>1243</v>
+      </c>
+      <c r="K409" t="s">
+        <v>1244</v>
       </c>
       <c r="L409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410">
-        <v>1847084</v>
+        <v>1847020</v>
       </c>
       <c r="B410" t="s">
-        <v>1255</v>
+        <v>1245</v>
       </c>
       <c r="C410" t="s">
-        <v>1256</v>
+        <v>1246</v>
       </c>
       <c r="D410" t="s">
         <v>14</v>
       </c>
       <c r="E410" t="s">
         <v>39</v>
       </c>
+      <c r="G410" t="s">
+        <v>1247</v>
+      </c>
       <c r="H410" t="s">
-        <v>1257</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1248</v>
       </c>
       <c r="L410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411">
-        <v>1847085</v>
+        <v>1847021</v>
       </c>
       <c r="B411" t="s">
-        <v>1258</v>
+        <v>1249</v>
       </c>
       <c r="C411" t="s">
-        <v>1259</v>
+        <v>1250</v>
       </c>
       <c r="D411" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E411" t="s">
+        <v>39</v>
+      </c>
+      <c r="G411" t="s">
+        <v>1247</v>
       </c>
       <c r="H411" t="s">
-        <v>1236</v>
+        <v>1251</v>
       </c>
       <c r="L411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412">
-        <v>1847086</v>
+        <v>1847030</v>
       </c>
       <c r="B412" t="s">
-        <v>1260</v>
+        <v>1252</v>
       </c>
       <c r="C412" t="s">
-        <v>1256</v>
+        <v>1253</v>
       </c>
       <c r="D412" t="s">
         <v>14</v>
       </c>
       <c r="E412" t="s">
         <v>39</v>
       </c>
+      <c r="G412" t="s">
+        <v>380</v>
+      </c>
       <c r="H412" t="s">
-        <v>1261</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1254</v>
       </c>
       <c r="L412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413">
-        <v>1847088</v>
+        <v>1847033</v>
       </c>
       <c r="B413" t="s">
-        <v>1262</v>
+        <v>1255</v>
       </c>
       <c r="C413" t="s">
         <v>1256</v>
       </c>
       <c r="D413" t="s">
         <v>14</v>
       </c>
       <c r="E413" t="s">
         <v>39</v>
       </c>
+      <c r="G413" t="s">
+        <v>1257</v>
+      </c>
       <c r="H413" t="s">
-        <v>1263</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1258</v>
       </c>
       <c r="L413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414">
-        <v>1847091</v>
+        <v>1847035</v>
       </c>
       <c r="B414" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="C414" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="D414" t="s">
         <v>35</v>
       </c>
       <c r="H414" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="L414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415">
-        <v>1847094</v>
+        <v>1847037</v>
       </c>
       <c r="B415" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="C415" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="D415" t="s">
         <v>14</v>
       </c>
       <c r="E415" t="s">
         <v>39</v>
       </c>
       <c r="H415" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="J415">
-        <v>1847085</v>
+        <v>1847762</v>
       </c>
       <c r="K415" t="s">
-        <v>1236</v>
+        <v>1265</v>
       </c>
       <c r="L415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416">
-        <v>1847100</v>
+        <v>1847038</v>
       </c>
       <c r="B416" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="C416" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="D416" t="s">
         <v>14</v>
       </c>
       <c r="E416" t="s">
         <v>39</v>
       </c>
-      <c r="G416" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H416" t="s">
-        <v>1272</v>
+        <v>1268</v>
+      </c>
+      <c r="J416">
+        <v>1846981</v>
+      </c>
+      <c r="K416" t="s">
+        <v>837</v>
       </c>
       <c r="L416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417">
-        <v>1847101</v>
+        <v>1847045</v>
       </c>
       <c r="B417" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
       <c r="C417" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="D417" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H417" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="L417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418">
-        <v>1847103</v>
+        <v>1847047</v>
       </c>
       <c r="B418" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="C418" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="D418" t="s">
         <v>14</v>
       </c>
       <c r="E418" t="s">
         <v>39</v>
       </c>
       <c r="H418" t="s">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="J418">
-        <v>635986</v>
+        <v>1847762</v>
       </c>
       <c r="K418" t="s">
-        <v>851</v>
+        <v>1265</v>
       </c>
       <c r="L418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419">
-        <v>1847106</v>
+        <v>1847049</v>
       </c>
       <c r="B419" t="s">
-        <v>1279</v>
+        <v>1275</v>
       </c>
       <c r="C419" t="s">
-        <v>1280</v>
+        <v>1276</v>
       </c>
       <c r="D419" t="s">
         <v>357</v>
       </c>
       <c r="H419" t="s">
-        <v>1281</v>
+        <v>1277</v>
       </c>
       <c r="L419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420">
-        <v>1847107</v>
+        <v>1847051</v>
       </c>
       <c r="B420" t="s">
-        <v>1282</v>
+        <v>1278</v>
       </c>
       <c r="C420" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
       <c r="D420" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E420" t="s">
+        <v>39</v>
       </c>
       <c r="H420" t="s">
-        <v>1284</v>
+        <v>1279</v>
+      </c>
+      <c r="J420">
+        <v>1847762</v>
+      </c>
+      <c r="K420" t="s">
+        <v>1265</v>
       </c>
       <c r="L420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421">
-        <v>1847108</v>
+        <v>1847053</v>
       </c>
       <c r="B421" t="s">
-        <v>1285</v>
+        <v>1280</v>
       </c>
       <c r="C421" t="s">
-        <v>1286</v>
+        <v>1281</v>
       </c>
       <c r="D421" t="s">
         <v>14</v>
       </c>
       <c r="E421" t="s">
         <v>39</v>
       </c>
-      <c r="G421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H421" t="s">
-        <v>1288</v>
+        <v>1282</v>
+      </c>
+      <c r="J421">
+        <v>1847762</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1265</v>
       </c>
       <c r="L421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422">
-        <v>1847109</v>
+        <v>1847054</v>
       </c>
       <c r="B422" t="s">
-        <v>1289</v>
+        <v>1283</v>
       </c>
       <c r="C422" t="s">
-        <v>1290</v>
+        <v>1273</v>
       </c>
       <c r="D422" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E422" t="s">
+        <v>39</v>
       </c>
       <c r="H422" t="s">
-        <v>1291</v>
+        <v>1284</v>
+      </c>
+      <c r="J422">
+        <v>1847762</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1265</v>
       </c>
       <c r="L422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423">
-        <v>1847110</v>
+        <v>1847055</v>
       </c>
       <c r="B423" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="C423" t="s">
-        <v>1293</v>
+        <v>1263</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>39</v>
       </c>
       <c r="H423" t="s">
-        <v>1294</v>
+        <v>1286</v>
+      </c>
+      <c r="J423">
+        <v>1847762</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1265</v>
       </c>
       <c r="L423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424">
-        <v>1847111</v>
+        <v>1847059</v>
       </c>
       <c r="B424" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="C424" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
       <c r="D424" t="s">
         <v>357</v>
       </c>
       <c r="H424" t="s">
-        <v>1297</v>
+        <v>1289</v>
       </c>
       <c r="L424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425">
-        <v>1847112</v>
+        <v>1847060</v>
       </c>
       <c r="B425" t="s">
-        <v>1298</v>
+        <v>1290</v>
       </c>
       <c r="C425" t="s">
-        <v>1299</v>
+        <v>1291</v>
       </c>
       <c r="D425" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H425" t="s">
-        <v>1300</v>
-[...5 lines deleted...]
-        <v>1301</v>
+        <v>1292</v>
       </c>
       <c r="L425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426">
-        <v>1847113</v>
+        <v>1847064</v>
       </c>
       <c r="B426" t="s">
-        <v>1302</v>
+        <v>1293</v>
       </c>
       <c r="C426" t="s">
-        <v>1303</v>
+        <v>1294</v>
       </c>
       <c r="D426" t="s">
-        <v>35</v>
+        <v>114</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1295</v>
       </c>
       <c r="H426" t="s">
-        <v>1301</v>
+        <v>1296</v>
       </c>
       <c r="L426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427">
-        <v>1847115</v>
+        <v>1847066</v>
       </c>
       <c r="B427" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="C427" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="D427" t="s">
         <v>35</v>
       </c>
       <c r="H427" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="L427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428">
-        <v>1847117</v>
+        <v>1847067</v>
       </c>
       <c r="B428" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="C428" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="D428" t="s">
         <v>14</v>
       </c>
       <c r="E428" t="s">
         <v>39</v>
       </c>
-      <c r="G428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H428" t="s">
-        <v>1310</v>
+        <v>1302</v>
+      </c>
+      <c r="J428">
+        <v>1847762</v>
+      </c>
+      <c r="K428" t="s">
+        <v>1265</v>
       </c>
       <c r="L428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429">
-        <v>1847118</v>
+        <v>1847070</v>
       </c>
       <c r="B429" t="s">
-        <v>1311</v>
+        <v>1303</v>
       </c>
       <c r="C429" t="s">
-        <v>1312</v>
+        <v>1304</v>
       </c>
       <c r="D429" t="s">
         <v>14</v>
       </c>
       <c r="E429" t="s">
         <v>39</v>
       </c>
       <c r="G429" t="s">
-        <v>1309</v>
+        <v>380</v>
       </c>
       <c r="H429" t="s">
-        <v>1313</v>
+        <v>1305</v>
       </c>
       <c r="L429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430">
-        <v>1847120</v>
+        <v>1847071</v>
       </c>
       <c r="B430" t="s">
-        <v>1314</v>
+        <v>1306</v>
       </c>
       <c r="C430" t="s">
-        <v>1315</v>
+        <v>1307</v>
       </c>
       <c r="D430" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1309</v>
+        <v>35</v>
       </c>
       <c r="H430" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
       <c r="L430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431">
-        <v>1847122</v>
+        <v>1847072</v>
       </c>
       <c r="B431" t="s">
-        <v>1317</v>
+        <v>1309</v>
       </c>
       <c r="C431" t="s">
-        <v>1318</v>
+        <v>1310</v>
       </c>
       <c r="D431" t="s">
         <v>14</v>
       </c>
       <c r="E431" t="s">
         <v>39</v>
       </c>
       <c r="H431" t="s">
-        <v>1319</v>
+        <v>1311</v>
       </c>
       <c r="J431">
-        <v>1861299</v>
+        <v>1847085</v>
       </c>
       <c r="K431" t="s">
-        <v>1320</v>
+        <v>1312</v>
       </c>
       <c r="L431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432">
-        <v>1847128</v>
+        <v>1847073</v>
       </c>
       <c r="B432" t="s">
-        <v>1321</v>
+        <v>1313</v>
       </c>
       <c r="C432" t="s">
-        <v>1322</v>
+        <v>1314</v>
       </c>
       <c r="D432" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E432" t="s">
+        <v>39</v>
+      </c>
+      <c r="G432" t="s">
+        <v>380</v>
       </c>
       <c r="H432" t="s">
-        <v>1323</v>
+        <v>1315</v>
       </c>
       <c r="L432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433">
-        <v>1847129</v>
+        <v>1847075</v>
       </c>
       <c r="B433" t="s">
-        <v>1324</v>
+        <v>1316</v>
       </c>
       <c r="C433" t="s">
-        <v>1325</v>
+        <v>1317</v>
       </c>
       <c r="D433" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H433" t="s">
-        <v>1326</v>
+        <v>1318</v>
       </c>
       <c r="L433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434">
-        <v>1847130</v>
+        <v>1847077</v>
       </c>
       <c r="B434" t="s">
-        <v>1327</v>
+        <v>1319</v>
       </c>
       <c r="C434" t="s">
-        <v>1328</v>
+        <v>1320</v>
       </c>
       <c r="D434" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H434" t="s">
-        <v>1329</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="L434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435">
-        <v>1847132</v>
+        <v>1847078</v>
       </c>
       <c r="B435" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="C435" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="D435" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E435" t="s">
+        <v>39</v>
+      </c>
+      <c r="G435" t="s">
+        <v>380</v>
       </c>
       <c r="H435" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
       <c r="L435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436">
-        <v>1847133</v>
+        <v>1847081</v>
       </c>
       <c r="B436" t="s">
-        <v>1333</v>
+        <v>1325</v>
       </c>
       <c r="C436" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="D436" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H436" t="s">
-        <v>1335</v>
-[...5 lines deleted...]
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="L436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437">
-        <v>1847134</v>
+        <v>1847083</v>
       </c>
       <c r="B437" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="C437" t="s">
-        <v>1338</v>
+        <v>1329</v>
       </c>
       <c r="D437" t="s">
         <v>14</v>
       </c>
       <c r="E437" t="s">
         <v>39</v>
       </c>
+      <c r="G437" t="s">
+        <v>380</v>
+      </c>
       <c r="H437" t="s">
-        <v>1339</v>
-[...5 lines deleted...]
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="L437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438">
-        <v>1847136</v>
+        <v>1847084</v>
       </c>
       <c r="B438" t="s">
-        <v>1340</v>
+        <v>1331</v>
       </c>
       <c r="C438" t="s">
-        <v>1341</v>
+        <v>1332</v>
       </c>
       <c r="D438" t="s">
         <v>14</v>
       </c>
       <c r="E438" t="s">
         <v>39</v>
       </c>
       <c r="H438" t="s">
-        <v>1342</v>
+        <v>1333</v>
       </c>
       <c r="J438">
-        <v>1858052</v>
+        <v>1847085</v>
       </c>
       <c r="K438" t="s">
-        <v>1336</v>
+        <v>1312</v>
       </c>
       <c r="L438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439">
-        <v>1847137</v>
+        <v>1847085</v>
       </c>
       <c r="B439" t="s">
-        <v>1343</v>
+        <v>1334</v>
       </c>
       <c r="C439" t="s">
-        <v>1341</v>
+        <v>1335</v>
       </c>
       <c r="D439" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H439" t="s">
-        <v>1344</v>
-[...5 lines deleted...]
-        <v>1336</v>
+        <v>1312</v>
       </c>
       <c r="L439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440">
-        <v>1847141</v>
+        <v>1847086</v>
       </c>
       <c r="B440" t="s">
-        <v>1345</v>
+        <v>1336</v>
       </c>
       <c r="C440" t="s">
-        <v>1346</v>
+        <v>1332</v>
       </c>
       <c r="D440" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E440" t="s">
+        <v>39</v>
       </c>
       <c r="H440" t="s">
-        <v>1347</v>
+        <v>1337</v>
+      </c>
+      <c r="J440">
+        <v>1847085</v>
+      </c>
+      <c r="K440" t="s">
+        <v>1312</v>
       </c>
       <c r="L440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441">
-        <v>1847143</v>
+        <v>1847088</v>
       </c>
       <c r="B441" t="s">
-        <v>1348</v>
+        <v>1338</v>
       </c>
       <c r="C441" t="s">
-        <v>1349</v>
+        <v>1332</v>
       </c>
       <c r="D441" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E441" t="s">
+        <v>39</v>
       </c>
       <c r="H441" t="s">
-        <v>1350</v>
+        <v>1339</v>
+      </c>
+      <c r="J441">
+        <v>1847085</v>
+      </c>
+      <c r="K441" t="s">
+        <v>1312</v>
       </c>
       <c r="L441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442">
-        <v>1847147</v>
+        <v>1847091</v>
       </c>
       <c r="B442" t="s">
-        <v>1351</v>
+        <v>1340</v>
       </c>
       <c r="C442" t="s">
-        <v>1352</v>
+        <v>1341</v>
       </c>
       <c r="D442" t="s">
         <v>35</v>
       </c>
       <c r="H442" t="s">
-        <v>1353</v>
+        <v>1342</v>
       </c>
       <c r="L442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443">
-        <v>1847148</v>
+        <v>1847094</v>
       </c>
       <c r="B443" t="s">
-        <v>1354</v>
+        <v>1343</v>
       </c>
       <c r="C443" t="s">
-        <v>1355</v>
+        <v>1332</v>
       </c>
       <c r="D443" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E443" t="s">
+        <v>39</v>
       </c>
       <c r="H443" t="s">
-        <v>1356</v>
+        <v>1344</v>
+      </c>
+      <c r="J443">
+        <v>1847085</v>
+      </c>
+      <c r="K443" t="s">
+        <v>1312</v>
       </c>
       <c r="L443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444">
-        <v>1847150</v>
+        <v>1847100</v>
       </c>
       <c r="B444" t="s">
-        <v>1357</v>
+        <v>1345</v>
       </c>
       <c r="C444" t="s">
-        <v>1358</v>
+        <v>1346</v>
       </c>
       <c r="D444" t="s">
         <v>14</v>
       </c>
       <c r="E444" t="s">
         <v>39</v>
       </c>
+      <c r="G444" t="s">
+        <v>1347</v>
+      </c>
       <c r="H444" t="s">
-        <v>1359</v>
-[...5 lines deleted...]
-        <v>1360</v>
+        <v>1348</v>
       </c>
       <c r="L444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445">
-        <v>1847151</v>
+        <v>1847101</v>
       </c>
       <c r="B445" t="s">
-        <v>1361</v>
+        <v>1349</v>
       </c>
       <c r="C445" t="s">
-        <v>1362</v>
+        <v>1350</v>
       </c>
       <c r="D445" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E445" t="s">
+        <v>39</v>
       </c>
       <c r="H445" t="s">
-        <v>1363</v>
+        <v>1351</v>
       </c>
       <c r="L445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
-        <v>1847152</v>
+        <v>1847103</v>
       </c>
       <c r="B446" t="s">
-        <v>1364</v>
+        <v>1352</v>
       </c>
       <c r="C446" t="s">
-        <v>1358</v>
+        <v>1353</v>
       </c>
       <c r="D446" t="s">
         <v>14</v>
       </c>
       <c r="E446" t="s">
         <v>39</v>
       </c>
       <c r="H446" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
       <c r="J446">
-        <v>1848439</v>
+        <v>635986</v>
       </c>
       <c r="K446" t="s">
-        <v>1360</v>
+        <v>851</v>
       </c>
       <c r="L446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447">
-        <v>1847163</v>
+        <v>1847106</v>
       </c>
       <c r="B447" t="s">
-        <v>1366</v>
+        <v>1355</v>
       </c>
       <c r="C447" t="s">
-        <v>1367</v>
+        <v>1356</v>
       </c>
       <c r="D447" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H447" t="s">
-        <v>1368</v>
+        <v>1357</v>
       </c>
       <c r="L447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448">
-        <v>1847169</v>
+        <v>1847107</v>
       </c>
       <c r="B448" t="s">
-        <v>1369</v>
+        <v>1358</v>
       </c>
       <c r="C448" t="s">
-        <v>1370</v>
+        <v>1359</v>
       </c>
       <c r="D448" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H448" t="s">
-        <v>1371</v>
+        <v>1360</v>
       </c>
       <c r="L448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
-        <v>1847177</v>
+        <v>1847108</v>
       </c>
       <c r="B449" t="s">
-        <v>1372</v>
+        <v>1361</v>
       </c>
       <c r="C449" t="s">
-        <v>1373</v>
+        <v>1362</v>
       </c>
       <c r="D449" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E449" t="s">
+        <v>39</v>
+      </c>
+      <c r="G449" t="s">
+        <v>1363</v>
       </c>
       <c r="H449" t="s">
-        <v>1374</v>
+        <v>1364</v>
       </c>
       <c r="L449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
-        <v>1847178</v>
+        <v>1847109</v>
       </c>
       <c r="B450" t="s">
-        <v>1375</v>
+        <v>1365</v>
       </c>
       <c r="C450" t="s">
-        <v>1376</v>
+        <v>1366</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H450" t="s">
-        <v>1377</v>
+        <v>1367</v>
       </c>
       <c r="L450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
-        <v>1847181</v>
+        <v>1847110</v>
       </c>
       <c r="B451" t="s">
-        <v>1378</v>
+        <v>1368</v>
       </c>
       <c r="C451" t="s">
-        <v>1379</v>
+        <v>1369</v>
       </c>
       <c r="D451" t="s">
         <v>14</v>
       </c>
       <c r="E451" t="s">
         <v>39</v>
       </c>
       <c r="H451" t="s">
-        <v>1380</v>
-[...5 lines deleted...]
-        <v>1381</v>
+        <v>1370</v>
       </c>
       <c r="L451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
-        <v>1847185</v>
+        <v>1847111</v>
       </c>
       <c r="B452" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
       <c r="C452" t="s">
-        <v>1383</v>
+        <v>1372</v>
       </c>
       <c r="D452" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H452" t="s">
-        <v>1384</v>
+        <v>1373</v>
       </c>
       <c r="L452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
-        <v>1847186</v>
+        <v>1847112</v>
       </c>
       <c r="B453" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
       <c r="C453" t="s">
-        <v>1386</v>
+        <v>1375</v>
       </c>
       <c r="D453" t="s">
         <v>14</v>
       </c>
       <c r="E453" t="s">
         <v>39</v>
       </c>
       <c r="H453" t="s">
-        <v>1387</v>
+        <v>1376</v>
+      </c>
+      <c r="J453">
+        <v>1847113</v>
+      </c>
+      <c r="K453" t="s">
+        <v>1377</v>
       </c>
       <c r="L453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
-        <v>1847187</v>
+        <v>1847113</v>
       </c>
       <c r="B454" t="s">
-        <v>1388</v>
+        <v>1378</v>
       </c>
       <c r="C454" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="D454" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H454" t="s">
-        <v>1390</v>
-[...5 lines deleted...]
-        <v>1236</v>
+        <v>1377</v>
       </c>
       <c r="L454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
-        <v>1847188</v>
+        <v>1847115</v>
       </c>
       <c r="B455" t="s">
-        <v>1391</v>
+        <v>1380</v>
       </c>
       <c r="C455" t="s">
-        <v>1392</v>
+        <v>1381</v>
       </c>
       <c r="D455" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H455" t="s">
-        <v>1393</v>
+        <v>1382</v>
       </c>
       <c r="L455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
-        <v>1847192</v>
+        <v>1847117</v>
       </c>
       <c r="B456" t="s">
-        <v>1394</v>
+        <v>1383</v>
       </c>
       <c r="C456" t="s">
-        <v>1395</v>
+        <v>1384</v>
       </c>
       <c r="D456" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E456" t="s">
+        <v>39</v>
+      </c>
+      <c r="G456" t="s">
+        <v>1385</v>
       </c>
       <c r="H456" t="s">
-        <v>1396</v>
+        <v>1386</v>
       </c>
       <c r="L456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
-        <v>1847194</v>
+        <v>1847118</v>
       </c>
       <c r="B457" t="s">
-        <v>1397</v>
+        <v>1387</v>
       </c>
       <c r="C457" t="s">
-        <v>1398</v>
+        <v>1388</v>
       </c>
       <c r="D457" t="s">
         <v>14</v>
       </c>
       <c r="E457" t="s">
         <v>39</v>
       </c>
+      <c r="G457" t="s">
+        <v>1385</v>
+      </c>
       <c r="H457" t="s">
-        <v>1399</v>
-[...5 lines deleted...]
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="L457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
-        <v>1847199</v>
+        <v>1847120</v>
       </c>
       <c r="B458" t="s">
-        <v>1400</v>
+        <v>1390</v>
       </c>
       <c r="C458" t="s">
-        <v>1401</v>
+        <v>1391</v>
       </c>
       <c r="D458" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E458" t="s">
+        <v>39</v>
+      </c>
+      <c r="G458" t="s">
+        <v>1385</v>
       </c>
       <c r="H458" t="s">
-        <v>1402</v>
+        <v>1392</v>
       </c>
       <c r="L458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
-        <v>1847200</v>
+        <v>1847122</v>
       </c>
       <c r="B459" t="s">
-        <v>1403</v>
+        <v>1393</v>
       </c>
       <c r="C459" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D459" t="s">
+        <v>14</v>
+      </c>
+      <c r="E459" t="s">
+        <v>39</v>
+      </c>
+      <c r="H459" t="s">
         <v>1395</v>
       </c>
-      <c r="D459" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J459">
-        <v>1847192</v>
+        <v>1861299</v>
       </c>
       <c r="K459" t="s">
         <v>1396</v>
       </c>
       <c r="L459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
-        <v>1847204</v>
+        <v>1847128</v>
       </c>
       <c r="B460" t="s">
-        <v>1405</v>
+        <v>1397</v>
       </c>
       <c r="C460" t="s">
-        <v>1406</v>
+        <v>1398</v>
       </c>
       <c r="D460" t="s">
         <v>35</v>
       </c>
       <c r="H460" t="s">
-        <v>1407</v>
+        <v>1399</v>
       </c>
       <c r="L460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
-        <v>1847213</v>
+        <v>1847129</v>
       </c>
       <c r="B461" t="s">
-        <v>1408</v>
+        <v>1400</v>
       </c>
       <c r="C461" t="s">
         <v>1401</v>
       </c>
       <c r="D461" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E461" t="s">
+        <v>39</v>
       </c>
       <c r="H461" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="L461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
-        <v>1847216</v>
+        <v>1847130</v>
       </c>
       <c r="B462" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="C462" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="D462" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E462" t="s">
+        <v>39</v>
       </c>
       <c r="H462" t="s">
-        <v>1411</v>
+        <v>1405</v>
+      </c>
+      <c r="J462">
+        <v>1861299</v>
+      </c>
+      <c r="K462" t="s">
+        <v>1396</v>
       </c>
       <c r="L462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
-        <v>1847219</v>
+        <v>1847132</v>
       </c>
       <c r="B463" t="s">
-        <v>1412</v>
+        <v>1406</v>
       </c>
       <c r="C463" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="D463" t="s">
         <v>35</v>
       </c>
       <c r="H463" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="L463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
-        <v>1847229</v>
+        <v>1847133</v>
       </c>
       <c r="B464" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
       <c r="C464" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="D464" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E464" t="s">
+        <v>39</v>
       </c>
       <c r="H464" t="s">
-        <v>1416</v>
+        <v>1411</v>
+      </c>
+      <c r="J464">
+        <v>1858052</v>
+      </c>
+      <c r="K464" t="s">
+        <v>1412</v>
       </c>
       <c r="L464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465">
-        <v>1847231</v>
+        <v>1847134</v>
       </c>
       <c r="B465" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="C465" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="D465" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E465" t="s">
+        <v>39</v>
       </c>
       <c r="H465" t="s">
-        <v>1418</v>
+        <v>1415</v>
+      </c>
+      <c r="J465">
+        <v>1861299</v>
+      </c>
+      <c r="K465" t="s">
+        <v>1396</v>
       </c>
       <c r="L465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:12">
       <c r="A466">
-        <v>1847232</v>
+        <v>1847136</v>
       </c>
       <c r="B466" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
       <c r="C466" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
       <c r="D466" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E466" t="s">
+        <v>39</v>
       </c>
       <c r="H466" t="s">
-        <v>1421</v>
+        <v>1418</v>
+      </c>
+      <c r="J466">
+        <v>1858052</v>
+      </c>
+      <c r="K466" t="s">
+        <v>1412</v>
       </c>
       <c r="L466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:12">
       <c r="A467">
-        <v>1847236</v>
+        <v>1847137</v>
       </c>
       <c r="B467" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
       <c r="C467" t="s">
-        <v>1423</v>
+        <v>1417</v>
       </c>
       <c r="D467" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E467" t="s">
+        <v>39</v>
       </c>
       <c r="H467" t="s">
-        <v>1424</v>
+        <v>1420</v>
+      </c>
+      <c r="J467">
+        <v>1858052</v>
+      </c>
+      <c r="K467" t="s">
+        <v>1412</v>
       </c>
       <c r="L467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:12">
       <c r="A468">
-        <v>1847238</v>
+        <v>1847141</v>
       </c>
       <c r="B468" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="C468" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
       <c r="D468" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H468" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="L468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:12">
       <c r="A469">
-        <v>1847240</v>
+        <v>1847143</v>
       </c>
       <c r="B469" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="C469" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="D469" t="s">
         <v>35</v>
       </c>
       <c r="H469" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="L469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:12">
       <c r="A470">
-        <v>1847241</v>
+        <v>1847147</v>
       </c>
       <c r="B470" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="C470" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
       <c r="D470" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H470" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="L470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:12">
       <c r="A471">
-        <v>1847243</v>
+        <v>1847148</v>
       </c>
       <c r="B471" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="C471" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="D471" t="s">
         <v>35</v>
       </c>
       <c r="H471" t="s">
-        <v>1436</v>
+        <v>1432</v>
       </c>
       <c r="L471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:12">
       <c r="A472">
-        <v>1847244</v>
+        <v>1847150</v>
       </c>
       <c r="B472" t="s">
-        <v>1437</v>
+        <v>1433</v>
       </c>
       <c r="C472" t="s">
-        <v>1438</v>
+        <v>1434</v>
       </c>
       <c r="D472" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E472" t="s">
+        <v>39</v>
       </c>
       <c r="H472" t="s">
-        <v>1439</v>
+        <v>1435</v>
+      </c>
+      <c r="J472">
+        <v>1848439</v>
+      </c>
+      <c r="K472" t="s">
+        <v>1436</v>
       </c>
       <c r="L472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:12">
       <c r="A473">
-        <v>1847253</v>
+        <v>1847151</v>
       </c>
       <c r="B473" t="s">
-        <v>1440</v>
+        <v>1437</v>
       </c>
       <c r="C473" t="s">
-        <v>1441</v>
+        <v>1438</v>
       </c>
       <c r="D473" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H473" t="s">
-        <v>1442</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>1439</v>
       </c>
       <c r="L473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:12">
       <c r="A474">
-        <v>1847254</v>
+        <v>1847152</v>
       </c>
       <c r="B474" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
       <c r="C474" t="s">
-        <v>1444</v>
+        <v>1434</v>
       </c>
       <c r="D474" t="s">
         <v>14</v>
       </c>
       <c r="E474" t="s">
         <v>39</v>
       </c>
-      <c r="G474" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H474" t="s">
-        <v>1446</v>
+        <v>1441</v>
+      </c>
+      <c r="J474">
+        <v>1848439</v>
+      </c>
+      <c r="K474" t="s">
+        <v>1436</v>
       </c>
       <c r="L474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:12">
       <c r="A475">
-        <v>1847255</v>
+        <v>1847163</v>
       </c>
       <c r="B475" t="s">
-        <v>1447</v>
+        <v>1442</v>
       </c>
       <c r="C475" t="s">
-        <v>1448</v>
+        <v>1443</v>
       </c>
       <c r="D475" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E475" t="s">
+        <v>39</v>
       </c>
       <c r="H475" t="s">
-        <v>1449</v>
+        <v>1444</v>
       </c>
       <c r="L475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:12">
       <c r="A476">
-        <v>1847256</v>
+        <v>1847169</v>
       </c>
       <c r="B476" t="s">
-        <v>1450</v>
+        <v>1445</v>
       </c>
       <c r="C476" t="s">
-        <v>1451</v>
+        <v>1446</v>
       </c>
       <c r="D476" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H476" t="s">
-        <v>1452</v>
-[...5 lines deleted...]
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="L476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:12">
       <c r="A477">
-        <v>1847260</v>
+        <v>1847177</v>
       </c>
       <c r="B477" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C477" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D477" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H477" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
       <c r="L477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:12">
       <c r="A478">
-        <v>1847273</v>
+        <v>1847178</v>
       </c>
       <c r="B478" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="C478" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="D478" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E478" t="s">
+        <v>39</v>
       </c>
       <c r="H478" t="s">
-        <v>1459</v>
+        <v>1453</v>
       </c>
       <c r="L478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:12">
       <c r="A479">
-        <v>1847275</v>
+        <v>1847181</v>
       </c>
       <c r="B479" t="s">
-        <v>1460</v>
+        <v>1454</v>
       </c>
       <c r="C479" t="s">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="D479" t="s">
         <v>14</v>
       </c>
       <c r="E479" t="s">
         <v>39</v>
       </c>
       <c r="H479" t="s">
-        <v>1462</v>
+        <v>1456</v>
       </c>
       <c r="J479">
-        <v>1847537</v>
+        <v>1848440</v>
       </c>
       <c r="K479" t="s">
-        <v>1463</v>
+        <v>1457</v>
       </c>
       <c r="L479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:12">
       <c r="A480">
-        <v>1847294</v>
+        <v>1847185</v>
       </c>
       <c r="B480" t="s">
-        <v>1464</v>
+        <v>1458</v>
       </c>
       <c r="C480" t="s">
-        <v>1465</v>
+        <v>1459</v>
       </c>
       <c r="D480" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E480" t="s">
+        <v>39</v>
       </c>
       <c r="H480" t="s">
-        <v>1466</v>
+        <v>1460</v>
       </c>
       <c r="L480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:12">
       <c r="A481">
-        <v>1847297</v>
+        <v>1847186</v>
       </c>
       <c r="B481" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="C481" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="D481" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E481" t="s">
+        <v>39</v>
       </c>
       <c r="H481" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="L481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:12">
       <c r="A482">
-        <v>1847300</v>
+        <v>1847187</v>
       </c>
       <c r="B482" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="C482" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="D482" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E482" t="s">
+        <v>39</v>
       </c>
       <c r="H482" t="s">
-        <v>1472</v>
+        <v>1466</v>
+      </c>
+      <c r="J482">
+        <v>1847085</v>
+      </c>
+      <c r="K482" t="s">
+        <v>1312</v>
       </c>
       <c r="L482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:12">
       <c r="A483">
-        <v>1847306</v>
+        <v>1847188</v>
       </c>
       <c r="B483" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="C483" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="D483" t="s">
         <v>14</v>
       </c>
       <c r="E483" t="s">
         <v>39</v>
       </c>
-      <c r="F483" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H483" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="L483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:12">
       <c r="A484">
-        <v>1847307</v>
+        <v>1847192</v>
       </c>
       <c r="B484" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
       <c r="C484" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="D484" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H484" t="s">
-        <v>1478</v>
+        <v>1472</v>
       </c>
       <c r="L484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:12">
       <c r="A485">
-        <v>1847308</v>
+        <v>1847194</v>
       </c>
       <c r="B485" t="s">
-        <v>1479</v>
+        <v>1473</v>
       </c>
       <c r="C485" t="s">
-        <v>1480</v>
+        <v>1474</v>
       </c>
       <c r="D485" t="s">
         <v>14</v>
       </c>
       <c r="E485" t="s">
         <v>39</v>
       </c>
-      <c r="F485" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H485" t="s">
-        <v>1481</v>
+        <v>1475</v>
+      </c>
+      <c r="J485">
+        <v>1847192</v>
+      </c>
+      <c r="K485" t="s">
+        <v>1472</v>
       </c>
       <c r="L485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:12">
       <c r="A486">
-        <v>1847309</v>
+        <v>1847199</v>
       </c>
       <c r="B486" t="s">
-        <v>1482</v>
+        <v>1476</v>
       </c>
       <c r="C486" t="s">
-        <v>1483</v>
+        <v>1477</v>
       </c>
       <c r="D486" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H486" t="s">
-        <v>1484</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1478</v>
       </c>
       <c r="L486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:12">
       <c r="A487">
-        <v>1847311</v>
+        <v>1847200</v>
       </c>
       <c r="B487" t="s">
-        <v>1485</v>
+        <v>1479</v>
       </c>
       <c r="C487" t="s">
-        <v>1486</v>
+        <v>1471</v>
       </c>
       <c r="D487" t="s">
         <v>14</v>
       </c>
       <c r="E487" t="s">
         <v>39</v>
       </c>
       <c r="H487" t="s">
-        <v>1487</v>
+        <v>1480</v>
       </c>
       <c r="J487">
-        <v>1847537</v>
+        <v>1847192</v>
       </c>
       <c r="K487" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="L487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:12">
       <c r="A488">
-        <v>1847313</v>
+        <v>1847204</v>
       </c>
       <c r="B488" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="C488" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="D488" t="s">
         <v>35</v>
       </c>
       <c r="H488" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="L488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:12">
       <c r="A489">
-        <v>1847318</v>
+        <v>1847213</v>
       </c>
       <c r="B489" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="C489" t="s">
-        <v>1401</v>
+        <v>1477</v>
       </c>
       <c r="D489" t="s">
         <v>35</v>
       </c>
       <c r="H489" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="L489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:12">
       <c r="A490">
-        <v>1847320</v>
+        <v>1847216</v>
       </c>
       <c r="B490" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="C490" t="s">
-        <v>1494</v>
+        <v>1477</v>
       </c>
       <c r="D490" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H490" t="s">
-        <v>1495</v>
-[...5 lines deleted...]
-        <v>1496</v>
+        <v>1487</v>
       </c>
       <c r="L490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:12">
       <c r="A491">
-        <v>1847325</v>
+        <v>1847219</v>
       </c>
       <c r="B491" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="C491" t="s">
-        <v>1498</v>
+        <v>1477</v>
       </c>
       <c r="D491" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1499</v>
+        <v>35</v>
       </c>
       <c r="H491" t="s">
-        <v>1500</v>
+        <v>1489</v>
       </c>
       <c r="L491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:12">
       <c r="A492">
-        <v>1847329</v>
+        <v>1847229</v>
       </c>
       <c r="B492" t="s">
-        <v>1501</v>
+        <v>1490</v>
       </c>
       <c r="C492" t="s">
-        <v>1502</v>
+        <v>1491</v>
       </c>
       <c r="D492" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>357</v>
       </c>
       <c r="H492" t="s">
-        <v>1503</v>
+        <v>1492</v>
       </c>
       <c r="L492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:12">
       <c r="A493">
-        <v>1847330</v>
+        <v>1847231</v>
       </c>
       <c r="B493" t="s">
-        <v>1504</v>
+        <v>1493</v>
       </c>
       <c r="C493" t="s">
-        <v>1505</v>
+        <v>1477</v>
       </c>
       <c r="D493" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>35</v>
       </c>
       <c r="H493" t="s">
-        <v>1506</v>
+        <v>1494</v>
       </c>
       <c r="L493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:12">
       <c r="A494">
-        <v>1847334</v>
+        <v>1847232</v>
       </c>
       <c r="B494" t="s">
-        <v>1507</v>
+        <v>1495</v>
       </c>
       <c r="C494" t="s">
-        <v>1508</v>
+        <v>1496</v>
       </c>
       <c r="D494" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H494" t="s">
-        <v>1509</v>
-[...5 lines deleted...]
-        <v>1463</v>
+        <v>1497</v>
       </c>
       <c r="L494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:12">
       <c r="A495">
-        <v>1847335</v>
+        <v>1847236</v>
       </c>
       <c r="B495" t="s">
-        <v>1510</v>
+        <v>1498</v>
       </c>
       <c r="C495" t="s">
-        <v>1511</v>
+        <v>1499</v>
       </c>
       <c r="D495" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H495" t="s">
-        <v>1512</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>1500</v>
       </c>
       <c r="L495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:12">
       <c r="A496">
-        <v>1847336</v>
+        <v>1847238</v>
       </c>
       <c r="B496" t="s">
-        <v>1513</v>
+        <v>1501</v>
       </c>
       <c r="C496" t="s">
-        <v>1514</v>
+        <v>1502</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>35</v>
       </c>
       <c r="H496" t="s">
-        <v>1515</v>
+        <v>1503</v>
       </c>
       <c r="L496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:12">
       <c r="A497">
-        <v>1847338</v>
+        <v>1847240</v>
       </c>
       <c r="B497" t="s">
-        <v>1516</v>
+        <v>1504</v>
       </c>
       <c r="C497" t="s">
-        <v>1517</v>
+        <v>1505</v>
       </c>
       <c r="D497" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1518</v>
+        <v>35</v>
       </c>
       <c r="H497" t="s">
-        <v>1519</v>
+        <v>1506</v>
       </c>
       <c r="L497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:12">
       <c r="A498">
-        <v>1847343</v>
+        <v>1847241</v>
       </c>
       <c r="B498" t="s">
-        <v>1520</v>
+        <v>1507</v>
       </c>
       <c r="C498" t="s">
-        <v>1521</v>
+        <v>1508</v>
       </c>
       <c r="D498" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1518</v>
+        <v>357</v>
       </c>
       <c r="H498" t="s">
-        <v>1522</v>
+        <v>1509</v>
       </c>
       <c r="L498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:12">
       <c r="A499">
-        <v>1847346</v>
+        <v>1847243</v>
       </c>
       <c r="B499" t="s">
-        <v>1523</v>
+        <v>1510</v>
       </c>
       <c r="C499" t="s">
-        <v>1524</v>
+        <v>1511</v>
       </c>
       <c r="D499" t="s">
         <v>35</v>
       </c>
       <c r="H499" t="s">
-        <v>1525</v>
+        <v>1512</v>
       </c>
       <c r="L499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:12">
       <c r="A500">
-        <v>1847349</v>
+        <v>1847244</v>
       </c>
       <c r="B500" t="s">
-        <v>1526</v>
+        <v>1513</v>
       </c>
       <c r="C500" t="s">
-        <v>1527</v>
+        <v>1514</v>
       </c>
       <c r="D500" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="H500" t="s">
-        <v>1528</v>
+        <v>1515</v>
       </c>
       <c r="L500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:12">
       <c r="A501">
-        <v>1847352</v>
+        <v>1847253</v>
       </c>
       <c r="B501" t="s">
-        <v>1529</v>
+        <v>1516</v>
       </c>
       <c r="C501" t="s">
-        <v>1530</v>
+        <v>1517</v>
       </c>
       <c r="D501" t="s">
         <v>14</v>
       </c>
       <c r="E501" t="s">
         <v>39</v>
       </c>
-      <c r="G501" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H501" t="s">
-        <v>1531</v>
+        <v>1518</v>
+      </c>
+      <c r="J501">
+        <v>635986</v>
+      </c>
+      <c r="K501" t="s">
+        <v>851</v>
       </c>
       <c r="L501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:12">
       <c r="A502">
-        <v>1847355</v>
+        <v>1847254</v>
       </c>
       <c r="B502" t="s">
-        <v>1532</v>
+        <v>1519</v>
       </c>
       <c r="C502" t="s">
-        <v>1533</v>
+        <v>1520</v>
       </c>
       <c r="D502" t="s">
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E502" t="s">
+        <v>39</v>
       </c>
       <c r="G502" t="s">
-        <v>1534</v>
+        <v>1521</v>
       </c>
       <c r="H502" t="s">
-        <v>1535</v>
+        <v>1522</v>
       </c>
       <c r="L502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:12">
       <c r="A503">
-        <v>1847359</v>
+        <v>1847255</v>
       </c>
       <c r="B503" t="s">
-        <v>1536</v>
+        <v>1523</v>
       </c>
       <c r="C503" t="s">
-        <v>1537</v>
+        <v>1524</v>
       </c>
       <c r="D503" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H503" t="s">
-        <v>1538</v>
+        <v>1525</v>
       </c>
       <c r="L503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:12">
       <c r="A504">
-        <v>1847362</v>
+        <v>1847256</v>
       </c>
       <c r="B504" t="s">
-        <v>1539</v>
+        <v>1526</v>
       </c>
       <c r="C504" t="s">
-        <v>1540</v>
+        <v>1527</v>
       </c>
       <c r="D504" t="s">
         <v>14</v>
       </c>
       <c r="E504" t="s">
         <v>39</v>
       </c>
-      <c r="G504" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H504" t="s">
-        <v>1542</v>
+        <v>1528</v>
+      </c>
+      <c r="J504">
+        <v>1847439</v>
+      </c>
+      <c r="K504" t="s">
+        <v>1219</v>
       </c>
       <c r="L504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:12">
       <c r="A505">
-        <v>1847366</v>
+        <v>1847260</v>
       </c>
       <c r="B505" t="s">
-        <v>1543</v>
+        <v>1529</v>
       </c>
       <c r="C505" t="s">
-        <v>1544</v>
+        <v>1530</v>
       </c>
       <c r="D505" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E505" t="s">
+        <v>39</v>
       </c>
       <c r="H505" t="s">
-        <v>1545</v>
+        <v>1531</v>
       </c>
       <c r="L505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:12">
       <c r="A506">
-        <v>1847376</v>
+        <v>1847273</v>
       </c>
       <c r="B506" t="s">
-        <v>1546</v>
+        <v>1532</v>
       </c>
       <c r="C506" t="s">
-        <v>1547</v>
+        <v>1533</v>
       </c>
       <c r="D506" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>35</v>
       </c>
       <c r="H506" t="s">
-        <v>1549</v>
+        <v>1534</v>
       </c>
       <c r="L506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:12">
       <c r="A507">
-        <v>1847377</v>
+        <v>1847275</v>
       </c>
       <c r="B507" t="s">
-        <v>1550</v>
+        <v>1535</v>
       </c>
       <c r="C507" t="s">
-        <v>1551</v>
+        <v>1536</v>
       </c>
       <c r="D507" t="s">
         <v>14</v>
       </c>
       <c r="E507" t="s">
         <v>39</v>
       </c>
-      <c r="G507" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H507" t="s">
-        <v>1553</v>
+        <v>1537</v>
+      </c>
+      <c r="J507">
+        <v>1847537</v>
+      </c>
+      <c r="K507" t="s">
+        <v>1538</v>
       </c>
       <c r="L507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:12">
       <c r="A508">
-        <v>1847385</v>
+        <v>1847294</v>
       </c>
       <c r="B508" t="s">
-        <v>1554</v>
+        <v>1539</v>
       </c>
       <c r="C508" t="s">
-        <v>1555</v>
+        <v>1540</v>
       </c>
       <c r="D508" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>35</v>
       </c>
       <c r="H508" t="s">
-        <v>1556</v>
+        <v>1541</v>
       </c>
       <c r="L508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:12">
       <c r="A509">
-        <v>1847388</v>
+        <v>1847297</v>
       </c>
       <c r="B509" t="s">
-        <v>1557</v>
+        <v>1542</v>
       </c>
       <c r="C509" t="s">
-        <v>1555</v>
+        <v>1543</v>
       </c>
       <c r="D509" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>357</v>
       </c>
       <c r="H509" t="s">
-        <v>1558</v>
+        <v>1544</v>
       </c>
       <c r="L509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
-        <v>1847390</v>
+        <v>1847300</v>
       </c>
       <c r="B510" t="s">
-        <v>1559</v>
+        <v>1545</v>
       </c>
       <c r="C510" t="s">
-        <v>448</v>
+        <v>1546</v>
       </c>
       <c r="D510" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>35</v>
       </c>
       <c r="H510" t="s">
-        <v>1560</v>
+        <v>1547</v>
       </c>
       <c r="L510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
-        <v>1847391</v>
+        <v>1847306</v>
       </c>
       <c r="B511" t="s">
-        <v>1561</v>
+        <v>1548</v>
       </c>
       <c r="C511" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="D511" t="s">
         <v>14</v>
       </c>
       <c r="E511" t="s">
         <v>39</v>
       </c>
-      <c r="G511" t="s">
-        <v>1548</v>
+      <c r="F511" t="s">
+        <v>292</v>
       </c>
       <c r="H511" t="s">
-        <v>1562</v>
+        <v>1550</v>
       </c>
       <c r="L511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
-        <v>1847393</v>
+        <v>1847307</v>
       </c>
       <c r="B512" t="s">
-        <v>1563</v>
+        <v>1551</v>
       </c>
       <c r="C512" t="s">
-        <v>1564</v>
+        <v>1552</v>
       </c>
       <c r="D512" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>14</v>
+      </c>
+      <c r="E512" t="s">
+        <v>39</v>
       </c>
       <c r="H512" t="s">
-        <v>1565</v>
+        <v>1553</v>
       </c>
       <c r="L512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
-        <v>1847395</v>
+        <v>1847308</v>
       </c>
       <c r="B513" t="s">
-        <v>1566</v>
+        <v>1554</v>
       </c>
       <c r="C513" t="s">
-        <v>1567</v>
+        <v>1555</v>
       </c>
       <c r="D513" t="s">
         <v>14</v>
       </c>
       <c r="E513" t="s">
         <v>39</v>
       </c>
-      <c r="G513" t="s">
-        <v>1568</v>
+      <c r="F513" t="s">
+        <v>292</v>
       </c>
       <c r="H513" t="s">
-        <v>1569</v>
+        <v>1556</v>
       </c>
       <c r="L513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
-        <v>1847396</v>
+        <v>1847309</v>
       </c>
       <c r="B514" t="s">
-        <v>1570</v>
+        <v>1557</v>
       </c>
       <c r="C514" t="s">
-        <v>1571</v>
+        <v>1558</v>
       </c>
       <c r="D514" t="s">
         <v>14</v>
       </c>
       <c r="E514" t="s">
         <v>39</v>
       </c>
-      <c r="G514" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H514" t="s">
-        <v>1572</v>
+        <v>1559</v>
+      </c>
+      <c r="J514">
+        <v>1847549</v>
+      </c>
+      <c r="K514" t="s">
+        <v>74</v>
       </c>
       <c r="L514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
-        <v>1847397</v>
+        <v>1847311</v>
       </c>
       <c r="B515" t="s">
-        <v>1573</v>
+        <v>1560</v>
       </c>
       <c r="C515" t="s">
-        <v>1547</v>
+        <v>1561</v>
       </c>
       <c r="D515" t="s">
         <v>14</v>
       </c>
       <c r="E515" t="s">
         <v>39</v>
       </c>
-      <c r="G515" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H515" t="s">
-        <v>1574</v>
+        <v>1562</v>
+      </c>
+      <c r="J515">
+        <v>1847537</v>
+      </c>
+      <c r="K515" t="s">
+        <v>1538</v>
       </c>
       <c r="L515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
-        <v>1847399</v>
+        <v>1847313</v>
       </c>
       <c r="B516" t="s">
-        <v>1575</v>
+        <v>1563</v>
       </c>
       <c r="C516" t="s">
-        <v>1576</v>
+        <v>1564</v>
       </c>
       <c r="D516" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>35</v>
       </c>
       <c r="H516" t="s">
-        <v>1577</v>
+        <v>1565</v>
       </c>
       <c r="L516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
-        <v>1847400</v>
+        <v>1847318</v>
       </c>
       <c r="B517" t="s">
-        <v>1578</v>
+        <v>1566</v>
       </c>
       <c r="C517" t="s">
-        <v>448</v>
+        <v>1477</v>
       </c>
       <c r="D517" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>35</v>
       </c>
       <c r="H517" t="s">
-        <v>1579</v>
+        <v>1567</v>
       </c>
       <c r="L517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
-        <v>1847401</v>
+        <v>1847320</v>
       </c>
       <c r="B518" t="s">
-        <v>1580</v>
+        <v>1568</v>
       </c>
       <c r="C518" t="s">
-        <v>448</v>
+        <v>1569</v>
       </c>
       <c r="D518" t="s">
         <v>14</v>
       </c>
       <c r="E518" t="s">
         <v>39</v>
       </c>
-      <c r="G518" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H518" t="s">
-        <v>1581</v>
+        <v>1570</v>
+      </c>
+      <c r="J518">
+        <v>890102</v>
+      </c>
+      <c r="K518" t="s">
+        <v>1571</v>
       </c>
       <c r="L518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
-        <v>1847402</v>
+        <v>1847325</v>
       </c>
       <c r="B519" t="s">
-        <v>1582</v>
+        <v>1572</v>
       </c>
       <c r="C519" t="s">
-        <v>1583</v>
+        <v>1573</v>
       </c>
       <c r="D519" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G519" t="s">
-        <v>449</v>
+        <v>1574</v>
       </c>
       <c r="H519" t="s">
-        <v>1584</v>
+        <v>1575</v>
       </c>
       <c r="L519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
-        <v>1847404</v>
+        <v>1847329</v>
       </c>
       <c r="B520" t="s">
-        <v>1585</v>
+        <v>1576</v>
       </c>
       <c r="C520" t="s">
-        <v>448</v>
+        <v>1577</v>
       </c>
       <c r="D520" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G520" t="s">
         <v>449</v>
       </c>
       <c r="H520" t="s">
-        <v>1586</v>
+        <v>1578</v>
       </c>
       <c r="L520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
-        <v>1847405</v>
+        <v>1847330</v>
       </c>
       <c r="B521" t="s">
-        <v>1587</v>
+        <v>1579</v>
       </c>
       <c r="C521" t="s">
-        <v>1588</v>
+        <v>1580</v>
       </c>
       <c r="D521" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G521" t="s">
         <v>449</v>
       </c>
       <c r="H521" t="s">
-        <v>1589</v>
+        <v>1581</v>
       </c>
       <c r="L521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
-        <v>1847406</v>
+        <v>1847334</v>
       </c>
       <c r="B522" t="s">
-        <v>1590</v>
+        <v>1582</v>
       </c>
       <c r="C522" t="s">
-        <v>448</v>
+        <v>1583</v>
       </c>
       <c r="D522" t="s">
         <v>14</v>
       </c>
       <c r="E522" t="s">
         <v>39</v>
       </c>
-      <c r="G522" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H522" t="s">
-        <v>1591</v>
+        <v>1584</v>
+      </c>
+      <c r="J522">
+        <v>1847537</v>
+      </c>
+      <c r="K522" t="s">
+        <v>1538</v>
       </c>
       <c r="L522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
-        <v>1847408</v>
+        <v>1847335</v>
       </c>
       <c r="B523" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="C523" t="s">
-        <v>448</v>
+        <v>1586</v>
       </c>
       <c r="D523" t="s">
         <v>14</v>
       </c>
       <c r="E523" t="s">
         <v>39</v>
       </c>
-      <c r="G523" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H523" t="s">
-        <v>1593</v>
+        <v>1587</v>
+      </c>
+      <c r="J523">
+        <v>1848864</v>
+      </c>
+      <c r="K523" t="s">
+        <v>354</v>
       </c>
       <c r="L523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
-        <v>1847409</v>
+        <v>1847336</v>
       </c>
       <c r="B524" t="s">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="C524" t="s">
-        <v>1576</v>
+        <v>1202</v>
       </c>
       <c r="D524" t="s">
         <v>14</v>
       </c>
       <c r="E524" t="s">
         <v>39</v>
       </c>
       <c r="G524" t="s">
-        <v>1548</v>
+        <v>449</v>
       </c>
       <c r="H524" t="s">
-        <v>1595</v>
+        <v>1589</v>
       </c>
       <c r="L524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
-        <v>1847410</v>
+        <v>1847338</v>
       </c>
       <c r="B525" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="C525" t="s">
-        <v>448</v>
+        <v>1591</v>
       </c>
       <c r="D525" t="s">
         <v>14</v>
       </c>
       <c r="E525" t="s">
         <v>39</v>
       </c>
       <c r="G525" t="s">
-        <v>449</v>
+        <v>1592</v>
       </c>
       <c r="H525" t="s">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="L525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
-        <v>1847412</v>
+        <v>1847343</v>
       </c>
       <c r="B526" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="C526" t="s">
-        <v>448</v>
+        <v>1595</v>
       </c>
       <c r="D526" t="s">
         <v>14</v>
       </c>
       <c r="E526" t="s">
         <v>39</v>
       </c>
       <c r="G526" t="s">
-        <v>449</v>
+        <v>1592</v>
       </c>
       <c r="H526" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="L526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
-        <v>1847413</v>
+        <v>1847346</v>
       </c>
       <c r="B527" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="C527" t="s">
-        <v>448</v>
+        <v>1598</v>
       </c>
       <c r="D527" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>35</v>
       </c>
       <c r="H527" t="s">
-        <v>1601</v>
+        <v>1599</v>
       </c>
       <c r="L527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
-        <v>1847414</v>
+        <v>1847349</v>
       </c>
       <c r="B528" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D528" t="s">
+        <v>114</v>
+      </c>
+      <c r="G528" t="s">
+        <v>128</v>
+      </c>
+      <c r="H528" t="s">
         <v>1602</v>
-      </c>
-[...13 lines deleted...]
-        <v>1604</v>
       </c>
       <c r="L528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
-        <v>1847415</v>
+        <v>1847352</v>
       </c>
       <c r="B529" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D529" t="s">
+        <v>14</v>
+      </c>
+      <c r="E529" t="s">
+        <v>39</v>
+      </c>
+      <c r="G529" t="s">
+        <v>40</v>
+      </c>
+      <c r="H529" t="s">
         <v>1605</v>
-      </c>
-[...13 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="L529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
-        <v>1847417</v>
+        <v>1847355</v>
       </c>
       <c r="B530" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C530" t="s">
         <v>1607</v>
       </c>
-      <c r="C530" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D530" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G530" t="s">
-        <v>449</v>
+        <v>1206</v>
       </c>
       <c r="H530" t="s">
         <v>1608</v>
       </c>
       <c r="L530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
-        <v>1847418</v>
+        <v>1847359</v>
       </c>
       <c r="B531" t="s">
         <v>1609</v>
       </c>
       <c r="C531" t="s">
         <v>1610</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
         <v>39</v>
       </c>
-      <c r="G531" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H531" t="s">
         <v>1611</v>
       </c>
       <c r="L531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
-        <v>1847419</v>
+        <v>1847362</v>
       </c>
       <c r="B532" t="s">
         <v>1612</v>
       </c>
       <c r="C532" t="s">
-        <v>1514</v>
+        <v>1613</v>
       </c>
       <c r="D532" t="s">
         <v>14</v>
       </c>
       <c r="E532" t="s">
         <v>39</v>
       </c>
       <c r="G532" t="s">
-        <v>449</v>
+        <v>1614</v>
       </c>
       <c r="H532" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="L532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
-        <v>1847420</v>
+        <v>1847366</v>
       </c>
       <c r="B533" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="C533" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="D533" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>357</v>
       </c>
       <c r="H533" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="L533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
-        <v>1847423</v>
+        <v>1847376</v>
       </c>
       <c r="B534" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
       <c r="C534" t="s">
-        <v>1618</v>
+        <v>1162</v>
       </c>
       <c r="D534" t="s">
         <v>14</v>
       </c>
       <c r="E534" t="s">
         <v>39</v>
       </c>
       <c r="G534" t="s">
-        <v>449</v>
+        <v>1159</v>
       </c>
       <c r="H534" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="L534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
-        <v>1847424</v>
+        <v>1847377</v>
       </c>
       <c r="B535" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C535" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D535" t="s">
         <v>14</v>
       </c>
       <c r="E535" t="s">
         <v>39</v>
       </c>
       <c r="G535" t="s">
-        <v>128</v>
+        <v>1623</v>
       </c>
       <c r="H535" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="L535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
-        <v>1847429</v>
+        <v>1847385</v>
       </c>
       <c r="B536" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="C536" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="D536" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E536" t="s">
+        <v>39</v>
+      </c>
+      <c r="G536" t="s">
+        <v>1159</v>
       </c>
       <c r="H536" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="L536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
-        <v>1847439</v>
+        <v>1847388</v>
       </c>
       <c r="B537" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C537" t="s">
         <v>1626</v>
       </c>
-      <c r="C537" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D537" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>14</v>
+      </c>
+      <c r="E537" t="s">
+        <v>39</v>
+      </c>
+      <c r="G537" t="s">
+        <v>1159</v>
       </c>
       <c r="H537" t="s">
-        <v>1453</v>
+        <v>1629</v>
       </c>
       <c r="L537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
-        <v>1847441</v>
+        <v>1847390</v>
       </c>
       <c r="B538" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="C538" t="s">
-        <v>1629</v>
+        <v>448</v>
       </c>
       <c r="D538" t="s">
         <v>14</v>
       </c>
       <c r="E538" t="s">
         <v>39</v>
       </c>
       <c r="G538" t="s">
-        <v>251</v>
+        <v>449</v>
       </c>
       <c r="H538" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="L538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
-        <v>1847442</v>
+        <v>1847391</v>
       </c>
       <c r="B539" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C539" t="s">
-        <v>1632</v>
+        <v>1162</v>
       </c>
       <c r="D539" t="s">
         <v>14</v>
       </c>
       <c r="E539" t="s">
         <v>39</v>
       </c>
       <c r="G539" t="s">
-        <v>449</v>
+        <v>1159</v>
       </c>
       <c r="H539" t="s">
         <v>1633</v>
       </c>
       <c r="L539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
-        <v>1847443</v>
+        <v>1847393</v>
       </c>
       <c r="B540" t="s">
         <v>1634</v>
       </c>
       <c r="C540" t="s">
         <v>1635</v>
       </c>
       <c r="D540" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G540" t="s">
-        <v>251</v>
+        <v>1206</v>
       </c>
       <c r="H540" t="s">
         <v>1636</v>
       </c>
       <c r="L540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
-        <v>1847447</v>
+        <v>1847758</v>
       </c>
       <c r="B541" t="s">
         <v>1637</v>
       </c>
       <c r="C541" t="s">
         <v>1638</v>
       </c>
       <c r="D541" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="G541" t="s">
+        <v>357</v>
+      </c>
+      <c r="H541" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
       <c r="L541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
-        <v>1847448</v>
+        <v>1847760</v>
       </c>
       <c r="B542" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C542" t="s">
         <v>1641</v>
       </c>
-      <c r="C542" t="s">
+      <c r="D542" t="s">
+        <v>357</v>
+      </c>
+      <c r="H542" t="s">
         <v>1642</v>
-      </c>
-[...7 lines deleted...]
-        <v>1643</v>
       </c>
       <c r="L542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
-        <v>1847450</v>
+        <v>1847762</v>
       </c>
       <c r="B543" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C543" t="s">
         <v>1644</v>
       </c>
-      <c r="C543" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D543" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>35</v>
       </c>
       <c r="H543" t="s">
-        <v>1646</v>
+        <v>1265</v>
       </c>
       <c r="L543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
-        <v>1847452</v>
+        <v>1847764</v>
       </c>
       <c r="B544" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D544" t="s">
+        <v>357</v>
+      </c>
+      <c r="H544" t="s">
         <v>1647</v>
-      </c>
-[...13 lines deleted...]
-        <v>1648</v>
       </c>
       <c r="L544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
-        <v>1847453</v>
+        <v>1847767</v>
       </c>
       <c r="B545" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C545" t="s">
         <v>1649</v>
       </c>
-      <c r="C545" t="s">
+      <c r="D545" t="s">
+        <v>357</v>
+      </c>
+      <c r="H545" t="s">
         <v>1650</v>
-      </c>
-[...10 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="L545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
-        <v>1847455</v>
+        <v>1847769</v>
       </c>
       <c r="B546" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C546" t="s">
         <v>1652</v>
       </c>
-      <c r="C546" t="s">
+      <c r="D546" t="s">
+        <v>357</v>
+      </c>
+      <c r="H546" t="s">
         <v>1653</v>
-      </c>
-[...7 lines deleted...]
-        <v>1654</v>
       </c>
       <c r="L546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
-        <v>1847457</v>
+        <v>1847772</v>
       </c>
       <c r="B547" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C547" t="s">
         <v>1655</v>
       </c>
-      <c r="C547" t="s">
+      <c r="D547" t="s">
+        <v>14</v>
+      </c>
+      <c r="E547" t="s">
+        <v>39</v>
+      </c>
+      <c r="H547" t="s">
         <v>1656</v>
       </c>
-      <c r="D547" t="s">
-[...6 lines deleted...]
-        <v>1658</v>
+      <c r="J547">
+        <v>1846884</v>
+      </c>
+      <c r="K547" t="s">
+        <v>1016</v>
       </c>
       <c r="L547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
-        <v>1847459</v>
+        <v>1847773</v>
       </c>
       <c r="B548" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D548" t="s">
+        <v>357</v>
+      </c>
+      <c r="H548" t="s">
         <v>1659</v>
-      </c>
-[...13 lines deleted...]
-        <v>1661</v>
       </c>
       <c r="L548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
-        <v>1847461</v>
+        <v>1847776</v>
       </c>
       <c r="B549" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D549" t="s">
+        <v>14</v>
+      </c>
+      <c r="E549" t="s">
+        <v>39</v>
+      </c>
+      <c r="H549" t="s">
         <v>1662</v>
       </c>
-      <c r="C549" t="s">
+      <c r="J549">
+        <v>1847837</v>
+      </c>
+      <c r="K549" t="s">
         <v>1663</v>
-      </c>
-[...10 lines deleted...]
-        <v>1664</v>
       </c>
       <c r="L549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
-        <v>1847463</v>
+        <v>1847777</v>
       </c>
       <c r="B550" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C550" t="s">
         <v>1665</v>
       </c>
-      <c r="C550" t="s">
+      <c r="D550" t="s">
+        <v>357</v>
+      </c>
+      <c r="H550" t="s">
         <v>1666</v>
-      </c>
-[...13 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="L550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
-        <v>1847464</v>
+        <v>1847785</v>
       </c>
       <c r="B551" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D551" t="s">
+        <v>114</v>
+      </c>
+      <c r="G551" t="s">
         <v>1669</v>
       </c>
-      <c r="C551" t="s">
+      <c r="H551" t="s">
         <v>1670</v>
-      </c>
-[...4 lines deleted...]
-        <v>1671</v>
       </c>
       <c r="L551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
-        <v>1847465</v>
+        <v>1847787</v>
       </c>
       <c r="B552" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C552" t="s">
         <v>1672</v>
       </c>
-      <c r="C552" t="s">
+      <c r="D552" t="s">
+        <v>114</v>
+      </c>
+      <c r="G552" t="s">
+        <v>388</v>
+      </c>
+      <c r="H552" t="s">
         <v>1673</v>
-      </c>
-[...4 lines deleted...]
-        <v>1674</v>
       </c>
       <c r="L552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
-        <v>1847467</v>
+        <v>1847792</v>
       </c>
       <c r="B553" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C553" t="s">
         <v>1675</v>
       </c>
-      <c r="C553" t="s">
+      <c r="D553" t="s">
+        <v>114</v>
+      </c>
+      <c r="G553" t="s">
+        <v>251</v>
+      </c>
+      <c r="H553" t="s">
         <v>1676</v>
-      </c>
-[...4 lines deleted...]
-        <v>1677</v>
       </c>
       <c r="L553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
-        <v>1847468</v>
+        <v>1847794</v>
       </c>
       <c r="B554" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C554" t="s">
         <v>1678</v>
       </c>
-      <c r="C554" t="s">
+      <c r="D554" t="s">
+        <v>35</v>
+      </c>
+      <c r="H554" t="s">
         <v>1679</v>
-      </c>
-[...7 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="L554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
-        <v>1847470</v>
+        <v>1847796</v>
       </c>
       <c r="B555" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C555" t="s">
         <v>1681</v>
       </c>
-      <c r="C555" t="s">
+      <c r="D555" t="s">
+        <v>357</v>
+      </c>
+      <c r="H555" t="s">
         <v>1682</v>
-      </c>
-[...7 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="L555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
-        <v>1847473</v>
+        <v>1847797</v>
       </c>
       <c r="B556" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C556" t="s">
         <v>1684</v>
       </c>
-      <c r="C556" t="s">
+      <c r="D556" t="s">
+        <v>14</v>
+      </c>
+      <c r="E556" t="s">
+        <v>39</v>
+      </c>
+      <c r="H556" t="s">
         <v>1685</v>
       </c>
-      <c r="D556" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J556">
-        <v>1846863</v>
+        <v>1847837</v>
       </c>
       <c r="K556" t="s">
-        <v>984</v>
+        <v>1663</v>
       </c>
       <c r="L556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
-        <v>1847474</v>
+        <v>1847799</v>
       </c>
       <c r="B557" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C557" t="s">
         <v>1687</v>
       </c>
-      <c r="C557" t="s">
+      <c r="D557" t="s">
+        <v>35</v>
+      </c>
+      <c r="H557" t="s">
         <v>1688</v>
-      </c>
-[...10 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="L557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
-        <v>1847478</v>
+        <v>1847802</v>
       </c>
       <c r="B558" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C558" t="s">
         <v>1690</v>
       </c>
-      <c r="C558" t="s">
+      <c r="D558" t="s">
+        <v>35</v>
+      </c>
+      <c r="H558" t="s">
         <v>1691</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692</v>
       </c>
       <c r="L558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
-        <v>1847481</v>
+        <v>1847803</v>
       </c>
       <c r="B559" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C559" t="s">
         <v>1693</v>
       </c>
-      <c r="C559" t="s">
+      <c r="D559" t="s">
+        <v>14</v>
+      </c>
+      <c r="E559" t="s">
+        <v>39</v>
+      </c>
+      <c r="H559" t="s">
         <v>1694</v>
       </c>
-      <c r="D559" t="s">
-[...3 lines deleted...]
-        <v>1695</v>
+      <c r="J559">
+        <v>1847837</v>
+      </c>
+      <c r="K559" t="s">
+        <v>1663</v>
       </c>
       <c r="L559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
-        <v>1847483</v>
+        <v>1847805</v>
       </c>
       <c r="B560" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C560" t="s">
         <v>1696</v>
       </c>
-      <c r="C560" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D560" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H560" t="s">
         <v>1697</v>
       </c>
       <c r="L560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
-        <v>1847484</v>
+        <v>1847809</v>
       </c>
       <c r="B561" t="s">
         <v>1698</v>
       </c>
       <c r="C561" t="s">
         <v>1699</v>
       </c>
       <c r="D561" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E561" t="s">
+        <v>39</v>
+      </c>
+      <c r="G561" t="s">
+        <v>1700</v>
       </c>
       <c r="H561" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="L561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
-        <v>1847485</v>
+        <v>1847812</v>
       </c>
       <c r="B562" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C562" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="D562" t="s">
         <v>35</v>
       </c>
       <c r="H562" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="L562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
-        <v>1847486</v>
+        <v>1847813</v>
       </c>
       <c r="B563" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C563" t="s">
-        <v>1705</v>
+        <v>1687</v>
       </c>
       <c r="D563" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H563" t="s">
         <v>1706</v>
       </c>
       <c r="L563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
-        <v>1847488</v>
+        <v>1847814</v>
       </c>
       <c r="B564" t="s">
         <v>1707</v>
       </c>
       <c r="C564" t="s">
         <v>1708</v>
       </c>
       <c r="D564" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H564" t="s">
         <v>1709</v>
       </c>
       <c r="L564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
-        <v>1847489</v>
+        <v>1847816</v>
       </c>
       <c r="B565" t="s">
         <v>1710</v>
       </c>
       <c r="C565" t="s">
         <v>1711</v>
       </c>
       <c r="D565" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="H565" t="s">
         <v>1712</v>
       </c>
-      <c r="J565">
-[...4 lines deleted...]
-      </c>
       <c r="L565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
-        <v>1847492</v>
+        <v>1847821</v>
       </c>
       <c r="B566" t="s">
         <v>1713</v>
       </c>
       <c r="C566" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D566" t="s">
+        <v>35</v>
+      </c>
+      <c r="H566" t="s">
         <v>1714</v>
-      </c>
-[...13 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="L566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
-        <v>1847493</v>
+        <v>1847825</v>
       </c>
       <c r="B567" t="s">
-        <v>1717</v>
+        <v>1715</v>
       </c>
       <c r="C567" t="s">
-        <v>1718</v>
+        <v>55</v>
       </c>
       <c r="D567" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H567" t="s">
-        <v>1719</v>
+        <v>1716</v>
       </c>
       <c r="L567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
-        <v>1847495</v>
+        <v>1847826</v>
       </c>
       <c r="B568" t="s">
-        <v>1720</v>
+        <v>1717</v>
       </c>
       <c r="C568" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="D568" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H568" t="s">
-        <v>1721</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="L568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
-        <v>1847497</v>
+        <v>1847828</v>
       </c>
       <c r="B569" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D569" t="s">
+        <v>35</v>
+      </c>
+      <c r="H569" t="s">
         <v>1722</v>
-      </c>
-[...16 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="L569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
-        <v>1847499</v>
+        <v>1847830</v>
       </c>
       <c r="B570" t="s">
-        <v>1725</v>
+        <v>1723</v>
       </c>
       <c r="C570" t="s">
-        <v>1726</v>
+        <v>1690</v>
       </c>
       <c r="D570" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H570" t="s">
-        <v>1727</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="L570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
-        <v>1847500</v>
+        <v>1847837</v>
       </c>
       <c r="B571" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="C571" t="s">
-        <v>1729</v>
+        <v>1726</v>
       </c>
       <c r="D571" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H571" t="s">
-        <v>1730</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1663</v>
       </c>
       <c r="L571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
-        <v>1847502</v>
+        <v>1847839</v>
       </c>
       <c r="B572" t="s">
-        <v>1731</v>
+        <v>1727</v>
       </c>
       <c r="C572" t="s">
-        <v>1732</v>
+        <v>1728</v>
       </c>
       <c r="D572" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H572" t="s">
-        <v>1733</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="L572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
-        <v>1847503</v>
+        <v>1847840</v>
       </c>
       <c r="B573" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="C573" t="s">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="D573" t="s">
         <v>14</v>
       </c>
       <c r="E573" t="s">
         <v>39</v>
       </c>
+      <c r="F573" t="s">
+        <v>832</v>
+      </c>
       <c r="H573" t="s">
-        <v>1736</v>
+        <v>1732</v>
       </c>
       <c r="J573">
-        <v>1847837</v>
+        <v>1847839</v>
       </c>
       <c r="K573" t="s">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="L573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
-        <v>1847505</v>
+        <v>1847842</v>
       </c>
       <c r="B574" t="s">
-        <v>1737</v>
+        <v>1733</v>
       </c>
       <c r="C574" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="D574" t="s">
         <v>14</v>
       </c>
       <c r="E574" t="s">
         <v>39</v>
       </c>
       <c r="H574" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="J574">
-        <v>1847837</v>
+        <v>1847839</v>
       </c>
       <c r="K574" t="s">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="L574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
-        <v>1847506</v>
+        <v>1847844</v>
       </c>
       <c r="B575" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="C575" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="D575" t="s">
         <v>14</v>
       </c>
       <c r="E575" t="s">
         <v>39</v>
       </c>
       <c r="H575" t="s">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="J575">
-        <v>1848508</v>
+        <v>1848634</v>
       </c>
       <c r="K575" t="s">
-        <v>1743</v>
+        <v>1013</v>
       </c>
       <c r="L575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
-        <v>1847507</v>
+        <v>1847845</v>
       </c>
       <c r="B576" t="s">
-        <v>1744</v>
+        <v>1739</v>
       </c>
       <c r="C576" t="s">
-        <v>1745</v>
+        <v>49</v>
       </c>
       <c r="D576" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H576" t="s">
-        <v>1746</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1740</v>
       </c>
       <c r="L576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
-        <v>1847508</v>
+        <v>1847848</v>
       </c>
       <c r="B577" t="s">
-        <v>1747</v>
+        <v>1741</v>
       </c>
       <c r="C577" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D577" t="s">
         <v>14</v>
       </c>
       <c r="E577" t="s">
         <v>39</v>
       </c>
-      <c r="G577" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H577" t="s">
-        <v>1750</v>
+        <v>1743</v>
+      </c>
+      <c r="J577">
+        <v>1847837</v>
+      </c>
+      <c r="K577" t="s">
+        <v>1663</v>
       </c>
       <c r="L577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
-        <v>1847509</v>
+        <v>1847850</v>
       </c>
       <c r="B578" t="s">
-        <v>1751</v>
+        <v>1744</v>
       </c>
       <c r="C578" t="s">
-        <v>1752</v>
+        <v>1745</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
       <c r="E578" t="s">
         <v>39</v>
       </c>
       <c r="H578" t="s">
-        <v>1753</v>
+        <v>1746</v>
       </c>
       <c r="J578">
-        <v>1847837</v>
+        <v>1848634</v>
       </c>
       <c r="K578" t="s">
-        <v>1716</v>
+        <v>1013</v>
       </c>
       <c r="L578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
-        <v>1847511</v>
+        <v>1847851</v>
       </c>
       <c r="B579" t="s">
-        <v>1754</v>
+        <v>1747</v>
       </c>
       <c r="C579" t="s">
-        <v>1729</v>
+        <v>1748</v>
       </c>
       <c r="D579" t="s">
         <v>14</v>
       </c>
       <c r="E579" t="s">
         <v>39</v>
       </c>
+      <c r="G579" t="s">
+        <v>1700</v>
+      </c>
       <c r="H579" t="s">
-        <v>1755</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1749</v>
       </c>
       <c r="L579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
-        <v>1847512</v>
+        <v>1847855</v>
       </c>
       <c r="B580" t="s">
-        <v>1756</v>
+        <v>1750</v>
       </c>
       <c r="C580" t="s">
-        <v>1757</v>
+        <v>1751</v>
       </c>
       <c r="D580" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H580" t="s">
-        <v>1758</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1752</v>
       </c>
       <c r="L580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
-        <v>1847513</v>
+        <v>1847858</v>
       </c>
       <c r="B581" t="s">
-        <v>1759</v>
+        <v>1753</v>
       </c>
       <c r="C581" t="s">
-        <v>1760</v>
+        <v>1754</v>
       </c>
       <c r="D581" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H581" t="s">
-        <v>1761</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1755</v>
       </c>
       <c r="L581" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
-        <v>1847514</v>
+        <v>1847859</v>
       </c>
       <c r="B582" t="s">
-        <v>1762</v>
+        <v>1756</v>
       </c>
       <c r="C582" t="s">
-        <v>1763</v>
+        <v>1757</v>
       </c>
       <c r="D582" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H582" t="s">
-        <v>1764</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1758</v>
       </c>
       <c r="L582" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
-        <v>1847515</v>
+        <v>1847860</v>
       </c>
       <c r="B583" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
       <c r="C583" t="s">
-        <v>1752</v>
+        <v>1760</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="E583" t="s">
         <v>39</v>
       </c>
       <c r="H583" t="s">
-        <v>1766</v>
+        <v>1761</v>
       </c>
       <c r="J583">
-        <v>1847837</v>
+        <v>1847839</v>
       </c>
       <c r="K583" t="s">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="L583" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
-        <v>1847516</v>
+        <v>1847861</v>
       </c>
       <c r="B584" t="s">
-        <v>1767</v>
+        <v>1762</v>
       </c>
       <c r="C584" t="s">
-        <v>1768</v>
+        <v>1763</v>
       </c>
       <c r="D584" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H584" t="s">
-        <v>1769</v>
-[...5 lines deleted...]
-        <v>1770</v>
+        <v>1764</v>
       </c>
       <c r="L584" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
-        <v>1847517</v>
+        <v>1847862</v>
       </c>
       <c r="B585" t="s">
-        <v>1771</v>
+        <v>1765</v>
       </c>
       <c r="C585" t="s">
-        <v>1772</v>
+        <v>1766</v>
       </c>
       <c r="D585" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H585" t="s">
-        <v>1773</v>
+        <v>1767</v>
       </c>
       <c r="L585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
-        <v>1847519</v>
+        <v>1847863</v>
       </c>
       <c r="B586" t="s">
-        <v>1774</v>
+        <v>1768</v>
       </c>
       <c r="C586" t="s">
-        <v>1775</v>
+        <v>1769</v>
       </c>
       <c r="D586" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H586" t="s">
-        <v>1776</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1770</v>
       </c>
       <c r="L586" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
-        <v>1847520</v>
+        <v>1847864</v>
       </c>
       <c r="B587" t="s">
-        <v>1777</v>
+        <v>1771</v>
       </c>
       <c r="C587" t="s">
-        <v>1778</v>
+        <v>1772</v>
       </c>
       <c r="D587" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H587" t="s">
-        <v>1779</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1773</v>
       </c>
       <c r="L587" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
-        <v>1847522</v>
+        <v>1847865</v>
       </c>
       <c r="B588" t="s">
-        <v>1780</v>
+        <v>1774</v>
       </c>
       <c r="C588" t="s">
-        <v>1781</v>
+        <v>1775</v>
       </c>
       <c r="D588" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H588" t="s">
-        <v>1782</v>
-[...5 lines deleted...]
-        <v>1743</v>
+        <v>1776</v>
       </c>
       <c r="L588" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
-        <v>1847531</v>
+        <v>1847866</v>
       </c>
       <c r="B589" t="s">
-        <v>1783</v>
+        <v>1777</v>
       </c>
       <c r="C589" t="s">
-        <v>1784</v>
+        <v>1778</v>
       </c>
       <c r="D589" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H589" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="L589" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
-        <v>1847533</v>
+        <v>1847867</v>
       </c>
       <c r="B590" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="C590" t="s">
-        <v>1787</v>
+        <v>1781</v>
       </c>
       <c r="D590" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>357</v>
       </c>
       <c r="H590" t="s">
-        <v>1788</v>
+        <v>1782</v>
       </c>
       <c r="L590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
-        <v>1847535</v>
+        <v>1847868</v>
       </c>
       <c r="B591" t="s">
-        <v>1789</v>
+        <v>1783</v>
       </c>
       <c r="C591" t="s">
-        <v>1790</v>
+        <v>1784</v>
       </c>
       <c r="D591" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H591" t="s">
-        <v>1791</v>
-[...5 lines deleted...]
-        <v>1792</v>
+        <v>1785</v>
       </c>
       <c r="L591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
-        <v>1847536</v>
+        <v>1847869</v>
       </c>
       <c r="B592" t="s">
-        <v>1793</v>
+        <v>1786</v>
       </c>
       <c r="C592" t="s">
-        <v>1794</v>
+        <v>1787</v>
       </c>
       <c r="D592" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H592" t="s">
-        <v>1795</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>1788</v>
       </c>
       <c r="L592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
-        <v>1847537</v>
+        <v>1847870</v>
       </c>
       <c r="B593" t="s">
-        <v>1796</v>
+        <v>1789</v>
       </c>
       <c r="C593" t="s">
-        <v>1797</v>
+        <v>1790</v>
       </c>
       <c r="D593" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H593" t="s">
-        <v>1463</v>
+        <v>1791</v>
       </c>
       <c r="L593" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
-        <v>1847549</v>
+        <v>1847871</v>
       </c>
       <c r="B594" t="s">
-        <v>1798</v>
+        <v>1792</v>
       </c>
       <c r="C594" t="s">
-        <v>1799</v>
+        <v>1793</v>
       </c>
       <c r="D594" t="s">
         <v>357</v>
       </c>
       <c r="H594" t="s">
-        <v>74</v>
+        <v>1794</v>
       </c>
       <c r="L594" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
-        <v>1847552</v>
+        <v>1847872</v>
       </c>
       <c r="B595" t="s">
-        <v>1800</v>
+        <v>1795</v>
       </c>
       <c r="C595" t="s">
-        <v>1801</v>
+        <v>1796</v>
       </c>
       <c r="D595" t="s">
         <v>357</v>
       </c>
       <c r="H595" t="s">
-        <v>1802</v>
+        <v>1797</v>
       </c>
       <c r="L595" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
-        <v>1847555</v>
+        <v>1847873</v>
       </c>
       <c r="B596" t="s">
-        <v>1803</v>
+        <v>1798</v>
       </c>
       <c r="C596" t="s">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="D596" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H596" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-        <v>997</v>
+        <v>1800</v>
       </c>
       <c r="L596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
-        <v>1847560</v>
+        <v>1847874</v>
       </c>
       <c r="B597" t="s">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="C597" t="s">
-        <v>1807</v>
+        <v>1802</v>
       </c>
       <c r="D597" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H597" t="s">
-        <v>1808</v>
+        <v>1803</v>
       </c>
       <c r="L597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
-        <v>1847568</v>
+        <v>1847875</v>
       </c>
       <c r="B598" t="s">
-        <v>1809</v>
+        <v>1804</v>
       </c>
       <c r="C598" t="s">
-        <v>1810</v>
+        <v>1805</v>
       </c>
       <c r="D598" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>357</v>
       </c>
       <c r="H598" t="s">
-        <v>1811</v>
+        <v>1806</v>
       </c>
       <c r="L598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
-        <v>1847580</v>
+        <v>1847876</v>
       </c>
       <c r="B599" t="s">
-        <v>1812</v>
+        <v>1807</v>
       </c>
       <c r="C599" t="s">
-        <v>1813</v>
+        <v>1808</v>
       </c>
       <c r="D599" t="s">
         <v>357</v>
       </c>
       <c r="H599" t="s">
-        <v>1814</v>
+        <v>1809</v>
       </c>
       <c r="L599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
-        <v>1847585</v>
+        <v>1847878</v>
       </c>
       <c r="B600" t="s">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="C600" t="s">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="D600" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H600" t="s">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="L600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
-        <v>1847586</v>
+        <v>1847879</v>
       </c>
       <c r="B601" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="C601" t="s">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="D601" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="H601" t="s">
-        <v>1820</v>
+        <v>1815</v>
       </c>
       <c r="L601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
-        <v>1847587</v>
+        <v>1847881</v>
       </c>
       <c r="B602" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="C602" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="D602" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H602" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="L602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
-        <v>1847590</v>
+        <v>1847882</v>
       </c>
       <c r="B603" t="s">
-        <v>1824</v>
+        <v>1819</v>
       </c>
       <c r="C603" t="s">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="D603" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H603" t="s">
-        <v>1826</v>
-[...5 lines deleted...]
-        <v>1827</v>
+        <v>1821</v>
       </c>
       <c r="L603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
-        <v>1847592</v>
+        <v>1847883</v>
       </c>
       <c r="B604" t="s">
-        <v>1828</v>
+        <v>1822</v>
       </c>
       <c r="C604" t="s">
-        <v>1829</v>
+        <v>1823</v>
       </c>
       <c r="D604" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H604" t="s">
-        <v>1830</v>
+        <v>1824</v>
       </c>
       <c r="J604">
-        <v>1849009</v>
+        <v>1847886</v>
       </c>
       <c r="K604" t="s">
-        <v>1831</v>
+        <v>1825</v>
       </c>
       <c r="L604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
-        <v>1847593</v>
+        <v>1847886</v>
       </c>
       <c r="B605" t="s">
-        <v>1832</v>
+        <v>1826</v>
       </c>
       <c r="C605" t="s">
-        <v>1833</v>
+        <v>1823</v>
       </c>
       <c r="D605" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H605" t="s">
-        <v>1834</v>
+        <v>1825</v>
       </c>
       <c r="L605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
-        <v>1847604</v>
+        <v>1847887</v>
       </c>
       <c r="B606" t="s">
-        <v>1835</v>
+        <v>1827</v>
       </c>
       <c r="C606" t="s">
-        <v>1836</v>
+        <v>1828</v>
       </c>
       <c r="D606" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>357</v>
       </c>
       <c r="H606" t="s">
-        <v>1837</v>
+        <v>1829</v>
       </c>
       <c r="L606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
-        <v>1847609</v>
+        <v>1847896</v>
       </c>
       <c r="B607" t="s">
-        <v>1838</v>
+        <v>1830</v>
       </c>
       <c r="C607" t="s">
-        <v>1839</v>
+        <v>1831</v>
       </c>
       <c r="D607" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E607" t="s">
+        <v>39</v>
+      </c>
+      <c r="G607" t="s">
+        <v>1832</v>
       </c>
       <c r="H607" t="s">
-        <v>1840</v>
+        <v>1833</v>
       </c>
       <c r="L607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
-        <v>1847612</v>
+        <v>1847898</v>
       </c>
       <c r="B608" t="s">
-        <v>1841</v>
+        <v>1834</v>
       </c>
       <c r="C608" t="s">
-        <v>1842</v>
+        <v>1835</v>
       </c>
       <c r="D608" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H608" t="s">
-        <v>1843</v>
+        <v>1836</v>
       </c>
       <c r="L608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
-        <v>1847615</v>
+        <v>1847901</v>
       </c>
       <c r="B609" t="s">
-        <v>1844</v>
+        <v>1837</v>
       </c>
       <c r="C609" t="s">
-        <v>1845</v>
+        <v>1838</v>
       </c>
       <c r="D609" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H609" t="s">
-        <v>1846</v>
+        <v>1839</v>
       </c>
       <c r="L609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
-        <v>1847617</v>
+        <v>1847902</v>
       </c>
       <c r="B610" t="s">
-        <v>1847</v>
+        <v>1840</v>
       </c>
       <c r="C610" t="s">
-        <v>1848</v>
+        <v>1841</v>
       </c>
       <c r="D610" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E610" t="s">
+        <v>39</v>
+      </c>
+      <c r="F610" t="s">
+        <v>832</v>
       </c>
       <c r="H610" t="s">
-        <v>1849</v>
+        <v>1842</v>
       </c>
       <c r="L610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
-        <v>1847619</v>
+        <v>1847903</v>
       </c>
       <c r="B611" t="s">
-        <v>1850</v>
+        <v>1843</v>
       </c>
       <c r="C611" t="s">
-        <v>1851</v>
+        <v>1844</v>
       </c>
       <c r="D611" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>35</v>
       </c>
       <c r="H611" t="s">
-        <v>1852</v>
+        <v>1845</v>
       </c>
       <c r="L611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
-        <v>1847624</v>
+        <v>1847904</v>
       </c>
       <c r="B612" t="s">
-        <v>1853</v>
+        <v>1846</v>
       </c>
       <c r="C612" t="s">
-        <v>1854</v>
+        <v>1847</v>
       </c>
       <c r="D612" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E612" t="s">
+        <v>39</v>
+      </c>
+      <c r="G612" t="s">
+        <v>1848</v>
       </c>
       <c r="H612" t="s">
-        <v>1855</v>
+        <v>1849</v>
       </c>
       <c r="L612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
-        <v>1847626</v>
+        <v>1847909</v>
       </c>
       <c r="B613" t="s">
-        <v>1856</v>
+        <v>1850</v>
       </c>
       <c r="C613" t="s">
-        <v>1857</v>
+        <v>1851</v>
       </c>
       <c r="D613" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E613" t="s">
+        <v>39</v>
+      </c>
+      <c r="F613" t="s">
+        <v>832</v>
       </c>
       <c r="H613" t="s">
-        <v>1858</v>
+        <v>1852</v>
       </c>
       <c r="L613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
-        <v>1847630</v>
+        <v>1847911</v>
       </c>
       <c r="B614" t="s">
-        <v>1859</v>
+        <v>1853</v>
       </c>
       <c r="C614" t="s">
-        <v>1860</v>
+        <v>1854</v>
       </c>
       <c r="D614" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H614" t="s">
-        <v>1861</v>
+        <v>1855</v>
       </c>
       <c r="L614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
-        <v>1847635</v>
+        <v>1847912</v>
       </c>
       <c r="B615" t="s">
-        <v>1862</v>
+        <v>1856</v>
       </c>
       <c r="C615" t="s">
-        <v>1863</v>
+        <v>1857</v>
       </c>
       <c r="D615" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H615" t="s">
-        <v>1864</v>
+        <v>1858</v>
       </c>
       <c r="L615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
-        <v>1847637</v>
+        <v>1847914</v>
       </c>
       <c r="B616" t="s">
-        <v>1865</v>
+        <v>1859</v>
       </c>
       <c r="C616" t="s">
-        <v>1866</v>
+        <v>1860</v>
       </c>
       <c r="D616" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E616" t="s">
+        <v>39</v>
+      </c>
+      <c r="G616" t="s">
+        <v>1159</v>
       </c>
       <c r="H616" t="s">
-        <v>1867</v>
+        <v>1861</v>
       </c>
       <c r="L616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
-        <v>1847642</v>
+        <v>1847915</v>
       </c>
       <c r="B617" t="s">
-        <v>1868</v>
+        <v>1862</v>
       </c>
       <c r="C617" t="s">
-        <v>1869</v>
+        <v>1863</v>
       </c>
       <c r="D617" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H617" t="s">
-        <v>1870</v>
+        <v>1864</v>
       </c>
       <c r="L617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
-        <v>1847644</v>
+        <v>1847916</v>
       </c>
       <c r="B618" t="s">
-        <v>1871</v>
+        <v>1865</v>
       </c>
       <c r="C618" t="s">
-        <v>1872</v>
+        <v>1866</v>
       </c>
       <c r="D618" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E618" t="s">
+        <v>39</v>
+      </c>
+      <c r="G618" t="s">
+        <v>1867</v>
       </c>
       <c r="H618" t="s">
-        <v>1873</v>
+        <v>1868</v>
       </c>
       <c r="L618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
-        <v>1847656</v>
+        <v>1847917</v>
       </c>
       <c r="B619" t="s">
-        <v>1874</v>
+        <v>1869</v>
       </c>
       <c r="C619" t="s">
-        <v>1875</v>
+        <v>1870</v>
       </c>
       <c r="D619" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E619" t="s">
+        <v>39</v>
+      </c>
+      <c r="G619" t="s">
+        <v>1700</v>
       </c>
       <c r="H619" t="s">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="L619" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
-        <v>1847658</v>
+        <v>1847918</v>
       </c>
       <c r="B620" t="s">
-        <v>1877</v>
+        <v>1872</v>
       </c>
       <c r="C620" t="s">
-        <v>1878</v>
+        <v>1873</v>
       </c>
       <c r="D620" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E620" t="s">
+        <v>39</v>
       </c>
       <c r="H620" t="s">
-        <v>1879</v>
+        <v>1874</v>
+      </c>
+      <c r="J620">
+        <v>1848472</v>
+      </c>
+      <c r="K620" t="s">
+        <v>1875</v>
       </c>
       <c r="L620" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
-        <v>1847661</v>
+        <v>1847919</v>
       </c>
       <c r="B621" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="C621" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
       <c r="D621" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E621" t="s">
+        <v>39</v>
+      </c>
+      <c r="G621" t="s">
+        <v>1878</v>
       </c>
       <c r="H621" t="s">
-        <v>1882</v>
+        <v>1879</v>
       </c>
       <c r="L621" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
-        <v>1847663</v>
+        <v>1847921</v>
       </c>
       <c r="B622" t="s">
-        <v>1883</v>
+        <v>1880</v>
       </c>
       <c r="C622" t="s">
-        <v>1884</v>
+        <v>1881</v>
       </c>
       <c r="D622" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H622" t="s">
-        <v>1885</v>
+        <v>1882</v>
       </c>
       <c r="L622" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
-        <v>1847666</v>
+        <v>1847924</v>
       </c>
       <c r="B623" t="s">
-        <v>1886</v>
+        <v>1883</v>
       </c>
       <c r="C623" t="s">
-        <v>1887</v>
+        <v>1884</v>
       </c>
       <c r="D623" t="s">
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E623" t="s">
+        <v>39</v>
       </c>
       <c r="G623" t="s">
-        <v>1499</v>
+        <v>1878</v>
       </c>
       <c r="H623" t="s">
-        <v>1888</v>
+        <v>1885</v>
       </c>
       <c r="L623" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
-        <v>1847670</v>
+        <v>1847929</v>
       </c>
       <c r="B624" t="s">
-        <v>1889</v>
+        <v>1886</v>
       </c>
       <c r="C624" t="s">
-        <v>1890</v>
+        <v>1887</v>
       </c>
       <c r="D624" t="s">
         <v>357</v>
       </c>
       <c r="H624" t="s">
-        <v>1891</v>
+        <v>1888</v>
       </c>
       <c r="L624" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
-        <v>1847676</v>
+        <v>1847932</v>
       </c>
       <c r="B625" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D625" t="s">
+        <v>14</v>
+      </c>
+      <c r="E625" t="s">
+        <v>39</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J625">
+        <v>1847933</v>
+      </c>
+      <c r="K625" t="s">
         <v>1892</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="L625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
-        <v>1847682</v>
+        <v>1847933</v>
       </c>
       <c r="B626" t="s">
-        <v>1895</v>
+        <v>1893</v>
       </c>
       <c r="C626" t="s">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="D626" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H626" t="s">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="L626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
-        <v>1847685</v>
+        <v>1847936</v>
       </c>
       <c r="B627" t="s">
-        <v>1898</v>
+        <v>1895</v>
       </c>
       <c r="C627" t="s">
-        <v>1899</v>
+        <v>1890</v>
       </c>
       <c r="D627" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E627" t="s">
+        <v>39</v>
       </c>
       <c r="H627" t="s">
-        <v>1900</v>
+        <v>1896</v>
+      </c>
+      <c r="J627">
+        <v>1847933</v>
+      </c>
+      <c r="K627" t="s">
+        <v>1892</v>
       </c>
       <c r="L627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
-        <v>1847688</v>
+        <v>1847948</v>
       </c>
       <c r="B628" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="C628" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="D628" t="s">
         <v>357</v>
       </c>
       <c r="H628" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="L628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
-        <v>1847691</v>
+        <v>1847951</v>
       </c>
       <c r="B629" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="C629" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="D629" t="s">
         <v>357</v>
       </c>
       <c r="H629" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="L629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
-        <v>1847693</v>
+        <v>1847955</v>
       </c>
       <c r="B630" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="C630" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="D630" t="s">
         <v>357</v>
       </c>
       <c r="H630" t="s">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="L630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
-        <v>1847696</v>
+        <v>1847957</v>
       </c>
       <c r="B631" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="C631" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="D631" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E631" t="s">
+        <v>39</v>
+      </c>
+      <c r="G631" t="s">
+        <v>1878</v>
       </c>
       <c r="H631" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="L631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
-        <v>1847699</v>
+        <v>1847958</v>
       </c>
       <c r="B632" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="C632" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="D632" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E632" t="s">
+        <v>39</v>
+      </c>
+      <c r="G632" t="s">
+        <v>1878</v>
       </c>
       <c r="H632" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="L632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
-        <v>1847701</v>
+        <v>1847959</v>
       </c>
       <c r="B633" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="C633" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="D633" t="s">
         <v>357</v>
       </c>
       <c r="H633" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="L633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
-        <v>1847702</v>
+        <v>1847964</v>
       </c>
       <c r="B634" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="C634" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="D634" t="s">
         <v>357</v>
       </c>
       <c r="H634" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="L634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
-        <v>1847705</v>
+        <v>1847966</v>
       </c>
       <c r="B635" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="C635" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="D635" t="s">
         <v>357</v>
       </c>
       <c r="H635" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="L635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
-        <v>1847707</v>
+        <v>1847968</v>
       </c>
       <c r="B636" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="C636" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="D636" t="s">
         <v>357</v>
       </c>
       <c r="H636" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="L636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:12">
       <c r="A637">
-        <v>1847711</v>
+        <v>1847970</v>
       </c>
       <c r="B637" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="C637" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="D637" t="s">
         <v>357</v>
       </c>
       <c r="H637" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="L637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:12">
       <c r="A638">
-        <v>1847715</v>
+        <v>1847972</v>
       </c>
       <c r="B638" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="C638" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="D638" t="s">
         <v>357</v>
       </c>
       <c r="H638" t="s">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="L638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:12">
       <c r="A639">
-        <v>1847718</v>
+        <v>1847974</v>
       </c>
       <c r="B639" t="s">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="C639" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="D639" t="s">
         <v>357</v>
       </c>
       <c r="H639" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="L639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:12">
       <c r="A640">
-        <v>1847720</v>
+        <v>1847976</v>
       </c>
       <c r="B640" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="C640" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="D640" t="s">
         <v>357</v>
       </c>
       <c r="H640" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="L640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:12">
       <c r="A641">
-        <v>1847729</v>
+        <v>1847978</v>
       </c>
       <c r="B641" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="C641" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="D641" t="s">
         <v>357</v>
       </c>
       <c r="H641" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="L641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="642" spans="1:12">
       <c r="A642">
-        <v>1847732</v>
+        <v>1847980</v>
       </c>
       <c r="B642" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="C642" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="D642" t="s">
         <v>357</v>
       </c>
       <c r="H642" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="L642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="643" spans="1:12">
       <c r="A643">
-        <v>1847735</v>
+        <v>1847982</v>
       </c>
       <c r="B643" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="C643" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="D643" t="s">
         <v>357</v>
       </c>
       <c r="H643" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="L643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:12">
       <c r="A644">
-        <v>1847739</v>
+        <v>1847984</v>
       </c>
       <c r="B644" t="s">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="C644" t="s">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="D644" t="s">
         <v>357</v>
       </c>
       <c r="H644" t="s">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="L644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="645" spans="1:12">
       <c r="A645">
-        <v>1847741</v>
+        <v>1847988</v>
       </c>
       <c r="B645" t="s">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="C645" t="s">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="D645" t="s">
         <v>357</v>
       </c>
       <c r="H645" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="L645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:12">
       <c r="A646">
-        <v>1847744</v>
+        <v>1847995</v>
       </c>
       <c r="B646" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="C646" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="D646" t="s">
         <v>357</v>
       </c>
       <c r="H646" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="L646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:12">
       <c r="A647">
-        <v>1847753</v>
+        <v>1847997</v>
       </c>
       <c r="B647" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="C647" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="D647" t="s">
         <v>357</v>
       </c>
       <c r="H647" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="L647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="648" spans="1:12">
       <c r="A648">
-        <v>1847756</v>
+        <v>1848004</v>
       </c>
       <c r="B648" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="C648" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="D648" t="s">
         <v>357</v>
       </c>
       <c r="H648" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="L648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:12">
       <c r="A649">
-        <v>1848133</v>
+        <v>1848011</v>
       </c>
       <c r="B649" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="C649" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="D649" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H649" t="s">
-        <v>1965</v>
-[...5 lines deleted...]
-        <v>1785</v>
+        <v>1962</v>
       </c>
       <c r="L649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="650" spans="1:12">
       <c r="A650">
-        <v>1848134</v>
+        <v>1848029</v>
       </c>
       <c r="B650" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="C650" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="D650" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H650" t="s">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="L650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:12">
       <c r="A651">
-        <v>1848135</v>
+        <v>1848032</v>
       </c>
       <c r="B651" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="C651" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="D651" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H651" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="L651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:12">
       <c r="A652">
-        <v>1848136</v>
+        <v>1848035</v>
       </c>
       <c r="B652" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="C652" t="s">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="D652" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H652" t="s">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="L652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:12">
       <c r="A653">
-        <v>1848137</v>
+        <v>1848038</v>
       </c>
       <c r="B653" t="s">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="C653" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D653" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H653" t="s">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="L653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:12">
       <c r="A654">
-        <v>1848138</v>
+        <v>1848042</v>
       </c>
       <c r="B654" t="s">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="C654" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="D654" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H654" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="L654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="655" spans="1:12">
       <c r="A655">
-        <v>1848139</v>
+        <v>1848044</v>
       </c>
       <c r="B655" t="s">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="C655" t="s">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="D655" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H655" t="s">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="L655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:12">
       <c r="A656">
-        <v>1848140</v>
+        <v>1848052</v>
       </c>
       <c r="B656" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="C656" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D656" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H656" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="L656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:12">
       <c r="A657">
-        <v>1848146</v>
+        <v>1848072</v>
       </c>
       <c r="B657" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="C657" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D657" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E657" t="s">
+        <v>39</v>
       </c>
       <c r="H657" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="L657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:12">
       <c r="A658">
-        <v>1848148</v>
+        <v>1848081</v>
       </c>
       <c r="B658" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="C658" t="s">
-        <v>72</v>
+        <v>1988</v>
       </c>
       <c r="D658" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H658" t="s">
-        <v>1991</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>1989</v>
       </c>
       <c r="L658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:12">
       <c r="A659">
-        <v>1848149</v>
+        <v>1848092</v>
       </c>
       <c r="B659" t="s">
-        <v>1992</v>
+        <v>1990</v>
       </c>
       <c r="C659" t="s">
-        <v>1993</v>
+        <v>1991</v>
       </c>
       <c r="D659" t="s">
         <v>357</v>
       </c>
       <c r="H659" t="s">
-        <v>1994</v>
+        <v>1992</v>
       </c>
       <c r="L659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:12">
       <c r="A660">
-        <v>1848151</v>
+        <v>1848094</v>
       </c>
       <c r="B660" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D660" t="s">
+        <v>14</v>
+      </c>
+      <c r="E660" t="s">
+        <v>39</v>
+      </c>
+      <c r="G660" t="s">
+        <v>279</v>
+      </c>
+      <c r="H660" t="s">
         <v>1995</v>
-      </c>
-[...10 lines deleted...]
-        <v>1998</v>
       </c>
       <c r="L660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:12">
       <c r="A661">
-        <v>1848153</v>
+        <v>1848096</v>
       </c>
       <c r="B661" t="s">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="C661" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D661" t="s">
         <v>357</v>
       </c>
       <c r="H661" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="L661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="662" spans="1:12">
       <c r="A662">
-        <v>1848155</v>
+        <v>1848098</v>
       </c>
       <c r="B662" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="C662" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="D662" t="s">
         <v>357</v>
       </c>
       <c r="H662" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="L662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:12">
       <c r="A663">
-        <v>1848157</v>
+        <v>1848100</v>
       </c>
       <c r="B663" t="s">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="C663" t="s">
-        <v>2006</v>
+        <v>2003</v>
       </c>
       <c r="D663" t="s">
         <v>357</v>
       </c>
       <c r="H663" t="s">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="L663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="664" spans="1:12">
       <c r="A664">
-        <v>1848159</v>
+        <v>1848106</v>
       </c>
       <c r="B664" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="C664" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="D664" t="s">
         <v>357</v>
       </c>
       <c r="H664" t="s">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="L664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:12">
       <c r="A665">
-        <v>1848164</v>
+        <v>1848108</v>
       </c>
       <c r="B665" t="s">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="C665" t="s">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D665" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H665" t="s">
-        <v>2013</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>2010</v>
       </c>
       <c r="L665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="666" spans="1:12">
       <c r="A666">
-        <v>1848165</v>
+        <v>1848113</v>
       </c>
       <c r="B666" t="s">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="C666" t="s">
-        <v>2015</v>
+        <v>2012</v>
       </c>
       <c r="D666" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>357</v>
       </c>
       <c r="H666" t="s">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="L666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:12">
       <c r="A667">
-        <v>1848166</v>
+        <v>1848123</v>
       </c>
       <c r="B667" t="s">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="C667" t="s">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="D667" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>35</v>
       </c>
       <c r="H667" t="s">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="L667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:12">
       <c r="A668">
-        <v>1848167</v>
+        <v>1848124</v>
       </c>
       <c r="B668" t="s">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C668" t="s">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="D668" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H668" t="s">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="L668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="669" spans="1:12">
       <c r="A669">
-        <v>1848169</v>
+        <v>1848125</v>
       </c>
       <c r="B669" t="s">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="C669" t="s">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="D669" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H669" t="s">
-        <v>2025</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>2022</v>
       </c>
       <c r="L669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:12">
       <c r="A670">
-        <v>1848170</v>
+        <v>1848126</v>
       </c>
       <c r="B670" t="s">
-        <v>2026</v>
+        <v>2023</v>
       </c>
       <c r="C670" t="s">
-        <v>2027</v>
+        <v>2024</v>
       </c>
       <c r="D670" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H670" t="s">
-        <v>2028</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>2025</v>
       </c>
       <c r="L670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:12">
       <c r="A671">
-        <v>1848171</v>
+        <v>1848127</v>
       </c>
       <c r="B671" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D671" t="s">
+        <v>14</v>
+      </c>
+      <c r="E671" t="s">
+        <v>39</v>
+      </c>
+      <c r="G671" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H671" t="s">
         <v>2029</v>
-      </c>
-[...10 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="L671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:12">
       <c r="A672">
-        <v>1848172</v>
+        <v>1848128</v>
       </c>
       <c r="B672" t="s">
-        <v>2032</v>
+        <v>2030</v>
       </c>
       <c r="C672" t="s">
-        <v>2033</v>
+        <v>2031</v>
       </c>
       <c r="D672" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H672" t="s">
-        <v>2034</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>337</v>
       </c>
       <c r="L672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:12">
       <c r="A673">
-        <v>1848173</v>
+        <v>1848129</v>
       </c>
       <c r="B673" t="s">
-        <v>2035</v>
+        <v>2032</v>
       </c>
       <c r="C673" t="s">
-        <v>2036</v>
+        <v>2033</v>
       </c>
       <c r="D673" t="s">
         <v>14</v>
       </c>
       <c r="E673" t="s">
         <v>39</v>
       </c>
+      <c r="G673" t="s">
+        <v>2028</v>
+      </c>
       <c r="H673" t="s">
-        <v>2037</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>2034</v>
       </c>
       <c r="L673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:12">
       <c r="A674">
-        <v>1848176</v>
+        <v>1848130</v>
       </c>
       <c r="B674" t="s">
-        <v>2038</v>
+        <v>2035</v>
       </c>
       <c r="C674" t="s">
-        <v>2039</v>
+        <v>2036</v>
       </c>
       <c r="D674" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H674" t="s">
-        <v>2040</v>
+        <v>2037</v>
       </c>
       <c r="L674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:12">
       <c r="A675">
-        <v>1848180</v>
+        <v>1848131</v>
       </c>
       <c r="B675" t="s">
-        <v>2041</v>
+        <v>2038</v>
       </c>
       <c r="C675" t="s">
-        <v>2042</v>
+        <v>2039</v>
       </c>
       <c r="D675" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H675" t="s">
-        <v>2043</v>
+        <v>2040</v>
       </c>
       <c r="L675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:12">
       <c r="A676">
-        <v>1848181</v>
+        <v>1848132</v>
       </c>
       <c r="B676" t="s">
-        <v>2044</v>
+        <v>2041</v>
       </c>
       <c r="C676" t="s">
-        <v>2045</v>
+        <v>2042</v>
       </c>
       <c r="D676" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H676" t="s">
-        <v>2046</v>
+        <v>2043</v>
       </c>
       <c r="L676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:12">
       <c r="A677">
-        <v>1848182</v>
+        <v>1848133</v>
       </c>
       <c r="B677" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D677" t="s">
+        <v>14</v>
+      </c>
+      <c r="E677" t="s">
+        <v>39</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J677">
+        <v>1847531</v>
+      </c>
+      <c r="K677" t="s">
         <v>2047</v>
-      </c>
-[...10 lines deleted...]
-        <v>2049</v>
       </c>
       <c r="L677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:12">
       <c r="A678">
-        <v>1848184</v>
+        <v>1848134</v>
       </c>
       <c r="B678" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D678" t="s">
+        <v>35</v>
+      </c>
+      <c r="H678" t="s">
         <v>2050</v>
-      </c>
-[...16 lines deleted...]
-        <v>851</v>
       </c>
       <c r="L678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:12">
       <c r="A679">
-        <v>1848185</v>
+        <v>1848135</v>
       </c>
       <c r="B679" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D679" t="s">
+        <v>35</v>
+      </c>
+      <c r="H679" t="s">
         <v>2053</v>
-      </c>
-[...16 lines deleted...]
-        <v>851</v>
       </c>
       <c r="L679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:12">
       <c r="A680">
-        <v>1848186</v>
+        <v>1848136</v>
       </c>
       <c r="B680" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D680" t="s">
+        <v>14</v>
+      </c>
+      <c r="E680" t="s">
+        <v>39</v>
+      </c>
+      <c r="H680" t="s">
         <v>2056</v>
-      </c>
-[...16 lines deleted...]
-        <v>851</v>
       </c>
       <c r="L680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:12">
       <c r="A681">
-        <v>1848187</v>
+        <v>1848137</v>
       </c>
       <c r="B681" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D681" t="s">
+        <v>14</v>
+      </c>
+      <c r="E681" t="s">
+        <v>39</v>
+      </c>
+      <c r="F681" t="s">
+        <v>292</v>
+      </c>
+      <c r="H681" t="s">
         <v>2059</v>
-      </c>
-[...13 lines deleted...]
-        <v>2061</v>
       </c>
       <c r="L681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:12">
       <c r="A682">
-        <v>1848188</v>
+        <v>1848138</v>
       </c>
       <c r="B682" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D682" t="s">
+        <v>35</v>
+      </c>
+      <c r="H682" t="s">
         <v>2062</v>
-      </c>
-[...10 lines deleted...]
-        <v>2064</v>
       </c>
       <c r="L682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:12">
       <c r="A683">
-        <v>1848190</v>
+        <v>1848139</v>
       </c>
       <c r="B683" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D683" t="s">
+        <v>35</v>
+      </c>
+      <c r="H683" t="s">
         <v>2065</v>
-      </c>
-[...13 lines deleted...]
-        <v>2067</v>
       </c>
       <c r="L683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:12">
       <c r="A684">
-        <v>1848191</v>
+        <v>1848140</v>
       </c>
       <c r="B684" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D684" t="s">
+        <v>14</v>
+      </c>
+      <c r="E684" t="s">
+        <v>39</v>
+      </c>
+      <c r="F684" t="s">
+        <v>292</v>
+      </c>
+      <c r="H684" t="s">
         <v>2068</v>
-      </c>
-[...13 lines deleted...]
-        <v>2070</v>
       </c>
       <c r="L684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:12">
       <c r="A685">
-        <v>1848192</v>
+        <v>1848146</v>
       </c>
       <c r="B685" t="s">
-        <v>2071</v>
+        <v>2069</v>
       </c>
       <c r="C685" t="s">
-        <v>2072</v>
+        <v>2070</v>
       </c>
       <c r="D685" t="s">
         <v>35</v>
       </c>
       <c r="H685" t="s">
-        <v>374</v>
+        <v>2071</v>
       </c>
       <c r="L685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:12">
       <c r="A686">
-        <v>1848194</v>
+        <v>1848148</v>
       </c>
       <c r="B686" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C686" t="s">
+        <v>72</v>
+      </c>
+      <c r="D686" t="s">
+        <v>14</v>
+      </c>
+      <c r="E686" t="s">
+        <v>39</v>
+      </c>
+      <c r="H686" t="s">
         <v>2073</v>
       </c>
-      <c r="C686" t="s">
-[...9 lines deleted...]
-        <v>2075</v>
+      <c r="J686">
+        <v>1847549</v>
+      </c>
+      <c r="K686" t="s">
+        <v>74</v>
       </c>
       <c r="L686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:12">
       <c r="A687">
-        <v>1848195</v>
+        <v>1848149</v>
       </c>
       <c r="B687" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D687" t="s">
+        <v>357</v>
+      </c>
+      <c r="H687" t="s">
         <v>2076</v>
-      </c>
-[...7 lines deleted...]
-        <v>752</v>
       </c>
       <c r="L687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:12">
       <c r="A688">
-        <v>1848199</v>
+        <v>1848151</v>
       </c>
       <c r="B688" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C688" t="s">
         <v>2078</v>
       </c>
-      <c r="C688" t="s">
+      <c r="D688" t="s">
+        <v>114</v>
+      </c>
+      <c r="G688" t="s">
         <v>2079</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H688" t="s">
         <v>2080</v>
       </c>
       <c r="L688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:12">
       <c r="A689">
-        <v>1848202</v>
+        <v>1848153</v>
       </c>
       <c r="B689" t="s">
         <v>2081</v>
       </c>
       <c r="C689" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="D689" t="s">
         <v>357</v>
       </c>
       <c r="H689" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="L689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:12">
       <c r="A690">
-        <v>1848203</v>
+        <v>1848155</v>
       </c>
       <c r="B690" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="C690" t="s">
-        <v>2079</v>
+        <v>2085</v>
       </c>
       <c r="D690" t="s">
         <v>357</v>
       </c>
       <c r="H690" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="L690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:12">
       <c r="A691">
-        <v>1848204</v>
+        <v>1848157</v>
       </c>
       <c r="B691" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="C691" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="D691" t="s">
         <v>357</v>
       </c>
       <c r="H691" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="L691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:12">
       <c r="A692">
-        <v>1848207</v>
+        <v>1848159</v>
       </c>
       <c r="B692" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="C692" t="s">
-        <v>2079</v>
+        <v>2091</v>
       </c>
       <c r="D692" t="s">
         <v>357</v>
       </c>
       <c r="H692" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="L692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:12">
       <c r="A693">
-        <v>1848208</v>
+        <v>1848164</v>
       </c>
       <c r="B693" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
       <c r="C693" t="s">
-        <v>2086</v>
+        <v>2094</v>
       </c>
       <c r="D693" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E693" t="s">
+        <v>39</v>
       </c>
       <c r="H693" t="s">
-        <v>2091</v>
+        <v>2095</v>
+      </c>
+      <c r="J693">
+        <v>1863205</v>
+      </c>
+      <c r="K693" t="s">
+        <v>497</v>
       </c>
       <c r="L693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:12">
       <c r="A694">
-        <v>1848209</v>
+        <v>1848165</v>
       </c>
       <c r="B694" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="C694" t="s">
-        <v>2079</v>
+        <v>2097</v>
       </c>
       <c r="D694" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E694" t="s">
+        <v>39</v>
+      </c>
+      <c r="G694" t="s">
+        <v>504</v>
       </c>
       <c r="H694" t="s">
-        <v>2093</v>
+        <v>2098</v>
       </c>
       <c r="L694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:12">
       <c r="A695">
-        <v>1848210</v>
+        <v>1848166</v>
       </c>
       <c r="B695" t="s">
-        <v>2094</v>
+        <v>2099</v>
       </c>
       <c r="C695" t="s">
-        <v>2079</v>
+        <v>2100</v>
       </c>
       <c r="D695" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E695" t="s">
+        <v>39</v>
+      </c>
+      <c r="G695" t="s">
+        <v>504</v>
       </c>
       <c r="H695" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="L695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="696" spans="1:12">
       <c r="A696">
-        <v>1848211</v>
+        <v>1848167</v>
       </c>
       <c r="B696" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="C696" t="s">
-        <v>2079</v>
+        <v>2103</v>
       </c>
       <c r="D696" t="s">
         <v>357</v>
       </c>
       <c r="H696" t="s">
-        <v>2097</v>
+        <v>2104</v>
       </c>
       <c r="L696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:12">
       <c r="A697">
-        <v>1848212</v>
+        <v>1848169</v>
       </c>
       <c r="B697" t="s">
-        <v>2098</v>
+        <v>2105</v>
       </c>
       <c r="C697" t="s">
-        <v>2079</v>
+        <v>2106</v>
       </c>
       <c r="D697" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E697" t="s">
+        <v>39</v>
       </c>
       <c r="H697" t="s">
-        <v>2099</v>
+        <v>2107</v>
+      </c>
+      <c r="J697">
+        <v>1846672</v>
+      </c>
+      <c r="K697" t="s">
+        <v>727</v>
       </c>
       <c r="L697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:12">
       <c r="A698">
-        <v>1848213</v>
+        <v>1848170</v>
       </c>
       <c r="B698" t="s">
-        <v>2100</v>
+        <v>2108</v>
       </c>
       <c r="C698" t="s">
-        <v>2079</v>
+        <v>2109</v>
       </c>
       <c r="D698" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E698" t="s">
+        <v>39</v>
       </c>
       <c r="H698" t="s">
-        <v>2101</v>
+        <v>2110</v>
+      </c>
+      <c r="J698">
+        <v>1863205</v>
+      </c>
+      <c r="K698" t="s">
+        <v>497</v>
       </c>
       <c r="L698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:12">
       <c r="A699">
-        <v>1848216</v>
+        <v>1848171</v>
       </c>
       <c r="B699" t="s">
-        <v>2102</v>
+        <v>2111</v>
       </c>
       <c r="C699" t="s">
-        <v>2086</v>
+        <v>2112</v>
       </c>
       <c r="D699" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E699" t="s">
+        <v>39</v>
       </c>
       <c r="H699" t="s">
-        <v>2103</v>
+        <v>2113</v>
       </c>
       <c r="L699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="700" spans="1:12">
       <c r="A700">
-        <v>1848217</v>
+        <v>1848172</v>
       </c>
       <c r="B700" t="s">
-        <v>2104</v>
+        <v>2114</v>
       </c>
       <c r="C700" t="s">
-        <v>2079</v>
+        <v>2115</v>
       </c>
       <c r="D700" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E700" t="s">
+        <v>39</v>
       </c>
       <c r="H700" t="s">
-        <v>2105</v>
+        <v>2116</v>
+      </c>
+      <c r="J700">
+        <v>1846672</v>
+      </c>
+      <c r="K700" t="s">
+        <v>727</v>
       </c>
       <c r="L700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:12">
       <c r="A701">
-        <v>1848222</v>
+        <v>1848173</v>
       </c>
       <c r="B701" t="s">
-        <v>2106</v>
+        <v>2117</v>
       </c>
       <c r="C701" t="s">
-        <v>2107</v>
+        <v>2118</v>
       </c>
       <c r="D701" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E701" t="s">
+        <v>39</v>
       </c>
       <c r="H701" t="s">
-        <v>2108</v>
+        <v>2119</v>
+      </c>
+      <c r="J701">
+        <v>1846672</v>
+      </c>
+      <c r="K701" t="s">
+        <v>727</v>
       </c>
       <c r="L701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="702" spans="1:12">
       <c r="A702">
-        <v>1848226</v>
+        <v>1848176</v>
       </c>
       <c r="B702" t="s">
-        <v>2109</v>
+        <v>2120</v>
       </c>
       <c r="C702" t="s">
-        <v>2110</v>
+        <v>2121</v>
       </c>
       <c r="D702" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E702" t="s">
+        <v>39</v>
       </c>
       <c r="H702" t="s">
-        <v>2111</v>
+        <v>2122</v>
       </c>
       <c r="L702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:12">
       <c r="A703">
-        <v>1848229</v>
+        <v>1848180</v>
       </c>
       <c r="B703" t="s">
-        <v>2112</v>
+        <v>2123</v>
       </c>
       <c r="C703" t="s">
-        <v>2113</v>
+        <v>2124</v>
       </c>
       <c r="D703" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E703" t="s">
+        <v>39</v>
       </c>
       <c r="H703" t="s">
-        <v>2114</v>
+        <v>2125</v>
       </c>
       <c r="L703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:12">
       <c r="A704">
-        <v>1848231</v>
+        <v>1848181</v>
       </c>
       <c r="B704" t="s">
-        <v>2115</v>
+        <v>2126</v>
       </c>
       <c r="C704" t="s">
-        <v>2079</v>
+        <v>2127</v>
       </c>
       <c r="D704" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E704" t="s">
+        <v>39</v>
       </c>
       <c r="H704" t="s">
-        <v>2116</v>
+        <v>2128</v>
       </c>
       <c r="L704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:12">
       <c r="A705">
-        <v>1848232</v>
+        <v>1848182</v>
       </c>
       <c r="B705" t="s">
-        <v>2117</v>
+        <v>2129</v>
       </c>
       <c r="C705" t="s">
-        <v>2113</v>
+        <v>2130</v>
       </c>
       <c r="D705" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E705" t="s">
+        <v>39</v>
       </c>
       <c r="H705" t="s">
-        <v>2118</v>
+        <v>2131</v>
       </c>
       <c r="L705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:12">
       <c r="A706">
-        <v>1848234</v>
+        <v>1848184</v>
       </c>
       <c r="B706" t="s">
-        <v>2119</v>
+        <v>2132</v>
       </c>
       <c r="C706" t="s">
-        <v>2120</v>
+        <v>2133</v>
       </c>
       <c r="D706" t="s">
         <v>14</v>
       </c>
       <c r="E706" t="s">
         <v>39</v>
       </c>
       <c r="H706" t="s">
-        <v>2121</v>
+        <v>2134</v>
       </c>
       <c r="J706">
-        <v>1848236</v>
+        <v>635986</v>
       </c>
       <c r="K706" t="s">
-        <v>2122</v>
+        <v>851</v>
       </c>
       <c r="L706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:12">
       <c r="A707">
-        <v>1848236</v>
+        <v>1848185</v>
       </c>
       <c r="B707" t="s">
-        <v>2123</v>
+        <v>2135</v>
       </c>
       <c r="C707" t="s">
-        <v>2120</v>
+        <v>2136</v>
       </c>
       <c r="D707" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E707" t="s">
+        <v>39</v>
       </c>
       <c r="H707" t="s">
-        <v>2122</v>
+        <v>2137</v>
+      </c>
+      <c r="J707">
+        <v>635986</v>
+      </c>
+      <c r="K707" t="s">
+        <v>851</v>
       </c>
       <c r="L707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:12">
       <c r="A708">
-        <v>1848237</v>
+        <v>1848186</v>
       </c>
       <c r="B708" t="s">
-        <v>2124</v>
+        <v>2138</v>
       </c>
       <c r="C708" t="s">
-        <v>2125</v>
+        <v>2139</v>
       </c>
       <c r="D708" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E708" t="s">
+        <v>39</v>
       </c>
       <c r="H708" t="s">
-        <v>2126</v>
+        <v>2140</v>
+      </c>
+      <c r="J708">
+        <v>635986</v>
+      </c>
+      <c r="K708" t="s">
+        <v>851</v>
       </c>
       <c r="L708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:12">
       <c r="A709">
-        <v>1848245</v>
+        <v>1848187</v>
       </c>
       <c r="B709" t="s">
-        <v>2127</v>
+        <v>2141</v>
       </c>
       <c r="C709" t="s">
-        <v>2128</v>
+        <v>2142</v>
       </c>
       <c r="D709" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E709" t="s">
+        <v>39</v>
+      </c>
+      <c r="G709" t="s">
+        <v>785</v>
       </c>
       <c r="H709" t="s">
-        <v>2129</v>
+        <v>2143</v>
       </c>
       <c r="L709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:12">
       <c r="A710">
-        <v>1848247</v>
+        <v>1848188</v>
       </c>
       <c r="B710" t="s">
-        <v>2130</v>
+        <v>2144</v>
       </c>
       <c r="C710" t="s">
-        <v>2131</v>
+        <v>2145</v>
       </c>
       <c r="D710" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E710" t="s">
+        <v>517</v>
       </c>
       <c r="H710" t="s">
-        <v>2132</v>
+        <v>2146</v>
       </c>
       <c r="L710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:12">
       <c r="A711">
-        <v>1847758</v>
+        <v>1848190</v>
       </c>
       <c r="B711" t="s">
-        <v>2133</v>
+        <v>2147</v>
       </c>
       <c r="C711" t="s">
-        <v>2134</v>
+        <v>2148</v>
       </c>
       <c r="D711" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E711" t="s">
+        <v>39</v>
+      </c>
+      <c r="G711" t="s">
+        <v>785</v>
       </c>
       <c r="H711" t="s">
-        <v>2135</v>
+        <v>2149</v>
       </c>
       <c r="L711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:12">
       <c r="A712">
-        <v>1847760</v>
+        <v>1848191</v>
       </c>
       <c r="B712" t="s">
-        <v>2136</v>
+        <v>2150</v>
       </c>
       <c r="C712" t="s">
-        <v>2137</v>
+        <v>2151</v>
       </c>
       <c r="D712" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E712" t="s">
+        <v>39</v>
+      </c>
+      <c r="G712" t="s">
+        <v>846</v>
       </c>
       <c r="H712" t="s">
-        <v>2138</v>
+        <v>2152</v>
       </c>
       <c r="L712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:12">
       <c r="A713">
-        <v>1847762</v>
+        <v>1848192</v>
       </c>
       <c r="B713" t="s">
-        <v>2139</v>
+        <v>2153</v>
       </c>
       <c r="C713" t="s">
-        <v>2140</v>
+        <v>2154</v>
       </c>
       <c r="D713" t="s">
         <v>35</v>
       </c>
       <c r="H713" t="s">
-        <v>1189</v>
+        <v>374</v>
       </c>
       <c r="L713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:12">
       <c r="A714">
-        <v>1847764</v>
+        <v>1848194</v>
       </c>
       <c r="B714" t="s">
-        <v>2141</v>
+        <v>2155</v>
       </c>
       <c r="C714" t="s">
-        <v>2142</v>
+        <v>2156</v>
       </c>
       <c r="D714" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E714" t="s">
+        <v>39</v>
       </c>
       <c r="H714" t="s">
-        <v>2143</v>
+        <v>2157</v>
       </c>
       <c r="L714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:12">
       <c r="A715">
-        <v>1847767</v>
+        <v>1848195</v>
       </c>
       <c r="B715" t="s">
-        <v>2144</v>
+        <v>2158</v>
       </c>
       <c r="C715" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="D715" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H715" t="s">
-        <v>2146</v>
+        <v>752</v>
       </c>
       <c r="L715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:12">
       <c r="A716">
-        <v>1847769</v>
+        <v>1848199</v>
       </c>
       <c r="B716" t="s">
-        <v>2147</v>
+        <v>2160</v>
       </c>
       <c r="C716" t="s">
-        <v>2148</v>
+        <v>2161</v>
       </c>
       <c r="D716" t="s">
         <v>357</v>
       </c>
       <c r="H716" t="s">
-        <v>2149</v>
+        <v>2162</v>
       </c>
       <c r="L716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:12">
       <c r="A717">
-        <v>1847772</v>
+        <v>1848202</v>
       </c>
       <c r="B717" t="s">
-        <v>2150</v>
+        <v>2163</v>
       </c>
       <c r="C717" t="s">
-        <v>2151</v>
+        <v>2161</v>
       </c>
       <c r="D717" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H717" t="s">
-        <v>2152</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>2164</v>
       </c>
       <c r="L717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:12">
       <c r="A718">
-        <v>1847773</v>
+        <v>1848203</v>
       </c>
       <c r="B718" t="s">
-        <v>2153</v>
+        <v>2165</v>
       </c>
       <c r="C718" t="s">
-        <v>1929</v>
+        <v>2161</v>
       </c>
       <c r="D718" t="s">
         <v>357</v>
       </c>
       <c r="H718" t="s">
-        <v>2154</v>
+        <v>2166</v>
       </c>
       <c r="L718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:12">
       <c r="A719">
-        <v>1847776</v>
+        <v>1848204</v>
       </c>
       <c r="B719" t="s">
-        <v>2155</v>
+        <v>2167</v>
       </c>
       <c r="C719" t="s">
-        <v>1778</v>
+        <v>2168</v>
       </c>
       <c r="D719" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H719" t="s">
-        <v>2156</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2169</v>
       </c>
       <c r="L719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:12">
       <c r="A720">
-        <v>1847777</v>
+        <v>1848207</v>
       </c>
       <c r="B720" t="s">
-        <v>2157</v>
+        <v>2170</v>
       </c>
       <c r="C720" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="D720" t="s">
         <v>357</v>
       </c>
       <c r="H720" t="s">
-        <v>2159</v>
+        <v>2171</v>
       </c>
       <c r="L720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:12">
       <c r="A721">
-        <v>1847785</v>
+        <v>1848208</v>
       </c>
       <c r="B721" t="s">
-        <v>2160</v>
+        <v>2172</v>
       </c>
       <c r="C721" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="D721" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H721" t="s">
-        <v>2162</v>
+        <v>2173</v>
       </c>
       <c r="L721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:12">
       <c r="A722">
-        <v>1847787</v>
+        <v>1848209</v>
       </c>
       <c r="B722" t="s">
-        <v>2163</v>
+        <v>2174</v>
       </c>
       <c r="C722" t="s">
-        <v>2164</v>
+        <v>2161</v>
       </c>
       <c r="D722" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>357</v>
       </c>
       <c r="H722" t="s">
-        <v>2165</v>
+        <v>2175</v>
       </c>
       <c r="L722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:12">
       <c r="A723">
-        <v>1847792</v>
+        <v>1848210</v>
       </c>
       <c r="B723" t="s">
-        <v>2166</v>
+        <v>2176</v>
       </c>
       <c r="C723" t="s">
-        <v>2167</v>
+        <v>2161</v>
       </c>
       <c r="D723" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>357</v>
       </c>
       <c r="H723" t="s">
-        <v>2168</v>
+        <v>2177</v>
       </c>
       <c r="L723" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="724" spans="1:12">
       <c r="A724">
-        <v>1847794</v>
+        <v>1848211</v>
       </c>
       <c r="B724" t="s">
-        <v>2169</v>
+        <v>2178</v>
       </c>
       <c r="C724" t="s">
-        <v>2170</v>
+        <v>2161</v>
       </c>
       <c r="D724" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H724" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
       <c r="L724" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="725" spans="1:12">
       <c r="A725">
-        <v>1847796</v>
+        <v>1848212</v>
       </c>
       <c r="B725" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="C725" t="s">
-        <v>2173</v>
+        <v>2161</v>
       </c>
       <c r="D725" t="s">
         <v>357</v>
       </c>
       <c r="H725" t="s">
-        <v>1770</v>
+        <v>2181</v>
       </c>
       <c r="L725" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="726" spans="1:12">
       <c r="A726">
-        <v>1847797</v>
+        <v>1848213</v>
       </c>
       <c r="B726" t="s">
-        <v>2174</v>
+        <v>2182</v>
       </c>
       <c r="C726" t="s">
-        <v>2175</v>
+        <v>2161</v>
       </c>
       <c r="D726" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H726" t="s">
-        <v>2176</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2183</v>
       </c>
       <c r="L726" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:12">
       <c r="A727">
-        <v>1847799</v>
+        <v>1848216</v>
       </c>
       <c r="B727" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="C727" t="s">
-        <v>2178</v>
+        <v>2168</v>
       </c>
       <c r="D727" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H727" t="s">
-        <v>2179</v>
+        <v>2185</v>
       </c>
       <c r="L727" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="728" spans="1:12">
       <c r="A728">
-        <v>1847802</v>
+        <v>1848217</v>
       </c>
       <c r="B728" t="s">
-        <v>2180</v>
+        <v>2186</v>
       </c>
       <c r="C728" t="s">
-        <v>2181</v>
+        <v>2161</v>
       </c>
       <c r="D728" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H728" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="L728" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:12">
       <c r="A729">
-        <v>1847803</v>
+        <v>1848222</v>
       </c>
       <c r="B729" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="C729" t="s">
-        <v>2184</v>
+        <v>2189</v>
       </c>
       <c r="D729" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H729" t="s">
-        <v>2185</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2190</v>
       </c>
       <c r="L729" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:12">
       <c r="A730">
-        <v>1847805</v>
+        <v>1848226</v>
       </c>
       <c r="B730" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="C730" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="D730" t="s">
         <v>357</v>
       </c>
       <c r="H730" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="L730" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:12">
       <c r="A731">
-        <v>1847809</v>
+        <v>1848229</v>
       </c>
       <c r="B731" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="C731" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="D731" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>2191</v>
+        <v>357</v>
       </c>
       <c r="H731" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="L731" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:12">
       <c r="A732">
-        <v>1847812</v>
+        <v>1848231</v>
       </c>
       <c r="B732" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C732" t="s">
-        <v>2194</v>
+        <v>2161</v>
       </c>
       <c r="D732" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H732" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="L732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:12">
       <c r="A733">
-        <v>1847813</v>
+        <v>1848232</v>
       </c>
       <c r="B733" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
       <c r="C733" t="s">
-        <v>2178</v>
+        <v>2195</v>
       </c>
       <c r="D733" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H733" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="L733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:12">
       <c r="A734">
-        <v>1847814</v>
+        <v>1848234</v>
       </c>
       <c r="B734" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
       <c r="C734" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="D734" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E734" t="s">
+        <v>39</v>
       </c>
       <c r="H734" t="s">
-        <v>2200</v>
+        <v>2203</v>
+      </c>
+      <c r="J734">
+        <v>1848236</v>
+      </c>
+      <c r="K734" t="s">
+        <v>2204</v>
       </c>
       <c r="L734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:12">
       <c r="A735">
-        <v>1847816</v>
+        <v>1848236</v>
       </c>
       <c r="B735" t="s">
-        <v>2201</v>
+        <v>2205</v>
       </c>
       <c r="C735" t="s">
         <v>2202</v>
       </c>
       <c r="D735" t="s">
         <v>35</v>
       </c>
       <c r="H735" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="L735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:12">
       <c r="A736">
-        <v>1847821</v>
+        <v>1848237</v>
       </c>
       <c r="B736" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="C736" t="s">
-        <v>2181</v>
+        <v>2207</v>
       </c>
       <c r="D736" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H736" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="L736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:12">
       <c r="A737">
-        <v>1847825</v>
+        <v>1848245</v>
       </c>
       <c r="B737" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="C737" t="s">
-        <v>55</v>
+        <v>2210</v>
       </c>
       <c r="D737" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H737" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="L737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:12">
       <c r="A738">
-        <v>1847826</v>
+        <v>1848247</v>
       </c>
       <c r="B738" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="C738" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="D738" t="s">
         <v>357</v>
       </c>
       <c r="H738" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="L738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:12">
       <c r="A739">
-        <v>1847828</v>
+        <v>1848249</v>
       </c>
       <c r="B739" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="C739" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="D739" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H739" t="s">
-        <v>2213</v>
+        <v>2217</v>
       </c>
       <c r="L739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:12">
       <c r="A740">
-        <v>1847830</v>
+        <v>1848253</v>
       </c>
       <c r="B740" t="s">
-        <v>2214</v>
+        <v>2218</v>
       </c>
       <c r="C740" t="s">
-        <v>2181</v>
+        <v>2219</v>
       </c>
       <c r="D740" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H740" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="L740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:12">
       <c r="A741">
-        <v>1847837</v>
+        <v>1848255</v>
       </c>
       <c r="B741" t="s">
-        <v>2216</v>
+        <v>2221</v>
       </c>
       <c r="C741" t="s">
-        <v>2217</v>
+        <v>2161</v>
       </c>
       <c r="D741" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H741" t="s">
-        <v>1716</v>
+        <v>2222</v>
       </c>
       <c r="L741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:12">
       <c r="A742">
-        <v>1847839</v>
+        <v>1848256</v>
       </c>
       <c r="B742" t="s">
-        <v>2218</v>
+        <v>2223</v>
       </c>
       <c r="C742" t="s">
-        <v>2219</v>
+        <v>2161</v>
       </c>
       <c r="D742" t="s">
         <v>357</v>
       </c>
       <c r="H742" t="s">
-        <v>2220</v>
+        <v>2224</v>
       </c>
       <c r="L742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:12">
       <c r="A743">
-        <v>1847840</v>
+        <v>1848257</v>
       </c>
       <c r="B743" t="s">
-        <v>2221</v>
+        <v>2225</v>
       </c>
       <c r="C743" t="s">
-        <v>2222</v>
+        <v>2161</v>
       </c>
       <c r="D743" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>357</v>
       </c>
       <c r="H743" t="s">
-        <v>2223</v>
-[...5 lines deleted...]
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="L743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:12">
       <c r="A744">
-        <v>1847842</v>
+        <v>1848258</v>
       </c>
       <c r="B744" t="s">
-        <v>2224</v>
+        <v>2227</v>
       </c>
       <c r="C744" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="D744" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G744" t="s">
+        <v>1075</v>
       </c>
       <c r="H744" t="s">
-        <v>2226</v>
-[...5 lines deleted...]
-        <v>2220</v>
+        <v>2229</v>
       </c>
       <c r="L744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:12">
       <c r="A745">
-        <v>1847844</v>
+        <v>1848262</v>
       </c>
       <c r="B745" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="C745" t="s">
-        <v>2228</v>
+        <v>2161</v>
       </c>
       <c r="D745" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H745" t="s">
-        <v>2229</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>2231</v>
       </c>
       <c r="L745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:12">
       <c r="A746">
-        <v>1847845</v>
+        <v>1848268</v>
       </c>
       <c r="B746" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="C746" t="s">
-        <v>49</v>
+        <v>2161</v>
       </c>
       <c r="D746" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H746" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="L746" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:12">
       <c r="A747">
-        <v>1847848</v>
+        <v>1848269</v>
       </c>
       <c r="B747" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="C747" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="D747" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H747" t="s">
-        <v>2234</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2236</v>
       </c>
       <c r="L747" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:12">
       <c r="A748">
-        <v>1847850</v>
+        <v>1848271</v>
       </c>
       <c r="B748" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="C748" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="D748" t="s">
         <v>14</v>
       </c>
       <c r="E748" t="s">
         <v>39</v>
       </c>
       <c r="H748" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="J748">
-        <v>1848634</v>
+        <v>635986</v>
       </c>
       <c r="K748" t="s">
-        <v>1013</v>
+        <v>851</v>
       </c>
       <c r="L748" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:12">
       <c r="A749">
-        <v>1847851</v>
+        <v>1848273</v>
       </c>
       <c r="B749" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="C749" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="D749" t="s">
         <v>14</v>
       </c>
       <c r="E749" t="s">
         <v>39</v>
       </c>
-      <c r="G749" t="s">
-        <v>2191</v>
+      <c r="F749" t="s">
+        <v>292</v>
       </c>
       <c r="H749" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="L749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:12">
       <c r="A750">
-        <v>1847855</v>
+        <v>1848276</v>
       </c>
       <c r="B750" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="C750" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="D750" t="s">
         <v>35</v>
       </c>
       <c r="H750" t="s">
-        <v>2243</v>
+        <v>365</v>
       </c>
       <c r="L750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:12">
       <c r="A751">
-        <v>1847858</v>
+        <v>1848279</v>
       </c>
       <c r="B751" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="C751" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="D751" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E751" t="s">
+        <v>39</v>
       </c>
       <c r="H751" t="s">
-        <v>2246</v>
+        <v>2247</v>
+      </c>
+      <c r="J751">
+        <v>1846988</v>
+      </c>
+      <c r="K751" t="s">
+        <v>1135</v>
       </c>
       <c r="L751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:12">
       <c r="A752">
-        <v>1847859</v>
+        <v>1848288</v>
       </c>
       <c r="B752" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="C752" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="D752" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H752" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="L752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:12">
       <c r="A753">
-        <v>1847860</v>
+        <v>1848293</v>
       </c>
       <c r="B753" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="C753" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="D753" t="s">
         <v>14</v>
       </c>
       <c r="E753" t="s">
         <v>39</v>
       </c>
+      <c r="F753" t="s">
+        <v>500</v>
+      </c>
       <c r="H753" t="s">
-        <v>2252</v>
-[...5 lines deleted...]
-        <v>2220</v>
+        <v>2253</v>
       </c>
       <c r="L753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="754" spans="1:12">
       <c r="A754">
-        <v>1847861</v>
+        <v>1848303</v>
       </c>
       <c r="B754" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="C754" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="D754" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E754" t="s">
+        <v>39</v>
+      </c>
+      <c r="G754" t="s">
+        <v>1614</v>
       </c>
       <c r="H754" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="L754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:12">
       <c r="A755">
-        <v>1847862</v>
+        <v>1848335</v>
       </c>
       <c r="B755" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="C755" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="D755" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E755" t="s">
+        <v>39</v>
+      </c>
+      <c r="F755" t="s">
+        <v>500</v>
       </c>
       <c r="H755" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="L755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="756" spans="1:12">
       <c r="A756">
-        <v>1847863</v>
+        <v>1848388</v>
       </c>
       <c r="B756" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="C756" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="D756" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E756" t="s">
+        <v>39</v>
+      </c>
+      <c r="G756" t="s">
+        <v>279</v>
       </c>
       <c r="H756" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="L756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:12">
       <c r="A757">
-        <v>1847864</v>
+        <v>1848390</v>
       </c>
       <c r="B757" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="C757" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="D757" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E757" t="s">
+        <v>39</v>
       </c>
       <c r="H757" t="s">
-        <v>2264</v>
+        <v>2265</v>
+      </c>
+      <c r="J757">
+        <v>1847085</v>
+      </c>
+      <c r="K757" t="s">
+        <v>1312</v>
       </c>
       <c r="L757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:12">
       <c r="A758">
-        <v>1848249</v>
+        <v>1848405</v>
       </c>
       <c r="B758" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="C758" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="D758" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E758" t="s">
+        <v>39</v>
+      </c>
+      <c r="G758" t="s">
+        <v>279</v>
       </c>
       <c r="H758" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="L758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:12">
       <c r="A759">
-        <v>1848253</v>
+        <v>1848428</v>
       </c>
       <c r="B759" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="C759" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="D759" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H759" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="L759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:12">
       <c r="A760">
-        <v>1848255</v>
+        <v>1848429</v>
       </c>
       <c r="B760" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="C760" t="s">
-        <v>2079</v>
+        <v>2273</v>
       </c>
       <c r="D760" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E760" t="s">
+        <v>39</v>
       </c>
       <c r="H760" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="L760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="761" spans="1:12">
       <c r="A761">
-        <v>1847865</v>
+        <v>1848431</v>
       </c>
       <c r="B761" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="C761" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="D761" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E761" t="s">
+        <v>39</v>
       </c>
       <c r="H761" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="L761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:12">
       <c r="A762">
-        <v>1847866</v>
+        <v>1848432</v>
       </c>
       <c r="B762" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="C762" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="D762" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E762" t="s">
+        <v>39</v>
       </c>
       <c r="H762" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="L762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="763" spans="1:12">
       <c r="A763">
-        <v>1847867</v>
+        <v>1848438</v>
       </c>
       <c r="B763" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="C763" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="D763" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E763" t="s">
+        <v>39</v>
       </c>
       <c r="H763" t="s">
-        <v>2281</v>
+        <v>2283</v>
+      </c>
+      <c r="J763">
+        <v>1848440</v>
+      </c>
+      <c r="K763" t="s">
+        <v>1457</v>
       </c>
       <c r="L763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="764" spans="1:12">
       <c r="A764">
-        <v>1847868</v>
+        <v>1848439</v>
       </c>
       <c r="B764" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="C764" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="D764" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H764" t="s">
-        <v>2284</v>
+        <v>1436</v>
       </c>
       <c r="L764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="765" spans="1:12">
       <c r="A765">
-        <v>1847869</v>
+        <v>1848440</v>
       </c>
       <c r="B765" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="C765" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="D765" t="s">
         <v>357</v>
       </c>
       <c r="H765" t="s">
-        <v>2287</v>
+        <v>1457</v>
       </c>
       <c r="L765" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="766" spans="1:12">
       <c r="A766">
-        <v>1847870</v>
+        <v>1848442</v>
       </c>
       <c r="B766" t="s">
         <v>2288</v>
       </c>
       <c r="C766" t="s">
         <v>2289</v>
       </c>
       <c r="D766" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E766" t="s">
+        <v>39</v>
       </c>
       <c r="H766" t="s">
         <v>2290</v>
       </c>
+      <c r="J766">
+        <v>1848439</v>
+      </c>
+      <c r="K766" t="s">
+        <v>1436</v>
+      </c>
       <c r="L766" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="767" spans="1:12">
       <c r="A767">
-        <v>1847871</v>
+        <v>1848446</v>
       </c>
       <c r="B767" t="s">
         <v>2291</v>
       </c>
       <c r="C767" t="s">
         <v>2292</v>
       </c>
       <c r="D767" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H767" t="s">
         <v>2293</v>
       </c>
       <c r="L767" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="768" spans="1:12">
       <c r="A768">
-        <v>1847872</v>
+        <v>1848448</v>
       </c>
       <c r="B768" t="s">
         <v>2294</v>
       </c>
       <c r="C768" t="s">
         <v>2295</v>
       </c>
       <c r="D768" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E768" t="s">
+        <v>39</v>
       </c>
       <c r="H768" t="s">
         <v>2296</v>
       </c>
       <c r="L768" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:12">
       <c r="A769">
-        <v>1847873</v>
+        <v>1848449</v>
       </c>
       <c r="B769" t="s">
         <v>2297</v>
       </c>
       <c r="C769" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D769" t="s">
+        <v>14</v>
+      </c>
+      <c r="E769" t="s">
+        <v>39</v>
+      </c>
+      <c r="H769" t="s">
         <v>2298</v>
-      </c>
-[...4 lines deleted...]
-        <v>2299</v>
       </c>
       <c r="L769" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="770" spans="1:12">
       <c r="A770">
-        <v>1847874</v>
+        <v>1848452</v>
       </c>
       <c r="B770" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C770" t="s">
         <v>2300</v>
       </c>
-      <c r="C770" t="s">
+      <c r="D770" t="s">
+        <v>14</v>
+      </c>
+      <c r="E770" t="s">
+        <v>39</v>
+      </c>
+      <c r="H770" t="s">
         <v>2301</v>
-      </c>
-[...4 lines deleted...]
-        <v>2302</v>
       </c>
       <c r="L770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="771" spans="1:12">
       <c r="A771">
-        <v>1847875</v>
+        <v>1848453</v>
       </c>
       <c r="B771" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D771" t="s">
+        <v>14</v>
+      </c>
+      <c r="E771" t="s">
+        <v>39</v>
+      </c>
+      <c r="H771" t="s">
         <v>2303</v>
-      </c>
-[...7 lines deleted...]
-        <v>2305</v>
       </c>
       <c r="L771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="772" spans="1:12">
       <c r="A772">
-        <v>1847876</v>
+        <v>1848454</v>
       </c>
       <c r="B772" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D772" t="s">
+        <v>14</v>
+      </c>
+      <c r="E772" t="s">
+        <v>39</v>
+      </c>
+      <c r="H772" t="s">
         <v>2306</v>
-      </c>
-[...7 lines deleted...]
-        <v>2308</v>
       </c>
       <c r="L772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="773" spans="1:12">
       <c r="A773">
-        <v>1847878</v>
+        <v>1848457</v>
       </c>
       <c r="B773" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D773" t="s">
+        <v>14</v>
+      </c>
+      <c r="E773" t="s">
+        <v>39</v>
+      </c>
+      <c r="H773" t="s">
         <v>2309</v>
-      </c>
-[...7 lines deleted...]
-        <v>2311</v>
       </c>
       <c r="L773" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="774" spans="1:12">
       <c r="A774">
-        <v>1847879</v>
+        <v>1848458</v>
       </c>
       <c r="B774" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D774" t="s">
+        <v>14</v>
+      </c>
+      <c r="E774" t="s">
+        <v>39</v>
+      </c>
+      <c r="H774" t="s">
         <v>2312</v>
-      </c>
-[...7 lines deleted...]
-        <v>2314</v>
       </c>
       <c r="L774" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="775" spans="1:12">
       <c r="A775">
-        <v>1847881</v>
+        <v>1848459</v>
       </c>
       <c r="B775" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D775" t="s">
+        <v>14</v>
+      </c>
+      <c r="E775" t="s">
+        <v>39</v>
+      </c>
+      <c r="H775" t="s">
         <v>2315</v>
-      </c>
-[...7 lines deleted...]
-        <v>2317</v>
       </c>
       <c r="L775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="776" spans="1:12">
       <c r="A776">
-        <v>1847882</v>
+        <v>1848460</v>
       </c>
       <c r="B776" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D776" t="s">
+        <v>14</v>
+      </c>
+      <c r="E776" t="s">
+        <v>39</v>
+      </c>
+      <c r="H776" t="s">
         <v>2318</v>
-      </c>
-[...7 lines deleted...]
-        <v>2320</v>
       </c>
       <c r="L776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:12">
       <c r="A777">
-        <v>1847883</v>
+        <v>1848461</v>
       </c>
       <c r="B777" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D777" t="s">
+        <v>14</v>
+      </c>
+      <c r="E777" t="s">
+        <v>39</v>
+      </c>
+      <c r="H777" t="s">
         <v>2321</v>
-      </c>
-[...13 lines deleted...]
-        <v>2324</v>
       </c>
       <c r="L777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:12">
       <c r="A778">
-        <v>1847886</v>
+        <v>1848462</v>
       </c>
       <c r="B778" t="s">
-        <v>2325</v>
+        <v>2322</v>
       </c>
       <c r="C778" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="D778" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E778" t="s">
+        <v>39</v>
+      </c>
+      <c r="F778" t="s">
+        <v>292</v>
       </c>
       <c r="H778" t="s">
         <v>2324</v>
       </c>
       <c r="L778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="779" spans="1:12">
       <c r="A779">
-        <v>1847887</v>
+        <v>1848465</v>
       </c>
       <c r="B779" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C779" t="s">
         <v>2326</v>
       </c>
-      <c r="C779" t="s">
+      <c r="D779" t="s">
+        <v>35</v>
+      </c>
+      <c r="H779" t="s">
         <v>2327</v>
-      </c>
-[...4 lines deleted...]
-        <v>2328</v>
       </c>
       <c r="L779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:12">
       <c r="A780">
-        <v>1847896</v>
+        <v>1848469</v>
       </c>
       <c r="B780" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C780" t="s">
         <v>2329</v>
       </c>
-      <c r="C780" t="s">
+      <c r="D780" t="s">
+        <v>35</v>
+      </c>
+      <c r="H780" t="s">
         <v>2330</v>
-      </c>
-[...10 lines deleted...]
-        <v>2332</v>
       </c>
       <c r="L780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="781" spans="1:12">
       <c r="A781">
-        <v>1847898</v>
+        <v>1848470</v>
       </c>
       <c r="B781" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D781" t="s">
+        <v>14</v>
+      </c>
+      <c r="E781" t="s">
+        <v>39</v>
+      </c>
+      <c r="F781" t="s">
+        <v>832</v>
+      </c>
+      <c r="H781" t="s">
         <v>2333</v>
-      </c>
-[...7 lines deleted...]
-        <v>2335</v>
       </c>
       <c r="L781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="782" spans="1:12">
       <c r="A782">
-        <v>1847901</v>
+        <v>1848471</v>
       </c>
       <c r="B782" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D782" t="s">
+        <v>14</v>
+      </c>
+      <c r="E782" t="s">
+        <v>39</v>
+      </c>
+      <c r="H782" t="s">
         <v>2336</v>
       </c>
-      <c r="C782" t="s">
-[...6 lines deleted...]
-        <v>2338</v>
+      <c r="J782">
+        <v>1847837</v>
+      </c>
+      <c r="K782" t="s">
+        <v>1663</v>
       </c>
       <c r="L782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="783" spans="1:12">
       <c r="A783">
-        <v>1847902</v>
+        <v>1848472</v>
       </c>
       <c r="B783" t="s">
-        <v>2339</v>
+        <v>2337</v>
       </c>
       <c r="C783" t="s">
-        <v>2340</v>
+        <v>2338</v>
       </c>
       <c r="D783" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>35</v>
       </c>
       <c r="H783" t="s">
-        <v>2341</v>
+        <v>1875</v>
       </c>
       <c r="L783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="784" spans="1:12">
       <c r="A784">
-        <v>1847903</v>
+        <v>1848474</v>
       </c>
       <c r="B784" t="s">
-        <v>2342</v>
+        <v>2339</v>
       </c>
       <c r="C784" t="s">
-        <v>2343</v>
+        <v>2340</v>
       </c>
       <c r="D784" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E784" t="s">
+        <v>39</v>
       </c>
       <c r="H784" t="s">
-        <v>2344</v>
+        <v>2341</v>
       </c>
       <c r="L784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="785" spans="1:12">
       <c r="A785">
-        <v>1847904</v>
+        <v>1848475</v>
       </c>
       <c r="B785" t="s">
-        <v>2345</v>
+        <v>2342</v>
       </c>
       <c r="C785" t="s">
-        <v>2346</v>
+        <v>2343</v>
       </c>
       <c r="D785" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>2347</v>
+        <v>35</v>
       </c>
       <c r="H785" t="s">
-        <v>2348</v>
+        <v>2344</v>
       </c>
       <c r="L785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="786" spans="1:12">
       <c r="A786">
-        <v>1847909</v>
+        <v>1848477</v>
       </c>
       <c r="B786" t="s">
-        <v>2349</v>
+        <v>2345</v>
       </c>
       <c r="C786" t="s">
-        <v>2350</v>
+        <v>2346</v>
       </c>
       <c r="D786" t="s">
         <v>14</v>
       </c>
       <c r="E786" t="s">
         <v>39</v>
       </c>
-      <c r="F786" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H786" t="s">
-        <v>2351</v>
+        <v>2347</v>
       </c>
       <c r="L786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="787" spans="1:12">
       <c r="A787">
-        <v>1847911</v>
+        <v>1848478</v>
       </c>
       <c r="B787" t="s">
-        <v>2352</v>
+        <v>2348</v>
       </c>
       <c r="C787" t="s">
-        <v>2353</v>
+        <v>2349</v>
       </c>
       <c r="D787" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E787" t="s">
+        <v>39</v>
       </c>
       <c r="H787" t="s">
-        <v>2354</v>
+        <v>2350</v>
       </c>
       <c r="L787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="788" spans="1:12">
       <c r="A788">
-        <v>1847912</v>
+        <v>1848479</v>
       </c>
       <c r="B788" t="s">
-        <v>2355</v>
+        <v>2351</v>
       </c>
       <c r="C788" t="s">
-        <v>2356</v>
+        <v>2352</v>
       </c>
       <c r="D788" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E788" t="s">
+        <v>39</v>
       </c>
       <c r="H788" t="s">
-        <v>2357</v>
+        <v>2353</v>
+      </c>
+      <c r="J788">
+        <v>1847837</v>
+      </c>
+      <c r="K788" t="s">
+        <v>1663</v>
       </c>
       <c r="L788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="789" spans="1:12">
       <c r="A789">
-        <v>1847914</v>
+        <v>1848480</v>
       </c>
       <c r="B789" t="s">
-        <v>2358</v>
+        <v>2354</v>
       </c>
       <c r="C789" t="s">
-        <v>2359</v>
+        <v>2355</v>
       </c>
       <c r="D789" t="s">
         <v>14</v>
       </c>
       <c r="E789" t="s">
         <v>39</v>
       </c>
-      <c r="G789" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H789" t="s">
-        <v>2360</v>
+        <v>2356</v>
+      </c>
+      <c r="J789">
+        <v>1847837</v>
+      </c>
+      <c r="K789" t="s">
+        <v>1663</v>
       </c>
       <c r="L789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="790" spans="1:12">
       <c r="A790">
-        <v>1847915</v>
+        <v>1848481</v>
       </c>
       <c r="B790" t="s">
-        <v>2361</v>
+        <v>2357</v>
       </c>
       <c r="C790" t="s">
-        <v>2362</v>
+        <v>2358</v>
       </c>
       <c r="D790" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E790" t="s">
+        <v>39</v>
       </c>
       <c r="H790" t="s">
-        <v>2363</v>
+        <v>2359</v>
+      </c>
+      <c r="J790">
+        <v>1847837</v>
+      </c>
+      <c r="K790" t="s">
+        <v>1663</v>
       </c>
       <c r="L790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="791" spans="1:12">
       <c r="A791">
-        <v>1847916</v>
+        <v>1848482</v>
       </c>
       <c r="B791" t="s">
-        <v>2364</v>
+        <v>2360</v>
       </c>
       <c r="C791" t="s">
-        <v>2365</v>
+        <v>1591</v>
       </c>
       <c r="D791" t="s">
         <v>14</v>
       </c>
       <c r="E791" t="s">
         <v>39</v>
       </c>
       <c r="G791" t="s">
-        <v>2366</v>
+        <v>1592</v>
       </c>
       <c r="H791" t="s">
-        <v>2367</v>
+        <v>2361</v>
       </c>
       <c r="L791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="792" spans="1:12">
       <c r="A792">
-        <v>1847917</v>
+        <v>1848483</v>
       </c>
       <c r="B792" t="s">
-        <v>2368</v>
+        <v>2362</v>
       </c>
       <c r="C792" t="s">
-        <v>2369</v>
+        <v>2363</v>
       </c>
       <c r="D792" t="s">
         <v>14</v>
       </c>
       <c r="E792" t="s">
         <v>39</v>
       </c>
       <c r="G792" t="s">
-        <v>2191</v>
+        <v>2364</v>
       </c>
       <c r="H792" t="s">
-        <v>2370</v>
+        <v>2365</v>
       </c>
       <c r="L792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="793" spans="1:12">
       <c r="A793">
-        <v>1847918</v>
+        <v>1848484</v>
       </c>
       <c r="B793" t="s">
-        <v>2371</v>
+        <v>2366</v>
       </c>
       <c r="C793" t="s">
-        <v>2372</v>
+        <v>2367</v>
       </c>
       <c r="D793" t="s">
         <v>14</v>
       </c>
       <c r="E793" t="s">
         <v>39</v>
       </c>
       <c r="H793" t="s">
-        <v>2373</v>
-[...5 lines deleted...]
-        <v>2374</v>
+        <v>2368</v>
       </c>
       <c r="L793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="794" spans="1:12">
       <c r="A794">
-        <v>1847919</v>
+        <v>1848485</v>
       </c>
       <c r="B794" t="s">
-        <v>2375</v>
+        <v>2369</v>
       </c>
       <c r="C794" t="s">
-        <v>2376</v>
+        <v>2370</v>
       </c>
       <c r="D794" t="s">
         <v>14</v>
       </c>
       <c r="E794" t="s">
         <v>39</v>
       </c>
       <c r="G794" t="s">
-        <v>2377</v>
+        <v>2364</v>
       </c>
       <c r="H794" t="s">
-        <v>2378</v>
+        <v>2371</v>
       </c>
       <c r="L794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="795" spans="1:12">
       <c r="A795">
-        <v>1847921</v>
+        <v>1848486</v>
       </c>
       <c r="B795" t="s">
-        <v>2379</v>
+        <v>2372</v>
       </c>
       <c r="C795" t="s">
-        <v>2380</v>
+        <v>2373</v>
       </c>
       <c r="D795" t="s">
-        <v>35</v>
+        <v>114</v>
+      </c>
+      <c r="G795" t="s">
+        <v>128</v>
       </c>
       <c r="H795" t="s">
-        <v>2381</v>
+        <v>2374</v>
       </c>
       <c r="L795" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="796" spans="1:12">
       <c r="A796">
-        <v>1847924</v>
+        <v>1848488</v>
       </c>
       <c r="B796" t="s">
-        <v>2382</v>
+        <v>2375</v>
       </c>
       <c r="C796" t="s">
-        <v>2383</v>
+        <v>2376</v>
       </c>
       <c r="D796" t="s">
         <v>14</v>
       </c>
       <c r="E796" t="s">
         <v>39</v>
       </c>
-      <c r="G796" t="s">
+      <c r="H796" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="L796" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="797" spans="1:12">
       <c r="A797">
-        <v>1847929</v>
+        <v>1848489</v>
       </c>
       <c r="B797" t="s">
-        <v>2385</v>
+        <v>2378</v>
       </c>
       <c r="C797" t="s">
-        <v>2386</v>
+        <v>2379</v>
       </c>
       <c r="D797" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E797" t="s">
+        <v>39</v>
       </c>
       <c r="H797" t="s">
-        <v>2387</v>
+        <v>2380</v>
       </c>
       <c r="L797" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="798" spans="1:12">
       <c r="A798">
-        <v>1847932</v>
+        <v>1848490</v>
       </c>
       <c r="B798" t="s">
-        <v>2388</v>
+        <v>2381</v>
       </c>
       <c r="C798" t="s">
-        <v>2389</v>
+        <v>2382</v>
       </c>
       <c r="D798" t="s">
         <v>14</v>
       </c>
       <c r="E798" t="s">
         <v>39</v>
       </c>
       <c r="H798" t="s">
-        <v>2390</v>
-[...5 lines deleted...]
-        <v>2391</v>
+        <v>2383</v>
       </c>
       <c r="L798" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:12">
       <c r="A799">
-        <v>1847933</v>
+        <v>1848491</v>
       </c>
       <c r="B799" t="s">
-        <v>2392</v>
+        <v>2384</v>
       </c>
       <c r="C799" t="s">
-        <v>2393</v>
+        <v>2385</v>
       </c>
       <c r="D799" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E799" t="s">
+        <v>39</v>
       </c>
       <c r="H799" t="s">
-        <v>2391</v>
+        <v>2386</v>
       </c>
       <c r="L799" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="800" spans="1:12">
       <c r="A800">
-        <v>1847936</v>
+        <v>1848494</v>
       </c>
       <c r="B800" t="s">
-        <v>2394</v>
+        <v>2387</v>
       </c>
       <c r="C800" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D800" t="s">
+        <v>14</v>
+      </c>
+      <c r="E800" t="s">
+        <v>39</v>
+      </c>
+      <c r="G800" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H800" t="s">
         <v>2389</v>
-      </c>
-[...13 lines deleted...]
-        <v>2391</v>
       </c>
       <c r="L800" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="801" spans="1:12">
       <c r="A801">
-        <v>1847948</v>
+        <v>1848495</v>
       </c>
       <c r="B801" t="s">
-        <v>2396</v>
+        <v>2390</v>
       </c>
       <c r="C801" t="s">
-        <v>2397</v>
+        <v>2391</v>
       </c>
       <c r="D801" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E801" t="s">
+        <v>39</v>
+      </c>
+      <c r="G801" t="s">
+        <v>40</v>
       </c>
       <c r="H801" t="s">
-        <v>2398</v>
+        <v>2392</v>
       </c>
       <c r="L801" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="802" spans="1:12">
       <c r="A802">
-        <v>1847951</v>
+        <v>1848496</v>
       </c>
       <c r="B802" t="s">
-        <v>2399</v>
+        <v>2393</v>
       </c>
       <c r="C802" t="s">
-        <v>2400</v>
+        <v>2394</v>
       </c>
       <c r="D802" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E802" t="s">
+        <v>39</v>
+      </c>
+      <c r="F802" t="s">
+        <v>832</v>
       </c>
       <c r="H802" t="s">
-        <v>2401</v>
+        <v>2395</v>
       </c>
       <c r="L802" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="803" spans="1:12">
       <c r="A803">
-        <v>1847955</v>
+        <v>1848497</v>
       </c>
       <c r="B803" t="s">
-        <v>2402</v>
+        <v>2396</v>
       </c>
       <c r="C803" t="s">
-        <v>2403</v>
+        <v>2397</v>
       </c>
       <c r="D803" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E803" t="s">
+        <v>39</v>
+      </c>
+      <c r="G803" t="s">
+        <v>2364</v>
       </c>
       <c r="H803" t="s">
-        <v>2404</v>
+        <v>2398</v>
       </c>
       <c r="L803" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="804" spans="1:12">
       <c r="A804">
-        <v>1847957</v>
+        <v>1848498</v>
       </c>
       <c r="B804" t="s">
-        <v>2405</v>
+        <v>2399</v>
       </c>
       <c r="C804" t="s">
-        <v>2406</v>
+        <v>2400</v>
       </c>
       <c r="D804" t="s">
         <v>14</v>
       </c>
       <c r="E804" t="s">
         <v>39</v>
       </c>
-      <c r="G804" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H804" t="s">
-        <v>2407</v>
+        <v>2401</v>
+      </c>
+      <c r="J804">
+        <v>635986</v>
+      </c>
+      <c r="K804" t="s">
+        <v>851</v>
       </c>
       <c r="L804" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="805" spans="1:12">
       <c r="A805">
-        <v>1847958</v>
+        <v>1848500</v>
       </c>
       <c r="B805" t="s">
-        <v>2408</v>
+        <v>2402</v>
       </c>
       <c r="C805" t="s">
-        <v>2409</v>
+        <v>2403</v>
       </c>
       <c r="D805" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G805" t="s">
-        <v>2377</v>
+        <v>1159</v>
       </c>
       <c r="H805" t="s">
-        <v>2410</v>
+        <v>2404</v>
       </c>
       <c r="L805" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:12">
       <c r="A806">
-        <v>1847959</v>
+        <v>1848501</v>
       </c>
       <c r="B806" t="s">
-        <v>2411</v>
+        <v>2405</v>
       </c>
       <c r="C806" t="s">
-        <v>2412</v>
+        <v>2406</v>
       </c>
       <c r="D806" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H806" t="s">
-        <v>2413</v>
+        <v>2407</v>
       </c>
       <c r="L806" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="807" spans="1:12">
       <c r="A807">
-        <v>1848256</v>
+        <v>1848503</v>
       </c>
       <c r="B807" t="s">
-        <v>2414</v>
+        <v>2408</v>
       </c>
       <c r="C807" t="s">
-        <v>2079</v>
+        <v>2409</v>
       </c>
       <c r="D807" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E807" t="s">
+        <v>39</v>
+      </c>
+      <c r="G807" t="s">
+        <v>2364</v>
       </c>
       <c r="H807" t="s">
-        <v>2415</v>
+        <v>2410</v>
       </c>
       <c r="L807" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="808" spans="1:12">
       <c r="A808">
-        <v>1848257</v>
+        <v>1848504</v>
       </c>
       <c r="B808" t="s">
-        <v>2416</v>
+        <v>2411</v>
       </c>
       <c r="C808" t="s">
-        <v>2079</v>
+        <v>2412</v>
       </c>
       <c r="D808" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H808" t="s">
-        <v>2417</v>
+        <v>2413</v>
       </c>
       <c r="L808" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="809" spans="1:12">
       <c r="A809">
-        <v>1848258</v>
+        <v>1848505</v>
       </c>
       <c r="B809" t="s">
-        <v>2418</v>
+        <v>2414</v>
       </c>
       <c r="C809" t="s">
-        <v>2419</v>
+        <v>2415</v>
       </c>
       <c r="D809" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>14</v>
+      </c>
+      <c r="E809" t="s">
+        <v>39</v>
       </c>
       <c r="H809" t="s">
-        <v>2420</v>
+        <v>2416</v>
+      </c>
+      <c r="J809">
+        <v>1847837</v>
+      </c>
+      <c r="K809" t="s">
+        <v>1663</v>
       </c>
       <c r="L809" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="810" spans="1:12">
       <c r="A810">
-        <v>1848262</v>
+        <v>1848506</v>
       </c>
       <c r="B810" t="s">
-        <v>2421</v>
+        <v>2417</v>
       </c>
       <c r="C810" t="s">
-        <v>2079</v>
+        <v>2418</v>
       </c>
       <c r="D810" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E810" t="s">
+        <v>39</v>
+      </c>
+      <c r="G810" t="s">
+        <v>2419</v>
       </c>
       <c r="H810" t="s">
-        <v>2422</v>
+        <v>2420</v>
       </c>
       <c r="L810" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="811" spans="1:12">
       <c r="A811">
-        <v>1848268</v>
+        <v>1848507</v>
       </c>
       <c r="B811" t="s">
-        <v>2423</v>
+        <v>2421</v>
       </c>
       <c r="C811" t="s">
-        <v>2079</v>
+        <v>2382</v>
       </c>
       <c r="D811" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E811" t="s">
+        <v>39</v>
       </c>
       <c r="H811" t="s">
-        <v>2424</v>
+        <v>2422</v>
       </c>
       <c r="L811" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="812" spans="1:12">
       <c r="A812">
-        <v>1848269</v>
+        <v>1848508</v>
       </c>
       <c r="B812" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D812" t="s">
+        <v>357</v>
+      </c>
+      <c r="H812" t="s">
         <v>2425</v>
-      </c>
-[...7 lines deleted...]
-        <v>2427</v>
       </c>
       <c r="L812" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:12">
       <c r="A813">
-        <v>1848271</v>
+        <v>1848509</v>
       </c>
       <c r="B813" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D813" t="s">
+        <v>114</v>
+      </c>
+      <c r="G813" t="s">
+        <v>128</v>
+      </c>
+      <c r="H813" t="s">
         <v>2428</v>
-      </c>
-[...16 lines deleted...]
-        <v>851</v>
       </c>
       <c r="L813" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="814" spans="1:12">
       <c r="A814">
-        <v>1848273</v>
+        <v>1848511</v>
       </c>
       <c r="B814" t="s">
-        <v>2431</v>
+        <v>2429</v>
       </c>
       <c r="C814" t="s">
-        <v>2432</v>
+        <v>1626</v>
       </c>
       <c r="D814" t="s">
         <v>14</v>
       </c>
       <c r="E814" t="s">
         <v>39</v>
       </c>
-      <c r="F814" t="s">
-        <v>292</v>
+      <c r="G814" t="s">
+        <v>1159</v>
       </c>
       <c r="H814" t="s">
-        <v>2433</v>
+        <v>2430</v>
       </c>
       <c r="L814" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="815" spans="1:12">
       <c r="A815">
-        <v>1847964</v>
+        <v>1848512</v>
       </c>
       <c r="B815" t="s">
-        <v>2434</v>
+        <v>2431</v>
       </c>
       <c r="C815" t="s">
-        <v>2435</v>
+        <v>2432</v>
       </c>
       <c r="D815" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E815" t="s">
+        <v>39</v>
       </c>
       <c r="H815" t="s">
-        <v>2436</v>
+        <v>2433</v>
+      </c>
+      <c r="J815">
+        <v>1847837</v>
+      </c>
+      <c r="K815" t="s">
+        <v>1663</v>
       </c>
       <c r="L815" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="816" spans="1:12">
       <c r="A816">
-        <v>1847966</v>
+        <v>1848513</v>
       </c>
       <c r="B816" t="s">
-        <v>2437</v>
+        <v>2434</v>
       </c>
       <c r="C816" t="s">
-        <v>2438</v>
+        <v>2435</v>
       </c>
       <c r="D816" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E816" t="s">
+        <v>39</v>
       </c>
       <c r="H816" t="s">
-        <v>2439</v>
+        <v>2436</v>
+      </c>
+      <c r="J816">
+        <v>1847837</v>
+      </c>
+      <c r="K816" t="s">
+        <v>1663</v>
       </c>
       <c r="L816" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="817" spans="1:12">
       <c r="A817">
-        <v>1847968</v>
+        <v>1848514</v>
       </c>
       <c r="B817" t="s">
-        <v>2440</v>
+        <v>2437</v>
       </c>
       <c r="C817" t="s">
-        <v>2441</v>
+        <v>2438</v>
       </c>
       <c r="D817" t="s">
         <v>357</v>
       </c>
       <c r="H817" t="s">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="L817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="818" spans="1:12">
       <c r="A818">
-        <v>1847970</v>
+        <v>1848515</v>
       </c>
       <c r="B818" t="s">
-        <v>2443</v>
+        <v>2440</v>
       </c>
       <c r="C818" t="s">
-        <v>2444</v>
+        <v>2441</v>
       </c>
       <c r="D818" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E818" t="s">
+        <v>39</v>
       </c>
       <c r="H818" t="s">
-        <v>2445</v>
+        <v>2442</v>
       </c>
       <c r="L818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="819" spans="1:12">
       <c r="A819">
-        <v>1847972</v>
+        <v>1848516</v>
       </c>
       <c r="B819" t="s">
-        <v>2446</v>
+        <v>2443</v>
       </c>
       <c r="C819" t="s">
-        <v>2447</v>
+        <v>1165</v>
       </c>
       <c r="D819" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G819" t="s">
+        <v>1159</v>
       </c>
       <c r="H819" t="s">
-        <v>2448</v>
+        <v>2444</v>
       </c>
       <c r="L819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="820" spans="1:12">
       <c r="A820">
-        <v>1847974</v>
+        <v>1848517</v>
       </c>
       <c r="B820" t="s">
-        <v>2449</v>
+        <v>2445</v>
       </c>
       <c r="C820" t="s">
-        <v>2450</v>
+        <v>2446</v>
       </c>
       <c r="D820" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G820" t="s">
+        <v>128</v>
       </c>
       <c r="H820" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="L820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="821" spans="1:12">
       <c r="A821">
-        <v>1847976</v>
+        <v>1848519</v>
       </c>
       <c r="B821" t="s">
-        <v>2452</v>
+        <v>2448</v>
       </c>
       <c r="C821" t="s">
-        <v>2453</v>
+        <v>2449</v>
       </c>
       <c r="D821" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E821" t="s">
+        <v>39</v>
+      </c>
+      <c r="G821" t="s">
+        <v>40</v>
       </c>
       <c r="H821" t="s">
-        <v>2454</v>
+        <v>2450</v>
       </c>
       <c r="L821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="822" spans="1:12">
       <c r="A822">
-        <v>1847978</v>
+        <v>1848520</v>
       </c>
       <c r="B822" t="s">
-        <v>2455</v>
+        <v>2451</v>
       </c>
       <c r="C822" t="s">
-        <v>2456</v>
+        <v>2452</v>
       </c>
       <c r="D822" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G822" t="s">
+        <v>1206</v>
       </c>
       <c r="H822" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="L822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="823" spans="1:12">
       <c r="A823">
-        <v>1847980</v>
+        <v>1848522</v>
       </c>
       <c r="B823" t="s">
-        <v>2458</v>
+        <v>2454</v>
       </c>
       <c r="C823" t="s">
-        <v>2459</v>
+        <v>2455</v>
       </c>
       <c r="D823" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E823" t="s">
+        <v>39</v>
       </c>
       <c r="H823" t="s">
-        <v>2460</v>
+        <v>2456</v>
+      </c>
+      <c r="J823">
+        <v>1847837</v>
+      </c>
+      <c r="K823" t="s">
+        <v>1663</v>
       </c>
       <c r="L823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="824" spans="1:12">
       <c r="A824">
-        <v>1847982</v>
+        <v>1848523</v>
       </c>
       <c r="B824" t="s">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="C824" t="s">
-        <v>2462</v>
+        <v>1227</v>
       </c>
       <c r="D824" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E824" t="s">
+        <v>39</v>
+      </c>
+      <c r="G824" t="s">
+        <v>251</v>
       </c>
       <c r="H824" t="s">
-        <v>2463</v>
+        <v>2458</v>
       </c>
       <c r="L824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="825" spans="1:12">
       <c r="A825">
-        <v>1847984</v>
+        <v>1848526</v>
       </c>
       <c r="B825" t="s">
-        <v>2464</v>
+        <v>2459</v>
       </c>
       <c r="C825" t="s">
-        <v>2465</v>
+        <v>1601</v>
       </c>
       <c r="D825" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G825" t="s">
+        <v>128</v>
       </c>
       <c r="H825" t="s">
-        <v>2466</v>
+        <v>2460</v>
       </c>
       <c r="L825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:12">
       <c r="A826">
-        <v>1847988</v>
+        <v>1848530</v>
       </c>
       <c r="B826" t="s">
-        <v>2467</v>
+        <v>2461</v>
       </c>
       <c r="C826" t="s">
-        <v>2468</v>
+        <v>2462</v>
       </c>
       <c r="D826" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G826" t="s">
+        <v>1206</v>
       </c>
       <c r="H826" t="s">
-        <v>2469</v>
+        <v>2463</v>
       </c>
       <c r="L826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="827" spans="1:12">
       <c r="A827">
-        <v>1847995</v>
+        <v>1848532</v>
       </c>
       <c r="B827" t="s">
-        <v>2470</v>
+        <v>2464</v>
       </c>
       <c r="C827" t="s">
-        <v>2471</v>
+        <v>2465</v>
       </c>
       <c r="D827" t="s">
-        <v>357</v>
+        <v>35</v>
+      </c>
+      <c r="G827" t="s">
+        <v>2466</v>
       </c>
       <c r="H827" t="s">
-        <v>2472</v>
+        <v>2467</v>
       </c>
       <c r="L827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:12">
       <c r="A828">
-        <v>1847997</v>
+        <v>1848534</v>
       </c>
       <c r="B828" t="s">
-        <v>2473</v>
+        <v>2468</v>
       </c>
       <c r="C828" t="s">
-        <v>2474</v>
+        <v>2469</v>
       </c>
       <c r="D828" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G828" t="s">
+        <v>2466</v>
       </c>
       <c r="H828" t="s">
-        <v>2475</v>
+        <v>2470</v>
       </c>
       <c r="L828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="829" spans="1:12">
       <c r="A829">
-        <v>1848004</v>
+        <v>1848538</v>
       </c>
       <c r="B829" t="s">
-        <v>2476</v>
+        <v>2471</v>
       </c>
       <c r="C829" t="s">
-        <v>2477</v>
+        <v>2472</v>
       </c>
       <c r="D829" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G829" t="s">
+        <v>2473</v>
       </c>
       <c r="H829" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
       <c r="L829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="830" spans="1:12">
       <c r="A830">
-        <v>1848011</v>
+        <v>1848540</v>
       </c>
       <c r="B830" t="s">
-        <v>2479</v>
+        <v>2475</v>
       </c>
       <c r="C830" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
       <c r="D830" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G830" t="s">
+        <v>251</v>
       </c>
       <c r="H830" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
       <c r="L830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="831" spans="1:12">
       <c r="A831">
-        <v>1848029</v>
+        <v>1848542</v>
       </c>
       <c r="B831" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="C831" t="s">
-        <v>2483</v>
+        <v>2479</v>
       </c>
       <c r="D831" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G831" t="s">
+        <v>2480</v>
       </c>
       <c r="H831" t="s">
-        <v>2484</v>
+        <v>2481</v>
       </c>
       <c r="L831" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="832" spans="1:12">
       <c r="A832">
-        <v>1848032</v>
+        <v>1848544</v>
       </c>
       <c r="B832" t="s">
-        <v>2485</v>
+        <v>2482</v>
       </c>
       <c r="C832" t="s">
-        <v>2486</v>
+        <v>2483</v>
       </c>
       <c r="D832" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E832" t="s">
+        <v>39</v>
       </c>
       <c r="H832" t="s">
-        <v>2487</v>
+        <v>2484</v>
       </c>
       <c r="L832" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="833" spans="1:12">
       <c r="A833">
-        <v>1848035</v>
+        <v>1848545</v>
       </c>
       <c r="B833" t="s">
-        <v>2488</v>
+        <v>2485</v>
       </c>
       <c r="C833" t="s">
-        <v>2489</v>
+        <v>2486</v>
       </c>
       <c r="D833" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E833" t="s">
+        <v>39</v>
       </c>
       <c r="H833" t="s">
-        <v>2490</v>
+        <v>2487</v>
+      </c>
+      <c r="J833">
+        <v>1847837</v>
+      </c>
+      <c r="K833" t="s">
+        <v>1663</v>
       </c>
       <c r="L833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:12">
       <c r="A834">
-        <v>1848038</v>
+        <v>1848546</v>
       </c>
       <c r="B834" t="s">
-        <v>2491</v>
+        <v>2488</v>
       </c>
       <c r="C834" t="s">
-        <v>2492</v>
+        <v>2489</v>
       </c>
       <c r="D834" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E834" t="s">
+        <v>39</v>
       </c>
       <c r="H834" t="s">
-        <v>2493</v>
+        <v>2490</v>
+      </c>
+      <c r="J834">
+        <v>1847837</v>
+      </c>
+      <c r="K834" t="s">
+        <v>1663</v>
       </c>
       <c r="L834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="835" spans="1:12">
       <c r="A835">
-        <v>1848042</v>
+        <v>1848547</v>
       </c>
       <c r="B835" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D835" t="s">
+        <v>14</v>
+      </c>
+      <c r="E835" t="s">
+        <v>39</v>
+      </c>
+      <c r="F835" t="s">
+        <v>292</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2493</v>
+      </c>
+      <c r="J835">
+        <v>1848551</v>
+      </c>
+      <c r="K835" t="s">
         <v>2494</v>
-      </c>
-[...7 lines deleted...]
-        <v>2496</v>
       </c>
       <c r="L835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="836" spans="1:12">
       <c r="A836">
-        <v>1848044</v>
+        <v>1848549</v>
       </c>
       <c r="B836" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D836" t="s">
+        <v>35</v>
+      </c>
+      <c r="H836" t="s">
         <v>2497</v>
-      </c>
-[...7 lines deleted...]
-        <v>2499</v>
       </c>
       <c r="L836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:12">
       <c r="A837">
-        <v>1848052</v>
+        <v>1848550</v>
       </c>
       <c r="B837" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D837" t="s">
+        <v>14</v>
+      </c>
+      <c r="E837" t="s">
+        <v>39</v>
+      </c>
+      <c r="H837" t="s">
         <v>2500</v>
       </c>
-      <c r="C837" t="s">
-[...6 lines deleted...]
-        <v>2502</v>
+      <c r="J837">
+        <v>1847837</v>
+      </c>
+      <c r="K837" t="s">
+        <v>1663</v>
       </c>
       <c r="L837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="838" spans="1:12">
       <c r="A838">
-        <v>1848072</v>
+        <v>1848551</v>
       </c>
       <c r="B838" t="s">
-        <v>2503</v>
+        <v>2501</v>
       </c>
       <c r="C838" t="s">
-        <v>2504</v>
+        <v>2502</v>
       </c>
       <c r="D838" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H838" t="s">
-        <v>2505</v>
+        <v>2494</v>
       </c>
       <c r="L838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="839" spans="1:12">
       <c r="A839">
-        <v>1848081</v>
+        <v>1848552</v>
       </c>
       <c r="B839" t="s">
-        <v>2506</v>
+        <v>2503</v>
       </c>
       <c r="C839" t="s">
-        <v>2507</v>
+        <v>2504</v>
       </c>
       <c r="D839" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E839" t="s">
+        <v>39</v>
+      </c>
+      <c r="G839" t="s">
+        <v>40</v>
       </c>
       <c r="H839" t="s">
-        <v>2508</v>
+        <v>2505</v>
       </c>
       <c r="L839" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="840" spans="1:12">
       <c r="A840">
-        <v>1848092</v>
+        <v>1848554</v>
       </c>
       <c r="B840" t="s">
-        <v>2509</v>
+        <v>2506</v>
       </c>
       <c r="C840" t="s">
-        <v>2510</v>
+        <v>2507</v>
       </c>
       <c r="D840" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E840" t="s">
+        <v>39</v>
       </c>
       <c r="H840" t="s">
-        <v>2511</v>
+        <v>2508</v>
+      </c>
+      <c r="J840">
+        <v>1847837</v>
+      </c>
+      <c r="K840" t="s">
+        <v>1663</v>
       </c>
       <c r="L840" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="841" spans="1:12">
       <c r="A841">
-        <v>1848094</v>
+        <v>1848555</v>
       </c>
       <c r="B841" t="s">
-        <v>2512</v>
+        <v>2509</v>
       </c>
       <c r="C841" t="s">
-        <v>2513</v>
+        <v>2510</v>
       </c>
       <c r="D841" t="s">
         <v>14</v>
       </c>
       <c r="E841" t="s">
         <v>39</v>
       </c>
-      <c r="G841" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H841" t="s">
-        <v>2514</v>
+        <v>2511</v>
+      </c>
+      <c r="J841">
+        <v>1847837</v>
+      </c>
+      <c r="K841" t="s">
+        <v>1663</v>
       </c>
       <c r="L841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="842" spans="1:12">
       <c r="A842">
-        <v>1848096</v>
+        <v>1848556</v>
       </c>
       <c r="B842" t="s">
-        <v>2515</v>
+        <v>2512</v>
       </c>
       <c r="C842" t="s">
-        <v>2516</v>
+        <v>2513</v>
       </c>
       <c r="D842" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E842" t="s">
+        <v>39</v>
       </c>
       <c r="H842" t="s">
-        <v>2517</v>
+        <v>2514</v>
+      </c>
+      <c r="J842">
+        <v>1847837</v>
+      </c>
+      <c r="K842" t="s">
+        <v>1663</v>
       </c>
       <c r="L842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="843" spans="1:12">
       <c r="A843">
-        <v>1848098</v>
+        <v>1848557</v>
       </c>
       <c r="B843" t="s">
-        <v>2518</v>
+        <v>2515</v>
       </c>
       <c r="C843" t="s">
-        <v>2519</v>
+        <v>2516</v>
       </c>
       <c r="D843" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E843" t="s">
+        <v>39</v>
       </c>
       <c r="H843" t="s">
-        <v>2520</v>
+        <v>2517</v>
+      </c>
+      <c r="J843">
+        <v>1847837</v>
+      </c>
+      <c r="K843" t="s">
+        <v>1663</v>
       </c>
       <c r="L843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="844" spans="1:12">
       <c r="A844">
-        <v>1848100</v>
+        <v>1848558</v>
       </c>
       <c r="B844" t="s">
-        <v>2521</v>
+        <v>2518</v>
       </c>
       <c r="C844" t="s">
-        <v>2522</v>
+        <v>2519</v>
       </c>
       <c r="D844" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E844" t="s">
+        <v>39</v>
       </c>
       <c r="H844" t="s">
-        <v>2523</v>
+        <v>2520</v>
+      </c>
+      <c r="J844">
+        <v>1847837</v>
+      </c>
+      <c r="K844" t="s">
+        <v>1663</v>
       </c>
       <c r="L844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="845" spans="1:12">
       <c r="A845">
-        <v>1848106</v>
+        <v>1848559</v>
       </c>
       <c r="B845" t="s">
-        <v>2524</v>
+        <v>2521</v>
       </c>
       <c r="C845" t="s">
-        <v>2525</v>
+        <v>2522</v>
       </c>
       <c r="D845" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E845" t="s">
+        <v>39</v>
       </c>
       <c r="H845" t="s">
-        <v>2526</v>
+        <v>2523</v>
+      </c>
+      <c r="J845">
+        <v>1847837</v>
+      </c>
+      <c r="K845" t="s">
+        <v>1663</v>
       </c>
       <c r="L845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="846" spans="1:12">
       <c r="A846">
-        <v>1848108</v>
+        <v>1848560</v>
       </c>
       <c r="B846" t="s">
-        <v>2527</v>
+        <v>2524</v>
       </c>
       <c r="C846" t="s">
-        <v>2528</v>
+        <v>2525</v>
       </c>
       <c r="D846" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E846" t="s">
+        <v>39</v>
       </c>
       <c r="H846" t="s">
-        <v>2529</v>
+        <v>2526</v>
+      </c>
+      <c r="J846">
+        <v>635986</v>
+      </c>
+      <c r="K846" t="s">
+        <v>851</v>
       </c>
       <c r="L846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="847" spans="1:12">
       <c r="A847">
-        <v>1848113</v>
+        <v>1848562</v>
       </c>
       <c r="B847" t="s">
-        <v>2530</v>
+        <v>2527</v>
       </c>
       <c r="C847" t="s">
-        <v>2531</v>
+        <v>2528</v>
       </c>
       <c r="D847" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E847" t="s">
+        <v>39</v>
       </c>
       <c r="H847" t="s">
-        <v>2532</v>
+        <v>2529</v>
+      </c>
+      <c r="J847">
+        <v>1847837</v>
+      </c>
+      <c r="K847" t="s">
+        <v>1663</v>
       </c>
       <c r="L847" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="848" spans="1:12">
       <c r="A848">
-        <v>1848123</v>
+        <v>1848563</v>
       </c>
       <c r="B848" t="s">
-        <v>2533</v>
+        <v>2530</v>
       </c>
       <c r="C848" t="s">
-        <v>2534</v>
+        <v>2531</v>
       </c>
       <c r="D848" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E848" t="s">
+        <v>39</v>
       </c>
       <c r="H848" t="s">
-        <v>2535</v>
+        <v>2532</v>
+      </c>
+      <c r="J848">
+        <v>1847837</v>
+      </c>
+      <c r="K848" t="s">
+        <v>1663</v>
       </c>
       <c r="L848" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="849" spans="1:12">
       <c r="A849">
-        <v>1848124</v>
+        <v>1848564</v>
       </c>
       <c r="B849" t="s">
-        <v>2536</v>
+        <v>2533</v>
       </c>
       <c r="C849" t="s">
-        <v>2537</v>
+        <v>2534</v>
       </c>
       <c r="D849" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E849" t="s">
+        <v>39</v>
       </c>
       <c r="H849" t="s">
-        <v>2538</v>
+        <v>2535</v>
+      </c>
+      <c r="J849">
+        <v>1847837</v>
+      </c>
+      <c r="K849" t="s">
+        <v>1663</v>
       </c>
       <c r="L849" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="850" spans="1:12">
       <c r="A850">
-        <v>1848125</v>
+        <v>1848565</v>
       </c>
       <c r="B850" t="s">
-        <v>2539</v>
+        <v>2536</v>
       </c>
       <c r="C850" t="s">
-        <v>2540</v>
+        <v>2537</v>
       </c>
       <c r="D850" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E850" t="s">
+        <v>39</v>
       </c>
       <c r="H850" t="s">
-        <v>2541</v>
+        <v>2538</v>
+      </c>
+      <c r="J850">
+        <v>1847837</v>
+      </c>
+      <c r="K850" t="s">
+        <v>1663</v>
       </c>
       <c r="L850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:12">
       <c r="A851">
-        <v>1848126</v>
+        <v>1848566</v>
       </c>
       <c r="B851" t="s">
-        <v>2542</v>
+        <v>2539</v>
       </c>
       <c r="C851" t="s">
-        <v>2543</v>
+        <v>2540</v>
       </c>
       <c r="D851" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E851" t="s">
+        <v>39</v>
       </c>
       <c r="H851" t="s">
-        <v>2544</v>
+        <v>2541</v>
+      </c>
+      <c r="J851">
+        <v>1847837</v>
+      </c>
+      <c r="K851" t="s">
+        <v>1663</v>
       </c>
       <c r="L851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:12">
       <c r="A852">
-        <v>1848127</v>
+        <v>1848567</v>
       </c>
       <c r="B852" t="s">
-        <v>2545</v>
+        <v>2542</v>
       </c>
       <c r="C852" t="s">
-        <v>2546</v>
+        <v>2543</v>
       </c>
       <c r="D852" t="s">
         <v>14</v>
       </c>
       <c r="E852" t="s">
         <v>39</v>
       </c>
-      <c r="G852" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H852" t="s">
-        <v>2548</v>
+        <v>2544</v>
+      </c>
+      <c r="J852">
+        <v>635986</v>
+      </c>
+      <c r="K852" t="s">
+        <v>851</v>
       </c>
       <c r="L852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:12">
       <c r="A853">
-        <v>1848128</v>
+        <v>1848570</v>
       </c>
       <c r="B853" t="s">
-        <v>2549</v>
+        <v>2545</v>
       </c>
       <c r="C853" t="s">
-        <v>2550</v>
+        <v>2546</v>
       </c>
       <c r="D853" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E853" t="s">
+        <v>39</v>
+      </c>
+      <c r="G853" t="s">
+        <v>1574</v>
       </c>
       <c r="H853" t="s">
-        <v>337</v>
+        <v>2547</v>
       </c>
       <c r="L853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:12">
       <c r="A854">
-        <v>1848129</v>
+        <v>1848593</v>
       </c>
       <c r="B854" t="s">
-        <v>2551</v>
+        <v>2548</v>
       </c>
       <c r="C854" t="s">
-        <v>2552</v>
+        <v>2549</v>
       </c>
       <c r="D854" t="s">
         <v>14</v>
       </c>
       <c r="E854" t="s">
         <v>39</v>
       </c>
-      <c r="G854" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H854" t="s">
-        <v>2553</v>
+        <v>2550</v>
+      </c>
+      <c r="J854">
+        <v>1848508</v>
+      </c>
+      <c r="K854" t="s">
+        <v>2425</v>
       </c>
       <c r="L854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:12">
       <c r="A855">
-        <v>1848130</v>
+        <v>1848595</v>
       </c>
       <c r="B855" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D855" t="s">
+        <v>14</v>
+      </c>
+      <c r="E855" t="s">
+        <v>39</v>
+      </c>
+      <c r="G855" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H855" t="s">
         <v>2554</v>
-      </c>
-[...7 lines deleted...]
-        <v>2556</v>
       </c>
       <c r="L855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:12">
       <c r="A856">
-        <v>1848131</v>
+        <v>1848598</v>
       </c>
       <c r="B856" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D856" t="s">
+        <v>357</v>
+      </c>
+      <c r="H856" t="s">
         <v>2557</v>
-      </c>
-[...7 lines deleted...]
-        <v>2559</v>
       </c>
       <c r="L856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:12">
       <c r="A857">
-        <v>1848132</v>
+        <v>1848599</v>
       </c>
       <c r="B857" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D857" t="s">
+        <v>14</v>
+      </c>
+      <c r="E857" t="s">
+        <v>39</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H857" t="s">
         <v>2560</v>
-      </c>
-[...7 lines deleted...]
-        <v>2562</v>
       </c>
       <c r="L857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:12">
       <c r="A858">
-        <v>1848509</v>
+        <v>1848600</v>
       </c>
       <c r="B858" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D858" t="s">
+        <v>357</v>
+      </c>
+      <c r="H858" t="s">
         <v>2563</v>
-      </c>
-[...10 lines deleted...]
-        <v>2565</v>
       </c>
       <c r="L858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:12">
       <c r="A859">
-        <v>1848276</v>
+        <v>1848601</v>
       </c>
       <c r="B859" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D859" t="s">
+        <v>357</v>
+      </c>
+      <c r="H859" t="s">
         <v>2566</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
       <c r="L859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:12">
       <c r="A860">
-        <v>1848279</v>
+        <v>1848602</v>
       </c>
       <c r="B860" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C860" t="s">
         <v>2568</v>
       </c>
-      <c r="C860" t="s">
+      <c r="D860" t="s">
+        <v>357</v>
+      </c>
+      <c r="H860" t="s">
         <v>2569</v>
-      </c>
-[...13 lines deleted...]
-        <v>1135</v>
       </c>
       <c r="L860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:12">
       <c r="A861">
-        <v>1848288</v>
+        <v>1848604</v>
       </c>
       <c r="B861" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C861" t="s">
         <v>2571</v>
       </c>
-      <c r="C861" t="s">
+      <c r="D861" t="s">
+        <v>357</v>
+      </c>
+      <c r="H861" t="s">
         <v>2572</v>
-      </c>
-[...4 lines deleted...]
-        <v>2573</v>
       </c>
       <c r="L861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:12">
       <c r="A862">
-        <v>1848293</v>
+        <v>1848605</v>
       </c>
       <c r="B862" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C862" t="s">
         <v>2574</v>
       </c>
-      <c r="C862" t="s">
+      <c r="D862" t="s">
+        <v>357</v>
+      </c>
+      <c r="H862" t="s">
         <v>2575</v>
-      </c>
-[...10 lines deleted...]
-        <v>2576</v>
       </c>
       <c r="L862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:12">
       <c r="A863">
-        <v>1848303</v>
+        <v>1848606</v>
       </c>
       <c r="B863" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C863" t="s">
         <v>2577</v>
       </c>
-      <c r="C863" t="s">
+      <c r="D863" t="s">
+        <v>35</v>
+      </c>
+      <c r="H863" t="s">
         <v>2578</v>
-      </c>
-[...10 lines deleted...]
-        <v>2579</v>
       </c>
       <c r="L863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:12">
       <c r="A864">
-        <v>1848335</v>
+        <v>1848608</v>
       </c>
       <c r="B864" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C864" t="s">
         <v>2580</v>
       </c>
-      <c r="C864" t="s">
+      <c r="D864" t="s">
+        <v>357</v>
+      </c>
+      <c r="H864" t="s">
         <v>2581</v>
-      </c>
-[...10 lines deleted...]
-        <v>2582</v>
       </c>
       <c r="L864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:12">
       <c r="A865">
-        <v>1848388</v>
+        <v>1848609</v>
       </c>
       <c r="B865" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C865" t="s">
         <v>2583</v>
       </c>
-      <c r="C865" t="s">
+      <c r="D865" t="s">
+        <v>14</v>
+      </c>
+      <c r="E865" t="s">
+        <v>39</v>
+      </c>
+      <c r="G865" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H865" t="s">
         <v>2584</v>
-      </c>
-[...10 lines deleted...]
-        <v>2585</v>
       </c>
       <c r="L865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:12">
       <c r="A866">
-        <v>1848390</v>
+        <v>1848610</v>
       </c>
       <c r="B866" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C866" t="s">
         <v>2586</v>
       </c>
-      <c r="C866" t="s">
+      <c r="D866" t="s">
+        <v>357</v>
+      </c>
+      <c r="H866" t="s">
         <v>2587</v>
-      </c>
-[...13 lines deleted...]
-        <v>1236</v>
       </c>
       <c r="L866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:12">
       <c r="A867">
-        <v>1848405</v>
+        <v>1848611</v>
       </c>
       <c r="B867" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C867" t="s">
         <v>2589</v>
       </c>
-      <c r="C867" t="s">
+      <c r="D867" t="s">
+        <v>357</v>
+      </c>
+      <c r="H867" t="s">
         <v>2590</v>
-      </c>
-[...10 lines deleted...]
-        <v>2591</v>
       </c>
       <c r="L867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:12">
       <c r="A868">
-        <v>1848428</v>
+        <v>1848612</v>
       </c>
       <c r="B868" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C868" t="s">
         <v>2592</v>
       </c>
-      <c r="C868" t="s">
+      <c r="D868" t="s">
+        <v>357</v>
+      </c>
+      <c r="H868" t="s">
         <v>2593</v>
-      </c>
-[...4 lines deleted...]
-        <v>2594</v>
       </c>
       <c r="L868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:12">
       <c r="A869">
-        <v>1848429</v>
+        <v>1848613</v>
       </c>
       <c r="B869" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D869" t="s">
+        <v>14</v>
+      </c>
+      <c r="E869" t="s">
+        <v>39</v>
+      </c>
+      <c r="H869" t="s">
         <v>2595</v>
       </c>
-      <c r="C869" t="s">
-[...9 lines deleted...]
-        <v>2597</v>
+      <c r="J869">
+        <v>1847837</v>
+      </c>
+      <c r="K869" t="s">
+        <v>1663</v>
       </c>
       <c r="L869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:12">
       <c r="A870">
-        <v>1848431</v>
+        <v>1848614</v>
       </c>
       <c r="B870" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D870" t="s">
+        <v>357</v>
+      </c>
+      <c r="H870" t="s">
         <v>2598</v>
-      </c>
-[...10 lines deleted...]
-        <v>2600</v>
       </c>
       <c r="L870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:12">
       <c r="A871">
-        <v>1848432</v>
+        <v>1848615</v>
       </c>
       <c r="B871" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D871" t="s">
+        <v>357</v>
+      </c>
+      <c r="H871" t="s">
         <v>2601</v>
-      </c>
-[...10 lines deleted...]
-        <v>2603</v>
       </c>
       <c r="L871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:12">
       <c r="A872">
-        <v>1848438</v>
+        <v>1848616</v>
       </c>
       <c r="B872" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D872" t="s">
+        <v>357</v>
+      </c>
+      <c r="H872" t="s">
         <v>2604</v>
-      </c>
-[...16 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="L872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:12">
       <c r="A873">
-        <v>1848439</v>
+        <v>1848617</v>
       </c>
       <c r="B873" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D873" t="s">
+        <v>357</v>
+      </c>
+      <c r="H873" t="s">
         <v>2607</v>
-      </c>
-[...7 lines deleted...]
-        <v>1360</v>
       </c>
       <c r="L873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:12">
       <c r="A874">
-        <v>1848511</v>
+        <v>1848618</v>
       </c>
       <c r="B874" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C874" t="s">
         <v>2609</v>
       </c>
-      <c r="C874" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D874" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>357</v>
       </c>
       <c r="H874" t="s">
         <v>2610</v>
       </c>
       <c r="L874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:12">
       <c r="A875">
-        <v>1848512</v>
+        <v>1848619</v>
       </c>
       <c r="B875" t="s">
         <v>2611</v>
       </c>
       <c r="C875" t="s">
         <v>2612</v>
       </c>
       <c r="D875" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H875" t="s">
         <v>2613</v>
       </c>
-      <c r="J875">
-[...4 lines deleted...]
-      </c>
       <c r="L875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:12">
       <c r="A876">
-        <v>1848513</v>
+        <v>1848621</v>
       </c>
       <c r="B876" t="s">
         <v>2614</v>
       </c>
       <c r="C876" t="s">
         <v>2615</v>
       </c>
       <c r="D876" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H876" t="s">
         <v>2616</v>
       </c>
-      <c r="J876">
-[...4 lines deleted...]
-      </c>
       <c r="L876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:12">
       <c r="A877">
-        <v>1848514</v>
+        <v>1848623</v>
       </c>
       <c r="B877" t="s">
         <v>2617</v>
       </c>
       <c r="C877" t="s">
         <v>2618</v>
       </c>
       <c r="D877" t="s">
         <v>357</v>
       </c>
       <c r="H877" t="s">
         <v>2619</v>
       </c>
       <c r="L877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:12">
       <c r="A878">
-        <v>1848515</v>
+        <v>1848624</v>
       </c>
       <c r="B878" t="s">
         <v>2620</v>
       </c>
       <c r="C878" t="s">
         <v>2621</v>
       </c>
       <c r="D878" t="s">
         <v>14</v>
       </c>
       <c r="E878" t="s">
         <v>39</v>
       </c>
+      <c r="G878" t="s">
+        <v>2553</v>
+      </c>
       <c r="H878" t="s">
         <v>2622</v>
       </c>
       <c r="L878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:12">
       <c r="A879">
-        <v>1848516</v>
+        <v>1848625</v>
       </c>
       <c r="B879" t="s">
         <v>2623</v>
       </c>
       <c r="C879" t="s">
-        <v>1576</v>
+        <v>2624</v>
       </c>
       <c r="D879" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>357</v>
       </c>
       <c r="H879" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="L879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:12">
       <c r="A880">
-        <v>1848517</v>
+        <v>1848627</v>
       </c>
       <c r="B880" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="C880" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="D880" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>357</v>
       </c>
       <c r="H880" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="L880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:12">
       <c r="A881">
-        <v>1848519</v>
+        <v>1848629</v>
       </c>
       <c r="B881" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="C881" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="D881" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>357</v>
       </c>
       <c r="H881" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="L881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:12">
       <c r="A882">
-        <v>1848520</v>
+        <v>1848630</v>
       </c>
       <c r="B882" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="C882" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="D882" t="s">
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E882" t="s">
+        <v>39</v>
       </c>
       <c r="G882" t="s">
-        <v>1534</v>
+        <v>2553</v>
       </c>
       <c r="H882" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="L882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:12">
       <c r="A883">
-        <v>1848522</v>
+        <v>1848632</v>
       </c>
       <c r="B883" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="C883" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="D883" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H883" t="s">
-        <v>2636</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2637</v>
       </c>
       <c r="L883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:12">
       <c r="A884">
-        <v>1848523</v>
+        <v>1848634</v>
       </c>
       <c r="B884" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="C884" t="s">
-        <v>1635</v>
+        <v>2639</v>
       </c>
       <c r="D884" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>35</v>
       </c>
       <c r="H884" t="s">
-        <v>2638</v>
+        <v>1013</v>
       </c>
       <c r="L884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:12">
       <c r="A885">
-        <v>1848526</v>
+        <v>1848635</v>
       </c>
       <c r="B885" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="C885" t="s">
-        <v>1527</v>
+        <v>2641</v>
       </c>
       <c r="D885" t="s">
-        <v>114</v>
+        <v>14</v>
+      </c>
+      <c r="E885" t="s">
+        <v>39</v>
       </c>
       <c r="G885" t="s">
-        <v>128</v>
+        <v>2642</v>
       </c>
       <c r="H885" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="L885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:12">
       <c r="A886">
-        <v>1848530</v>
+        <v>1848636</v>
       </c>
       <c r="B886" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
       <c r="C886" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="D886" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1534</v>
+        <v>14</v>
+      </c>
+      <c r="E886" t="s">
+        <v>39</v>
       </c>
       <c r="H886" t="s">
-        <v>2643</v>
+        <v>2646</v>
+      </c>
+      <c r="J886">
+        <v>1848638</v>
+      </c>
+      <c r="K886" t="s">
+        <v>2647</v>
       </c>
       <c r="L886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:12">
       <c r="A887">
-        <v>1848532</v>
+        <v>1848638</v>
       </c>
       <c r="B887" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
       <c r="C887" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
       <c r="D887" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>2646</v>
+        <v>357</v>
       </c>
       <c r="H887" t="s">
         <v>2647</v>
       </c>
       <c r="L887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:12">
       <c r="A888">
-        <v>1848534</v>
+        <v>1848640</v>
       </c>
       <c r="B888" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="C888" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="D888" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2646</v>
+        <v>14</v>
+      </c>
+      <c r="E888" t="s">
+        <v>39</v>
       </c>
       <c r="H888" t="s">
-        <v>2650</v>
+        <v>2652</v>
+      </c>
+      <c r="J888">
+        <v>1848719</v>
+      </c>
+      <c r="K888" t="s">
+        <v>1031</v>
       </c>
       <c r="L888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:12">
       <c r="A889">
-        <v>1848538</v>
+        <v>1848641</v>
       </c>
       <c r="B889" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="C889" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="D889" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2653</v>
+        <v>14</v>
+      </c>
+      <c r="E889" t="s">
+        <v>39</v>
       </c>
       <c r="H889" t="s">
-        <v>2654</v>
+        <v>2655</v>
+      </c>
+      <c r="J889">
+        <v>1848719</v>
+      </c>
+      <c r="K889" t="s">
+        <v>1031</v>
       </c>
       <c r="L889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:12">
       <c r="A890">
-        <v>1848540</v>
+        <v>1848642</v>
       </c>
       <c r="B890" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="C890" t="s">
-        <v>2656</v>
+        <v>1036</v>
       </c>
       <c r="D890" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>14</v>
+      </c>
+      <c r="E890" t="s">
+        <v>39</v>
       </c>
       <c r="H890" t="s">
         <v>2657</v>
       </c>
+      <c r="J890">
+        <v>1848719</v>
+      </c>
+      <c r="K890" t="s">
+        <v>1031</v>
+      </c>
       <c r="L890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:12">
       <c r="A891">
-        <v>1848542</v>
+        <v>1848648</v>
       </c>
       <c r="B891" t="s">
         <v>2658</v>
       </c>
       <c r="C891" t="s">
         <v>2659</v>
       </c>
       <c r="D891" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="G891" t="s">
+        <v>14</v>
+      </c>
+      <c r="E891" t="s">
+        <v>39</v>
+      </c>
+      <c r="H891" t="s">
         <v>2660</v>
       </c>
-      <c r="H891" t="s">
-        <v>2661</v>
+      <c r="J891">
+        <v>1848719</v>
+      </c>
+      <c r="K891" t="s">
+        <v>1031</v>
       </c>
       <c r="L891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:12">
       <c r="A892">
-        <v>1848544</v>
+        <v>1848649</v>
       </c>
       <c r="B892" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C892" t="s">
         <v>2662</v>
       </c>
-      <c r="C892" t="s">
+      <c r="D892" t="s">
+        <v>14</v>
+      </c>
+      <c r="E892" t="s">
+        <v>39</v>
+      </c>
+      <c r="H892" t="s">
         <v>2663</v>
       </c>
-      <c r="D892" t="s">
-[...6 lines deleted...]
-        <v>2664</v>
+      <c r="J892">
+        <v>1848719</v>
+      </c>
+      <c r="K892" t="s">
+        <v>1031</v>
       </c>
       <c r="L892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:12">
       <c r="A893">
-        <v>1848545</v>
+        <v>1848651</v>
       </c>
       <c r="B893" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C893" t="s">
         <v>2665</v>
       </c>
-      <c r="C893" t="s">
+      <c r="D893" t="s">
+        <v>357</v>
+      </c>
+      <c r="H893" t="s">
         <v>2666</v>
-      </c>
-[...13 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="L893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:12">
       <c r="A894">
-        <v>1848546</v>
+        <v>1848653</v>
       </c>
       <c r="B894" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C894" t="s">
         <v>2668</v>
       </c>
-      <c r="C894" t="s">
+      <c r="D894" t="s">
+        <v>357</v>
+      </c>
+      <c r="H894" t="s">
         <v>2669</v>
-      </c>
-[...13 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="L894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:12">
       <c r="A895">
-        <v>1848547</v>
+        <v>1848655</v>
       </c>
       <c r="B895" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C895" t="s">
         <v>2671</v>
       </c>
-      <c r="C895" t="s">
+      <c r="D895" t="s">
+        <v>357</v>
+      </c>
+      <c r="H895" t="s">
         <v>2672</v>
-      </c>
-[...16 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="L895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:12">
       <c r="A896">
-        <v>1848549</v>
+        <v>1848657</v>
       </c>
       <c r="B896" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C896" t="s">
         <v>2674</v>
       </c>
-      <c r="C896" t="s">
+      <c r="D896" t="s">
+        <v>357</v>
+      </c>
+      <c r="H896" t="s">
         <v>2675</v>
-      </c>
-[...4 lines deleted...]
-        <v>2676</v>
       </c>
       <c r="L896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:12">
       <c r="A897">
-        <v>1848550</v>
+        <v>1848659</v>
       </c>
       <c r="B897" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C897" t="s">
         <v>2677</v>
       </c>
-      <c r="C897" t="s">
+      <c r="D897" t="s">
+        <v>357</v>
+      </c>
+      <c r="H897" t="s">
         <v>2678</v>
-      </c>
-[...13 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="L897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:12">
       <c r="A898">
-        <v>1848551</v>
+        <v>1848661</v>
       </c>
       <c r="B898" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C898" t="s">
         <v>2680</v>
       </c>
-      <c r="C898" t="s">
+      <c r="D898" t="s">
+        <v>357</v>
+      </c>
+      <c r="H898" t="s">
         <v>2681</v>
-      </c>
-[...4 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="L898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:12">
       <c r="A899">
-        <v>1848552</v>
+        <v>1848663</v>
       </c>
       <c r="B899" t="s">
         <v>2682</v>
       </c>
       <c r="C899" t="s">
         <v>2683</v>
       </c>
       <c r="D899" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>357</v>
       </c>
       <c r="H899" t="s">
         <v>2684</v>
       </c>
       <c r="L899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:12">
       <c r="A900">
-        <v>1848554</v>
+        <v>1848665</v>
       </c>
       <c r="B900" t="s">
         <v>2685</v>
       </c>
       <c r="C900" t="s">
         <v>2686</v>
       </c>
       <c r="D900" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H900" t="s">
         <v>2687</v>
       </c>
-      <c r="J900">
-[...4 lines deleted...]
-      </c>
       <c r="L900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:12">
       <c r="A901">
-        <v>1848555</v>
+        <v>1848667</v>
       </c>
       <c r="B901" t="s">
         <v>2688</v>
       </c>
       <c r="C901" t="s">
         <v>2689</v>
       </c>
       <c r="D901" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H901" t="s">
         <v>2690</v>
       </c>
-      <c r="J901">
-[...4 lines deleted...]
-      </c>
       <c r="L901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:12">
       <c r="A902">
-        <v>1848556</v>
+        <v>1848669</v>
       </c>
       <c r="B902" t="s">
         <v>2691</v>
       </c>
       <c r="C902" t="s">
         <v>2692</v>
       </c>
       <c r="D902" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H902" t="s">
         <v>2693</v>
       </c>
-      <c r="J902">
-[...4 lines deleted...]
-      </c>
       <c r="L902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:12">
       <c r="A903">
-        <v>1848557</v>
+        <v>1848671</v>
       </c>
       <c r="B903" t="s">
         <v>2694</v>
       </c>
       <c r="C903" t="s">
         <v>2695</v>
       </c>
       <c r="D903" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H903" t="s">
         <v>2696</v>
       </c>
-      <c r="J903">
-[...4 lines deleted...]
-      </c>
       <c r="L903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:12">
       <c r="A904">
-        <v>1848558</v>
+        <v>1848673</v>
       </c>
       <c r="B904" t="s">
         <v>2697</v>
       </c>
       <c r="C904" t="s">
         <v>2698</v>
       </c>
       <c r="D904" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H904" t="s">
         <v>2699</v>
       </c>
-      <c r="J904">
-[...4 lines deleted...]
-      </c>
       <c r="L904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:12">
       <c r="A905">
-        <v>1848559</v>
+        <v>1848675</v>
       </c>
       <c r="B905" t="s">
         <v>2700</v>
       </c>
       <c r="C905" t="s">
         <v>2701</v>
       </c>
       <c r="D905" t="s">
         <v>14</v>
       </c>
       <c r="E905" t="s">
         <v>39</v>
       </c>
+      <c r="G905" t="s">
+        <v>1363</v>
+      </c>
       <c r="H905" t="s">
         <v>2702</v>
       </c>
-      <c r="J905">
-[...4 lines deleted...]
-      </c>
       <c r="L905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:12">
       <c r="A906">
-        <v>1848560</v>
+        <v>1848676</v>
       </c>
       <c r="B906" t="s">
         <v>2703</v>
       </c>
       <c r="C906" t="s">
         <v>2704</v>
       </c>
       <c r="D906" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H906" t="s">
         <v>2705</v>
       </c>
-      <c r="J906">
-[...4 lines deleted...]
-      </c>
       <c r="L906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:12">
       <c r="A907">
-        <v>1848562</v>
+        <v>1848678</v>
       </c>
       <c r="B907" t="s">
         <v>2706</v>
       </c>
       <c r="C907" t="s">
         <v>2707</v>
       </c>
       <c r="D907" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H907" t="s">
         <v>2708</v>
       </c>
-      <c r="J907">
-[...4 lines deleted...]
-      </c>
       <c r="L907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:12">
       <c r="A908">
-        <v>1848563</v>
+        <v>1848680</v>
       </c>
       <c r="B908" t="s">
         <v>2709</v>
       </c>
       <c r="C908" t="s">
         <v>2710</v>
       </c>
       <c r="D908" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H908" t="s">
         <v>2711</v>
       </c>
-      <c r="J908">
-[...4 lines deleted...]
-      </c>
       <c r="L908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:12">
       <c r="A909">
-        <v>1848564</v>
+        <v>1848682</v>
       </c>
       <c r="B909" t="s">
         <v>2712</v>
       </c>
       <c r="C909" t="s">
         <v>2713</v>
       </c>
       <c r="D909" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H909" t="s">
         <v>2714</v>
       </c>
-      <c r="J909">
-[...4 lines deleted...]
-      </c>
       <c r="L909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:12">
       <c r="A910">
-        <v>1848565</v>
+        <v>1848684</v>
       </c>
       <c r="B910" t="s">
         <v>2715</v>
       </c>
       <c r="C910" t="s">
         <v>2716</v>
       </c>
       <c r="D910" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H910" t="s">
         <v>2717</v>
       </c>
-      <c r="J910">
-[...4 lines deleted...]
-      </c>
       <c r="L910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:12">
       <c r="A911">
-        <v>1848566</v>
+        <v>1848688</v>
       </c>
       <c r="B911" t="s">
         <v>2718</v>
       </c>
       <c r="C911" t="s">
         <v>2719</v>
       </c>
       <c r="D911" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H911" t="s">
         <v>2720</v>
       </c>
-      <c r="J911">
-[...4 lines deleted...]
-      </c>
       <c r="L911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:12">
       <c r="A912">
-        <v>1848567</v>
+        <v>1848690</v>
       </c>
       <c r="B912" t="s">
         <v>2721</v>
       </c>
       <c r="C912" t="s">
         <v>2722</v>
       </c>
       <c r="D912" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H912" t="s">
         <v>2723</v>
       </c>
-      <c r="J912">
-[...4 lines deleted...]
-      </c>
       <c r="L912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:12">
       <c r="A913">
-        <v>1848570</v>
+        <v>1848692</v>
       </c>
       <c r="B913" t="s">
         <v>2724</v>
       </c>
       <c r="C913" t="s">
         <v>2725</v>
       </c>
       <c r="D913" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1499</v>
+        <v>357</v>
       </c>
       <c r="H913" t="s">
         <v>2726</v>
       </c>
       <c r="L913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:12">
       <c r="A914">
-        <v>1848593</v>
+        <v>1848694</v>
       </c>
       <c r="B914" t="s">
         <v>2727</v>
       </c>
       <c r="C914" t="s">
         <v>2728</v>
       </c>
       <c r="D914" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H914" t="s">
         <v>2729</v>
       </c>
-      <c r="J914">
-[...4 lines deleted...]
-      </c>
       <c r="L914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:12">
       <c r="A915">
-        <v>1848595</v>
+        <v>1848696</v>
       </c>
       <c r="B915" t="s">
         <v>2730</v>
       </c>
       <c r="C915" t="s">
         <v>2731</v>
       </c>
       <c r="D915" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1749</v>
+        <v>357</v>
       </c>
       <c r="H915" t="s">
         <v>2732</v>
       </c>
       <c r="L915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:12">
       <c r="A916">
-        <v>1848598</v>
+        <v>1848698</v>
       </c>
       <c r="B916" t="s">
         <v>2733</v>
       </c>
       <c r="C916" t="s">
         <v>2734</v>
       </c>
       <c r="D916" t="s">
         <v>357</v>
       </c>
       <c r="H916" t="s">
         <v>2735</v>
       </c>
       <c r="L916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:12">
       <c r="A917">
-        <v>1848599</v>
+        <v>1848700</v>
       </c>
       <c r="B917" t="s">
         <v>2736</v>
       </c>
       <c r="C917" t="s">
-        <v>1638</v>
+        <v>2737</v>
       </c>
       <c r="D917" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H917" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="L917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:12">
       <c r="A918">
-        <v>1848600</v>
+        <v>1848702</v>
       </c>
       <c r="B918" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="C918" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="D918" t="s">
         <v>357</v>
       </c>
       <c r="H918" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="L918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:12">
       <c r="A919">
-        <v>1848601</v>
+        <v>1848704</v>
       </c>
       <c r="B919" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="C919" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="D919" t="s">
         <v>357</v>
       </c>
       <c r="H919" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="L919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:12">
       <c r="A920">
-        <v>1848602</v>
+        <v>1848706</v>
       </c>
       <c r="B920" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="C920" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="D920" t="s">
         <v>357</v>
       </c>
       <c r="H920" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="L920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:12">
       <c r="A921">
-        <v>1848604</v>
+        <v>1848708</v>
       </c>
       <c r="B921" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="C921" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="D921" t="s">
         <v>357</v>
       </c>
       <c r="H921" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="L921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:12">
       <c r="A922">
-        <v>1848605</v>
+        <v>1848711</v>
       </c>
       <c r="B922" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="C922" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="D922" t="s">
         <v>357</v>
       </c>
       <c r="H922" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="L922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:12">
       <c r="A923">
-        <v>1848606</v>
+        <v>1848713</v>
       </c>
       <c r="B923" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="C923" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="D923" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H923" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="L923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:12">
       <c r="A924">
-        <v>1848608</v>
+        <v>1848715</v>
       </c>
       <c r="B924" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="C924" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="D924" t="s">
         <v>357</v>
       </c>
       <c r="H924" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="L924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:12">
       <c r="A925">
-        <v>1848609</v>
+        <v>1848717</v>
       </c>
       <c r="B925" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="C925" t="s">
-        <v>1660</v>
+        <v>2761</v>
       </c>
       <c r="D925" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1639</v>
+        <v>357</v>
       </c>
       <c r="H925" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="L925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:12">
       <c r="A926">
-        <v>1848610</v>
+        <v>1848719</v>
       </c>
       <c r="B926" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="C926" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="D926" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H926" t="s">
-        <v>2763</v>
+        <v>1031</v>
       </c>
       <c r="L926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:12">
       <c r="A927">
-        <v>1848611</v>
+        <v>1848721</v>
       </c>
       <c r="B927" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="C927" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="D927" t="s">
         <v>357</v>
       </c>
       <c r="H927" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="L927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:12">
       <c r="A928">
-        <v>1848612</v>
+        <v>1848723</v>
       </c>
       <c r="B928" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="C928" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="D928" t="s">
         <v>357</v>
       </c>
       <c r="H928" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="L928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:12">
       <c r="A929">
-        <v>1848613</v>
+        <v>1848725</v>
       </c>
       <c r="B929" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="C929" t="s">
-        <v>2615</v>
+        <v>2772</v>
       </c>
       <c r="D929" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H929" t="s">
-        <v>2771</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>2773</v>
       </c>
       <c r="L929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:12">
       <c r="A930">
-        <v>1848614</v>
+        <v>1848727</v>
       </c>
       <c r="B930" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="C930" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="D930" t="s">
         <v>357</v>
       </c>
       <c r="H930" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="L930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:12">
       <c r="A931">
-        <v>1848615</v>
+        <v>1848729</v>
       </c>
       <c r="B931" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="C931" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="D931" t="s">
         <v>357</v>
       </c>
       <c r="H931" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="L931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:12">
       <c r="A932">
-        <v>1848616</v>
+        <v>1848731</v>
       </c>
       <c r="B932" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="C932" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="D932" t="s">
         <v>357</v>
       </c>
       <c r="H932" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="L932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:12">
       <c r="A933">
-        <v>1848617</v>
+        <v>1848733</v>
       </c>
       <c r="B933" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="C933" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="D933" t="s">
         <v>357</v>
       </c>
       <c r="H933" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="L933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:12">
       <c r="A934">
-        <v>1848618</v>
+        <v>1848735</v>
       </c>
       <c r="B934" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="C934" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="D934" t="s">
         <v>357</v>
       </c>
       <c r="H934" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="L934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:12">
       <c r="A935">
-        <v>1848619</v>
+        <v>1848737</v>
       </c>
       <c r="B935" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="C935" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="D935" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E935" t="s">
+        <v>39</v>
       </c>
       <c r="H935" t="s">
-        <v>2789</v>
+        <v>2791</v>
+      </c>
+      <c r="J935">
+        <v>1848756</v>
+      </c>
+      <c r="K935" t="s">
+        <v>2792</v>
       </c>
       <c r="L935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:12">
       <c r="A936">
-        <v>1848621</v>
+        <v>1848738</v>
       </c>
       <c r="B936" t="s">
-        <v>2790</v>
+        <v>2793</v>
       </c>
       <c r="C936" t="s">
-        <v>2791</v>
+        <v>1356</v>
       </c>
       <c r="D936" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E936" t="s">
+        <v>39</v>
       </c>
       <c r="H936" t="s">
-        <v>2792</v>
+        <v>2794</v>
+      </c>
+      <c r="J936">
+        <v>1847106</v>
+      </c>
+      <c r="K936" t="s">
+        <v>1357</v>
       </c>
       <c r="L936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:12">
       <c r="A937">
-        <v>1848623</v>
+        <v>1848739</v>
       </c>
       <c r="B937" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="C937" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="D937" t="s">
         <v>357</v>
       </c>
       <c r="H937" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="L937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:12">
       <c r="A938">
-        <v>1848624</v>
+        <v>1848748</v>
       </c>
       <c r="B938" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="C938" t="s">
-        <v>1748</v>
+        <v>2799</v>
       </c>
       <c r="D938" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1749</v>
+        <v>357</v>
       </c>
       <c r="H938" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
       <c r="L938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:12">
       <c r="A939">
-        <v>1848625</v>
+        <v>1848750</v>
       </c>
       <c r="B939" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="C939" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="D939" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E939" t="s">
+        <v>39</v>
       </c>
       <c r="H939" t="s">
-        <v>2800</v>
+        <v>2803</v>
+      </c>
+      <c r="J939">
+        <v>1847106</v>
+      </c>
+      <c r="K939" t="s">
+        <v>1357</v>
       </c>
       <c r="L939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:12">
       <c r="A940">
-        <v>1848627</v>
+        <v>1848751</v>
       </c>
       <c r="B940" t="s">
-        <v>2801</v>
+        <v>2804</v>
       </c>
       <c r="C940" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="D940" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E940" t="s">
+        <v>39</v>
       </c>
       <c r="H940" t="s">
-        <v>2803</v>
+        <v>2806</v>
+      </c>
+      <c r="J940">
+        <v>1848753</v>
+      </c>
+      <c r="K940" t="s">
+        <v>2807</v>
       </c>
       <c r="L940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:12">
       <c r="A941">
-        <v>1848629</v>
+        <v>1848752</v>
       </c>
       <c r="B941" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
       <c r="C941" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="D941" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E941" t="s">
+        <v>39</v>
       </c>
       <c r="H941" t="s">
-        <v>2806</v>
+        <v>2810</v>
+      </c>
+      <c r="J941">
+        <v>1847106</v>
+      </c>
+      <c r="K941" t="s">
+        <v>1357</v>
       </c>
       <c r="L941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:12">
       <c r="A942">
-        <v>1848630</v>
+        <v>1848753</v>
       </c>
       <c r="B942" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D942" t="s">
+        <v>35</v>
+      </c>
+      <c r="H942" t="s">
         <v>2807</v>
-      </c>
-[...13 lines deleted...]
-        <v>2809</v>
       </c>
       <c r="L942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:12">
       <c r="A943">
-        <v>1848632</v>
+        <v>1848754</v>
       </c>
       <c r="B943" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="C943" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="D943" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E943" t="s">
+        <v>39</v>
       </c>
       <c r="H943" t="s">
-        <v>2812</v>
+        <v>2814</v>
+      </c>
+      <c r="J943">
+        <v>1848753</v>
+      </c>
+      <c r="K943" t="s">
+        <v>2807</v>
       </c>
       <c r="L943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:12">
       <c r="A944">
-        <v>1848634</v>
+        <v>1848755</v>
       </c>
       <c r="B944" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="C944" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="D944" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E944" t="s">
+        <v>39</v>
       </c>
       <c r="H944" t="s">
-        <v>1013</v>
+        <v>2817</v>
+      </c>
+      <c r="J944">
+        <v>1848753</v>
+      </c>
+      <c r="K944" t="s">
+        <v>2807</v>
       </c>
       <c r="L944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:12">
       <c r="A945">
-        <v>1848635</v>
+        <v>1848756</v>
       </c>
       <c r="B945" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="C945" t="s">
-        <v>2816</v>
+        <v>2790</v>
       </c>
       <c r="D945" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>2817</v>
+        <v>35</v>
       </c>
       <c r="H945" t="s">
-        <v>2818</v>
+        <v>2792</v>
       </c>
       <c r="L945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:12">
       <c r="A946">
-        <v>1848636</v>
+        <v>1848759</v>
       </c>
       <c r="B946" t="s">
         <v>2819</v>
       </c>
       <c r="C946" t="s">
         <v>2820</v>
       </c>
       <c r="D946" t="s">
         <v>14</v>
       </c>
       <c r="E946" t="s">
         <v>39</v>
       </c>
       <c r="H946" t="s">
         <v>2821</v>
       </c>
-      <c r="J946">
-[...4 lines deleted...]
-      </c>
       <c r="L946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:12">
       <c r="A947">
-        <v>1848638</v>
+        <v>1848760</v>
       </c>
       <c r="B947" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D947" t="s">
+        <v>14</v>
+      </c>
+      <c r="E947" t="s">
+        <v>39</v>
+      </c>
+      <c r="F947" t="s">
+        <v>292</v>
+      </c>
+      <c r="H947" t="s">
         <v>2823</v>
-      </c>
-[...7 lines deleted...]
-        <v>2822</v>
       </c>
       <c r="L947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:12">
       <c r="A948">
-        <v>1848640</v>
+        <v>1848763</v>
       </c>
       <c r="B948" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D948" t="s">
+        <v>14</v>
+      </c>
+      <c r="E948" t="s">
+        <v>39</v>
+      </c>
+      <c r="H948" t="s">
         <v>2825</v>
       </c>
-      <c r="C948" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J948">
-        <v>1848719</v>
+        <v>1848756</v>
       </c>
       <c r="K948" t="s">
-        <v>1031</v>
+        <v>2792</v>
       </c>
       <c r="L948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:12">
       <c r="A949">
-        <v>1848641</v>
+        <v>1848765</v>
       </c>
       <c r="B949" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D949" t="s">
+        <v>14</v>
+      </c>
+      <c r="E949" t="s">
+        <v>39</v>
+      </c>
+      <c r="H949" t="s">
         <v>2828</v>
-      </c>
-[...10 lines deleted...]
-        <v>2830</v>
       </c>
       <c r="J949">
         <v>1848719</v>
       </c>
       <c r="K949" t="s">
         <v>1031</v>
       </c>
       <c r="L949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:12">
       <c r="A950">
-        <v>1848642</v>
+        <v>1848768</v>
       </c>
       <c r="B950" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D950" t="s">
+        <v>357</v>
+      </c>
+      <c r="H950" t="s">
         <v>2831</v>
-      </c>
-[...16 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="L950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:12">
       <c r="A951">
-        <v>1848648</v>
+        <v>1848770</v>
       </c>
       <c r="B951" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C951" t="s">
         <v>2833</v>
       </c>
-      <c r="C951" t="s">
+      <c r="D951" t="s">
+        <v>357</v>
+      </c>
+      <c r="H951" t="s">
         <v>2834</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="L951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:12">
       <c r="A952">
-        <v>1848649</v>
+        <v>1848772</v>
       </c>
       <c r="B952" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C952" t="s">
         <v>2836</v>
       </c>
-      <c r="C952" t="s">
+      <c r="D952" t="s">
+        <v>35</v>
+      </c>
+      <c r="H952" t="s">
         <v>2837</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="L952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:12">
       <c r="A953">
-        <v>1848651</v>
+        <v>1848774</v>
       </c>
       <c r="B953" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C953" t="s">
         <v>2839</v>
       </c>
-      <c r="C953" t="s">
+      <c r="D953" t="s">
+        <v>35</v>
+      </c>
+      <c r="H953" t="s">
         <v>2840</v>
-      </c>
-[...4 lines deleted...]
-        <v>2841</v>
       </c>
       <c r="L953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:12">
       <c r="A954">
-        <v>1848653</v>
+        <v>1848777</v>
       </c>
       <c r="B954" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C954" t="s">
         <v>2842</v>
-      </c>
-[...1 lines deleted...]
-        <v>2843</v>
       </c>
       <c r="D954" t="s">
         <v>357</v>
       </c>
       <c r="H954" t="s">
-        <v>2844</v>
+        <v>2843</v>
       </c>
       <c r="L954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:12">
       <c r="A955">
-        <v>1848655</v>
+        <v>1848779</v>
       </c>
       <c r="B955" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C955" t="s">
         <v>2845</v>
-      </c>
-[...1 lines deleted...]
-        <v>2846</v>
       </c>
       <c r="D955" t="s">
         <v>357</v>
       </c>
       <c r="H955" t="s">
-        <v>2847</v>
+        <v>2846</v>
       </c>
       <c r="L955" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:12">
       <c r="A956">
-        <v>1848657</v>
+        <v>1848781</v>
       </c>
       <c r="B956" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C956" t="s">
         <v>2848</v>
-      </c>
-[...1 lines deleted...]
-        <v>2849</v>
       </c>
       <c r="D956" t="s">
         <v>357</v>
       </c>
       <c r="H956" t="s">
-        <v>2850</v>
+        <v>2849</v>
       </c>
       <c r="L956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="957" spans="1:12">
       <c r="A957">
-        <v>1848659</v>
+        <v>1848783</v>
       </c>
       <c r="B957" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C957" t="s">
         <v>2851</v>
-      </c>
-[...1 lines deleted...]
-        <v>2852</v>
       </c>
       <c r="D957" t="s">
         <v>357</v>
       </c>
       <c r="H957" t="s">
-        <v>2853</v>
+        <v>2852</v>
       </c>
       <c r="L957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="958" spans="1:12">
       <c r="A958">
-        <v>1848661</v>
+        <v>1848785</v>
       </c>
       <c r="B958" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C958" t="s">
         <v>2854</v>
-      </c>
-[...1 lines deleted...]
-        <v>2855</v>
       </c>
       <c r="D958" t="s">
         <v>357</v>
       </c>
       <c r="H958" t="s">
-        <v>2856</v>
+        <v>2855</v>
       </c>
       <c r="L958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="959" spans="1:12">
       <c r="A959">
-        <v>1848663</v>
+        <v>1848787</v>
       </c>
       <c r="B959" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C959" t="s">
         <v>2857</v>
-      </c>
-[...1 lines deleted...]
-        <v>2858</v>
       </c>
       <c r="D959" t="s">
         <v>357</v>
       </c>
       <c r="H959" t="s">
-        <v>2859</v>
+        <v>2858</v>
       </c>
       <c r="L959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="960" spans="1:12">
       <c r="A960">
-        <v>1848665</v>
+        <v>1848789</v>
       </c>
       <c r="B960" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C960" t="s">
         <v>2860</v>
-      </c>
-[...1 lines deleted...]
-        <v>2861</v>
       </c>
       <c r="D960" t="s">
         <v>357</v>
       </c>
       <c r="H960" t="s">
-        <v>2862</v>
+        <v>2861</v>
       </c>
       <c r="L960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="961" spans="1:12">
       <c r="A961">
-        <v>1848667</v>
+        <v>1848791</v>
       </c>
       <c r="B961" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C961" t="s">
         <v>2863</v>
-      </c>
-[...1 lines deleted...]
-        <v>2864</v>
       </c>
       <c r="D961" t="s">
         <v>357</v>
       </c>
       <c r="H961" t="s">
-        <v>2865</v>
+        <v>2864</v>
       </c>
       <c r="L961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="962" spans="1:12">
       <c r="A962">
-        <v>1848669</v>
+        <v>1848794</v>
       </c>
       <c r="B962" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C962" t="s">
         <v>2866</v>
-      </c>
-[...1 lines deleted...]
-        <v>2867</v>
       </c>
       <c r="D962" t="s">
         <v>357</v>
       </c>
       <c r="H962" t="s">
-        <v>2868</v>
+        <v>2867</v>
       </c>
       <c r="L962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="963" spans="1:12">
       <c r="A963">
-        <v>1848671</v>
+        <v>1848796</v>
       </c>
       <c r="B963" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C963" t="s">
         <v>2869</v>
       </c>
-      <c r="C963" t="s">
+      <c r="D963" t="s">
+        <v>14</v>
+      </c>
+      <c r="E963" t="s">
+        <v>39</v>
+      </c>
+      <c r="G963" t="s">
         <v>2870</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="H963" t="s">
         <v>2871</v>
       </c>
       <c r="L963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="964" spans="1:12">
       <c r="A964">
-        <v>1848673</v>
+        <v>1848798</v>
       </c>
       <c r="B964" t="s">
         <v>2872</v>
       </c>
       <c r="C964" t="s">
         <v>2873</v>
       </c>
       <c r="D964" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E964" t="s">
+        <v>39</v>
+      </c>
+      <c r="G964" t="s">
+        <v>2870</v>
       </c>
       <c r="H964" t="s">
         <v>2874</v>
       </c>
       <c r="L964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="965" spans="1:12">
       <c r="A965">
-        <v>1848675</v>
+        <v>1848800</v>
       </c>
       <c r="B965" t="s">
         <v>2875</v>
       </c>
       <c r="C965" t="s">
         <v>2876</v>
       </c>
       <c r="D965" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1287</v>
+        <v>357</v>
       </c>
       <c r="H965" t="s">
         <v>2877</v>
       </c>
       <c r="L965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:12">
       <c r="A966">
-        <v>1848676</v>
+        <v>1848802</v>
       </c>
       <c r="B966" t="s">
         <v>2878</v>
       </c>
       <c r="C966" t="s">
         <v>2879</v>
       </c>
       <c r="D966" t="s">
         <v>357</v>
       </c>
       <c r="H966" t="s">
         <v>2880</v>
       </c>
       <c r="L966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:12">
       <c r="A967">
-        <v>1848678</v>
+        <v>1848804</v>
       </c>
       <c r="B967" t="s">
         <v>2881</v>
       </c>
       <c r="C967" t="s">
         <v>2882</v>
       </c>
       <c r="D967" t="s">
         <v>357</v>
       </c>
       <c r="H967" t="s">
         <v>2883</v>
       </c>
       <c r="L967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="968" spans="1:12">
       <c r="A968">
-        <v>1848680</v>
+        <v>1848806</v>
       </c>
       <c r="B968" t="s">
         <v>2884</v>
       </c>
       <c r="C968" t="s">
         <v>2885</v>
       </c>
       <c r="D968" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H968" t="s">
         <v>2886</v>
       </c>
       <c r="L968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="969" spans="1:12">
       <c r="A969">
-        <v>1848682</v>
+        <v>1848807</v>
       </c>
       <c r="B969" t="s">
         <v>2887</v>
       </c>
       <c r="C969" t="s">
         <v>2888</v>
       </c>
       <c r="D969" t="s">
         <v>357</v>
       </c>
       <c r="H969" t="s">
         <v>2889</v>
       </c>
       <c r="L969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="970" spans="1:12">
       <c r="A970">
-        <v>1848684</v>
+        <v>1848809</v>
       </c>
       <c r="B970" t="s">
         <v>2890</v>
       </c>
       <c r="C970" t="s">
         <v>2891</v>
       </c>
       <c r="D970" t="s">
         <v>357</v>
       </c>
       <c r="H970" t="s">
         <v>2892</v>
       </c>
       <c r="L970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="971" spans="1:12">
       <c r="A971">
-        <v>1848688</v>
+        <v>1848811</v>
       </c>
       <c r="B971" t="s">
         <v>2893</v>
       </c>
       <c r="C971" t="s">
         <v>2894</v>
       </c>
       <c r="D971" t="s">
         <v>357</v>
       </c>
       <c r="H971" t="s">
         <v>2895</v>
       </c>
       <c r="L971" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="972" spans="1:12">
       <c r="A972">
-        <v>1848690</v>
+        <v>1848813</v>
       </c>
       <c r="B972" t="s">
         <v>2896</v>
       </c>
       <c r="C972" t="s">
         <v>2897</v>
       </c>
       <c r="D972" t="s">
         <v>357</v>
       </c>
       <c r="H972" t="s">
         <v>2898</v>
       </c>
       <c r="L972" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="973" spans="1:12">
       <c r="A973">
-        <v>1848692</v>
+        <v>1848817</v>
       </c>
       <c r="B973" t="s">
         <v>2899</v>
       </c>
       <c r="C973" t="s">
         <v>2900</v>
       </c>
       <c r="D973" t="s">
         <v>357</v>
       </c>
       <c r="H973" t="s">
         <v>2901</v>
       </c>
       <c r="L973" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="974" spans="1:12">
       <c r="A974">
-        <v>1848694</v>
+        <v>1848819</v>
       </c>
       <c r="B974" t="s">
         <v>2902</v>
       </c>
       <c r="C974" t="s">
         <v>2903</v>
       </c>
       <c r="D974" t="s">
         <v>357</v>
       </c>
       <c r="H974" t="s">
         <v>2904</v>
       </c>
       <c r="L974" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="975" spans="1:12">
       <c r="A975">
-        <v>1848696</v>
+        <v>1848822</v>
       </c>
       <c r="B975" t="s">
         <v>2905</v>
       </c>
       <c r="C975" t="s">
         <v>2906</v>
       </c>
       <c r="D975" t="s">
         <v>357</v>
       </c>
       <c r="H975" t="s">
         <v>2907</v>
       </c>
       <c r="L975" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="976" spans="1:12">
       <c r="A976">
-        <v>1848698</v>
+        <v>1848828</v>
       </c>
       <c r="B976" t="s">
         <v>2908</v>
       </c>
       <c r="C976" t="s">
         <v>2909</v>
       </c>
       <c r="D976" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G976" t="s">
+        <v>1614</v>
       </c>
       <c r="H976" t="s">
         <v>2910</v>
       </c>
       <c r="L976" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="977" spans="1:12">
       <c r="A977">
-        <v>1848700</v>
+        <v>1848835</v>
       </c>
       <c r="B977" t="s">
         <v>2911</v>
       </c>
       <c r="C977" t="s">
         <v>2912</v>
       </c>
       <c r="D977" t="s">
         <v>357</v>
       </c>
       <c r="H977" t="s">
         <v>2913</v>
       </c>
       <c r="L977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="978" spans="1:12">
       <c r="A978">
-        <v>1848702</v>
+        <v>1848837</v>
       </c>
       <c r="B978" t="s">
         <v>2914</v>
       </c>
       <c r="C978" t="s">
         <v>2915</v>
       </c>
       <c r="D978" t="s">
         <v>357</v>
       </c>
       <c r="H978" t="s">
         <v>2916</v>
       </c>
       <c r="L978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="979" spans="1:12">
       <c r="A979">
-        <v>1848704</v>
+        <v>1848839</v>
       </c>
       <c r="B979" t="s">
         <v>2917</v>
       </c>
       <c r="C979" t="s">
         <v>2918</v>
       </c>
       <c r="D979" t="s">
         <v>357</v>
       </c>
       <c r="H979" t="s">
         <v>2919</v>
       </c>
       <c r="L979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="980" spans="1:12">
       <c r="A980">
-        <v>1848706</v>
+        <v>1848842</v>
       </c>
       <c r="B980" t="s">
         <v>2920</v>
       </c>
       <c r="C980" t="s">
         <v>2921</v>
       </c>
       <c r="D980" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H980" t="s">
-        <v>2922</v>
+        <v>1023</v>
       </c>
       <c r="L980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="981" spans="1:12">
       <c r="A981">
-        <v>1848708</v>
+        <v>1848843</v>
       </c>
       <c r="B981" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C981" t="s">
         <v>2923</v>
       </c>
-      <c r="C981" t="s">
+      <c r="D981" t="s">
+        <v>14</v>
+      </c>
+      <c r="E981" t="s">
+        <v>39</v>
+      </c>
+      <c r="H981" t="s">
         <v>2924</v>
       </c>
-      <c r="D981" t="s">
-[...2 lines deleted...]
-      <c r="H981" t="s">
+      <c r="J981">
+        <v>1847560</v>
+      </c>
+      <c r="K981" t="s">
         <v>2925</v>
       </c>
       <c r="L981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="982" spans="1:12">
       <c r="A982">
-        <v>1848711</v>
+        <v>1848844</v>
       </c>
       <c r="B982" t="s">
         <v>2926</v>
       </c>
       <c r="C982" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D982" t="s">
+        <v>14</v>
+      </c>
+      <c r="E982" t="s">
+        <v>39</v>
+      </c>
+      <c r="H982" t="s">
         <v>2927</v>
       </c>
-      <c r="D982" t="s">
-[...3 lines deleted...]
-        <v>2928</v>
+      <c r="J982">
+        <v>1847560</v>
+      </c>
+      <c r="K982" t="s">
+        <v>2925</v>
       </c>
       <c r="L982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="983" spans="1:12">
       <c r="A983">
-        <v>1848713</v>
+        <v>1848845</v>
       </c>
       <c r="B983" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C983" t="s">
         <v>2929</v>
       </c>
-      <c r="C983" t="s">
+      <c r="D983" t="s">
+        <v>14</v>
+      </c>
+      <c r="E983" t="s">
+        <v>39</v>
+      </c>
+      <c r="H983" t="s">
         <v>2930</v>
       </c>
-      <c r="D983" t="s">
-[...2 lines deleted...]
-      <c r="H983" t="s">
+      <c r="J983">
+        <v>1848846</v>
+      </c>
+      <c r="K983" t="s">
         <v>2931</v>
       </c>
       <c r="L983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="984" spans="1:12">
       <c r="A984">
-        <v>1848715</v>
+        <v>1848846</v>
       </c>
       <c r="B984" t="s">
         <v>2932</v>
       </c>
       <c r="C984" t="s">
         <v>2933</v>
       </c>
       <c r="D984" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H984" t="s">
-        <v>2934</v>
+        <v>2931</v>
       </c>
       <c r="L984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="985" spans="1:12">
       <c r="A985">
-        <v>1848717</v>
+        <v>1848847</v>
       </c>
       <c r="B985" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C985" t="s">
         <v>2935</v>
       </c>
-      <c r="C985" t="s">
+      <c r="D985" t="s">
+        <v>35</v>
+      </c>
+      <c r="H985" t="s">
         <v>2936</v>
-      </c>
-[...4 lines deleted...]
-        <v>2937</v>
       </c>
       <c r="L985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="986" spans="1:12">
       <c r="A986">
-        <v>1848719</v>
+        <v>1848848</v>
       </c>
       <c r="B986" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C986" t="s">
         <v>2938</v>
       </c>
-      <c r="C986" t="s">
+      <c r="D986" t="s">
+        <v>14</v>
+      </c>
+      <c r="E986" t="s">
+        <v>39</v>
+      </c>
+      <c r="H986" t="s">
         <v>2939</v>
       </c>
-      <c r="D986" t="s">
-[...3 lines deleted...]
-        <v>1031</v>
+      <c r="J986">
+        <v>1848864</v>
+      </c>
+      <c r="K986" t="s">
+        <v>354</v>
       </c>
       <c r="L986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="987" spans="1:12">
       <c r="A987">
-        <v>1848721</v>
+        <v>1848849</v>
       </c>
       <c r="B987" t="s">
         <v>2940</v>
       </c>
       <c r="C987" t="s">
         <v>2941</v>
       </c>
       <c r="D987" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E987" t="s">
+        <v>39</v>
+      </c>
+      <c r="F987" t="s">
+        <v>292</v>
       </c>
       <c r="H987" t="s">
         <v>2942</v>
       </c>
       <c r="L987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="988" spans="1:12">
       <c r="A988">
-        <v>1848723</v>
+        <v>1848850</v>
       </c>
       <c r="B988" t="s">
         <v>2943</v>
       </c>
       <c r="C988" t="s">
         <v>2944</v>
       </c>
       <c r="D988" t="s">
         <v>357</v>
       </c>
       <c r="H988" t="s">
         <v>2945</v>
       </c>
       <c r="L988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="989" spans="1:12">
       <c r="A989">
-        <v>1848725</v>
+        <v>1848853</v>
       </c>
       <c r="B989" t="s">
         <v>2946</v>
       </c>
       <c r="C989" t="s">
         <v>2947</v>
       </c>
       <c r="D989" t="s">
         <v>357</v>
       </c>
       <c r="H989" t="s">
         <v>2948</v>
       </c>
       <c r="L989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="990" spans="1:12">
       <c r="A990">
-        <v>1848727</v>
+        <v>1848855</v>
       </c>
       <c r="B990" t="s">
         <v>2949</v>
       </c>
       <c r="C990" t="s">
         <v>2950</v>
       </c>
       <c r="D990" t="s">
         <v>357</v>
       </c>
       <c r="H990" t="s">
         <v>2951</v>
       </c>
       <c r="L990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="991" spans="1:12">
       <c r="A991">
-        <v>1848729</v>
+        <v>1848858</v>
       </c>
       <c r="B991" t="s">
         <v>2952</v>
       </c>
       <c r="C991" t="s">
         <v>2953</v>
       </c>
       <c r="D991" t="s">
         <v>357</v>
       </c>
       <c r="H991" t="s">
         <v>2954</v>
       </c>
       <c r="L991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="992" spans="1:12">
       <c r="A992">
-        <v>1848731</v>
+        <v>1848860</v>
       </c>
       <c r="B992" t="s">
         <v>2955</v>
       </c>
       <c r="C992" t="s">
         <v>2956</v>
       </c>
       <c r="D992" t="s">
         <v>357</v>
       </c>
       <c r="H992" t="s">
         <v>2957</v>
       </c>
       <c r="L992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="993" spans="1:12">
       <c r="A993">
-        <v>1848733</v>
+        <v>1848862</v>
       </c>
       <c r="B993" t="s">
         <v>2958</v>
       </c>
       <c r="C993" t="s">
         <v>2959</v>
       </c>
       <c r="D993" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E993" t="s">
+        <v>39</v>
       </c>
       <c r="H993" t="s">
         <v>2960</v>
       </c>
+      <c r="J993">
+        <v>1848864</v>
+      </c>
+      <c r="K993" t="s">
+        <v>354</v>
+      </c>
       <c r="L993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="994" spans="1:12">
       <c r="A994">
-        <v>1848735</v>
+        <v>1848863</v>
       </c>
       <c r="B994" t="s">
         <v>2961</v>
       </c>
       <c r="C994" t="s">
         <v>2962</v>
       </c>
       <c r="D994" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H994" t="s">
         <v>2963</v>
       </c>
       <c r="L994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="995" spans="1:12">
       <c r="A995">
-        <v>1848737</v>
+        <v>1848864</v>
       </c>
       <c r="B995" t="s">
         <v>2964</v>
       </c>
       <c r="C995" t="s">
         <v>2965</v>
       </c>
       <c r="D995" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H995" t="s">
-        <v>2966</v>
-[...5 lines deleted...]
-        <v>2967</v>
+        <v>354</v>
       </c>
       <c r="L995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="996" spans="1:12">
       <c r="A996">
-        <v>1848738</v>
+        <v>1848865</v>
       </c>
       <c r="B996" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D996" t="s">
+        <v>14</v>
+      </c>
+      <c r="E996" t="s">
+        <v>39</v>
+      </c>
+      <c r="H996" t="s">
         <v>2968</v>
       </c>
-      <c r="C996" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J996">
-        <v>1847106</v>
+        <v>1847537</v>
       </c>
       <c r="K996" t="s">
-        <v>1281</v>
+        <v>1538</v>
       </c>
       <c r="L996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="997" spans="1:12">
       <c r="A997">
-        <v>1848739</v>
+        <v>1848867</v>
       </c>
       <c r="B997" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C997" t="s">
         <v>2970</v>
       </c>
-      <c r="C997" t="s">
+      <c r="D997" t="s">
+        <v>14</v>
+      </c>
+      <c r="E997" t="s">
+        <v>39</v>
+      </c>
+      <c r="H997" t="s">
         <v>2971</v>
       </c>
-      <c r="D997" t="s">
-[...3 lines deleted...]
-        <v>2972</v>
+      <c r="J997">
+        <v>1847537</v>
+      </c>
+      <c r="K997" t="s">
+        <v>1538</v>
       </c>
       <c r="L997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="998" spans="1:12">
       <c r="A998">
-        <v>1848748</v>
+        <v>1848868</v>
       </c>
       <c r="B998" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C998" t="s">
         <v>2973</v>
       </c>
-      <c r="C998" t="s">
+      <c r="D998" t="s">
+        <v>14</v>
+      </c>
+      <c r="E998" t="s">
+        <v>39</v>
+      </c>
+      <c r="H998" t="s">
         <v>2974</v>
       </c>
-      <c r="D998" t="s">
-[...3 lines deleted...]
-        <v>2975</v>
+      <c r="J998">
+        <v>1847537</v>
+      </c>
+      <c r="K998" t="s">
+        <v>1538</v>
       </c>
       <c r="L998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="999" spans="1:12">
       <c r="A999">
-        <v>1848750</v>
+        <v>1848869</v>
       </c>
       <c r="B999" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C999" t="s">
         <v>2976</v>
       </c>
-      <c r="C999" t="s">
+      <c r="D999" t="s">
+        <v>14</v>
+      </c>
+      <c r="E999" t="s">
+        <v>39</v>
+      </c>
+      <c r="H999" t="s">
         <v>2977</v>
       </c>
-      <c r="D999" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J999">
-        <v>1847106</v>
+        <v>1847537</v>
       </c>
       <c r="K999" t="s">
-        <v>1281</v>
+        <v>1538</v>
       </c>
       <c r="L999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1000" spans="1:12">
       <c r="A1000">
-        <v>1848751</v>
+        <v>1848870</v>
       </c>
       <c r="B1000" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1000" t="s">
         <v>2979</v>
       </c>
-      <c r="C1000" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J1000">
-        <v>1848753</v>
+        <v>1847537</v>
       </c>
       <c r="K1000" t="s">
-        <v>2982</v>
+        <v>1538</v>
       </c>
       <c r="L1000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1001" spans="1:12">
       <c r="A1001">
-        <v>1848752</v>
+        <v>1848872</v>
       </c>
       <c r="B1001" t="s">
-        <v>2983</v>
+        <v>2980</v>
       </c>
       <c r="C1001" t="s">
-        <v>2984</v>
+        <v>2981</v>
       </c>
       <c r="D1001" t="s">
         <v>14</v>
       </c>
       <c r="E1001" t="s">
         <v>39</v>
       </c>
       <c r="H1001" t="s">
-        <v>2985</v>
+        <v>2982</v>
       </c>
       <c r="J1001">
-        <v>1847106</v>
+        <v>1848864</v>
       </c>
       <c r="K1001" t="s">
-        <v>1281</v>
+        <v>354</v>
       </c>
       <c r="L1001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1002" spans="1:12">
       <c r="A1002">
-        <v>1848753</v>
+        <v>1848873</v>
       </c>
       <c r="B1002" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>2985</v>
+      </c>
+      <c r="J1002">
+        <v>1848878</v>
+      </c>
+      <c r="K1002" t="s">
         <v>2986</v>
-      </c>
-[...7 lines deleted...]
-        <v>2982</v>
       </c>
       <c r="L1002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1003" spans="1:12">
       <c r="A1003">
-        <v>1848754</v>
+        <v>1848876</v>
       </c>
       <c r="B1003" t="s">
         <v>2987</v>
       </c>
       <c r="C1003" t="s">
         <v>2988</v>
       </c>
       <c r="D1003" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1003" t="s">
         <v>2989</v>
       </c>
-      <c r="J1003">
-[...4 lines deleted...]
-      </c>
       <c r="L1003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1004" spans="1:12">
       <c r="A1004">
-        <v>1848755</v>
+        <v>1848878</v>
       </c>
       <c r="B1004" t="s">
         <v>2990</v>
       </c>
       <c r="C1004" t="s">
         <v>2991</v>
       </c>
       <c r="D1004" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1004" t="s">
-        <v>2992</v>
-[...5 lines deleted...]
-        <v>2982</v>
+        <v>2986</v>
       </c>
       <c r="L1004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1005" spans="1:12">
       <c r="A1005">
-        <v>1848756</v>
+        <v>1848879</v>
       </c>
       <c r="B1005" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C1005" t="s">
         <v>2993</v>
       </c>
-      <c r="C1005" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1005" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>39</v>
       </c>
       <c r="H1005" t="s">
-        <v>2967</v>
+        <v>2994</v>
+      </c>
+      <c r="J1005">
+        <v>1848890</v>
+      </c>
+      <c r="K1005" t="s">
+        <v>2995</v>
       </c>
       <c r="L1005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1006" spans="1:12">
       <c r="A1006">
-        <v>1848759</v>
+        <v>1848880</v>
       </c>
       <c r="B1006" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="C1006" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="D1006" t="s">
         <v>14</v>
       </c>
       <c r="E1006" t="s">
         <v>39</v>
       </c>
       <c r="H1006" t="s">
-        <v>2996</v>
+        <v>2998</v>
+      </c>
+      <c r="J1006">
+        <v>1848864</v>
+      </c>
+      <c r="K1006" t="s">
+        <v>354</v>
       </c>
       <c r="L1006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1007" spans="1:12">
       <c r="A1007">
-        <v>1848760</v>
+        <v>1848881</v>
       </c>
       <c r="B1007" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="C1007" t="s">
-        <v>2995</v>
+        <v>3000</v>
       </c>
       <c r="D1007" t="s">
         <v>14</v>
       </c>
       <c r="E1007" t="s">
         <v>39</v>
       </c>
-      <c r="F1007" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1007" t="s">
-        <v>2998</v>
+        <v>3001</v>
+      </c>
+      <c r="J1007">
+        <v>1848864</v>
+      </c>
+      <c r="K1007" t="s">
+        <v>354</v>
       </c>
       <c r="L1007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1008" spans="1:12">
       <c r="A1008">
-        <v>1848763</v>
+        <v>1848882</v>
       </c>
       <c r="B1008" t="s">
-        <v>2999</v>
+        <v>3002</v>
       </c>
       <c r="C1008" t="s">
-        <v>2965</v>
+        <v>3003</v>
       </c>
       <c r="D1008" t="s">
         <v>14</v>
       </c>
       <c r="E1008" t="s">
         <v>39</v>
       </c>
       <c r="H1008" t="s">
-        <v>3000</v>
+        <v>3004</v>
       </c>
       <c r="J1008">
-        <v>1848756</v>
+        <v>1847537</v>
       </c>
       <c r="K1008" t="s">
-        <v>2967</v>
+        <v>1538</v>
       </c>
       <c r="L1008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1009" spans="1:12">
       <c r="A1009">
-        <v>1848765</v>
+        <v>1848883</v>
       </c>
       <c r="B1009" t="s">
-        <v>3001</v>
+        <v>3005</v>
       </c>
       <c r="C1009" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="D1009" t="s">
         <v>14</v>
       </c>
       <c r="E1009" t="s">
         <v>39</v>
       </c>
       <c r="H1009" t="s">
-        <v>3003</v>
+        <v>3007</v>
       </c>
       <c r="J1009">
-        <v>1848719</v>
+        <v>1848890</v>
       </c>
       <c r="K1009" t="s">
-        <v>1031</v>
+        <v>2995</v>
       </c>
       <c r="L1009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1010" spans="1:12">
       <c r="A1010">
-        <v>1848768</v>
+        <v>1848884</v>
       </c>
       <c r="B1010" t="s">
-        <v>3004</v>
+        <v>3008</v>
       </c>
       <c r="C1010" t="s">
-        <v>3005</v>
+        <v>3009</v>
       </c>
       <c r="D1010" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>39</v>
       </c>
       <c r="H1010" t="s">
-        <v>3006</v>
+        <v>3010</v>
+      </c>
+      <c r="J1010">
+        <v>1847537</v>
+      </c>
+      <c r="K1010" t="s">
+        <v>1538</v>
       </c>
       <c r="L1010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1011" spans="1:12">
       <c r="A1011">
-        <v>1848770</v>
+        <v>1848885</v>
       </c>
       <c r="B1011" t="s">
-        <v>3007</v>
+        <v>3011</v>
       </c>
       <c r="C1011" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="D1011" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>39</v>
       </c>
       <c r="H1011" t="s">
-        <v>3009</v>
+        <v>3012</v>
+      </c>
+      <c r="J1011">
+        <v>1847537</v>
+      </c>
+      <c r="K1011" t="s">
+        <v>1538</v>
       </c>
       <c r="L1011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1012" spans="1:12">
       <c r="A1012">
-        <v>1848772</v>
+        <v>1848887</v>
       </c>
       <c r="B1012" t="s">
-        <v>3010</v>
+        <v>3013</v>
       </c>
       <c r="C1012" t="s">
-        <v>3011</v>
+        <v>3014</v>
       </c>
       <c r="D1012" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>39</v>
       </c>
       <c r="H1012" t="s">
-        <v>3012</v>
+        <v>3015</v>
+      </c>
+      <c r="J1012">
+        <v>1848864</v>
+      </c>
+      <c r="K1012" t="s">
+        <v>354</v>
       </c>
       <c r="L1012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1013" spans="1:12">
       <c r="A1013">
-        <v>1848774</v>
+        <v>1848888</v>
       </c>
       <c r="B1013" t="s">
-        <v>3013</v>
+        <v>3016</v>
       </c>
       <c r="C1013" t="s">
-        <v>3014</v>
+        <v>3017</v>
       </c>
       <c r="D1013" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>39</v>
       </c>
       <c r="H1013" t="s">
-        <v>3015</v>
+        <v>3018</v>
+      </c>
+      <c r="J1013">
+        <v>1847537</v>
+      </c>
+      <c r="K1013" t="s">
+        <v>1538</v>
       </c>
       <c r="L1013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1014" spans="1:12">
       <c r="A1014">
-        <v>1848777</v>
+        <v>1848889</v>
       </c>
       <c r="B1014" t="s">
-        <v>3016</v>
+        <v>3019</v>
       </c>
       <c r="C1014" t="s">
-        <v>3017</v>
+        <v>2967</v>
       </c>
       <c r="D1014" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>39</v>
       </c>
       <c r="H1014" t="s">
-        <v>3018</v>
+        <v>3020</v>
+      </c>
+      <c r="J1014">
+        <v>1847537</v>
+      </c>
+      <c r="K1014" t="s">
+        <v>1538</v>
       </c>
       <c r="L1014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1015" spans="1:12">
       <c r="A1015">
-        <v>1848779</v>
+        <v>1848890</v>
       </c>
       <c r="B1015" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="C1015" t="s">
-        <v>3020</v>
+        <v>3006</v>
       </c>
       <c r="D1015" t="s">
         <v>357</v>
       </c>
       <c r="H1015" t="s">
-        <v>3021</v>
+        <v>2995</v>
       </c>
       <c r="L1015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1016" spans="1:12">
       <c r="A1016">
-        <v>1848781</v>
+        <v>1848893</v>
       </c>
       <c r="B1016" t="s">
         <v>3022</v>
       </c>
       <c r="C1016" t="s">
         <v>3023</v>
       </c>
       <c r="D1016" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>39</v>
       </c>
       <c r="H1016" t="s">
         <v>3024</v>
       </c>
+      <c r="J1016">
+        <v>1848890</v>
+      </c>
+      <c r="K1016" t="s">
+        <v>2995</v>
+      </c>
       <c r="L1016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1017" spans="1:12">
       <c r="A1017">
-        <v>1848783</v>
+        <v>1848895</v>
       </c>
       <c r="B1017" t="s">
         <v>3025</v>
       </c>
       <c r="C1017" t="s">
         <v>3026</v>
       </c>
       <c r="D1017" t="s">
         <v>357</v>
       </c>
       <c r="H1017" t="s">
         <v>3027</v>
       </c>
       <c r="L1017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1018" spans="1:12">
       <c r="A1018">
-        <v>1848785</v>
+        <v>1848897</v>
       </c>
       <c r="B1018" t="s">
         <v>3028</v>
       </c>
       <c r="C1018" t="s">
         <v>3029</v>
       </c>
       <c r="D1018" t="s">
         <v>357</v>
       </c>
       <c r="H1018" t="s">
         <v>3030</v>
       </c>
       <c r="L1018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1019" spans="1:12">
       <c r="A1019">
-        <v>1848787</v>
+        <v>1848901</v>
       </c>
       <c r="B1019" t="s">
         <v>3031</v>
       </c>
       <c r="C1019" t="s">
         <v>3032</v>
       </c>
       <c r="D1019" t="s">
         <v>357</v>
       </c>
       <c r="H1019" t="s">
         <v>3033</v>
       </c>
       <c r="L1019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1020" spans="1:12">
       <c r="A1020">
-        <v>1848789</v>
+        <v>1848904</v>
       </c>
       <c r="B1020" t="s">
         <v>3034</v>
       </c>
       <c r="C1020" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1020" t="s">
         <v>3035</v>
       </c>
-      <c r="D1020" t="s">
-[...3 lines deleted...]
-        <v>3036</v>
+      <c r="J1020">
+        <v>1848864</v>
+      </c>
+      <c r="K1020" t="s">
+        <v>354</v>
       </c>
       <c r="L1020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1021" spans="1:12">
       <c r="A1021">
-        <v>1848791</v>
+        <v>1848905</v>
       </c>
       <c r="B1021" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C1021" t="s">
         <v>3037</v>
-      </c>
-[...1 lines deleted...]
-        <v>3038</v>
       </c>
       <c r="D1021" t="s">
         <v>357</v>
       </c>
       <c r="H1021" t="s">
-        <v>3039</v>
+        <v>3038</v>
       </c>
       <c r="L1021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1022" spans="1:12">
       <c r="A1022">
-        <v>1848794</v>
+        <v>1848907</v>
       </c>
       <c r="B1022" t="s">
+        <v>3039</v>
+      </c>
+      <c r="C1022" t="s">
         <v>3040</v>
-      </c>
-[...1 lines deleted...]
-        <v>3041</v>
       </c>
       <c r="D1022" t="s">
         <v>357</v>
       </c>
       <c r="H1022" t="s">
-        <v>3042</v>
+        <v>3041</v>
       </c>
       <c r="L1022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1023" spans="1:12">
       <c r="A1023">
-        <v>1848796</v>
+        <v>1848909</v>
       </c>
       <c r="B1023" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1023" t="s">
         <v>3043</v>
       </c>
-      <c r="C1023" t="s">
+      <c r="D1023" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1023" t="s">
         <v>3044</v>
-      </c>
-[...10 lines deleted...]
-        <v>3046</v>
       </c>
       <c r="L1023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1024" spans="1:12">
       <c r="A1024">
-        <v>1848798</v>
+        <v>1848911</v>
       </c>
       <c r="B1024" t="s">
+        <v>3045</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1024" t="s">
         <v>3047</v>
       </c>
-      <c r="C1024" t="s">
-[...12 lines deleted...]
-        <v>3049</v>
+      <c r="J1024">
+        <v>890102</v>
+      </c>
+      <c r="K1024" t="s">
+        <v>1571</v>
       </c>
       <c r="L1024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1025" spans="1:12">
       <c r="A1025">
-        <v>1848800</v>
+        <v>1848913</v>
       </c>
       <c r="B1025" t="s">
-        <v>3050</v>
+        <v>3048</v>
       </c>
       <c r="C1025" t="s">
-        <v>3051</v>
+        <v>3049</v>
       </c>
       <c r="D1025" t="s">
         <v>357</v>
       </c>
       <c r="H1025" t="s">
-        <v>3052</v>
+        <v>3050</v>
       </c>
       <c r="L1025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1026" spans="1:12">
       <c r="A1026">
-        <v>1848802</v>
+        <v>1848915</v>
       </c>
       <c r="B1026" t="s">
-        <v>3053</v>
+        <v>3051</v>
       </c>
       <c r="C1026" t="s">
-        <v>3054</v>
+        <v>3052</v>
       </c>
       <c r="D1026" t="s">
         <v>357</v>
       </c>
       <c r="H1026" t="s">
-        <v>3055</v>
+        <v>3053</v>
       </c>
       <c r="L1026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1027" spans="1:12">
       <c r="A1027">
-        <v>1848804</v>
+        <v>1848917</v>
       </c>
       <c r="B1027" t="s">
-        <v>3056</v>
+        <v>3054</v>
       </c>
       <c r="C1027" t="s">
-        <v>3057</v>
+        <v>3055</v>
       </c>
       <c r="D1027" t="s">
         <v>357</v>
       </c>
       <c r="H1027" t="s">
-        <v>3058</v>
+        <v>3056</v>
       </c>
       <c r="L1027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1028" spans="1:12">
       <c r="A1028">
-        <v>1848806</v>
+        <v>1848919</v>
       </c>
       <c r="B1028" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1028" t="s">
         <v>3059</v>
-      </c>
-[...7 lines deleted...]
-        <v>3061</v>
       </c>
       <c r="L1028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1029" spans="1:12">
       <c r="A1029">
-        <v>1848807</v>
+        <v>1848921</v>
       </c>
       <c r="B1029" t="s">
-        <v>3062</v>
+        <v>3060</v>
       </c>
       <c r="C1029" t="s">
-        <v>3063</v>
+        <v>3061</v>
       </c>
       <c r="D1029" t="s">
         <v>357</v>
       </c>
       <c r="H1029" t="s">
-        <v>3064</v>
+        <v>3062</v>
       </c>
       <c r="L1029" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1030" spans="1:12">
       <c r="A1030">
-        <v>1848809</v>
+        <v>1848923</v>
       </c>
       <c r="B1030" t="s">
-        <v>3065</v>
+        <v>3063</v>
       </c>
       <c r="C1030" t="s">
-        <v>3066</v>
+        <v>3064</v>
       </c>
       <c r="D1030" t="s">
         <v>357</v>
       </c>
       <c r="H1030" t="s">
-        <v>3067</v>
+        <v>3065</v>
       </c>
       <c r="L1030" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1031" spans="1:12">
       <c r="A1031">
-        <v>1848811</v>
+        <v>1848925</v>
       </c>
       <c r="B1031" t="s">
-        <v>3068</v>
+        <v>3066</v>
       </c>
       <c r="C1031" t="s">
-        <v>3069</v>
+        <v>3067</v>
       </c>
       <c r="D1031" t="s">
         <v>357</v>
       </c>
       <c r="H1031" t="s">
-        <v>3070</v>
+        <v>3068</v>
       </c>
       <c r="L1031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1032" spans="1:12">
       <c r="A1032">
-        <v>1848813</v>
+        <v>1848927</v>
       </c>
       <c r="B1032" t="s">
-        <v>3071</v>
+        <v>3069</v>
       </c>
       <c r="C1032" t="s">
-        <v>3072</v>
+        <v>3070</v>
       </c>
       <c r="D1032" t="s">
         <v>357</v>
       </c>
       <c r="H1032" t="s">
-        <v>3073</v>
+        <v>3071</v>
       </c>
       <c r="L1032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1033" spans="1:12">
       <c r="A1033">
-        <v>1848817</v>
+        <v>1848930</v>
       </c>
       <c r="B1033" t="s">
-        <v>3074</v>
+        <v>3072</v>
       </c>
       <c r="C1033" t="s">
-        <v>3075</v>
+        <v>3073</v>
       </c>
       <c r="D1033" t="s">
         <v>357</v>
       </c>
       <c r="H1033" t="s">
-        <v>3076</v>
+        <v>3074</v>
       </c>
       <c r="L1033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1034" spans="1:12">
       <c r="A1034">
-        <v>1848819</v>
+        <v>1848932</v>
       </c>
       <c r="B1034" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1034" t="s">
         <v>3077</v>
       </c>
-      <c r="C1034" t="s">
-[...6 lines deleted...]
-        <v>3079</v>
+      <c r="J1034">
+        <v>1848846</v>
+      </c>
+      <c r="K1034" t="s">
+        <v>2931</v>
       </c>
       <c r="L1034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1035" spans="1:12">
       <c r="A1035">
-        <v>1848822</v>
+        <v>1848933</v>
       </c>
       <c r="B1035" t="s">
-        <v>3080</v>
+        <v>3078</v>
       </c>
       <c r="C1035" t="s">
-        <v>3081</v>
+        <v>2962</v>
       </c>
       <c r="D1035" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>39</v>
       </c>
       <c r="H1035" t="s">
-        <v>3082</v>
+        <v>3079</v>
+      </c>
+      <c r="J1035">
+        <v>1848846</v>
+      </c>
+      <c r="K1035" t="s">
+        <v>2931</v>
       </c>
       <c r="L1035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1036" spans="1:12">
       <c r="A1036">
-        <v>1848828</v>
+        <v>1848934</v>
       </c>
       <c r="B1036" t="s">
-        <v>3083</v>
+        <v>3080</v>
       </c>
       <c r="C1036" t="s">
-        <v>3084</v>
+        <v>3081</v>
       </c>
       <c r="D1036" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1541</v>
+        <v>357</v>
       </c>
       <c r="H1036" t="s">
-        <v>3085</v>
+        <v>3082</v>
       </c>
       <c r="L1036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1037" spans="1:12">
       <c r="A1037">
-        <v>1848835</v>
+        <v>1848936</v>
       </c>
       <c r="B1037" t="s">
-        <v>3086</v>
+        <v>3083</v>
       </c>
       <c r="C1037" t="s">
-        <v>3087</v>
+        <v>3084</v>
       </c>
       <c r="D1037" t="s">
         <v>357</v>
       </c>
       <c r="H1037" t="s">
-        <v>3088</v>
+        <v>3085</v>
       </c>
       <c r="L1037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1038" spans="1:12">
       <c r="A1038">
-        <v>1848837</v>
+        <v>1848939</v>
       </c>
       <c r="B1038" t="s">
-        <v>3089</v>
+        <v>3086</v>
       </c>
       <c r="C1038" t="s">
-        <v>3090</v>
+        <v>2929</v>
       </c>
       <c r="D1038" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>39</v>
       </c>
       <c r="H1038" t="s">
-        <v>3091</v>
+        <v>3087</v>
+      </c>
+      <c r="J1038">
+        <v>1848846</v>
+      </c>
+      <c r="K1038" t="s">
+        <v>2931</v>
       </c>
       <c r="L1038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1039" spans="1:12">
       <c r="A1039">
-        <v>1848839</v>
+        <v>1848942</v>
       </c>
       <c r="B1039" t="s">
-        <v>3092</v>
+        <v>3088</v>
       </c>
       <c r="C1039" t="s">
-        <v>3093</v>
+        <v>3089</v>
       </c>
       <c r="D1039" t="s">
         <v>357</v>
       </c>
       <c r="H1039" t="s">
-        <v>3094</v>
+        <v>3090</v>
       </c>
       <c r="L1039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1040" spans="1:12">
       <c r="A1040">
-        <v>1848842</v>
+        <v>1848944</v>
       </c>
       <c r="B1040" t="s">
-        <v>3095</v>
+        <v>3091</v>
       </c>
       <c r="C1040" t="s">
-        <v>3096</v>
+        <v>3092</v>
       </c>
       <c r="D1040" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1040" t="s">
-        <v>1023</v>
+        <v>3093</v>
       </c>
       <c r="L1040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1041" spans="1:12">
       <c r="A1041">
-        <v>1848843</v>
+        <v>1848946</v>
       </c>
       <c r="B1041" t="s">
-        <v>3097</v>
+        <v>3094</v>
       </c>
       <c r="C1041" t="s">
-        <v>3098</v>
+        <v>3095</v>
       </c>
       <c r="D1041" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1041" t="s">
-        <v>3099</v>
-[...5 lines deleted...]
-        <v>1808</v>
+        <v>3096</v>
       </c>
       <c r="L1041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1042" spans="1:12">
       <c r="A1042">
-        <v>1848844</v>
+        <v>1848948</v>
       </c>
       <c r="B1042" t="s">
-        <v>3100</v>
+        <v>3097</v>
       </c>
       <c r="C1042" t="s">
         <v>3098</v>
       </c>
       <c r="D1042" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1042" t="s">
-        <v>3101</v>
-[...5 lines deleted...]
-        <v>1808</v>
+        <v>3099</v>
       </c>
       <c r="L1042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1043" spans="1:12">
       <c r="A1043">
-        <v>1848845</v>
+        <v>1848950</v>
       </c>
       <c r="B1043" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1043" t="s">
         <v>3102</v>
-      </c>
-[...16 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="L1043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1044" spans="1:12">
       <c r="A1044">
-        <v>1848846</v>
+        <v>1848952</v>
       </c>
       <c r="B1044" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1044" t="s">
         <v>3105</v>
-      </c>
-[...7 lines deleted...]
-        <v>1792</v>
       </c>
       <c r="L1044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1045" spans="1:12">
       <c r="A1045">
-        <v>1848847</v>
+        <v>1848954</v>
       </c>
       <c r="B1045" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1045" t="s">
         <v>3107</v>
       </c>
-      <c r="C1045" t="s">
+      <c r="D1045" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1045" t="s">
         <v>3108</v>
-      </c>
-[...4 lines deleted...]
-        <v>3109</v>
       </c>
       <c r="L1045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1046" spans="1:12">
       <c r="A1046">
-        <v>1848848</v>
+        <v>1848956</v>
       </c>
       <c r="B1046" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1046" t="s">
         <v>3110</v>
       </c>
-      <c r="C1046" t="s">
+      <c r="D1046" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1046" t="s">
         <v>3111</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L1046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1047" spans="1:12">
       <c r="A1047">
-        <v>1848849</v>
+        <v>1848961</v>
       </c>
       <c r="B1047" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1047" t="s">
         <v>3113</v>
       </c>
-      <c r="C1047" t="s">
+      <c r="D1047" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1047" t="s">
         <v>3114</v>
-      </c>
-[...10 lines deleted...]
-        <v>3115</v>
       </c>
       <c r="L1047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1048" spans="1:12">
       <c r="A1048">
-        <v>1848850</v>
+        <v>1848965</v>
       </c>
       <c r="B1048" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1048" t="s">
         <v>3116</v>
       </c>
-      <c r="C1048" t="s">
+      <c r="D1048" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1048" t="s">
         <v>3117</v>
-      </c>
-[...4 lines deleted...]
-        <v>3118</v>
       </c>
       <c r="L1048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1049" spans="1:12">
       <c r="A1049">
-        <v>1848853</v>
+        <v>1848966</v>
       </c>
       <c r="B1049" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1049" t="s">
         <v>3119</v>
-      </c>
-[...1 lines deleted...]
-        <v>3120</v>
       </c>
       <c r="D1049" t="s">
         <v>357</v>
       </c>
       <c r="H1049" t="s">
-        <v>3121</v>
+        <v>3120</v>
       </c>
       <c r="L1049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1050" spans="1:12">
       <c r="A1050">
-        <v>1848855</v>
+        <v>1848970</v>
       </c>
       <c r="B1050" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1050" t="s">
         <v>3122</v>
       </c>
-      <c r="C1050" t="s">
+      <c r="D1050" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1050" t="s">
         <v>3123</v>
-      </c>
-[...4 lines deleted...]
-        <v>3124</v>
       </c>
       <c r="L1050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1051" spans="1:12">
       <c r="A1051">
-        <v>1848858</v>
+        <v>1848971</v>
       </c>
       <c r="B1051" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1051" t="s">
         <v>3125</v>
       </c>
-      <c r="C1051" t="s">
+      <c r="D1051" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1051" t="s">
         <v>3126</v>
-      </c>
-[...4 lines deleted...]
-        <v>3127</v>
       </c>
       <c r="L1051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1052" spans="1:12">
       <c r="A1052">
-        <v>1848860</v>
+        <v>1848972</v>
       </c>
       <c r="B1052" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1052" t="s">
         <v>3128</v>
-      </c>
-[...1 lines deleted...]
-        <v>3129</v>
       </c>
       <c r="D1052" t="s">
         <v>357</v>
       </c>
       <c r="H1052" t="s">
-        <v>3130</v>
+        <v>3129</v>
       </c>
       <c r="L1052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1053" spans="1:12">
       <c r="A1053">
-        <v>1848862</v>
+        <v>1848974</v>
       </c>
       <c r="B1053" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1053" t="s">
         <v>3131</v>
       </c>
-      <c r="C1053" t="s">
+      <c r="D1053" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1053" t="s">
         <v>3132</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L1053" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1054" spans="1:12">
       <c r="A1054">
-        <v>1848863</v>
+        <v>1848976</v>
       </c>
       <c r="B1054" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1054" t="s">
         <v>3134</v>
       </c>
-      <c r="C1054" t="s">
+      <c r="D1054" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>292</v>
+      </c>
+      <c r="H1054" t="s">
         <v>3135</v>
-      </c>
-[...4 lines deleted...]
-        <v>3136</v>
       </c>
       <c r="L1054" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1055" spans="1:12">
       <c r="A1055">
-        <v>1848864</v>
+        <v>1848977</v>
       </c>
       <c r="B1055" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1055" t="s">
         <v>3137</v>
       </c>
-      <c r="C1055" t="s">
+      <c r="D1055" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>292</v>
+      </c>
+      <c r="H1055" t="s">
         <v>3138</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L1055" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1056" spans="1:12">
       <c r="A1056">
-        <v>1848865</v>
+        <v>1848979</v>
       </c>
       <c r="B1056" t="s">
         <v>3139</v>
       </c>
       <c r="C1056" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1056" t="s">
         <v>3140</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1057" spans="1:12">
       <c r="A1057">
-        <v>1848867</v>
+        <v>1848981</v>
       </c>
       <c r="B1057" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1057" t="s">
         <v>3142</v>
       </c>
-      <c r="C1057" t="s">
+      <c r="D1057" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1057" t="s">
         <v>3143</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1058" spans="1:12">
       <c r="A1058">
-        <v>1848868</v>
+        <v>1848983</v>
       </c>
       <c r="B1058" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1058" t="s">
         <v>3145</v>
       </c>
-      <c r="C1058" t="s">
+      <c r="D1058" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1058" t="s">
         <v>3146</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1059" spans="1:12">
       <c r="A1059">
-        <v>1848869</v>
+        <v>1848985</v>
       </c>
       <c r="B1059" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1059" t="s">
         <v>3148</v>
       </c>
-      <c r="C1059" t="s">
+      <c r="D1059" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1059" t="s">
         <v>3149</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1060" spans="1:12">
       <c r="A1060">
-        <v>1848870</v>
+        <v>1848987</v>
       </c>
       <c r="B1060" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1060" t="s">
         <v>3151</v>
       </c>
-      <c r="C1060" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1060" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1060" t="s">
         <v>3152</v>
       </c>
-      <c r="J1060">
-[...4 lines deleted...]
-      </c>
       <c r="L1060" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1061" spans="1:12">
       <c r="A1061">
-        <v>1848872</v>
+        <v>1848989</v>
       </c>
       <c r="B1061" t="s">
         <v>3153</v>
       </c>
       <c r="C1061" t="s">
         <v>3154</v>
       </c>
       <c r="D1061" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1061" t="s">
         <v>3155</v>
       </c>
-      <c r="J1061">
-[...4 lines deleted...]
-      </c>
       <c r="L1061" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1062" spans="1:12">
       <c r="A1062">
-        <v>1848873</v>
+        <v>1848991</v>
       </c>
       <c r="B1062" t="s">
         <v>3156</v>
       </c>
       <c r="C1062" t="s">
         <v>3157</v>
       </c>
       <c r="D1062" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1062" t="s">
         <v>3158</v>
       </c>
-      <c r="J1062">
-[...4 lines deleted...]
-      </c>
       <c r="L1062" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1063" spans="1:12">
       <c r="A1063">
-        <v>1848876</v>
+        <v>1848993</v>
       </c>
       <c r="B1063" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1063" t="s">
         <v>3160</v>
-      </c>
-[...1 lines deleted...]
-        <v>3161</v>
       </c>
       <c r="D1063" t="s">
         <v>357</v>
       </c>
       <c r="H1063" t="s">
-        <v>3162</v>
+        <v>3161</v>
       </c>
       <c r="L1063" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1064" spans="1:12">
       <c r="A1064">
-        <v>1848878</v>
+        <v>1848995</v>
       </c>
       <c r="B1064" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1064" t="s">
         <v>3163</v>
       </c>
-      <c r="C1064" t="s">
+      <c r="D1064" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1064" t="s">
         <v>3164</v>
-      </c>
-[...4 lines deleted...]
-        <v>3159</v>
       </c>
       <c r="L1064" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1065" spans="1:12">
       <c r="A1065">
-        <v>1848879</v>
+        <v>1848997</v>
       </c>
       <c r="B1065" t="s">
         <v>3165</v>
       </c>
       <c r="C1065" t="s">
         <v>3166</v>
       </c>
       <c r="D1065" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1065" t="s">
         <v>3167</v>
       </c>
-      <c r="J1065">
-[...4 lines deleted...]
-      </c>
       <c r="L1065" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1066" spans="1:12">
       <c r="A1066">
-        <v>1848880</v>
+        <v>1848999</v>
       </c>
       <c r="B1066" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>292</v>
+      </c>
+      <c r="H1066" t="s">
         <v>3169</v>
-      </c>
-[...16 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L1066" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1067" spans="1:12">
       <c r="A1067">
-        <v>1848881</v>
+        <v>1849001</v>
       </c>
       <c r="B1067" t="s">
-        <v>3172</v>
+        <v>3170</v>
       </c>
       <c r="C1067" t="s">
-        <v>3173</v>
+        <v>3134</v>
       </c>
       <c r="D1067" t="s">
         <v>14</v>
       </c>
       <c r="E1067" t="s">
         <v>39</v>
       </c>
+      <c r="F1067" t="s">
+        <v>292</v>
+      </c>
       <c r="H1067" t="s">
-        <v>3174</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>3171</v>
       </c>
       <c r="L1067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1068" spans="1:12">
       <c r="A1068">
-        <v>1848882</v>
+        <v>1849002</v>
       </c>
       <c r="B1068" t="s">
-        <v>3175</v>
+        <v>3172</v>
       </c>
       <c r="C1068" t="s">
-        <v>3176</v>
+        <v>3137</v>
       </c>
       <c r="D1068" t="s">
         <v>14</v>
       </c>
       <c r="E1068" t="s">
         <v>39</v>
       </c>
+      <c r="F1068" t="s">
+        <v>292</v>
+      </c>
       <c r="H1068" t="s">
-        <v>3177</v>
-[...5 lines deleted...]
-        <v>1463</v>
+        <v>3173</v>
       </c>
       <c r="L1068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1069" spans="1:12">
       <c r="A1069">
-        <v>1848883</v>
+        <v>1849003</v>
       </c>
       <c r="B1069" t="s">
-        <v>3178</v>
+        <v>3174</v>
       </c>
       <c r="C1069" t="s">
-        <v>3179</v>
+        <v>3175</v>
       </c>
       <c r="D1069" t="s">
         <v>14</v>
       </c>
       <c r="E1069" t="s">
         <v>39</v>
       </c>
       <c r="H1069" t="s">
-        <v>3180</v>
-[...5 lines deleted...]
-        <v>3168</v>
+        <v>3176</v>
       </c>
       <c r="L1069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1070" spans="1:12">
       <c r="A1070">
-        <v>1848884</v>
+        <v>1849004</v>
       </c>
       <c r="B1070" t="s">
-        <v>3181</v>
+        <v>3177</v>
       </c>
       <c r="C1070" t="s">
-        <v>3182</v>
+        <v>3178</v>
       </c>
       <c r="D1070" t="s">
         <v>14</v>
       </c>
       <c r="E1070" t="s">
         <v>39</v>
       </c>
+      <c r="F1070" t="s">
+        <v>292</v>
+      </c>
       <c r="H1070" t="s">
-        <v>3183</v>
-[...5 lines deleted...]
-        <v>1463</v>
+        <v>3179</v>
       </c>
       <c r="L1070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1071" spans="1:12">
       <c r="A1071">
-        <v>1848885</v>
+        <v>1849005</v>
       </c>
       <c r="B1071" t="s">
-        <v>3184</v>
+        <v>3180</v>
       </c>
       <c r="C1071" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>292</v>
+      </c>
+      <c r="H1071" t="s">
         <v>3182</v>
-      </c>
-[...13 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:12">
       <c r="A1072">
-        <v>1848887</v>
+        <v>1849006</v>
       </c>
       <c r="B1072" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>3185</v>
+      </c>
+      <c r="J1072">
+        <v>1861300</v>
+      </c>
+      <c r="K1072" t="s">
         <v>3186</v>
-      </c>
-[...16 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L1072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1073" spans="1:12">
       <c r="A1073">
-        <v>1848888</v>
+        <v>1849007</v>
       </c>
       <c r="B1073" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1073" t="s">
         <v>3189</v>
       </c>
-      <c r="C1073" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J1073">
-        <v>1847537</v>
+        <v>1861300</v>
       </c>
       <c r="K1073" t="s">
-        <v>1463</v>
+        <v>3186</v>
       </c>
       <c r="L1073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1074" spans="1:12">
       <c r="A1074">
-        <v>1848889</v>
+        <v>1849008</v>
       </c>
       <c r="B1074" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1074" t="s">
         <v>3192</v>
       </c>
-      <c r="C1074" t="s">
-[...8 lines deleted...]
-      <c r="H1074" t="s">
+      <c r="J1074">
+        <v>1849009</v>
+      </c>
+      <c r="K1074" t="s">
         <v>3193</v>
-      </c>
-[...4 lines deleted...]
-        <v>1463</v>
       </c>
       <c r="L1074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1075" spans="1:12">
       <c r="A1075">
-        <v>1848890</v>
+        <v>1849009</v>
       </c>
       <c r="B1075" t="s">
         <v>3194</v>
       </c>
       <c r="C1075" t="s">
-        <v>3179</v>
+        <v>3195</v>
       </c>
       <c r="D1075" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1075" t="s">
-        <v>3168</v>
+        <v>3193</v>
       </c>
       <c r="L1075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1076" spans="1:12">
       <c r="A1076">
-        <v>1848893</v>
+        <v>1849012</v>
       </c>
       <c r="B1076" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="C1076" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="D1076" t="s">
         <v>14</v>
       </c>
       <c r="E1076" t="s">
         <v>39</v>
       </c>
       <c r="H1076" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="J1076">
-        <v>1848890</v>
+        <v>1868343</v>
       </c>
       <c r="K1076" t="s">
-        <v>3168</v>
+        <v>3199</v>
       </c>
       <c r="L1076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1077" spans="1:12">
       <c r="A1077">
-        <v>1848895</v>
+        <v>1849013</v>
       </c>
       <c r="B1077" t="s">
-        <v>3198</v>
+        <v>3200</v>
       </c>
       <c r="C1077" t="s">
-        <v>3199</v>
+        <v>3201</v>
       </c>
       <c r="D1077" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>39</v>
       </c>
       <c r="H1077" t="s">
-        <v>3200</v>
+        <v>3202</v>
+      </c>
+      <c r="J1077">
+        <v>1849027</v>
+      </c>
+      <c r="K1077" t="s">
+        <v>3203</v>
       </c>
       <c r="L1077" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1078" spans="1:12">
       <c r="A1078">
-        <v>1848897</v>
+        <v>1849014</v>
       </c>
       <c r="B1078" t="s">
-        <v>3201</v>
+        <v>3204</v>
       </c>
       <c r="C1078" t="s">
-        <v>3202</v>
+        <v>3205</v>
       </c>
       <c r="D1078" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>39</v>
       </c>
       <c r="H1078" t="s">
+        <v>3206</v>
+      </c>
+      <c r="J1078">
+        <v>1849027</v>
+      </c>
+      <c r="K1078" t="s">
         <v>3203</v>
       </c>
       <c r="L1078" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1079" spans="1:12">
       <c r="A1079">
-        <v>1848901</v>
+        <v>1849016</v>
       </c>
       <c r="B1079" t="s">
-        <v>3204</v>
+        <v>3207</v>
       </c>
       <c r="C1079" t="s">
-        <v>3205</v>
+        <v>3208</v>
       </c>
       <c r="D1079" t="s">
         <v>357</v>
       </c>
       <c r="H1079" t="s">
-        <v>3206</v>
+        <v>3209</v>
       </c>
       <c r="L1079" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1080" spans="1:12">
       <c r="A1080">
-        <v>1848904</v>
+        <v>1849018</v>
       </c>
       <c r="B1080" t="s">
-        <v>3207</v>
+        <v>3210</v>
       </c>
       <c r="C1080" t="s">
-        <v>3187</v>
+        <v>3211</v>
       </c>
       <c r="D1080" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1080" t="s">
-        <v>3208</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>3212</v>
       </c>
       <c r="L1080" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1081" spans="1:12">
       <c r="A1081">
-        <v>1848905</v>
+        <v>1849020</v>
       </c>
       <c r="B1081" t="s">
-        <v>3209</v>
+        <v>3213</v>
       </c>
       <c r="C1081" t="s">
-        <v>3210</v>
+        <v>3214</v>
       </c>
       <c r="D1081" t="s">
         <v>357</v>
       </c>
       <c r="H1081" t="s">
-        <v>3211</v>
+        <v>3215</v>
       </c>
       <c r="L1081" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1082" spans="1:12">
       <c r="A1082">
-        <v>1848907</v>
+        <v>1849022</v>
       </c>
       <c r="B1082" t="s">
-        <v>3212</v>
+        <v>3216</v>
       </c>
       <c r="C1082" t="s">
-        <v>3213</v>
+        <v>3217</v>
       </c>
       <c r="D1082" t="s">
         <v>357</v>
       </c>
       <c r="H1082" t="s">
-        <v>3214</v>
+        <v>3218</v>
       </c>
       <c r="L1082" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1083" spans="1:12">
       <c r="A1083">
-        <v>1848909</v>
+        <v>1849024</v>
       </c>
       <c r="B1083" t="s">
-        <v>3215</v>
+        <v>3219</v>
       </c>
       <c r="C1083" t="s">
-        <v>3216</v>
+        <v>3220</v>
       </c>
       <c r="D1083" t="s">
         <v>357</v>
       </c>
       <c r="H1083" t="s">
-        <v>3217</v>
+        <v>3221</v>
       </c>
       <c r="L1083" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1084" spans="1:12">
       <c r="A1084">
-        <v>1848911</v>
+        <v>1849026</v>
       </c>
       <c r="B1084" t="s">
-        <v>3218</v>
+        <v>3222</v>
       </c>
       <c r="C1084" t="s">
-        <v>3219</v>
+        <v>3223</v>
       </c>
       <c r="D1084" t="s">
         <v>14</v>
       </c>
       <c r="E1084" t="s">
         <v>39</v>
       </c>
       <c r="H1084" t="s">
-        <v>3220</v>
-[...5 lines deleted...]
-        <v>1496</v>
+        <v>3224</v>
       </c>
       <c r="L1084" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1085" spans="1:12">
       <c r="A1085">
-        <v>1848913</v>
+        <v>1849027</v>
       </c>
       <c r="B1085" t="s">
-        <v>3221</v>
+        <v>3225</v>
       </c>
       <c r="C1085" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="D1085" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1085" t="s">
-        <v>3223</v>
+        <v>3203</v>
       </c>
       <c r="L1085" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1086" spans="1:12">
       <c r="A1086">
-        <v>1848915</v>
+        <v>1849028</v>
       </c>
       <c r="B1086" t="s">
-        <v>3224</v>
+        <v>3227</v>
       </c>
       <c r="C1086" t="s">
-        <v>3225</v>
+        <v>3228</v>
       </c>
       <c r="D1086" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>39</v>
       </c>
       <c r="H1086" t="s">
-        <v>3226</v>
+        <v>3229</v>
       </c>
       <c r="L1086" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1087" spans="1:12">
       <c r="A1087">
-        <v>1848917</v>
+        <v>1849033</v>
       </c>
       <c r="B1087" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
       <c r="C1087" t="s">
-        <v>3228</v>
+        <v>3231</v>
       </c>
       <c r="D1087" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>292</v>
       </c>
       <c r="H1087" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="L1087" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1088" spans="1:12">
       <c r="A1088">
-        <v>1848919</v>
+        <v>1849039</v>
       </c>
       <c r="B1088" t="s">
-        <v>3230</v>
+        <v>3233</v>
       </c>
       <c r="C1088" t="s">
-        <v>3231</v>
+        <v>3234</v>
       </c>
       <c r="D1088" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>39</v>
       </c>
       <c r="H1088" t="s">
-        <v>3232</v>
+        <v>3235</v>
       </c>
       <c r="L1088" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1089" spans="1:12">
       <c r="A1089">
-        <v>1848921</v>
+        <v>1849042</v>
       </c>
       <c r="B1089" t="s">
-        <v>3233</v>
+        <v>3236</v>
       </c>
       <c r="C1089" t="s">
-        <v>3234</v>
+        <v>3237</v>
       </c>
       <c r="D1089" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>39</v>
       </c>
       <c r="H1089" t="s">
-        <v>3235</v>
+        <v>3238</v>
       </c>
       <c r="L1089" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1090" spans="1:12">
       <c r="A1090">
-        <v>1848923</v>
+        <v>1849043</v>
       </c>
       <c r="B1090" t="s">
-        <v>3236</v>
+        <v>3239</v>
       </c>
       <c r="C1090" t="s">
-        <v>3237</v>
+        <v>3240</v>
       </c>
       <c r="D1090" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>39</v>
       </c>
       <c r="H1090" t="s">
-        <v>3238</v>
+        <v>3241</v>
       </c>
       <c r="L1090" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1091" spans="1:12">
       <c r="A1091">
-        <v>1848925</v>
+        <v>1849044</v>
       </c>
       <c r="B1091" t="s">
-        <v>3239</v>
+        <v>3242</v>
       </c>
       <c r="C1091" t="s">
-        <v>3240</v>
+        <v>3243</v>
       </c>
       <c r="D1091" t="s">
         <v>357</v>
       </c>
       <c r="H1091" t="s">
-        <v>3241</v>
+        <v>3244</v>
       </c>
       <c r="L1091" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1092" spans="1:12">
       <c r="A1092">
-        <v>1848927</v>
+        <v>1849048</v>
       </c>
       <c r="B1092" t="s">
-        <v>3242</v>
+        <v>3245</v>
       </c>
       <c r="C1092" t="s">
-        <v>3243</v>
+        <v>3246</v>
       </c>
       <c r="D1092" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>1075</v>
       </c>
       <c r="H1092" t="s">
-        <v>3244</v>
+        <v>3247</v>
       </c>
       <c r="L1092" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:12">
       <c r="A1093">
-        <v>1848930</v>
+        <v>1849050</v>
       </c>
       <c r="B1093" t="s">
-        <v>3245</v>
+        <v>3248</v>
       </c>
       <c r="C1093" t="s">
-        <v>3246</v>
+        <v>3249</v>
       </c>
       <c r="D1093" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>292</v>
       </c>
       <c r="H1093" t="s">
-        <v>3247</v>
+        <v>3250</v>
       </c>
       <c r="L1093" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:12">
       <c r="A1094">
-        <v>1848932</v>
+        <v>1849051</v>
       </c>
       <c r="B1094" t="s">
-        <v>3248</v>
+        <v>3251</v>
       </c>
       <c r="C1094" t="s">
-        <v>3249</v>
+        <v>3252</v>
       </c>
       <c r="D1094" t="s">
         <v>14</v>
       </c>
       <c r="E1094" t="s">
         <v>39</v>
       </c>
       <c r="H1094" t="s">
-        <v>3250</v>
-[...5 lines deleted...]
-        <v>1792</v>
+        <v>3253</v>
       </c>
       <c r="L1094" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:12">
       <c r="A1095">
-        <v>1848933</v>
+        <v>1849052</v>
       </c>
       <c r="B1095" t="s">
-        <v>3251</v>
+        <v>3254</v>
       </c>
       <c r="C1095" t="s">
-        <v>3135</v>
+        <v>3255</v>
       </c>
       <c r="D1095" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1095" t="s">
-        <v>3252</v>
-[...5 lines deleted...]
-        <v>1792</v>
+        <v>3256</v>
       </c>
       <c r="L1095" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:12">
       <c r="A1096">
-        <v>1848934</v>
+        <v>1849055</v>
       </c>
       <c r="B1096" t="s">
-        <v>3253</v>
+        <v>3257</v>
       </c>
       <c r="C1096" t="s">
-        <v>3254</v>
+        <v>3258</v>
       </c>
       <c r="D1096" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>292</v>
       </c>
       <c r="H1096" t="s">
-        <v>3255</v>
+        <v>3259</v>
       </c>
       <c r="L1096" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:12">
       <c r="A1097">
-        <v>1848936</v>
+        <v>1849057</v>
       </c>
       <c r="B1097" t="s">
-        <v>3256</v>
+        <v>3260</v>
       </c>
       <c r="C1097" t="s">
-        <v>3257</v>
+        <v>3261</v>
       </c>
       <c r="D1097" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>39</v>
       </c>
       <c r="H1097" t="s">
-        <v>3258</v>
+        <v>3262</v>
+      </c>
+      <c r="J1097">
+        <v>1849027</v>
+      </c>
+      <c r="K1097" t="s">
+        <v>3203</v>
       </c>
       <c r="L1097" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:12">
       <c r="A1098">
-        <v>1848939</v>
+        <v>1849058</v>
       </c>
       <c r="B1098" t="s">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="C1098" t="s">
-        <v>3103</v>
+        <v>3264</v>
       </c>
       <c r="D1098" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1098" t="s">
-        <v>3260</v>
-[...5 lines deleted...]
-        <v>1792</v>
+        <v>3265</v>
       </c>
       <c r="L1098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:12">
       <c r="A1099">
-        <v>1848942</v>
+        <v>1849060</v>
       </c>
       <c r="B1099" t="s">
-        <v>3261</v>
+        <v>3266</v>
       </c>
       <c r="C1099" t="s">
-        <v>3262</v>
+        <v>3191</v>
       </c>
       <c r="D1099" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>39</v>
       </c>
       <c r="H1099" t="s">
-        <v>3263</v>
+        <v>3267</v>
+      </c>
+      <c r="J1099">
+        <v>1849009</v>
+      </c>
+      <c r="K1099" t="s">
+        <v>3193</v>
       </c>
       <c r="L1099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:12">
       <c r="A1100">
-        <v>1848944</v>
+        <v>1849061</v>
       </c>
       <c r="B1100" t="s">
-        <v>3264</v>
+        <v>3268</v>
       </c>
       <c r="C1100" t="s">
-        <v>3265</v>
+        <v>3269</v>
       </c>
       <c r="D1100" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>39</v>
       </c>
       <c r="H1100" t="s">
-        <v>3266</v>
+        <v>3270</v>
+      </c>
+      <c r="J1100">
+        <v>1849009</v>
+      </c>
+      <c r="K1100" t="s">
+        <v>3193</v>
       </c>
       <c r="L1100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:12">
       <c r="A1101">
-        <v>1848946</v>
+        <v>1849062</v>
       </c>
       <c r="B1101" t="s">
-        <v>3267</v>
+        <v>3271</v>
       </c>
       <c r="C1101" t="s">
-        <v>3268</v>
+        <v>3272</v>
       </c>
       <c r="D1101" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>39</v>
       </c>
       <c r="H1101" t="s">
-        <v>3269</v>
+        <v>3273</v>
       </c>
       <c r="L1101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:12">
       <c r="A1102">
-        <v>1848948</v>
+        <v>1849063</v>
       </c>
       <c r="B1102" t="s">
-        <v>3270</v>
+        <v>3274</v>
       </c>
       <c r="C1102" t="s">
-        <v>3271</v>
+        <v>3275</v>
       </c>
       <c r="D1102" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>39</v>
       </c>
       <c r="H1102" t="s">
-        <v>3272</v>
+        <v>3276</v>
+      </c>
+      <c r="J1102">
+        <v>1849027</v>
+      </c>
+      <c r="K1102" t="s">
+        <v>3203</v>
       </c>
       <c r="L1102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:12">
       <c r="A1103">
-        <v>1848950</v>
+        <v>1849065</v>
       </c>
       <c r="B1103" t="s">
-        <v>3273</v>
+        <v>3277</v>
       </c>
       <c r="C1103" t="s">
-        <v>3274</v>
+        <v>3278</v>
       </c>
       <c r="D1103" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>39</v>
       </c>
       <c r="H1103" t="s">
-        <v>3275</v>
+        <v>3279</v>
+      </c>
+      <c r="J1103">
+        <v>1849009</v>
+      </c>
+      <c r="K1103" t="s">
+        <v>3193</v>
       </c>
       <c r="L1103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:12">
       <c r="A1104">
-        <v>1848952</v>
+        <v>1849066</v>
       </c>
       <c r="B1104" t="s">
-        <v>3276</v>
+        <v>3280</v>
       </c>
       <c r="C1104" t="s">
-        <v>3277</v>
+        <v>3281</v>
       </c>
       <c r="D1104" t="s">
         <v>357</v>
       </c>
       <c r="H1104" t="s">
-        <v>3278</v>
+        <v>3282</v>
       </c>
       <c r="L1104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:12">
       <c r="A1105">
-        <v>1848954</v>
+        <v>1849067</v>
       </c>
       <c r="B1105" t="s">
-        <v>3279</v>
+        <v>3283</v>
       </c>
       <c r="C1105" t="s">
-        <v>3280</v>
+        <v>3284</v>
       </c>
       <c r="D1105" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>292</v>
       </c>
       <c r="H1105" t="s">
-        <v>3281</v>
+        <v>3285</v>
       </c>
       <c r="L1105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:12">
       <c r="A1106">
-        <v>1848956</v>
+        <v>1849068</v>
       </c>
       <c r="B1106" t="s">
-        <v>3282</v>
+        <v>3286</v>
       </c>
       <c r="C1106" t="s">
-        <v>3283</v>
+        <v>3281</v>
       </c>
       <c r="D1106" t="s">
         <v>357</v>
       </c>
       <c r="H1106" t="s">
-        <v>3284</v>
+        <v>3287</v>
       </c>
       <c r="L1106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1107" spans="1:12">
       <c r="A1107">
-        <v>1848961</v>
+        <v>1849070</v>
       </c>
       <c r="B1107" t="s">
-        <v>3285</v>
+        <v>3288</v>
       </c>
       <c r="C1107" t="s">
-        <v>3286</v>
+        <v>3289</v>
       </c>
       <c r="D1107" t="s">
         <v>357</v>
       </c>
       <c r="H1107" t="s">
-        <v>3287</v>
+        <v>3290</v>
       </c>
       <c r="L1107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1108" spans="1:12">
       <c r="A1108">
-        <v>1848965</v>
+        <v>1849071</v>
       </c>
       <c r="B1108" t="s">
-        <v>3288</v>
+        <v>3291</v>
       </c>
       <c r="C1108" t="s">
-        <v>3289</v>
+        <v>1769</v>
       </c>
       <c r="D1108" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1108" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="L1108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1109" spans="1:12">
       <c r="A1109">
-        <v>1848966</v>
+        <v>1849073</v>
       </c>
       <c r="B1109" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="C1109" t="s">
-        <v>3292</v>
+        <v>1979</v>
       </c>
       <c r="D1109" t="s">
         <v>357</v>
       </c>
       <c r="H1109" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="L1109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1110" spans="1:12">
       <c r="A1110">
-        <v>1848970</v>
+        <v>1849075</v>
       </c>
       <c r="B1110" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="C1110" t="s">
-        <v>3295</v>
+        <v>1787</v>
       </c>
       <c r="D1110" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1110" t="s">
         <v>3296</v>
       </c>
       <c r="L1110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1111" spans="1:12">
       <c r="A1111">
-        <v>1848971</v>
+        <v>1849077</v>
       </c>
       <c r="B1111" t="s">
         <v>3297</v>
       </c>
       <c r="C1111" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>357</v>
+      </c>
+      <c r="H1111" t="s">
         <v>3298</v>
-      </c>
-[...7 lines deleted...]
-        <v>3299</v>
       </c>
       <c r="L1111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1112" spans="1:12">
       <c r="A1112">
-        <v>1848972</v>
+        <v>1849084</v>
       </c>
       <c r="B1112" t="s">
-        <v>3300</v>
+        <v>3299</v>
       </c>
       <c r="C1112" t="s">
-        <v>3301</v>
+        <v>2207</v>
       </c>
       <c r="D1112" t="s">
         <v>357</v>
       </c>
       <c r="H1112" t="s">
-        <v>3302</v>
+        <v>3300</v>
       </c>
       <c r="L1112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1113" spans="1:12">
       <c r="A1113">
-        <v>1848974</v>
+        <v>1849086</v>
       </c>
       <c r="B1113" t="s">
-        <v>3303</v>
+        <v>3301</v>
       </c>
       <c r="C1113" t="s">
-        <v>3304</v>
+        <v>1808</v>
       </c>
       <c r="D1113" t="s">
         <v>357</v>
       </c>
       <c r="H1113" t="s">
-        <v>3305</v>
+        <v>3302</v>
       </c>
       <c r="L1113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1114" spans="1:12">
       <c r="A1114">
-        <v>1848976</v>
+        <v>1849091</v>
       </c>
       <c r="B1114" t="s">
-        <v>3306</v>
+        <v>3303</v>
       </c>
       <c r="C1114" t="s">
-        <v>3307</v>
+        <v>1793</v>
       </c>
       <c r="D1114" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H1114" t="s">
-        <v>3308</v>
+        <v>3304</v>
       </c>
       <c r="L1114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1115" spans="1:12">
       <c r="A1115">
-        <v>1848977</v>
+        <v>1849094</v>
       </c>
       <c r="B1115" t="s">
-        <v>3309</v>
+        <v>3305</v>
       </c>
       <c r="C1115" t="s">
-        <v>3310</v>
+        <v>2189</v>
       </c>
       <c r="D1115" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H1115" t="s">
-        <v>3311</v>
+        <v>3306</v>
       </c>
       <c r="L1115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1116" spans="1:12">
       <c r="A1116">
-        <v>1848979</v>
+        <v>1849100</v>
       </c>
       <c r="B1116" t="s">
-        <v>3312</v>
+        <v>3307</v>
       </c>
       <c r="C1116" t="s">
-        <v>2134</v>
+        <v>2192</v>
       </c>
       <c r="D1116" t="s">
         <v>357</v>
       </c>
       <c r="H1116" t="s">
-        <v>3313</v>
+        <v>3308</v>
       </c>
       <c r="L1116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1117" spans="1:12">
       <c r="A1117">
-        <v>1848981</v>
+        <v>1849105</v>
       </c>
       <c r="B1117" t="s">
-        <v>3314</v>
+        <v>3309</v>
       </c>
       <c r="C1117" t="s">
-        <v>1884</v>
+        <v>3310</v>
       </c>
       <c r="D1117" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>39</v>
       </c>
       <c r="H1117" t="s">
-        <v>3315</v>
+        <v>3311</v>
+      </c>
+      <c r="J1117">
+        <v>1847837</v>
+      </c>
+      <c r="K1117" t="s">
+        <v>1663</v>
       </c>
       <c r="L1117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1118" spans="1:12">
       <c r="A1118">
-        <v>1848983</v>
+        <v>1849107</v>
       </c>
       <c r="B1118" t="s">
-        <v>3316</v>
+        <v>3312</v>
       </c>
       <c r="C1118" t="s">
-        <v>3317</v>
+        <v>3313</v>
       </c>
       <c r="D1118" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>39</v>
       </c>
       <c r="H1118" t="s">
-        <v>3318</v>
+        <v>3314</v>
+      </c>
+      <c r="J1118">
+        <v>1847837</v>
+      </c>
+      <c r="K1118" t="s">
+        <v>1663</v>
       </c>
       <c r="L1118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1119" spans="1:12">
       <c r="A1119">
-        <v>1848985</v>
+        <v>1849110</v>
       </c>
       <c r="B1119" t="s">
-        <v>3319</v>
+        <v>3315</v>
       </c>
       <c r="C1119" t="s">
-        <v>3320</v>
+        <v>3316</v>
       </c>
       <c r="D1119" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1119" t="s">
-        <v>3321</v>
+        <v>3317</v>
       </c>
       <c r="L1119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1120" spans="1:12">
       <c r="A1120">
-        <v>1848987</v>
+        <v>1858052</v>
       </c>
       <c r="B1120" t="s">
-        <v>3322</v>
+        <v>3318</v>
       </c>
       <c r="C1120" t="s">
-        <v>3323</v>
+        <v>3319</v>
       </c>
       <c r="D1120" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1120" t="s">
-        <v>3324</v>
+        <v>1412</v>
       </c>
       <c r="L1120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1121" spans="1:12">
       <c r="A1121">
-        <v>1848989</v>
+        <v>1858053</v>
       </c>
       <c r="B1121" t="s">
-        <v>3325</v>
+        <v>3320</v>
       </c>
       <c r="C1121" t="s">
-        <v>3326</v>
+        <v>3321</v>
       </c>
       <c r="D1121" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>39</v>
       </c>
       <c r="H1121" t="s">
-        <v>3327</v>
+        <v>3322</v>
+      </c>
+      <c r="J1121">
+        <v>1858052</v>
+      </c>
+      <c r="K1121" t="s">
+        <v>1412</v>
       </c>
       <c r="L1121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1122" spans="1:12">
       <c r="A1122">
-        <v>1848991</v>
+        <v>1858100</v>
       </c>
       <c r="B1122" t="s">
-        <v>3328</v>
+        <v>3323</v>
       </c>
       <c r="C1122" t="s">
-        <v>1914</v>
+        <v>3324</v>
       </c>
       <c r="D1122" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1122" t="s">
-        <v>3329</v>
+        <v>3325</v>
       </c>
       <c r="L1122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1123" spans="1:12">
       <c r="A1123">
-        <v>1848993</v>
+        <v>1860057</v>
       </c>
       <c r="B1123" t="s">
-        <v>3330</v>
+        <v>3326</v>
       </c>
       <c r="C1123" t="s">
-        <v>3331</v>
+        <v>3327</v>
       </c>
       <c r="D1123" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1123" t="s">
-        <v>3332</v>
+        <v>3328</v>
       </c>
       <c r="L1123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1124" spans="1:12">
       <c r="A1124">
-        <v>1848995</v>
+        <v>1860058</v>
       </c>
       <c r="B1124" t="s">
-        <v>3333</v>
+        <v>3329</v>
       </c>
       <c r="C1124" t="s">
-        <v>1893</v>
+        <v>3330</v>
       </c>
       <c r="D1124" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1124" t="s">
-        <v>3334</v>
+        <v>3331</v>
       </c>
       <c r="L1124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1125" spans="1:12">
       <c r="A1125">
-        <v>1848997</v>
+        <v>1860059</v>
       </c>
       <c r="B1125" t="s">
-        <v>3335</v>
+        <v>3332</v>
       </c>
       <c r="C1125" t="s">
-        <v>1705</v>
+        <v>3333</v>
       </c>
       <c r="D1125" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1125" t="s">
-        <v>3336</v>
+        <v>3334</v>
       </c>
       <c r="L1125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1126" spans="1:12">
       <c r="A1126">
-        <v>1848999</v>
+        <v>1860060</v>
       </c>
       <c r="B1126" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>35</v>
+      </c>
+      <c r="H1126" t="s">
         <v>3337</v>
-      </c>
-[...13 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="L1126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1127" spans="1:12">
       <c r="A1127">
-        <v>1849001</v>
+        <v>1860061</v>
       </c>
       <c r="B1127" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1127" t="s">
         <v>3339</v>
       </c>
-      <c r="C1127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1127" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="H1127" t="s">
         <v>3340</v>
       </c>
       <c r="L1127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1128" spans="1:12">
       <c r="A1128">
-        <v>1849002</v>
+        <v>1860062</v>
       </c>
       <c r="B1128" t="s">
         <v>3341</v>
       </c>
       <c r="C1128" t="s">
-        <v>3310</v>
+        <v>3342</v>
       </c>
       <c r="D1128" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="H1128" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="L1128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1129" spans="1:12">
       <c r="A1129">
-        <v>1849003</v>
+        <v>1860063</v>
       </c>
       <c r="B1129" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="C1129" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="D1129" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1129" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="L1129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1130" spans="1:12">
       <c r="A1130">
-        <v>1849004</v>
+        <v>1860064</v>
       </c>
       <c r="B1130" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="C1130" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="D1130" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="H1130" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="L1130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1131" spans="1:12">
       <c r="A1131">
-        <v>1849005</v>
+        <v>1860065</v>
       </c>
       <c r="B1131" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="C1131" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="D1131" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>35</v>
       </c>
       <c r="H1131" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="L1131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1132" spans="1:12">
       <c r="A1132">
-        <v>1849006</v>
+        <v>1860066</v>
       </c>
       <c r="B1132" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="C1132" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="D1132" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1132" t="s">
-        <v>3354</v>
-[...5 lines deleted...]
-        <v>1827</v>
+        <v>3355</v>
       </c>
       <c r="L1132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1133" spans="1:12">
       <c r="A1133">
-        <v>1849007</v>
+        <v>1860067</v>
       </c>
       <c r="B1133" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="C1133" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="D1133" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1133" t="s">
-        <v>3357</v>
-[...5 lines deleted...]
-        <v>1827</v>
+        <v>3358</v>
       </c>
       <c r="L1133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1134" spans="1:12">
       <c r="A1134">
-        <v>1849008</v>
+        <v>1860068</v>
       </c>
       <c r="B1134" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C1134" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="D1134" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1134" t="s">
-        <v>3360</v>
-[...5 lines deleted...]
-        <v>1831</v>
+        <v>3361</v>
       </c>
       <c r="L1134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1135" spans="1:12">
       <c r="A1135">
-        <v>1849009</v>
+        <v>1860069</v>
       </c>
       <c r="B1135" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="C1135" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="D1135" t="s">
         <v>35</v>
       </c>
       <c r="H1135" t="s">
-        <v>1831</v>
+        <v>3364</v>
       </c>
       <c r="L1135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1136" spans="1:12">
       <c r="A1136">
-        <v>1849012</v>
+        <v>1860070</v>
       </c>
       <c r="B1136" t="s">
-        <v>3363</v>
+        <v>3365</v>
       </c>
       <c r="C1136" t="s">
-        <v>3364</v>
+        <v>3366</v>
       </c>
       <c r="D1136" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1136" t="s">
-        <v>3365</v>
-[...5 lines deleted...]
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="L1136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1137" spans="1:12">
       <c r="A1137">
-        <v>1849013</v>
+        <v>1860071</v>
       </c>
       <c r="B1137" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="C1137" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="D1137" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1137" t="s">
-        <v>3369</v>
-[...4 lines deleted...]
-      <c r="K1137" t="s">
         <v>3370</v>
       </c>
       <c r="L1137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1138" spans="1:12">
       <c r="A1138">
-        <v>1849014</v>
+        <v>1860072</v>
       </c>
       <c r="B1138" t="s">
         <v>3371</v>
       </c>
       <c r="C1138" t="s">
         <v>3372</v>
       </c>
       <c r="D1138" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1138" t="s">
         <v>3373</v>
       </c>
-      <c r="J1138">
-[...4 lines deleted...]
-      </c>
       <c r="L1138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1139" spans="1:12">
       <c r="A1139">
-        <v>1849016</v>
+        <v>1860073</v>
       </c>
       <c r="B1139" t="s">
         <v>3374</v>
       </c>
       <c r="C1139" t="s">
-        <v>1896</v>
+        <v>3375</v>
       </c>
       <c r="D1139" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1139" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="L1139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1140" spans="1:12">
       <c r="A1140">
-        <v>1849018</v>
+        <v>1860074</v>
       </c>
       <c r="B1140" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="C1140" t="s">
-        <v>1941</v>
+        <v>3378</v>
       </c>
       <c r="D1140" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1140" t="s">
-        <v>3377</v>
+        <v>3379</v>
       </c>
       <c r="L1140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1141" spans="1:12">
       <c r="A1141">
-        <v>1849020</v>
+        <v>1860075</v>
       </c>
       <c r="B1141" t="s">
-        <v>3378</v>
+        <v>3380</v>
       </c>
       <c r="C1141" t="s">
-        <v>1905</v>
+        <v>3381</v>
       </c>
       <c r="D1141" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1141" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
       <c r="L1141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1142" spans="1:12">
       <c r="A1142">
-        <v>1849022</v>
+        <v>1860076</v>
       </c>
       <c r="B1142" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
       <c r="C1142" t="s">
-        <v>1961</v>
+        <v>3384</v>
       </c>
       <c r="D1142" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1142" t="s">
-        <v>3381</v>
+        <v>3385</v>
       </c>
       <c r="L1142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1143" spans="1:12">
       <c r="A1143">
-        <v>1849024</v>
+        <v>1860077</v>
       </c>
       <c r="B1143" t="s">
-        <v>3382</v>
+        <v>3386</v>
       </c>
       <c r="C1143" t="s">
-        <v>1958</v>
+        <v>3387</v>
       </c>
       <c r="D1143" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1143" t="s">
-        <v>3383</v>
+        <v>3388</v>
       </c>
       <c r="L1143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1144" spans="1:12">
       <c r="A1144">
-        <v>1849026</v>
+        <v>1861297</v>
       </c>
       <c r="B1144" t="s">
-        <v>3384</v>
+        <v>3389</v>
       </c>
       <c r="C1144" t="s">
-        <v>3385</v>
+        <v>3390</v>
       </c>
       <c r="D1144" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1144" t="s">
-        <v>3386</v>
+        <v>3391</v>
       </c>
       <c r="L1144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1145" spans="1:12">
       <c r="A1145">
-        <v>1849027</v>
+        <v>1861299</v>
       </c>
       <c r="B1145" t="s">
-        <v>3387</v>
+        <v>3392</v>
       </c>
       <c r="C1145" t="s">
-        <v>3388</v>
+        <v>3393</v>
       </c>
       <c r="D1145" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1145" t="s">
-        <v>3370</v>
+        <v>1396</v>
       </c>
       <c r="L1145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1146" spans="1:12">
       <c r="A1146">
-        <v>1849028</v>
+        <v>1861300</v>
       </c>
       <c r="B1146" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
       <c r="C1146" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="D1146" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1146" t="s">
-        <v>3391</v>
+        <v>3186</v>
       </c>
       <c r="L1146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1147" spans="1:12">
       <c r="A1147">
-        <v>1849033</v>
+        <v>1862541</v>
       </c>
       <c r="B1147" t="s">
-        <v>3392</v>
+        <v>3396</v>
       </c>
       <c r="C1147" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="D1147" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H1147" t="s">
-        <v>3394</v>
+        <v>997</v>
       </c>
       <c r="L1147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1148" spans="1:12">
       <c r="A1148">
-        <v>1849039</v>
+        <v>1863203</v>
       </c>
       <c r="B1148" t="s">
-        <v>3395</v>
+        <v>3398</v>
       </c>
       <c r="C1148" t="s">
-        <v>3396</v>
+        <v>3399</v>
       </c>
       <c r="D1148" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1148" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="L1148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1149" spans="1:12">
       <c r="A1149">
-        <v>1849042</v>
+        <v>1863204</v>
       </c>
       <c r="B1149" t="s">
-        <v>3398</v>
+        <v>3401</v>
       </c>
       <c r="C1149" t="s">
-        <v>3399</v>
+        <v>3402</v>
       </c>
       <c r="D1149" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1149" t="s">
-        <v>3400</v>
+        <v>3403</v>
       </c>
       <c r="L1149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1150" spans="1:12">
       <c r="A1150">
-        <v>1849043</v>
+        <v>1863205</v>
       </c>
       <c r="B1150" t="s">
-        <v>3401</v>
+        <v>3404</v>
       </c>
       <c r="C1150" t="s">
-        <v>3402</v>
+        <v>3405</v>
       </c>
       <c r="D1150" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1150" t="s">
-        <v>3403</v>
+        <v>497</v>
       </c>
       <c r="L1150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1151" spans="1:12">
       <c r="A1151">
-        <v>1849044</v>
+        <v>1863206</v>
       </c>
       <c r="B1151" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
       <c r="C1151" t="s">
-        <v>1845</v>
+        <v>3407</v>
       </c>
       <c r="D1151" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1151" t="s">
-        <v>3405</v>
+        <v>1027</v>
       </c>
       <c r="L1151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1152" spans="1:12">
       <c r="A1152">
-        <v>1849048</v>
+        <v>1863207</v>
       </c>
       <c r="B1152" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
       <c r="C1152" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
       <c r="D1152" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>35</v>
       </c>
       <c r="H1152" t="s">
-        <v>3408</v>
+        <v>3410</v>
       </c>
       <c r="L1152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1153" spans="1:12">
       <c r="A1153">
-        <v>1849050</v>
+        <v>1863209</v>
       </c>
       <c r="B1153" t="s">
-        <v>3409</v>
+        <v>3411</v>
       </c>
       <c r="C1153" t="s">
-        <v>3410</v>
+        <v>3412</v>
       </c>
       <c r="D1153" t="s">
         <v>14</v>
       </c>
       <c r="E1153" t="s">
         <v>39</v>
       </c>
-      <c r="F1153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1153" t="s">
-        <v>3411</v>
+        <v>3413</v>
+      </c>
+      <c r="J1153">
+        <v>1858052</v>
+      </c>
+      <c r="K1153" t="s">
+        <v>1412</v>
       </c>
       <c r="L1153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1154" spans="1:12">
       <c r="A1154">
-        <v>1849051</v>
+        <v>1863211</v>
       </c>
       <c r="B1154" t="s">
-        <v>3412</v>
+        <v>3414</v>
       </c>
       <c r="C1154" t="s">
-        <v>3413</v>
+        <v>3415</v>
       </c>
       <c r="D1154" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1154" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
       <c r="L1154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1155" spans="1:12">
       <c r="A1155">
-        <v>1849052</v>
+        <v>1868342</v>
       </c>
       <c r="B1155" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
       <c r="C1155" t="s">
-        <v>1860</v>
+        <v>3418</v>
       </c>
       <c r="D1155" t="s">
         <v>357</v>
       </c>
       <c r="H1155" t="s">
-        <v>3416</v>
+        <v>3419</v>
       </c>
       <c r="L1155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1156" spans="1:12">
       <c r="A1156">
-        <v>1849055</v>
+        <v>1868343</v>
       </c>
       <c r="B1156" t="s">
-        <v>3417</v>
+        <v>3420</v>
       </c>
       <c r="C1156" t="s">
-        <v>3418</v>
+        <v>3421</v>
       </c>
       <c r="D1156" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H1156" t="s">
-        <v>3419</v>
+        <v>3199</v>
       </c>
       <c r="L1156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1157" spans="1:12">
       <c r="A1157">
-        <v>1849057</v>
+        <v>1874119</v>
       </c>
       <c r="B1157" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
       <c r="C1157" t="s">
-        <v>3421</v>
+        <v>3423</v>
       </c>
       <c r="D1157" t="s">
         <v>14</v>
       </c>
       <c r="E1157" t="s">
         <v>39</v>
       </c>
       <c r="H1157" t="s">
-        <v>3422</v>
-[...5 lines deleted...]
-        <v>3370</v>
+        <v>3424</v>
       </c>
       <c r="L1157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1158" spans="1:12">
       <c r="A1158">
-        <v>1849058</v>
+        <v>1847447</v>
       </c>
       <c r="B1158" t="s">
-        <v>3423</v>
+        <v>3425</v>
       </c>
       <c r="C1158" t="s">
-        <v>1839</v>
+        <v>2559</v>
       </c>
       <c r="D1158" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>1669</v>
       </c>
       <c r="H1158" t="s">
-        <v>3424</v>
+        <v>3426</v>
       </c>
       <c r="L1158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1159" spans="1:12">
       <c r="A1159">
-        <v>1849060</v>
+        <v>1847448</v>
       </c>
       <c r="B1159" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
       <c r="C1159" t="s">
-        <v>3359</v>
+        <v>3428</v>
       </c>
       <c r="D1159" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>251</v>
       </c>
       <c r="H1159" t="s">
-        <v>3426</v>
-[...5 lines deleted...]
-        <v>1831</v>
+        <v>3429</v>
       </c>
       <c r="L1159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1160" spans="1:12">
       <c r="A1160">
-        <v>1849061</v>
+        <v>1847450</v>
       </c>
       <c r="B1160" t="s">
-        <v>3427</v>
+        <v>3430</v>
       </c>
       <c r="C1160" t="s">
-        <v>3428</v>
+        <v>3431</v>
       </c>
       <c r="D1160" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>388</v>
       </c>
       <c r="H1160" t="s">
-        <v>3429</v>
-[...5 lines deleted...]
-        <v>1831</v>
+        <v>3432</v>
       </c>
       <c r="L1160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1161" spans="1:12">
       <c r="A1161">
-        <v>1849062</v>
+        <v>1847452</v>
       </c>
       <c r="B1161" t="s">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="C1161" t="s">
-        <v>3431</v>
+        <v>2559</v>
       </c>
       <c r="D1161" t="s">
         <v>14</v>
       </c>
       <c r="E1161" t="s">
         <v>39</v>
       </c>
+      <c r="G1161" t="s">
+        <v>1669</v>
+      </c>
       <c r="H1161" t="s">
-        <v>3432</v>
+        <v>3434</v>
       </c>
       <c r="L1161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1162" spans="1:12">
       <c r="A1162">
-        <v>1849063</v>
+        <v>1847453</v>
       </c>
       <c r="B1162" t="s">
-        <v>3433</v>
+        <v>3435</v>
       </c>
       <c r="C1162" t="s">
-        <v>3434</v>
+        <v>3436</v>
       </c>
       <c r="D1162" t="s">
         <v>14</v>
       </c>
       <c r="E1162" t="s">
         <v>39</v>
       </c>
+      <c r="G1162" t="s">
+        <v>251</v>
+      </c>
       <c r="H1162" t="s">
-        <v>3435</v>
-[...5 lines deleted...]
-        <v>3370</v>
+        <v>3437</v>
       </c>
       <c r="L1162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1163" spans="1:12">
       <c r="A1163">
-        <v>1849065</v>
+        <v>1847455</v>
       </c>
       <c r="B1163" t="s">
-        <v>3436</v>
+        <v>3438</v>
       </c>
       <c r="C1163" t="s">
-        <v>3437</v>
+        <v>3439</v>
       </c>
       <c r="D1163" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>388</v>
       </c>
       <c r="H1163" t="s">
-        <v>3438</v>
-[...5 lines deleted...]
-        <v>1831</v>
+        <v>3440</v>
       </c>
       <c r="L1163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1164" spans="1:12">
       <c r="A1164">
-        <v>1849066</v>
+        <v>1847457</v>
       </c>
       <c r="B1164" t="s">
-        <v>3439</v>
+        <v>3441</v>
       </c>
       <c r="C1164" t="s">
-        <v>3440</v>
+        <v>3442</v>
       </c>
       <c r="D1164" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>3443</v>
       </c>
       <c r="H1164" t="s">
-        <v>3441</v>
+        <v>3444</v>
       </c>
       <c r="L1164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1165" spans="1:12">
       <c r="A1165">
-        <v>1849067</v>
+        <v>1847459</v>
       </c>
       <c r="B1165" t="s">
-        <v>3442</v>
+        <v>3445</v>
       </c>
       <c r="C1165" t="s">
-        <v>3443</v>
+        <v>2583</v>
       </c>
       <c r="D1165" t="s">
         <v>14</v>
       </c>
       <c r="E1165" t="s">
         <v>39</v>
       </c>
-      <c r="F1165" t="s">
-        <v>292</v>
+      <c r="G1165" t="s">
+        <v>1669</v>
       </c>
       <c r="H1165" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="L1165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1166" spans="1:12">
       <c r="A1166">
-        <v>1849068</v>
+        <v>1847461</v>
       </c>
       <c r="B1166" t="s">
-        <v>3445</v>
+        <v>3447</v>
       </c>
       <c r="C1166" t="s">
-        <v>3440</v>
+        <v>3448</v>
       </c>
       <c r="D1166" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>1669</v>
       </c>
       <c r="H1166" t="s">
-        <v>3446</v>
+        <v>3449</v>
       </c>
       <c r="L1166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1167" spans="1:12">
       <c r="A1167">
-        <v>1849070</v>
+        <v>1847463</v>
       </c>
       <c r="B1167" t="s">
-        <v>3447</v>
+        <v>3450</v>
       </c>
       <c r="C1167" t="s">
-        <v>3448</v>
+        <v>3451</v>
       </c>
       <c r="D1167" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>39</v>
       </c>
       <c r="H1167" t="s">
-        <v>3449</v>
+        <v>3452</v>
+      </c>
+      <c r="J1167">
+        <v>1848551</v>
+      </c>
+      <c r="K1167" t="s">
+        <v>2494</v>
       </c>
       <c r="L1167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1168" spans="1:12">
       <c r="A1168">
-        <v>1849071</v>
+        <v>1847464</v>
       </c>
       <c r="B1168" t="s">
-        <v>3450</v>
+        <v>3453</v>
       </c>
       <c r="C1168" t="s">
-        <v>2260</v>
+        <v>3454</v>
       </c>
       <c r="D1168" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1168" t="s">
-        <v>3451</v>
+        <v>3455</v>
       </c>
       <c r="L1168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1169" spans="1:12">
       <c r="A1169">
-        <v>1849073</v>
+        <v>1847465</v>
       </c>
       <c r="B1169" t="s">
-        <v>3452</v>
+        <v>3456</v>
       </c>
       <c r="C1169" t="s">
-        <v>2498</v>
+        <v>3457</v>
       </c>
       <c r="D1169" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1169" t="s">
-        <v>3453</v>
+        <v>3458</v>
       </c>
       <c r="L1169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1170" spans="1:12">
       <c r="A1170">
-        <v>1849075</v>
+        <v>1847467</v>
       </c>
       <c r="B1170" t="s">
-        <v>3454</v>
+        <v>3459</v>
       </c>
       <c r="C1170" t="s">
-        <v>2286</v>
+        <v>3460</v>
       </c>
       <c r="D1170" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1170" t="s">
-        <v>3455</v>
+        <v>3461</v>
       </c>
       <c r="L1170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1171" spans="1:12">
       <c r="A1171">
-        <v>1849077</v>
+        <v>1847468</v>
       </c>
       <c r="B1171" t="s">
-        <v>3456</v>
+        <v>3462</v>
       </c>
       <c r="C1171" t="s">
-        <v>2280</v>
+        <v>3463</v>
       </c>
       <c r="D1171" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>251</v>
       </c>
       <c r="H1171" t="s">
-        <v>3457</v>
+        <v>3464</v>
       </c>
       <c r="L1171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1172" spans="1:12">
       <c r="A1172">
-        <v>1849084</v>
+        <v>1847470</v>
       </c>
       <c r="B1172" t="s">
-        <v>3458</v>
+        <v>3465</v>
       </c>
       <c r="C1172" t="s">
-        <v>2125</v>
+        <v>3466</v>
       </c>
       <c r="D1172" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>388</v>
       </c>
       <c r="H1172" t="s">
-        <v>3459</v>
+        <v>3467</v>
       </c>
       <c r="L1172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1173" spans="1:12">
       <c r="A1173">
-        <v>1849086</v>
+        <v>1847473</v>
       </c>
       <c r="B1173" t="s">
-        <v>3460</v>
+        <v>3468</v>
       </c>
       <c r="C1173" t="s">
-        <v>2307</v>
+        <v>3469</v>
       </c>
       <c r="D1173" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1173" t="s">
-        <v>3461</v>
+        <v>3470</v>
+      </c>
+      <c r="J1173">
+        <v>1846863</v>
+      </c>
+      <c r="K1173" t="s">
+        <v>984</v>
       </c>
       <c r="L1173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1174" spans="1:12">
       <c r="A1174">
-        <v>1849091</v>
+        <v>1847474</v>
       </c>
       <c r="B1174" t="s">
-        <v>3462</v>
+        <v>3471</v>
       </c>
       <c r="C1174" t="s">
-        <v>2292</v>
+        <v>3472</v>
       </c>
       <c r="D1174" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>388</v>
       </c>
       <c r="H1174" t="s">
-        <v>3463</v>
+        <v>3473</v>
       </c>
       <c r="L1174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1175" spans="1:12">
       <c r="A1175">
-        <v>1849094</v>
+        <v>1847478</v>
       </c>
       <c r="B1175" t="s">
-        <v>3464</v>
+        <v>3474</v>
       </c>
       <c r="C1175" t="s">
-        <v>2107</v>
+        <v>3475</v>
       </c>
       <c r="D1175" t="s">
         <v>357</v>
       </c>
       <c r="H1175" t="s">
-        <v>3465</v>
+        <v>3476</v>
       </c>
       <c r="L1175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1176" spans="1:12">
       <c r="A1176">
-        <v>1849100</v>
+        <v>1847481</v>
       </c>
       <c r="B1176" t="s">
-        <v>3466</v>
+        <v>3477</v>
       </c>
       <c r="C1176" t="s">
-        <v>2110</v>
+        <v>3478</v>
       </c>
       <c r="D1176" t="s">
         <v>357</v>
       </c>
       <c r="H1176" t="s">
-        <v>3467</v>
+        <v>3479</v>
       </c>
       <c r="L1176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1177" spans="1:12">
       <c r="A1177">
-        <v>1849105</v>
+        <v>1847483</v>
       </c>
       <c r="B1177" t="s">
-        <v>3468</v>
+        <v>3480</v>
       </c>
       <c r="C1177" t="s">
-        <v>3469</v>
+        <v>2559</v>
       </c>
       <c r="D1177" t="s">
         <v>14</v>
       </c>
       <c r="E1177" t="s">
         <v>39</v>
       </c>
+      <c r="G1177" t="s">
+        <v>1669</v>
+      </c>
       <c r="H1177" t="s">
-        <v>3470</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3481</v>
       </c>
       <c r="L1177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1178" spans="1:12">
       <c r="A1178">
-        <v>1849107</v>
+        <v>1847484</v>
       </c>
       <c r="B1178" t="s">
-        <v>3471</v>
+        <v>3482</v>
       </c>
       <c r="C1178" t="s">
-        <v>1714</v>
+        <v>3483</v>
       </c>
       <c r="D1178" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1178" t="s">
-        <v>3472</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3484</v>
       </c>
       <c r="L1178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1179" spans="1:12">
       <c r="A1179">
-        <v>1849110</v>
+        <v>1847485</v>
       </c>
       <c r="B1179" t="s">
-        <v>3473</v>
+        <v>3485</v>
       </c>
       <c r="C1179" t="s">
-        <v>3474</v>
+        <v>3486</v>
       </c>
       <c r="D1179" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1179" t="s">
-        <v>3475</v>
+        <v>3487</v>
       </c>
       <c r="L1179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1180" spans="1:12">
       <c r="A1180">
-        <v>1858052</v>
+        <v>1847486</v>
       </c>
       <c r="B1180" t="s">
-        <v>3476</v>
+        <v>3488</v>
       </c>
       <c r="C1180" t="s">
-        <v>3477</v>
+        <v>3166</v>
       </c>
       <c r="D1180" t="s">
         <v>357</v>
       </c>
       <c r="H1180" t="s">
-        <v>1336</v>
+        <v>3489</v>
       </c>
       <c r="L1180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1181" spans="1:12">
       <c r="A1181">
-        <v>1858053</v>
+        <v>1847488</v>
       </c>
       <c r="B1181" t="s">
-        <v>3478</v>
+        <v>3490</v>
       </c>
       <c r="C1181" t="s">
-        <v>3479</v>
+        <v>3491</v>
       </c>
       <c r="D1181" t="s">
         <v>14</v>
       </c>
       <c r="E1181" t="s">
         <v>39</v>
       </c>
+      <c r="G1181" t="s">
+        <v>1669</v>
+      </c>
       <c r="H1181" t="s">
-        <v>3480</v>
-[...5 lines deleted...]
-        <v>1336</v>
+        <v>3492</v>
       </c>
       <c r="L1181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1182" spans="1:12">
       <c r="A1182">
-        <v>1858100</v>
+        <v>1847489</v>
       </c>
       <c r="B1182" t="s">
-        <v>3481</v>
+        <v>3493</v>
       </c>
       <c r="C1182" t="s">
-        <v>3482</v>
+        <v>3494</v>
       </c>
       <c r="D1182" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1182" t="s">
+        <v>292</v>
       </c>
       <c r="H1182" t="s">
-        <v>3483</v>
+        <v>3495</v>
+      </c>
+      <c r="J1182">
+        <v>1848551</v>
+      </c>
+      <c r="K1182" t="s">
+        <v>2494</v>
       </c>
       <c r="L1182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1183" spans="1:12">
       <c r="A1183">
-        <v>1860057</v>
+        <v>1847492</v>
       </c>
       <c r="B1183" t="s">
-        <v>3484</v>
+        <v>3496</v>
       </c>
       <c r="C1183" t="s">
-        <v>3485</v>
+        <v>3313</v>
       </c>
       <c r="D1183" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>39</v>
       </c>
       <c r="H1183" t="s">
-        <v>3486</v>
+        <v>3497</v>
+      </c>
+      <c r="J1183">
+        <v>1847837</v>
+      </c>
+      <c r="K1183" t="s">
+        <v>1663</v>
       </c>
       <c r="L1183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1184" spans="1:12">
       <c r="A1184">
-        <v>1860058</v>
+        <v>1847493</v>
       </c>
       <c r="B1184" t="s">
-        <v>3487</v>
+        <v>3498</v>
       </c>
       <c r="C1184" t="s">
-        <v>3488</v>
+        <v>3499</v>
       </c>
       <c r="D1184" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1184" t="s">
-        <v>3489</v>
+        <v>3500</v>
       </c>
       <c r="L1184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1185" spans="1:12">
       <c r="A1185">
-        <v>1860059</v>
+        <v>1847495</v>
       </c>
       <c r="B1185" t="s">
-        <v>3490</v>
+        <v>3501</v>
       </c>
       <c r="C1185" t="s">
-        <v>3491</v>
+        <v>3313</v>
       </c>
       <c r="D1185" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>39</v>
       </c>
       <c r="H1185" t="s">
-        <v>3492</v>
+        <v>3502</v>
+      </c>
+      <c r="J1185">
+        <v>1847837</v>
+      </c>
+      <c r="K1185" t="s">
+        <v>1663</v>
       </c>
       <c r="L1185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1186" spans="1:12">
       <c r="A1186">
-        <v>1860060</v>
+        <v>1847497</v>
       </c>
       <c r="B1186" t="s">
-        <v>3493</v>
+        <v>3503</v>
       </c>
       <c r="C1186" t="s">
-        <v>3494</v>
+        <v>3504</v>
       </c>
       <c r="D1186" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>39</v>
       </c>
       <c r="H1186" t="s">
-        <v>3495</v>
+        <v>3505</v>
+      </c>
+      <c r="J1186">
+        <v>1847837</v>
+      </c>
+      <c r="K1186" t="s">
+        <v>1663</v>
       </c>
       <c r="L1186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1187" spans="1:12">
       <c r="A1187">
-        <v>1860061</v>
+        <v>1847499</v>
       </c>
       <c r="B1187" t="s">
-        <v>3496</v>
+        <v>3506</v>
       </c>
       <c r="C1187" t="s">
-        <v>3497</v>
+        <v>3507</v>
       </c>
       <c r="D1187" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>39</v>
       </c>
       <c r="H1187" t="s">
-        <v>3498</v>
+        <v>3508</v>
+      </c>
+      <c r="J1187">
+        <v>1847837</v>
+      </c>
+      <c r="K1187" t="s">
+        <v>1663</v>
       </c>
       <c r="L1187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1188" spans="1:12">
       <c r="A1188">
-        <v>1860062</v>
+        <v>1847500</v>
       </c>
       <c r="B1188" t="s">
-        <v>3499</v>
+        <v>3509</v>
       </c>
       <c r="C1188" t="s">
-        <v>3500</v>
+        <v>3510</v>
       </c>
       <c r="D1188" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>39</v>
       </c>
       <c r="H1188" t="s">
-        <v>3501</v>
+        <v>3511</v>
+      </c>
+      <c r="J1188">
+        <v>1847837</v>
+      </c>
+      <c r="K1188" t="s">
+        <v>1663</v>
       </c>
       <c r="L1188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1189" spans="1:12">
       <c r="A1189">
-        <v>1860063</v>
+        <v>1847502</v>
       </c>
       <c r="B1189" t="s">
-        <v>3502</v>
+        <v>3512</v>
       </c>
       <c r="C1189" t="s">
-        <v>3503</v>
+        <v>3513</v>
       </c>
       <c r="D1189" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>39</v>
       </c>
       <c r="H1189" t="s">
-        <v>3504</v>
+        <v>3514</v>
+      </c>
+      <c r="J1189">
+        <v>1847837</v>
+      </c>
+      <c r="K1189" t="s">
+        <v>1663</v>
       </c>
       <c r="L1189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1190" spans="1:12">
       <c r="A1190">
-        <v>1860064</v>
+        <v>1847503</v>
       </c>
       <c r="B1190" t="s">
-        <v>3505</v>
+        <v>3515</v>
       </c>
       <c r="C1190" t="s">
-        <v>3506</v>
+        <v>3516</v>
       </c>
       <c r="D1190" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>39</v>
       </c>
       <c r="H1190" t="s">
-        <v>3507</v>
+        <v>3517</v>
+      </c>
+      <c r="J1190">
+        <v>1847837</v>
+      </c>
+      <c r="K1190" t="s">
+        <v>1663</v>
       </c>
       <c r="L1190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1191" spans="1:12">
       <c r="A1191">
-        <v>1860065</v>
+        <v>1847505</v>
       </c>
       <c r="B1191" t="s">
-        <v>3508</v>
+        <v>3518</v>
       </c>
       <c r="C1191" t="s">
-        <v>3509</v>
+        <v>3519</v>
       </c>
       <c r="D1191" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>39</v>
       </c>
       <c r="H1191" t="s">
-        <v>3510</v>
+        <v>3520</v>
+      </c>
+      <c r="J1191">
+        <v>1847837</v>
+      </c>
+      <c r="K1191" t="s">
+        <v>1663</v>
       </c>
       <c r="L1191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1192" spans="1:12">
       <c r="A1192">
-        <v>1860066</v>
+        <v>1847506</v>
       </c>
       <c r="B1192" t="s">
-        <v>3511</v>
+        <v>3521</v>
       </c>
       <c r="C1192" t="s">
-        <v>3512</v>
+        <v>3522</v>
       </c>
       <c r="D1192" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>39</v>
       </c>
       <c r="H1192" t="s">
-        <v>3513</v>
+        <v>3523</v>
+      </c>
+      <c r="J1192">
+        <v>1848508</v>
+      </c>
+      <c r="K1192" t="s">
+        <v>2425</v>
       </c>
       <c r="L1192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1193" spans="1:12">
       <c r="A1193">
-        <v>1860067</v>
+        <v>1847507</v>
       </c>
       <c r="B1193" t="s">
-        <v>3514</v>
+        <v>3524</v>
       </c>
       <c r="C1193" t="s">
-        <v>3515</v>
+        <v>3525</v>
       </c>
       <c r="D1193" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>39</v>
       </c>
       <c r="H1193" t="s">
-        <v>3516</v>
+        <v>3526</v>
+      </c>
+      <c r="J1193">
+        <v>1847837</v>
+      </c>
+      <c r="K1193" t="s">
+        <v>1663</v>
       </c>
       <c r="L1193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1194" spans="1:12">
       <c r="A1194">
-        <v>1860068</v>
+        <v>1847508</v>
       </c>
       <c r="B1194" t="s">
-        <v>3517</v>
+        <v>3527</v>
       </c>
       <c r="C1194" t="s">
-        <v>3518</v>
+        <v>2621</v>
       </c>
       <c r="D1194" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>2553</v>
       </c>
       <c r="H1194" t="s">
-        <v>3519</v>
+        <v>3528</v>
       </c>
       <c r="L1194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1195" spans="1:12">
       <c r="A1195">
-        <v>1860069</v>
+        <v>1847509</v>
       </c>
       <c r="B1195" t="s">
-        <v>3520</v>
+        <v>3529</v>
       </c>
       <c r="C1195" t="s">
-        <v>3521</v>
+        <v>3530</v>
       </c>
       <c r="D1195" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>39</v>
       </c>
       <c r="H1195" t="s">
-        <v>3522</v>
+        <v>3531</v>
+      </c>
+      <c r="J1195">
+        <v>1847837</v>
+      </c>
+      <c r="K1195" t="s">
+        <v>1663</v>
       </c>
       <c r="L1195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1196" spans="1:12">
       <c r="A1196">
-        <v>1860070</v>
+        <v>1847511</v>
       </c>
       <c r="B1196" t="s">
-        <v>3523</v>
+        <v>3532</v>
       </c>
       <c r="C1196" t="s">
-        <v>3524</v>
+        <v>3510</v>
       </c>
       <c r="D1196" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>39</v>
       </c>
       <c r="H1196" t="s">
-        <v>3525</v>
+        <v>3533</v>
+      </c>
+      <c r="J1196">
+        <v>1847837</v>
+      </c>
+      <c r="K1196" t="s">
+        <v>1663</v>
       </c>
       <c r="L1196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1197" spans="1:12">
       <c r="A1197">
-        <v>1860071</v>
+        <v>1847512</v>
       </c>
       <c r="B1197" t="s">
-        <v>3526</v>
+        <v>3534</v>
       </c>
       <c r="C1197" t="s">
-        <v>3527</v>
+        <v>3535</v>
       </c>
       <c r="D1197" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>39</v>
       </c>
       <c r="H1197" t="s">
-        <v>3528</v>
+        <v>3536</v>
+      </c>
+      <c r="J1197">
+        <v>1847837</v>
+      </c>
+      <c r="K1197" t="s">
+        <v>1663</v>
       </c>
       <c r="L1197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1198" spans="1:12">
       <c r="A1198">
-        <v>1860072</v>
+        <v>1847513</v>
       </c>
       <c r="B1198" t="s">
-        <v>3529</v>
+        <v>3537</v>
       </c>
       <c r="C1198" t="s">
-        <v>3530</v>
+        <v>3538</v>
       </c>
       <c r="D1198" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>39</v>
       </c>
       <c r="H1198" t="s">
-        <v>3531</v>
+        <v>3539</v>
+      </c>
+      <c r="J1198">
+        <v>1847837</v>
+      </c>
+      <c r="K1198" t="s">
+        <v>1663</v>
       </c>
       <c r="L1198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1199" spans="1:12">
       <c r="A1199">
-        <v>1860073</v>
+        <v>1847514</v>
       </c>
       <c r="B1199" t="s">
-        <v>3532</v>
+        <v>3540</v>
       </c>
       <c r="C1199" t="s">
-        <v>3533</v>
+        <v>3541</v>
       </c>
       <c r="D1199" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>39</v>
       </c>
       <c r="H1199" t="s">
-        <v>3534</v>
+        <v>3542</v>
+      </c>
+      <c r="J1199">
+        <v>1847837</v>
+      </c>
+      <c r="K1199" t="s">
+        <v>1663</v>
       </c>
       <c r="L1199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1200" spans="1:12">
       <c r="A1200">
-        <v>1860074</v>
+        <v>1847515</v>
       </c>
       <c r="B1200" t="s">
-        <v>3535</v>
+        <v>3543</v>
       </c>
       <c r="C1200" t="s">
-        <v>3536</v>
+        <v>3530</v>
       </c>
       <c r="D1200" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>39</v>
       </c>
       <c r="H1200" t="s">
-        <v>3537</v>
+        <v>3544</v>
+      </c>
+      <c r="J1200">
+        <v>1847837</v>
+      </c>
+      <c r="K1200" t="s">
+        <v>1663</v>
       </c>
       <c r="L1200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1201" spans="1:12">
       <c r="A1201">
-        <v>1860075</v>
+        <v>1847516</v>
       </c>
       <c r="B1201" t="s">
-        <v>3538</v>
+        <v>3545</v>
       </c>
       <c r="C1201" t="s">
-        <v>3539</v>
+        <v>3546</v>
       </c>
       <c r="D1201" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>39</v>
       </c>
       <c r="H1201" t="s">
-        <v>3540</v>
+        <v>3547</v>
+      </c>
+      <c r="J1201">
+        <v>1847796</v>
+      </c>
+      <c r="K1201" t="s">
+        <v>1682</v>
       </c>
       <c r="L1201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1202" spans="1:12">
       <c r="A1202">
-        <v>1860076</v>
+        <v>1847517</v>
       </c>
       <c r="B1202" t="s">
-        <v>3541</v>
+        <v>3548</v>
       </c>
       <c r="C1202" t="s">
-        <v>3542</v>
+        <v>3549</v>
       </c>
       <c r="D1202" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>1669</v>
       </c>
       <c r="H1202" t="s">
-        <v>3543</v>
+        <v>3550</v>
       </c>
       <c r="L1202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1203" spans="1:12">
       <c r="A1203">
-        <v>1860077</v>
+        <v>1847519</v>
       </c>
       <c r="B1203" t="s">
-        <v>3544</v>
+        <v>3551</v>
       </c>
       <c r="C1203" t="s">
-        <v>3545</v>
+        <v>3552</v>
       </c>
       <c r="D1203" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>39</v>
       </c>
       <c r="H1203" t="s">
-        <v>3546</v>
+        <v>3553</v>
+      </c>
+      <c r="J1203">
+        <v>1847837</v>
+      </c>
+      <c r="K1203" t="s">
+        <v>1663</v>
       </c>
       <c r="L1203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1204" spans="1:12">
       <c r="A1204">
-        <v>1861297</v>
+        <v>1847520</v>
       </c>
       <c r="B1204" t="s">
-        <v>3547</v>
+        <v>3554</v>
       </c>
       <c r="C1204" t="s">
-        <v>3548</v>
+        <v>1661</v>
       </c>
       <c r="D1204" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>39</v>
       </c>
       <c r="H1204" t="s">
-        <v>3549</v>
+        <v>3555</v>
+      </c>
+      <c r="J1204">
+        <v>1847837</v>
+      </c>
+      <c r="K1204" t="s">
+        <v>1663</v>
       </c>
       <c r="L1204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1205" spans="1:12">
       <c r="A1205">
-        <v>1861299</v>
+        <v>1847522</v>
       </c>
       <c r="B1205" t="s">
-        <v>3550</v>
+        <v>3556</v>
       </c>
       <c r="C1205" t="s">
-        <v>3551</v>
+        <v>3557</v>
       </c>
       <c r="D1205" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>39</v>
       </c>
       <c r="H1205" t="s">
-        <v>1320</v>
+        <v>3558</v>
+      </c>
+      <c r="J1205">
+        <v>1848508</v>
+      </c>
+      <c r="K1205" t="s">
+        <v>2425</v>
       </c>
       <c r="L1205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1206" spans="1:12">
       <c r="A1206">
-        <v>1861300</v>
+        <v>1847531</v>
       </c>
       <c r="B1206" t="s">
-        <v>3552</v>
+        <v>3559</v>
       </c>
       <c r="C1206" t="s">
-        <v>3553</v>
+        <v>3560</v>
       </c>
       <c r="D1206" t="s">
         <v>35</v>
       </c>
       <c r="H1206" t="s">
-        <v>1827</v>
+        <v>2047</v>
       </c>
       <c r="L1206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1207" spans="1:12">
       <c r="A1207">
-        <v>1862541</v>
+        <v>1847533</v>
       </c>
       <c r="B1207" t="s">
-        <v>3554</v>
+        <v>3561</v>
       </c>
       <c r="C1207" t="s">
-        <v>3555</v>
+        <v>3562</v>
       </c>
       <c r="D1207" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>128</v>
       </c>
       <c r="H1207" t="s">
-        <v>997</v>
+        <v>3563</v>
       </c>
       <c r="L1207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1208" spans="1:12">
       <c r="A1208">
-        <v>1863203</v>
+        <v>1847535</v>
       </c>
       <c r="B1208" t="s">
-        <v>3556</v>
+        <v>3564</v>
       </c>
       <c r="C1208" t="s">
-        <v>3557</v>
+        <v>3565</v>
       </c>
       <c r="D1208" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>39</v>
       </c>
       <c r="H1208" t="s">
-        <v>3558</v>
+        <v>3566</v>
+      </c>
+      <c r="J1208">
+        <v>1848846</v>
+      </c>
+      <c r="K1208" t="s">
+        <v>2931</v>
       </c>
       <c r="L1208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1209" spans="1:12">
       <c r="A1209">
-        <v>1863204</v>
+        <v>1847536</v>
       </c>
       <c r="B1209" t="s">
-        <v>3559</v>
+        <v>3567</v>
       </c>
       <c r="C1209" t="s">
-        <v>3560</v>
+        <v>3568</v>
       </c>
       <c r="D1209" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>39</v>
       </c>
       <c r="H1209" t="s">
-        <v>3561</v>
+        <v>3569</v>
+      </c>
+      <c r="J1209">
+        <v>1848864</v>
+      </c>
+      <c r="K1209" t="s">
+        <v>354</v>
       </c>
       <c r="L1209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1210" spans="1:12">
       <c r="A1210">
-        <v>1863205</v>
+        <v>1847537</v>
       </c>
       <c r="B1210" t="s">
-        <v>3562</v>
+        <v>3570</v>
       </c>
       <c r="C1210" t="s">
-        <v>3563</v>
+        <v>3571</v>
       </c>
       <c r="D1210" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1210" t="s">
-        <v>497</v>
+        <v>1538</v>
       </c>
       <c r="L1210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1211" spans="1:12">
       <c r="A1211">
-        <v>1863206</v>
+        <v>1847549</v>
       </c>
       <c r="B1211" t="s">
-        <v>3564</v>
+        <v>3572</v>
       </c>
       <c r="C1211" t="s">
-        <v>3565</v>
+        <v>3573</v>
       </c>
       <c r="D1211" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1211" t="s">
-        <v>1027</v>
+        <v>74</v>
       </c>
       <c r="L1211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1212" spans="1:12">
       <c r="A1212">
-        <v>1863207</v>
+        <v>1847552</v>
       </c>
       <c r="B1212" t="s">
-        <v>3566</v>
+        <v>3574</v>
       </c>
       <c r="C1212" t="s">
-        <v>3567</v>
+        <v>3575</v>
       </c>
       <c r="D1212" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1212" t="s">
-        <v>3568</v>
+        <v>3576</v>
       </c>
       <c r="L1212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1213" spans="1:12">
       <c r="A1213">
-        <v>1863209</v>
+        <v>1847555</v>
       </c>
       <c r="B1213" t="s">
-        <v>3569</v>
+        <v>3577</v>
       </c>
       <c r="C1213" t="s">
-        <v>3570</v>
+        <v>3578</v>
       </c>
       <c r="D1213" t="s">
         <v>14</v>
       </c>
       <c r="E1213" t="s">
         <v>39</v>
       </c>
       <c r="H1213" t="s">
-        <v>3571</v>
+        <v>3579</v>
       </c>
       <c r="J1213">
-        <v>1858052</v>
+        <v>1862541</v>
       </c>
       <c r="K1213" t="s">
-        <v>1336</v>
+        <v>997</v>
       </c>
       <c r="L1213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1214" spans="1:12">
       <c r="A1214">
-        <v>1863211</v>
+        <v>1847560</v>
       </c>
       <c r="B1214" t="s">
-        <v>3572</v>
+        <v>3580</v>
       </c>
       <c r="C1214" t="s">
-        <v>3573</v>
+        <v>3581</v>
       </c>
       <c r="D1214" t="s">
-        <v>357</v>
+        <v>35</v>
       </c>
       <c r="H1214" t="s">
-        <v>3574</v>
+        <v>2925</v>
       </c>
       <c r="L1214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1215" spans="1:12">
       <c r="A1215">
-        <v>1868342</v>
+        <v>1847568</v>
       </c>
       <c r="B1215" t="s">
-        <v>3575</v>
+        <v>3582</v>
       </c>
       <c r="C1215" t="s">
-        <v>3576</v>
+        <v>3583</v>
       </c>
       <c r="D1215" t="s">
-        <v>357</v>
+        <v>114</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>128</v>
       </c>
       <c r="H1215" t="s">
-        <v>3577</v>
+        <v>3584</v>
       </c>
       <c r="L1215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1216" spans="1:12">
       <c r="A1216">
-        <v>1868343</v>
+        <v>1847580</v>
       </c>
       <c r="B1216" t="s">
-        <v>3578</v>
+        <v>3585</v>
       </c>
       <c r="C1216" t="s">
-        <v>3579</v>
+        <v>3586</v>
       </c>
       <c r="D1216" t="s">
         <v>357</v>
       </c>
       <c r="H1216" t="s">
-        <v>3366</v>
+        <v>3587</v>
       </c>
       <c r="L1216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1217" spans="1:12">
       <c r="A1217">
-        <v>1874119</v>
+        <v>1847585</v>
       </c>
       <c r="B1217" t="s">
-        <v>3580</v>
+        <v>3588</v>
       </c>
       <c r="C1217" t="s">
-        <v>3581</v>
+        <v>3589</v>
       </c>
       <c r="D1217" t="s">
         <v>14</v>
       </c>
       <c r="E1217" t="s">
         <v>39</v>
       </c>
       <c r="H1217" t="s">
-        <v>3582</v>
+        <v>3590</v>
       </c>
       <c r="L1217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1218" spans="1:12">
       <c r="A1218">
-        <v>1848440</v>
+        <v>1847586</v>
       </c>
       <c r="B1218" t="s">
-        <v>3583</v>
+        <v>3591</v>
       </c>
       <c r="C1218" t="s">
-        <v>3584</v>
+        <v>3592</v>
       </c>
       <c r="D1218" t="s">
-        <v>357</v>
+        <v>14</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>39</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>380</v>
       </c>
       <c r="H1218" t="s">
-        <v>1381</v>
+        <v>3593</v>
       </c>
       <c r="L1218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1219" spans="1:12">
       <c r="A1219">
-        <v>1848442</v>
+        <v>1847587</v>
       </c>
       <c r="B1219" t="s">
-        <v>3585</v>
+        <v>3594</v>
       </c>
       <c r="C1219" t="s">
-        <v>3586</v>
+        <v>3595</v>
       </c>
       <c r="D1219" t="s">
         <v>14</v>
       </c>
       <c r="E1219" t="s">
         <v>39</v>
       </c>
+      <c r="F1219" t="s">
+        <v>292</v>
+      </c>
       <c r="H1219" t="s">
-        <v>3587</v>
-[...5 lines deleted...]
-        <v>1360</v>
+        <v>3596</v>
       </c>
       <c r="L1219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1220" spans="1:12">
       <c r="A1220">
-        <v>1848446</v>
+        <v>1847590</v>
       </c>
       <c r="B1220" t="s">
-        <v>3588</v>
+        <v>3597</v>
       </c>
       <c r="C1220" t="s">
-        <v>3589</v>
+        <v>3598</v>
       </c>
       <c r="D1220" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>39</v>
       </c>
       <c r="H1220" t="s">
-        <v>3590</v>
+        <v>3599</v>
+      </c>
+      <c r="J1220">
+        <v>1861300</v>
+      </c>
+      <c r="K1220" t="s">
+        <v>3186</v>
       </c>
       <c r="L1220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1221" spans="1:12">
       <c r="A1221">
-        <v>1848448</v>
+        <v>1847592</v>
       </c>
       <c r="B1221" t="s">
-        <v>3591</v>
+        <v>3600</v>
       </c>
       <c r="C1221" t="s">
-        <v>3592</v>
+        <v>3601</v>
       </c>
       <c r="D1221" t="s">
         <v>14</v>
       </c>
       <c r="E1221" t="s">
         <v>39</v>
       </c>
       <c r="H1221" t="s">
-        <v>3593</v>
+        <v>3602</v>
+      </c>
+      <c r="J1221">
+        <v>1849009</v>
+      </c>
+      <c r="K1221" t="s">
+        <v>3193</v>
       </c>
       <c r="L1221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1222" spans="1:12">
       <c r="A1222">
-        <v>1848449</v>
+        <v>1847593</v>
       </c>
       <c r="B1222" t="s">
-        <v>3594</v>
+        <v>3603</v>
       </c>
       <c r="C1222" t="s">
-        <v>3592</v>
+        <v>3604</v>
       </c>
       <c r="D1222" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1222" t="s">
-        <v>3595</v>
+        <v>3605</v>
       </c>
       <c r="L1222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1223" spans="1:12">
       <c r="A1223">
-        <v>1848452</v>
+        <v>1847604</v>
       </c>
       <c r="B1223" t="s">
-        <v>3596</v>
+        <v>3606</v>
       </c>
       <c r="C1223" t="s">
-        <v>3597</v>
+        <v>3607</v>
       </c>
       <c r="D1223" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>1206</v>
       </c>
       <c r="H1223" t="s">
-        <v>3598</v>
+        <v>3608</v>
       </c>
       <c r="L1223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1224" spans="1:12">
       <c r="A1224">
-        <v>1848453</v>
+        <v>1847609</v>
       </c>
       <c r="B1224" t="s">
-        <v>3599</v>
+        <v>3609</v>
       </c>
       <c r="C1224" t="s">
-        <v>3592</v>
+        <v>3264</v>
       </c>
       <c r="D1224" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1224" t="s">
-        <v>3600</v>
+        <v>3610</v>
       </c>
       <c r="L1224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1225" spans="1:12">
       <c r="A1225">
-        <v>1848454</v>
+        <v>1847612</v>
       </c>
       <c r="B1225" t="s">
-        <v>3601</v>
+        <v>3611</v>
       </c>
       <c r="C1225" t="s">
-        <v>3602</v>
+        <v>3612</v>
       </c>
       <c r="D1225" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1225" t="s">
-        <v>3603</v>
+        <v>3613</v>
       </c>
       <c r="L1225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1226" spans="1:12">
       <c r="A1226">
-        <v>1848457</v>
+        <v>1847615</v>
       </c>
       <c r="B1226" t="s">
-        <v>3604</v>
+        <v>3614</v>
       </c>
       <c r="C1226" t="s">
-        <v>3605</v>
+        <v>3243</v>
       </c>
       <c r="D1226" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1226" t="s">
-        <v>3606</v>
+        <v>3615</v>
       </c>
       <c r="L1226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1227" spans="1:12">
       <c r="A1227">
-        <v>1848458</v>
+        <v>1847617</v>
       </c>
       <c r="B1227" t="s">
-        <v>3607</v>
+        <v>3616</v>
       </c>
       <c r="C1227" t="s">
-        <v>3608</v>
+        <v>3617</v>
       </c>
       <c r="D1227" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1227" t="s">
-        <v>3609</v>
+        <v>3618</v>
       </c>
       <c r="L1227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1228" spans="1:12">
       <c r="A1228">
-        <v>1848459</v>
+        <v>1847619</v>
       </c>
       <c r="B1228" t="s">
-        <v>3610</v>
+        <v>3619</v>
       </c>
       <c r="C1228" t="s">
-        <v>3611</v>
+        <v>3620</v>
       </c>
       <c r="D1228" t="s">
         <v>14</v>
       </c>
       <c r="E1228" t="s">
         <v>39</v>
       </c>
+      <c r="G1228" t="s">
+        <v>380</v>
+      </c>
       <c r="H1228" t="s">
-        <v>3612</v>
+        <v>3621</v>
       </c>
       <c r="L1228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1229" spans="1:12">
       <c r="A1229">
-        <v>1848460</v>
+        <v>1847624</v>
       </c>
       <c r="B1229" t="s">
-        <v>3613</v>
+        <v>3622</v>
       </c>
       <c r="C1229" t="s">
-        <v>3614</v>
+        <v>3623</v>
       </c>
       <c r="D1229" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1229" t="s">
-        <v>3615</v>
+        <v>3624</v>
       </c>
       <c r="L1229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1230" spans="1:12">
       <c r="A1230">
-        <v>1848461</v>
+        <v>1847626</v>
       </c>
       <c r="B1230" t="s">
-        <v>3616</v>
+        <v>3625</v>
       </c>
       <c r="C1230" t="s">
-        <v>3617</v>
+        <v>3626</v>
       </c>
       <c r="D1230" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1230" t="s">
-        <v>3618</v>
+        <v>3627</v>
       </c>
       <c r="L1230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1231" spans="1:12">
       <c r="A1231">
-        <v>1848462</v>
+        <v>1847630</v>
       </c>
       <c r="B1231" t="s">
-        <v>3619</v>
+        <v>3628</v>
       </c>
       <c r="C1231" t="s">
-        <v>3620</v>
+        <v>3255</v>
       </c>
       <c r="D1231" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>357</v>
       </c>
       <c r="H1231" t="s">
-        <v>3621</v>
+        <v>3629</v>
       </c>
       <c r="L1231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1232" spans="1:12">
       <c r="A1232">
-        <v>1848465</v>
+        <v>1847635</v>
       </c>
       <c r="B1232" t="s">
-        <v>3622</v>
+        <v>3630</v>
       </c>
       <c r="C1232" t="s">
-        <v>3623</v>
+        <v>3631</v>
       </c>
       <c r="D1232" t="s">
-        <v>35</v>
+        <v>14</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>39</v>
       </c>
       <c r="H1232" t="s">
-        <v>3624</v>
+        <v>3632</v>
       </c>
       <c r="L1232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1233" spans="1:12">
       <c r="A1233">
-        <v>1848469</v>
+        <v>1847637</v>
       </c>
       <c r="B1233" t="s">
-        <v>3625</v>
+        <v>3633</v>
       </c>
       <c r="C1233" t="s">
-        <v>3626</v>
+        <v>3634</v>
       </c>
       <c r="D1233" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1233" t="s">
-        <v>3627</v>
+        <v>3635</v>
       </c>
       <c r="L1233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1234" spans="1:12">
       <c r="A1234">
-        <v>1848470</v>
+        <v>1847642</v>
       </c>
       <c r="B1234" t="s">
-        <v>3628</v>
+        <v>3636</v>
       </c>
       <c r="C1234" t="s">
-        <v>3629</v>
+        <v>3637</v>
       </c>
       <c r="D1234" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>357</v>
       </c>
       <c r="H1234" t="s">
-        <v>3630</v>
+        <v>3638</v>
       </c>
       <c r="L1234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1235" spans="1:12">
       <c r="A1235">
-        <v>1848471</v>
+        <v>1847644</v>
       </c>
       <c r="B1235" t="s">
-        <v>3631</v>
+        <v>3639</v>
       </c>
       <c r="C1235" t="s">
-        <v>3632</v>
+        <v>3640</v>
       </c>
       <c r="D1235" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1235" t="s">
-        <v>3633</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3641</v>
       </c>
       <c r="L1235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1236" spans="1:12">
       <c r="A1236">
-        <v>1848472</v>
+        <v>1847656</v>
       </c>
       <c r="B1236" t="s">
-        <v>3634</v>
+        <v>3642</v>
       </c>
       <c r="C1236" t="s">
-        <v>3635</v>
+        <v>3643</v>
       </c>
       <c r="D1236" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1236" t="s">
-        <v>2374</v>
+        <v>3644</v>
       </c>
       <c r="L1236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1237" spans="1:12">
       <c r="A1237">
-        <v>1848474</v>
+        <v>1847658</v>
       </c>
       <c r="B1237" t="s">
-        <v>3636</v>
+        <v>3645</v>
       </c>
       <c r="C1237" t="s">
-        <v>3637</v>
+        <v>3646</v>
       </c>
       <c r="D1237" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1237" t="s">
-        <v>3638</v>
+        <v>3647</v>
       </c>
       <c r="L1237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1238" spans="1:12">
       <c r="A1238">
-        <v>1848475</v>
+        <v>1847661</v>
       </c>
       <c r="B1238" t="s">
-        <v>3639</v>
+        <v>3648</v>
       </c>
       <c r="C1238" t="s">
-        <v>3640</v>
+        <v>3649</v>
       </c>
       <c r="D1238" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1238" t="s">
-        <v>3641</v>
+        <v>3650</v>
       </c>
       <c r="L1238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1239" spans="1:12">
       <c r="A1239">
-        <v>1848477</v>
+        <v>1847663</v>
       </c>
       <c r="B1239" t="s">
-        <v>3642</v>
+        <v>3651</v>
       </c>
       <c r="C1239" t="s">
-        <v>3643</v>
+        <v>3142</v>
       </c>
       <c r="D1239" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1239" t="s">
-        <v>3644</v>
+        <v>3652</v>
       </c>
       <c r="L1239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1240" spans="1:12">
       <c r="A1240">
-        <v>1848478</v>
+        <v>1847666</v>
       </c>
       <c r="B1240" t="s">
-        <v>3645</v>
+        <v>3653</v>
       </c>
       <c r="C1240" t="s">
-        <v>3646</v>
+        <v>3654</v>
       </c>
       <c r="D1240" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>114</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>1574</v>
       </c>
       <c r="H1240" t="s">
-        <v>3647</v>
+        <v>3655</v>
       </c>
       <c r="L1240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1241" spans="1:12">
       <c r="A1241">
-        <v>1848479</v>
+        <v>1847670</v>
       </c>
       <c r="B1241" t="s">
-        <v>3648</v>
+        <v>3656</v>
       </c>
       <c r="C1241" t="s">
-        <v>3649</v>
+        <v>3657</v>
       </c>
       <c r="D1241" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1241" t="s">
-        <v>3650</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3658</v>
       </c>
       <c r="L1241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1242" spans="1:12">
       <c r="A1242">
-        <v>1848480</v>
+        <v>1847676</v>
       </c>
       <c r="B1242" t="s">
-        <v>3651</v>
+        <v>3659</v>
       </c>
       <c r="C1242" t="s">
-        <v>3652</v>
+        <v>3163</v>
       </c>
       <c r="D1242" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1242" t="s">
-        <v>3653</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3660</v>
       </c>
       <c r="L1242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1243" spans="1:12">
       <c r="A1243">
-        <v>1848481</v>
+        <v>1847682</v>
       </c>
       <c r="B1243" t="s">
-        <v>3654</v>
+        <v>3661</v>
       </c>
       <c r="C1243" t="s">
-        <v>3655</v>
+        <v>3208</v>
       </c>
       <c r="D1243" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1243" t="s">
-        <v>3656</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3662</v>
       </c>
       <c r="L1243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1244" spans="1:12">
       <c r="A1244">
-        <v>1848482</v>
+        <v>1847685</v>
       </c>
       <c r="B1244" t="s">
-        <v>3657</v>
+        <v>3663</v>
       </c>
       <c r="C1244" t="s">
-        <v>1517</v>
+        <v>3664</v>
       </c>
       <c r="D1244" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1518</v>
+        <v>357</v>
       </c>
       <c r="H1244" t="s">
-        <v>3658</v>
+        <v>3665</v>
       </c>
       <c r="L1244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1245" spans="1:12">
       <c r="A1245">
-        <v>1848483</v>
+        <v>1847688</v>
       </c>
       <c r="B1245" t="s">
-        <v>3659</v>
+        <v>3666</v>
       </c>
       <c r="C1245" t="s">
-        <v>3660</v>
+        <v>3667</v>
       </c>
       <c r="D1245" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>3661</v>
+        <v>357</v>
       </c>
       <c r="H1245" t="s">
-        <v>3662</v>
+        <v>3668</v>
       </c>
       <c r="L1245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1246" spans="1:12">
       <c r="A1246">
-        <v>1848484</v>
+        <v>1847691</v>
       </c>
       <c r="B1246" t="s">
-        <v>3663</v>
+        <v>3669</v>
       </c>
       <c r="C1246" t="s">
-        <v>3664</v>
+        <v>3214</v>
       </c>
       <c r="D1246" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1246" t="s">
-        <v>3665</v>
+        <v>3670</v>
       </c>
       <c r="L1246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1247" spans="1:12">
       <c r="A1247">
-        <v>1848485</v>
+        <v>1847693</v>
       </c>
       <c r="B1247" t="s">
-        <v>3666</v>
+        <v>3671</v>
       </c>
       <c r="C1247" t="s">
-        <v>3667</v>
+        <v>3672</v>
       </c>
       <c r="D1247" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>3661</v>
+        <v>357</v>
       </c>
       <c r="H1247" t="s">
-        <v>3668</v>
+        <v>3673</v>
       </c>
       <c r="L1247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1248" spans="1:12">
       <c r="A1248">
-        <v>1848486</v>
+        <v>1847696</v>
       </c>
       <c r="B1248" t="s">
-        <v>3669</v>
+        <v>3674</v>
       </c>
       <c r="C1248" t="s">
-        <v>3670</v>
+        <v>3675</v>
       </c>
       <c r="D1248" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>357</v>
       </c>
       <c r="H1248" t="s">
-        <v>3671</v>
+        <v>3676</v>
       </c>
       <c r="L1248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1249" spans="1:12">
       <c r="A1249">
-        <v>1848488</v>
+        <v>1847699</v>
       </c>
       <c r="B1249" t="s">
-        <v>3672</v>
+        <v>3677</v>
       </c>
       <c r="C1249" t="s">
-        <v>3673</v>
+        <v>3157</v>
       </c>
       <c r="D1249" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1249" t="s">
-        <v>3674</v>
+        <v>3678</v>
       </c>
       <c r="L1249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1250" spans="1:12">
       <c r="A1250">
-        <v>1848489</v>
+        <v>1847701</v>
       </c>
       <c r="B1250" t="s">
-        <v>3675</v>
+        <v>3679</v>
       </c>
       <c r="C1250" t="s">
-        <v>3676</v>
+        <v>3680</v>
       </c>
       <c r="D1250" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1250" t="s">
-        <v>3677</v>
+        <v>3681</v>
       </c>
       <c r="L1250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1251" spans="1:12">
       <c r="A1251">
-        <v>1848490</v>
+        <v>1847702</v>
       </c>
       <c r="B1251" t="s">
-        <v>3678</v>
+        <v>3682</v>
       </c>
       <c r="C1251" t="s">
-        <v>3679</v>
+        <v>3683</v>
       </c>
       <c r="D1251" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1251" t="s">
-        <v>3680</v>
+        <v>3684</v>
       </c>
       <c r="L1251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1252" spans="1:12">
       <c r="A1252">
-        <v>1848491</v>
+        <v>1847705</v>
       </c>
       <c r="B1252" t="s">
-        <v>3681</v>
+        <v>3685</v>
       </c>
       <c r="C1252" t="s">
-        <v>3682</v>
+        <v>3686</v>
       </c>
       <c r="D1252" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1252" t="s">
-        <v>3683</v>
+        <v>3687</v>
       </c>
       <c r="L1252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1253" spans="1:12">
       <c r="A1253">
-        <v>1848494</v>
+        <v>1847707</v>
       </c>
       <c r="B1253" t="s">
-        <v>3684</v>
+        <v>3688</v>
       </c>
       <c r="C1253" t="s">
-        <v>3685</v>
+        <v>3689</v>
       </c>
       <c r="D1253" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>1548</v>
+        <v>357</v>
       </c>
       <c r="H1253" t="s">
-        <v>3686</v>
+        <v>3690</v>
       </c>
       <c r="L1253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1254" spans="1:12">
       <c r="A1254">
-        <v>1848495</v>
+        <v>1847711</v>
       </c>
       <c r="B1254" t="s">
-        <v>3687</v>
+        <v>3691</v>
       </c>
       <c r="C1254" t="s">
-        <v>3688</v>
+        <v>1658</v>
       </c>
       <c r="D1254" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>357</v>
       </c>
       <c r="H1254" t="s">
-        <v>3689</v>
+        <v>3692</v>
       </c>
       <c r="L1254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1255" spans="1:12">
       <c r="A1255">
-        <v>1848496</v>
+        <v>1847715</v>
       </c>
       <c r="B1255" t="s">
-        <v>3690</v>
+        <v>3693</v>
       </c>
       <c r="C1255" t="s">
-        <v>3691</v>
+        <v>3694</v>
       </c>
       <c r="D1255" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>832</v>
+        <v>357</v>
       </c>
       <c r="H1255" t="s">
-        <v>3692</v>
+        <v>3695</v>
       </c>
       <c r="L1255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1256" spans="1:12">
       <c r="A1256">
-        <v>1848497</v>
+        <v>1847718</v>
       </c>
       <c r="B1256" t="s">
-        <v>3693</v>
+        <v>3696</v>
       </c>
       <c r="C1256" t="s">
-        <v>3694</v>
+        <v>3697</v>
       </c>
       <c r="D1256" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>3661</v>
+        <v>357</v>
       </c>
       <c r="H1256" t="s">
-        <v>3695</v>
+        <v>3698</v>
       </c>
       <c r="L1256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1257" spans="1:12">
       <c r="A1257">
-        <v>1848498</v>
+        <v>1847720</v>
       </c>
       <c r="B1257" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="C1257" t="s">
-        <v>3697</v>
+        <v>3700</v>
       </c>
       <c r="D1257" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1257" t="s">
-        <v>3698</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>3701</v>
       </c>
       <c r="L1257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1258" spans="1:12">
       <c r="A1258">
-        <v>1848500</v>
+        <v>1847729</v>
       </c>
       <c r="B1258" t="s">
-        <v>3699</v>
+        <v>3702</v>
       </c>
       <c r="C1258" t="s">
-        <v>3700</v>
+        <v>3211</v>
       </c>
       <c r="D1258" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>357</v>
       </c>
       <c r="H1258" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
       <c r="L1258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1259" spans="1:12">
       <c r="A1259">
-        <v>1848501</v>
+        <v>1847732</v>
       </c>
       <c r="B1259" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
       <c r="C1259" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
       <c r="D1259" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1259" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
       <c r="L1259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1260" spans="1:12">
       <c r="A1260">
-        <v>1848503</v>
+        <v>1847735</v>
       </c>
       <c r="B1260" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
       <c r="C1260" t="s">
-        <v>3706</v>
+        <v>3211</v>
       </c>
       <c r="D1260" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>3661</v>
+        <v>357</v>
       </c>
       <c r="H1260" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="L1260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1261" spans="1:12">
       <c r="A1261">
-        <v>1848504</v>
+        <v>1847739</v>
       </c>
       <c r="B1261" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="C1261" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="D1261" t="s">
-        <v>35</v>
+        <v>357</v>
       </c>
       <c r="H1261" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="L1261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1262" spans="1:12">
       <c r="A1262">
-        <v>1848505</v>
+        <v>1847741</v>
       </c>
       <c r="B1262" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="C1262" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
       <c r="D1262" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1262" t="s">
-        <v>3713</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>3714</v>
       </c>
       <c r="L1262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1263" spans="1:12">
       <c r="A1263">
-        <v>1848506</v>
+        <v>1847744</v>
       </c>
       <c r="B1263" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="C1263" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
       <c r="D1263" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>3716</v>
+        <v>357</v>
       </c>
       <c r="H1263" t="s">
         <v>3717</v>
       </c>
       <c r="L1263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1264" spans="1:12">
       <c r="A1264">
-        <v>1848507</v>
+        <v>1847753</v>
       </c>
       <c r="B1264" t="s">
         <v>3718</v>
       </c>
       <c r="C1264" t="s">
-        <v>3679</v>
+        <v>3220</v>
       </c>
       <c r="D1264" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H1264" t="s">
         <v>3719</v>
       </c>
       <c r="L1264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1265" spans="1:12">
       <c r="A1265">
-        <v>1848508</v>
+        <v>1847756</v>
       </c>
       <c r="B1265" t="s">
         <v>3720</v>
       </c>
       <c r="C1265" t="s">
-        <v>3721</v>
+        <v>3217</v>
       </c>
       <c r="D1265" t="s">
         <v>357</v>
       </c>
       <c r="H1265" t="s">
-        <v>1743</v>
+        <v>3721</v>
       </c>
       <c r="L1265" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>