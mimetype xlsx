--- v0 (2026-03-22)
+++ v1 (2026-05-16)
@@ -3722,51 +3722,52 @@
   <si>
     <t>VWS-WOO-06b-1819011</t>
   </si>
   <si>
     <t>10.00 uur Overleg met Sportsector inzake WGO.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4103446-1081905-doo/document/VWS-WOO-06b-1819011</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1819014</t>
   </si>
   <si>
     <t>POSition Paper 2.0.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4103446-1081905-doo/document/VWS-WOO-06b-1819014</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1819015</t>
   </si>
   <si>
     <t>20R.00699-raadsvoorstel-en-raadsbesluit-coronaschade-2020-WoerdenSport-samengevoegd.pdf</t>
   </si>
   <si>
-    <t>https://gemeenteraad.woerden.nl/stukken/20R-00699-Raadsvoorstel-inzake-financiele-schade-door-corona-van-WoerdenSport-3.PDF_x000A_https://gemeenteraad.woerden.nl/stukken/20R-00700-Raadsbesluit-Financiele-schade-door-corona-van-WoerdenSport-1.pdf</t>
+    <t>https://gemeenteraad.woerden.nl/stukken/20R-00699-Raadsvoorstel-inzake-financiele-schade-door-corona-van-WoerdenSport-3.PDF
+https://gemeenteraad.woerden.nl/stukken/20R-00700-Raadsbesluit-Financiele-schade-door-corona-van-WoerdenSport-1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4103446-1081905-doo/document/VWS-WOO-06b-1819015</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1819019</t>
   </si>
   <si>
     <t>29-06-2021 Commissiedebat Sportbeleid S.pdf</t>
   </si>
   <si>
     <t>https://www.eerstekamer.nl/nonav/behandeling/20210831/verslag_van_een_commissiedebat/document3/f=/vllwm566zbw8.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4103446-1081905-doo/document/VWS-WOO-06b-1819019</t>
   </si>
   <si>
     <t>VWS-WOO-06b-1819021</t>
   </si>
   <si>
     <t>Verslag WGO Sport 30-11-20 def.doc</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4103446-1081905-doo/document/VWS-WOO-06b-1819021</t>
   </si>