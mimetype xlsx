--- v0 (2026-01-02)
+++ v1 (2026-04-30)
@@ -506,51 +506,51 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870126</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1870137</t>
   </si>
   <si>
     <t>RE Coronatest_a4597fc2-fb97-46ca-9288-2218ae63a7f5.eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870137</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1870141</t>
   </si>
   <si>
     <t>RE: Aandachtspunt!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870141</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1870143</t>
   </si>
   <si>
-    <t xml:space="preserve">RE: Update Grootschalig Risicogericht Testen_x0009_8 januari </t>
+    <t xml:space="preserve">RE: Update Grootschalig Risicogericht Testen	8 januari </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870143</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1870144</t>
   </si>
   <si>
     <t>RE: Persco: kun jij checken?</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870144</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1870147</t>
   </si>
   <si>
     <t xml:space="preserve">RE: Financieel/juridische afhandeling 'pilot grootschaligrisicogericht testen' </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4083776-1081060-doo/document/VWS-WOO-04b-1870147</t>
   </si>