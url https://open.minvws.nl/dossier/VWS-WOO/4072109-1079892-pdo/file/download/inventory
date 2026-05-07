--- v0 (2026-02-13)
+++ v1 (2026-05-07)
@@ -221,135 +221,135 @@
   <si>
     <t>buiten verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1416118</t>
   </si>
   <si>
     <t>VWS-WOO-15-1427951</t>
   </si>
   <si>
     <t xml:space="preserve"> C-1185036 – 00000870-PHOTO-2021-04-22-21-53-14.jpg.pdf</t>
   </si>
   <si>
     <t>https://www.tweedekamer.nl/kamerstukken/moties/detail?id=2021Z06844&amp;did=2021D15183</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1427951</t>
   </si>
   <si>
     <t>VWS-WOO-15-1427953</t>
   </si>
   <si>
     <t xml:space="preserve"> C-1185036 – 00000885-2021 05 12 PLEN Coronadebat.docx.pdf</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1427953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1442050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1405199 – WhatsApp conversatie Team Hugo_cr7xm.pdf.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2h;5.1.2i Concept;5.4a;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1442050</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1446881</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1405199 – 00001633-PHOTO-2020-12-26-11-09-36.jpg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1446881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1446883</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1405199 – 00001634-PHOTO-2020-12-26-11-09-36.jpg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1446883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1446884</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1405199 – 00001635-PHOTO-2020-12-26-11-09-37.jpg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1446884</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1453193</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1161213 – WhatsApp conversatie Hugo de Jonge -ambtenaar _cjjnl.pdf.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2a;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453193</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1453322</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1185102 – 00000346-PHOTO-2020-06-17-11-22-01.jpg.pdf</t>
+  </si>
+  <si>
+    <t>https://www.noordhollandsdagblad.nl/buitenland/brussel-zoekt-ontwikkelaars-coronavaccin-voor-versnelde-productie/6097026.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453322</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1453363</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1185102 – 00000438-PHOTO-2020-06-29-15-40-16.jpg.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2a</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453363</t>
+  </si>
+  <si>
+    <t>VWS-WOO-15-1453367</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> C-1185102 – 00000450-PHOTO-2020-07-01-16-42-53.jpg.pdf</t>
+  </si>
+  <si>
     <t>5.1.2i Concept</t>
-  </si>
-[...82 lines deleted...]
-    <t xml:space="preserve"> C-1185102 – 00000450-PHOTO-2020-07-01-16-42-53.jpg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453367</t>
   </si>
   <si>
     <t>VWS-WOO-15-1453382</t>
   </si>
   <si>
     <t xml:space="preserve"> C-1185102 – 00000476-PHOTO-2020-07-10-07-57-51.jpg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453382</t>
   </si>
   <si>
     <t>VWS-WOO-15-1453383</t>
   </si>
   <si>
     <t xml:space="preserve"> C-1185102 – 00000485-PHOTO-2020-07-15-20-27-58.jpg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4072109-1079892-pdo/document/VWS-WOO-15-1453383</t>
   </si>
   <si>
     <t>VWS-WOO-15-1454234</t>
   </si>
@@ -1693,284 +1693,281 @@
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="G14" t="s">
         <v>65</v>
       </c>
       <c r="H14" t="s">
         <v>66</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>1427953</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>1442050</v>
       </c>
       <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>1446881</v>
       </c>
       <c r="B17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>36</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>1446883</v>
       </c>
       <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D18" t="s">
         <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>37</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>1446884</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D19" t="s">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>1453193</v>
       </c>
       <c r="B20" t="s">
+        <v>83</v>
+      </c>
+      <c r="C20" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D20" t="s">
         <v>36</v>
       </c>
       <c r="E20" t="s">
+        <v>85</v>
+      </c>
+      <c r="H20" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>1453322</v>
       </c>
       <c r="B21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="G21" t="s">
+        <v>89</v>
+      </c>
+      <c r="H21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>1453363</v>
       </c>
       <c r="B22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C22" t="s">
         <v>92</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>60</v>
+      </c>
+      <c r="E22" t="s">
         <v>93</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="H22" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>1453367</v>
       </c>
       <c r="B23" t="s">
+        <v>95</v>
+      </c>
+      <c r="C23" t="s">
         <v>96</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H23" t="s">
         <v>98</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>1453382</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H24" t="s">
         <v>101</v>
       </c>
       <c r="L24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>1453383</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" t="s">
         <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="H25" t="s">
         <v>104</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>1454234</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>106</v>
       </c>
       <c r="D26" t="s">
         <v>36</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="H26" t="s">
@@ -2242,120 +2239,120 @@
       </c>
       <c r="E38" t="s">
         <v>37</v>
       </c>
       <c r="H38" t="s">
         <v>151</v>
       </c>
       <c r="L38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>1455900</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>153</v>
       </c>
       <c r="D39" t="s">
         <v>60</v>
       </c>
       <c r="E39" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H39" t="s">
         <v>154</v>
       </c>
       <c r="L39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>1455901</v>
       </c>
       <c r="B40" t="s">
         <v>155</v>
       </c>
       <c r="C40" t="s">
         <v>156</v>
       </c>
       <c r="D40" t="s">
         <v>60</v>
       </c>
       <c r="E40" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H40" t="s">
         <v>157</v>
       </c>
       <c r="L40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>1455903</v>
       </c>
       <c r="B41" t="s">
         <v>158</v>
       </c>
       <c r="C41" t="s">
         <v>159</v>
       </c>
       <c r="D41" t="s">
         <v>60</v>
       </c>
       <c r="E41" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H41" t="s">
         <v>160</v>
       </c>
       <c r="L41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>1455904</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
         <v>162</v>
       </c>
       <c r="D42" t="s">
         <v>60</v>
       </c>
       <c r="E42" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H42" t="s">
         <v>163</v>
       </c>
       <c r="L42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>1455905</v>
       </c>
       <c r="B43" t="s">
         <v>164</v>
       </c>
       <c r="C43" t="s">
         <v>165</v>
       </c>
       <c r="D43" t="s">
         <v>60</v>
       </c>
       <c r="E43" t="s">
         <v>166</v>
       </c>
       <c r="H43" t="s">
@@ -2449,442 +2446,442 @@
       </c>
       <c r="E47" t="s">
         <v>166</v>
       </c>
       <c r="H47" t="s">
         <v>181</v>
       </c>
       <c r="L47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>1456123</v>
       </c>
       <c r="B48" t="s">
         <v>182</v>
       </c>
       <c r="C48" t="s">
         <v>183</v>
       </c>
       <c r="D48" t="s">
         <v>60</v>
       </c>
       <c r="E48" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H48" t="s">
         <v>184</v>
       </c>
       <c r="L48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>1456125</v>
       </c>
       <c r="B49" t="s">
         <v>185</v>
       </c>
       <c r="C49" t="s">
         <v>186</v>
       </c>
       <c r="D49" t="s">
         <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>37</v>
       </c>
       <c r="H49" t="s">
         <v>187</v>
       </c>
       <c r="L49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>1456126</v>
       </c>
       <c r="B50" t="s">
         <v>188</v>
       </c>
       <c r="C50" t="s">
         <v>189</v>
       </c>
       <c r="D50" t="s">
         <v>60</v>
       </c>
       <c r="E50" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H50" t="s">
         <v>190</v>
       </c>
       <c r="L50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>1456127</v>
       </c>
       <c r="B51" t="s">
         <v>191</v>
       </c>
       <c r="C51" t="s">
         <v>192</v>
       </c>
       <c r="D51" t="s">
         <v>60</v>
       </c>
       <c r="E51" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H51" t="s">
         <v>193</v>
       </c>
       <c r="L51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>1456133</v>
       </c>
       <c r="B52" t="s">
         <v>194</v>
       </c>
       <c r="C52" t="s">
         <v>195</v>
       </c>
       <c r="D52" t="s">
         <v>36</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
       <c r="H52" t="s">
         <v>196</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>1456134</v>
       </c>
       <c r="B53" t="s">
         <v>197</v>
       </c>
       <c r="C53" t="s">
         <v>198</v>
       </c>
       <c r="D53" t="s">
         <v>60</v>
       </c>
       <c r="E53" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H53" t="s">
         <v>199</v>
       </c>
       <c r="L53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>1456135</v>
       </c>
       <c r="B54" t="s">
         <v>200</v>
       </c>
       <c r="C54" t="s">
         <v>201</v>
       </c>
       <c r="D54" t="s">
         <v>60</v>
       </c>
       <c r="E54" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H54" t="s">
         <v>202</v>
       </c>
       <c r="L54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>1456137</v>
       </c>
       <c r="B55" t="s">
         <v>203</v>
       </c>
       <c r="C55" t="s">
         <v>204</v>
       </c>
       <c r="D55" t="s">
         <v>60</v>
       </c>
       <c r="E55" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H55" t="s">
         <v>205</v>
       </c>
       <c r="L55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>1456138</v>
       </c>
       <c r="B56" t="s">
         <v>206</v>
       </c>
       <c r="C56" t="s">
         <v>207</v>
       </c>
       <c r="D56" t="s">
         <v>60</v>
       </c>
       <c r="E56" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H56" t="s">
         <v>208</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>1456139</v>
       </c>
       <c r="B57" t="s">
         <v>209</v>
       </c>
       <c r="C57" t="s">
         <v>210</v>
       </c>
       <c r="D57" t="s">
         <v>60</v>
       </c>
       <c r="E57" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H57" t="s">
         <v>211</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>1456141</v>
       </c>
       <c r="B58" t="s">
         <v>212</v>
       </c>
       <c r="C58" t="s">
         <v>213</v>
       </c>
       <c r="D58" t="s">
         <v>60</v>
       </c>
       <c r="E58" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H58" t="s">
         <v>214</v>
       </c>
       <c r="L58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>1456142</v>
       </c>
       <c r="B59" t="s">
         <v>215</v>
       </c>
       <c r="C59" t="s">
         <v>216</v>
       </c>
       <c r="D59" t="s">
         <v>60</v>
       </c>
       <c r="E59" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H59" t="s">
         <v>217</v>
       </c>
       <c r="L59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>1456143</v>
       </c>
       <c r="B60" t="s">
         <v>218</v>
       </c>
       <c r="C60" t="s">
         <v>219</v>
       </c>
       <c r="D60" t="s">
         <v>60</v>
       </c>
       <c r="E60" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H60" t="s">
         <v>220</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>1456144</v>
       </c>
       <c r="B61" t="s">
         <v>221</v>
       </c>
       <c r="C61" t="s">
         <v>222</v>
       </c>
       <c r="D61" t="s">
         <v>60</v>
       </c>
       <c r="E61" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H61" t="s">
         <v>223</v>
       </c>
       <c r="L61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>1456145</v>
       </c>
       <c r="B62" t="s">
         <v>224</v>
       </c>
       <c r="C62" t="s">
         <v>225</v>
       </c>
       <c r="D62" t="s">
         <v>60</v>
       </c>
       <c r="E62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H62" t="s">
         <v>226</v>
       </c>
       <c r="L62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>1456146</v>
       </c>
       <c r="B63" t="s">
         <v>227</v>
       </c>
       <c r="C63" t="s">
         <v>228</v>
       </c>
       <c r="D63" t="s">
         <v>60</v>
       </c>
       <c r="E63" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H63" t="s">
         <v>229</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>1456147</v>
       </c>
       <c r="B64" t="s">
         <v>230</v>
       </c>
       <c r="C64" t="s">
         <v>231</v>
       </c>
       <c r="D64" t="s">
         <v>60</v>
       </c>
       <c r="E64" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H64" t="s">
         <v>232</v>
       </c>
       <c r="L64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>1456149</v>
       </c>
       <c r="B65" t="s">
         <v>233</v>
       </c>
       <c r="C65" t="s">
         <v>234</v>
       </c>
       <c r="D65" t="s">
         <v>60</v>
       </c>
       <c r="E65" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G65" t="s">
         <v>235</v>
       </c>
       <c r="H65" t="s">
         <v>236</v>
       </c>
       <c r="L65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>1456153</v>
       </c>
       <c r="B66" t="s">
         <v>237</v>
       </c>
       <c r="C66" t="s">
         <v>238</v>
       </c>
       <c r="D66" t="s">
         <v>60</v>
       </c>
       <c r="E66" t="s">
@@ -3004,256 +3001,253 @@
       </c>
       <c r="E71" t="s">
         <v>256</v>
       </c>
       <c r="H71" t="s">
         <v>257</v>
       </c>
       <c r="L71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>1456259</v>
       </c>
       <c r="B72" t="s">
         <v>258</v>
       </c>
       <c r="C72" t="s">
         <v>259</v>
       </c>
       <c r="D72" t="s">
         <v>60</v>
       </c>
       <c r="E72" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H72" t="s">
         <v>260</v>
       </c>
       <c r="L72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>1456394</v>
       </c>
       <c r="B73" t="s">
         <v>261</v>
       </c>
       <c r="C73" t="s">
         <v>262</v>
       </c>
       <c r="D73" t="s">
         <v>36</v>
       </c>
       <c r="E73" t="s">
         <v>263</v>
       </c>
       <c r="F73" t="s">
         <v>264</v>
       </c>
       <c r="H73" t="s">
         <v>265</v>
       </c>
       <c r="L73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>1456408</v>
       </c>
       <c r="B74" t="s">
         <v>266</v>
       </c>
       <c r="C74" t="s">
         <v>267</v>
       </c>
       <c r="D74" t="s">
         <v>60</v>
       </c>
       <c r="E74" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G74" t="s">
         <v>268</v>
       </c>
       <c r="H74" t="s">
         <v>269</v>
       </c>
       <c r="L74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>1456409</v>
       </c>
       <c r="B75" t="s">
         <v>270</v>
       </c>
       <c r="C75" t="s">
         <v>271</v>
       </c>
       <c r="D75" t="s">
         <v>60</v>
       </c>
       <c r="E75" t="s">
         <v>272</v>
       </c>
       <c r="G75" t="s">
         <v>273</v>
       </c>
       <c r="H75" t="s">
         <v>274</v>
       </c>
       <c r="L75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>1456411</v>
       </c>
       <c r="B76" t="s">
         <v>275</v>
       </c>
       <c r="C76" t="s">
         <v>276</v>
       </c>
       <c r="D76" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="F76" t="s">
         <v>277</v>
       </c>
       <c r="H76" t="s">
         <v>278</v>
       </c>
       <c r="L76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>1456412</v>
       </c>
       <c r="B77" t="s">
         <v>279</v>
       </c>
       <c r="C77" t="s">
         <v>280</v>
       </c>
       <c r="D77" t="s">
         <v>60</v>
       </c>
       <c r="E77" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G77" t="s">
         <v>281</v>
       </c>
       <c r="H77" t="s">
         <v>282</v>
       </c>
       <c r="L77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>1456413</v>
       </c>
       <c r="B78" t="s">
         <v>283</v>
       </c>
       <c r="C78" t="s">
         <v>284</v>
       </c>
       <c r="D78" t="s">
         <v>60</v>
       </c>
       <c r="E78" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G78" t="s">
         <v>285</v>
       </c>
       <c r="H78" t="s">
         <v>286</v>
       </c>
       <c r="L78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>1456415</v>
       </c>
       <c r="B79" t="s">
         <v>287</v>
       </c>
       <c r="C79" t="s">
         <v>288</v>
       </c>
       <c r="D79" t="s">
         <v>60</v>
       </c>
       <c r="E79" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="G79" t="s">
         <v>289</v>
       </c>
       <c r="H79" t="s">
         <v>290</v>
       </c>
       <c r="L79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>1456444</v>
       </c>
       <c r="B80" t="s">
         <v>291</v>
       </c>
       <c r="C80" t="s">
         <v>292</v>
       </c>
       <c r="D80" t="s">
         <v>60</v>
       </c>
       <c r="E80" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H80" t="s">
         <v>293</v>
       </c>
       <c r="L80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>1456446</v>
       </c>
       <c r="B81" t="s">
         <v>294</v>
       </c>
       <c r="C81" t="s">
         <v>295</v>
       </c>
       <c r="D81" t="s">
         <v>14</v>
       </c>
       <c r="G81" t="s">
         <v>296</v>
       </c>
       <c r="H81" t="s">
@@ -3304,51 +3298,51 @@
       </c>
       <c r="E83" t="s">
         <v>242</v>
       </c>
       <c r="H83" t="s">
         <v>305</v>
       </c>
       <c r="L83" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
         <v>1693837</v>
       </c>
       <c r="B84" t="s">
         <v>306</v>
       </c>
       <c r="C84" t="s">
         <v>307</v>
       </c>
       <c r="D84" t="s">
         <v>60</v>
       </c>
       <c r="E84" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H84" t="s">
         <v>308</v>
       </c>
       <c r="L84" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>1693838</v>
       </c>
       <c r="B85" t="s">
         <v>309</v>
       </c>
       <c r="C85" t="s">
         <v>310</v>
       </c>
       <c r="D85" t="s">
         <v>60</v>
       </c>
       <c r="E85" t="s">
         <v>242</v>
       </c>
       <c r="H85" t="s">
@@ -3419,74 +3413,74 @@
       </c>
       <c r="E88" t="s">
         <v>166</v>
       </c>
       <c r="H88" t="s">
         <v>320</v>
       </c>
       <c r="L88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>1693897</v>
       </c>
       <c r="B89" t="s">
         <v>321</v>
       </c>
       <c r="C89" t="s">
         <v>322</v>
       </c>
       <c r="D89" t="s">
         <v>60</v>
       </c>
       <c r="E89" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H89" t="s">
         <v>323</v>
       </c>
       <c r="L89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>1780809</v>
       </c>
       <c r="B90" t="s">
         <v>324</v>
       </c>
       <c r="C90" t="s">
         <v>325</v>
       </c>
       <c r="D90" t="s">
         <v>60</v>
       </c>
       <c r="E90" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H90" t="s">
         <v>326</v>
       </c>
       <c r="L90" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>