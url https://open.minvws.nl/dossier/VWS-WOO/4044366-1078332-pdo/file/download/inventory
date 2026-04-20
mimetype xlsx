--- v0 (2025-12-23)
+++ v1 (2026-04-20)
@@ -77,51 +77,52 @@
   <si>
     <t>20220601 - Obeya team onderzoek inkoop PBM.xlsx</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.1.2i Concept</t>
   </si>
   <si>
     <t>Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120016</t>
   </si>
   <si>
     <t>Woo-deelbesluit aangaande Overleg VWS over Inkoop van PBM tijdens de coronacrisis en het onderzoek daarnaar deel 5</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120017</t>
   </si>
   <si>
     <t>20220622 - Obeya team onderzoek inkoop PBM.xlsx</t>
   </si>
   <si>
-    <t>Overig_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Overig
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120017</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120019</t>
   </si>
   <si>
     <t>20220615 - Obeya team onderzoek inkoop PBM.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120019</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120022</t>
   </si>
   <si>
     <t>Budgetrealisatie_-_Detailanalyse_Realisatie_v01 per 2022-06-23.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120022</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120084</t>
   </si>
@@ -593,51 +594,52 @@
   <si>
     <t>VWS-WOO-02b-1120143</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120143</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120148</t>
   </si>
   <si>
     <t>BELLEN Opdracht analyse kosten ijzeren voorraad PBM.msg</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i Functionele emailadressen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120148</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120152</t>
   </si>
   <si>
     <t>RE Governance GMT GT Onderzoek_172fe6d4-1b76-469b-8d8d-0c523cfd4993.eml</t>
   </si>
   <si>
-    <t>Overig_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit</t>
+    <t>Overig
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120152</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120158</t>
   </si>
   <si>
     <t>RE Link naar portal Grant Thornton t.b.v. delen dossier RGA_66b87f12-643d-482a-bfd5-816ae71a1a93.eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120158</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120160</t>
   </si>
   <si>
     <t>RE Status bespreekpunten 15 jan jl_50c62ccd-c5a5-42e5-aeab-fbf78f136e72.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/4044366-1078332-pdo/document/VWS-WOO-02b-1120160</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1120168</t>
   </si>