--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -116,51 +116,52 @@
   <si>
     <t>5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070116</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-974092</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070126</t>
   </si>
   <si>
     <t>FW verzoek_60bf5f00-0667-46c6-92fd-97a53fec02c5.eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070126</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070148</t>
   </si>
   <si>
     <t>Overeenkomst Eindafrekening LCH 23122021.docx</t>
   </si>
   <si>
-    <t>Overig_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Overig
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070148</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1005582</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070150</t>
   </si>
   <si>
     <t>Overeenkomst Eindafrekening LCH 23122021 getekend - .docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070150</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070184</t>
   </si>
   <si>
     <t>RE Annotatie gesprek Mediq - vrijdag 12 maart a.s..eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070184</t>
   </si>
@@ -722,51 +723,53 @@
   <si>
     <t>VWS-WOO-02b-1070424</t>
   </si>
   <si>
     <t>Consensusdocument 31-5-2022 - versie groep 1.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070424</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070425</t>
   </si>
   <si>
     <t>Consensusdocument 31-5-2022.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070425</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070426</t>
   </si>
   <si>
     <t>Consensusdocument 7-6-2022 - versie 3.pptx</t>
   </si>
   <si>
-    <t>Overig_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit._x000A_</t>
+    <t xml:space="preserve">Overig
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.
+</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070426</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070427</t>
   </si>
   <si>
     <t>Consensusdocument 7-6-2022 - versie 3a.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070427</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070428</t>
   </si>
   <si>
     <t>Consensusdocument 7-6-2022 - versie 3b.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964363-1070624-pdo/document/VWS-WOO-02b-1070428</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1070429</t>
   </si>