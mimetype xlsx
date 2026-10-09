--- v0 (2026-01-07)
+++ v1 (2026-10-09)
@@ -17,78 +17,78 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1026">
   <si>
     <t>Document ID</t>
   </si>
   <si>
-    <t>Document naam</t>
+    <t>Documentnummer</t>
   </si>
   <si>
     <t>Bestandsnaam</t>
   </si>
   <si>
     <t>Beoordeling</t>
   </si>
   <si>
     <t>Beoordelingsgrond</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
-    <t>Locatie document ID</t>
+    <t>Locatie document</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
-    <t>Gerelateerd ID</t>
-[...2 lines deleted...]
-    <t>Locatie gerelateerd ID</t>
+    <t>Gerelateerd document</t>
+  </si>
+  <si>
+    <t>Locatie gerelateerd document</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438394</t>
   </si>
   <si>
     <t>Conceptverslag 146e OMT- YtH_SF.doc</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.1.2i OMT</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438394</t>
   </si>
   <si>
     <t>Woo-deelbesluit aangaande Testen over Advies zelftesten en isolatie</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438395</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>4. Bijlage 1. RT-advies Thermometer - 29 augustus 2022.pdf</t>
   </si>
   <si>
     <t>https://www.rivm.nl/documenten/bijlage-1-rt-advies-thermometer-29-augustus-2022</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438510</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438511</t>
   </si>
   <si>
     <t>4. Bijlage 2. RT-advies Maatregelenladder - 29 augustus 2022.pdf</t>
   </si>
   <si>
     <t>https://www.rivm.nl/documenten/bijlage-2-rt-advies-maatregelenladder-29-augustus-2022</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438511</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438512</t>
   </si>
   <si>
-    <t>4. Update thermometer - presentatie DOC 6-9-2022 - Tamas Erkelens Monitoring.pptx</t>
+    <t>4. Update thermometer - presentatie DOC 6-9-2022 - - Monitoring.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438512</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438516</t>
   </si>
   <si>
     <t>RE Finale check op _nieuwe_ thematijdlijnen_ voor behandeling in de BR_5cd1cb45-c563-4352-9c71-b48201dfa7db.eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438516</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438518</t>
   </si>
   <si>
     <t>FW Finale check op _nieuwe_ thematijdlijnen_ voor behandeling in de BR_6d7dd316-8083-451c-8ebf-e526bd4e1a87.eml</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3964301-1070619-pdo/document/VWS-WOO-04b-1438518</t>
   </si>
   <si>
     <t>VWS-WOO-04b-1438527</t>
   </si>
@@ -10628,52 +10628,52 @@
         <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304">
         <v>1440073</v>
       </c>
       <c r="B304" t="s">
         <v>969</v>
       </c>
       <c r="C304" t="s">
         <v>870</v>
       </c>
       <c r="D304" t="s">
         <v>14</v>
       </c>
       <c r="E304" t="s">
         <v>29</v>
       </c>
       <c r="F304" t="s">
         <v>850</v>
       </c>
       <c r="H304" t="s">
         <v>970</v>
       </c>
-      <c r="J304">
-        <v>1439996</v>
+      <c r="J304" t="s">
+        <v>869</v>
       </c>
       <c r="K304" t="s">
         <v>871</v>
       </c>
       <c r="L304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305">
         <v>1440078</v>
       </c>
       <c r="B305" t="s">
         <v>971</v>
       </c>
       <c r="C305" t="s">
         <v>972</v>
       </c>
       <c r="D305" t="s">
         <v>14</v>
       </c>
       <c r="E305" t="s">
         <v>29</v>
       </c>
       <c r="G305" t="s">