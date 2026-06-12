--- v0 (2025-12-08)
+++ v1 (2026-06-12)
@@ -215,51 +215,52 @@
   <si>
     <t>20220428 Management Toelichting nieuwe versie vMediq 2504 alle aanpassingen geacc - - .docx</t>
   </si>
   <si>
     <t>https://www.eerstekamer.nl/overig/20230607/controleverklaring_en/document</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-948912</t>
   </si>
   <si>
     <t>VWS-WOO-02b-948932</t>
   </si>
   <si>
     <t>Inspectierapport_over_het_Landelijk_Consortium_Hulpmiddelen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-948932</t>
   </si>
   <si>
     <t>VWS-WOO-02b-949071</t>
   </si>
   <si>
     <t>20220520 Managementtoelichting verantwoording LCH 2020 _compared with 20220520 Managementtoelichting verantwoording LCH 2020_ vMediq_.pdf</t>
   </si>
   <si>
-    <t>Overig _x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Overig 
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-949071</t>
   </si>
   <si>
     <t>VWS-WOO-02b-949151</t>
   </si>
   <si>
     <t>2.b.8. CONCEPT Tijdlijn Kwaliteit mondneusmaskers en Productie NL 1e tijdvak _addendum tijdlijn PBM_ - versie 23 juni tbv BR.docx</t>
   </si>
   <si>
     <t>https://www.eerstekamer.nl/overig/20230914/interactieve_tijdlijn_kwaliteit/document</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-949151</t>
   </si>
   <si>
     <t>VWS-WOO-02b-949230</t>
   </si>
   <si>
     <t>20220601 Managementtoelichting verantwoording LCH PRDF-5138690.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-949230</t>
   </si>
@@ -521,63 +522,65 @@
   <si>
     <t>Awr Art. 67</t>
   </si>
   <si>
     <t>VWS-WOO-02b-955828</t>
   </si>
   <si>
     <t>RE: Stukken BR VWS 5-nov. a.s. - Tijdlijnen NC-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-955828</t>
   </si>
   <si>
     <t>VWS-WOO-02b-955906</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-955906</t>
   </si>
   <si>
     <t>VWS-WOO-02b-957339</t>
   </si>
   <si>
     <t>071222 Debatdossier eerste deelrapport onderzoek inkoop PBM .docx</t>
   </si>
   <si>
-    <t>Q&amp;A_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Q&amp;A
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-957339</t>
   </si>
   <si>
     <t>VWS-WOO-02b-957344</t>
   </si>
   <si>
     <t>091222 Debatdossier eerste deelrapport onderzoek inkoop PBM tbv - tbv interne afroding.docx</t>
   </si>
   <si>
-    <t>Overig_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Overig
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-957344</t>
   </si>
   <si>
     <t>VWS-WOO-02b-957345</t>
   </si>
   <si>
     <t>071222 Debatdossier eerste deelrapport onderzoek inkoop PBM _289bfb07-1b49-4542-9031-0804c68faeb3.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-957345</t>
   </si>
   <si>
     <t>VWS-WOO-02b-957346</t>
   </si>
   <si>
     <t>091222 Debatdossier eerste deelrapport onderzoek inkoop PBMaanvullingen PDO.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-957346</t>
   </si>
   <si>
     <t>VWS-WOO-02b-957489</t>
   </si>
@@ -713,51 +716,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-958988</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-964058</t>
   </si>
   <si>
     <t>VWS-WOO-02b-959075</t>
   </si>
   <si>
     <t>Afbakeningsdocument- Deel 1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-959075</t>
   </si>
   <si>
     <t>VWS-WOO-02b-959550</t>
   </si>
   <si>
     <t>CIBG/LCH/Mediq</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i Toelichting</t>
   </si>
   <si>
-    <t>Goed functioneren van de Staat_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Goed functioneren van de Staat
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-959550</t>
   </si>
   <si>
     <t>VWS-WOO-02b-959554</t>
   </si>
   <si>
     <t>redeneerlijn lch.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-959554</t>
   </si>
   <si>
     <t>VWS-WOO-02b-959569</t>
   </si>
   <si>
     <t>Samenvatting Auditrapport 2020 VWS - kernpunten en verbeteracties26.04.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-959569</t>
   </si>
   <si>
     <t>VWS-WOO-02b-959571</t>
   </si>
@@ -4832,51 +4836,51 @@
   <si>
     <t>VWS-WOO-02b-996289</t>
   </si>
   <si>
     <t>GMT-220274 C.pdf</t>
   </si>
   <si>
     <t>https://www.rijksoverheid.nl/documenten/publicaties/2021/04/14/ijzeren-voorraad</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-996289</t>
   </si>
   <si>
     <t>VWS-WOO-02b-996315</t>
   </si>
   <si>
     <t>GMT-220274 B.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-996315</t>
   </si>
   <si>
     <t>VWS-WOO-02b-996513</t>
   </si>
   <si>
-    <t>RE: IJzeren voorraad persoonlijke beschermingsmiddelen en medischehulpmiddelen bij crises_x0009_</t>
+    <t xml:space="preserve">RE: IJzeren voorraad persoonlijke beschermingsmiddelen en medischehulpmiddelen bij crises	</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-996513</t>
   </si>
   <si>
     <t>VWS-WOO-02b-996516</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-996516</t>
   </si>
   <si>
     <t>VWS-WOO-02b-996971</t>
   </si>
   <si>
     <t>20210311 Offerte dienst Testen 2021 versie 0.8.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-996971</t>
   </si>
   <si>
     <t>VWS-WOO-02b-996972</t>
   </si>
   <si>
     <t>FW: CONCEPT - offerte CIBG - Dienst Testen</t>
   </si>
@@ -5072,51 +5076,52 @@
   <si>
     <t>VWS-WOO-02b-1000361</t>
   </si>
   <si>
     <t>Concept 3e Addendum Mediq-VWS DEF - met aanvulling FEZ.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1000361</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1000368</t>
   </si>
   <si>
     <t>Concept 3e Addendum Mediq-VWS DEF 09072021 (---).docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1000368</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1000370</t>
   </si>
   <si>
     <t>Toetsingskader overbrugging Mediq CB OneMed QRS noodvoorraad 09072021(---).docx</t>
   </si>
   <si>
-    <t>Verslag_x000A_Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
+    <t>Verslag
+Mediq voerde in de periode van 23 maart 2020 tot 24 juni 2021, onder garantstelling van de Staat, de aan het Landelijk Consortium Hulpmiddelen (LCH) gerelateerde werkzaamheden uit.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1000370</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1000568</t>
   </si>
   <si>
     <t>RE: Concept addendum Mediq</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1000568</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1000581</t>
   </si>
   <si>
     <t>RE: Conceptnota 'Zicht op rijksbezit'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1000581</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1000585</t>
   </si>
@@ -6044,51 +6049,51 @@
   <si>
     <t>VWS-WOO-02b-1005580</t>
   </si>
   <si>
     <t>20211223 Mediq VWS vaststellingsovereenkomst donaties(reparatieovereenkomst) getekend.pdf</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005582</t>
   </si>
   <si>
     <t>Overeenkomst Eindafrekening LCH 23122021 getekend -_-.pdf</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005773</t>
   </si>
   <si>
     <t>FW: mogelijk addendum bij ontvlechtingsovereenkomst Mediq- VWS</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1005773</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005789</t>
   </si>
   <si>
-    <t>FW: IJzeren voorraad persoonlijke beschermingsmiddelen en medischehulpmiddelen bij crises_x0009_</t>
+    <t xml:space="preserve">FW: IJzeren voorraad persoonlijke beschermingsmiddelen en medischehulpmiddelen bij crises	</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1005789</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005792</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1005792</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005876</t>
   </si>
   <si>
     <t>Herstel 1. Dwingende Spoed.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3904614-1068852-pdo/document/VWS-WOO-02b-1005876</t>
   </si>
   <si>
     <t>VWS-WOO-02b-1005877</t>
   </si>
   <si>
     <t>Herstel 11. Inkoopdossiers beademing.docx</t>
   </si>