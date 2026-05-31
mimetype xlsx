--- v0 (2025-12-11)
+++ v1 (2026-05-31)
@@ -3074,50 +3074,9653 @@
   <si>
     <t>20200408_1036_Ziekenhuisopnames_Meldingsdatum.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254037</t>
   </si>
   <si>
     <t>VWS-WOO-07-254038</t>
   </si>
   <si>
     <t>20200408_1036_Overleden_Datumoverlijden.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254038</t>
   </si>
   <si>
     <t>VWS-WOO-07-254039</t>
   </si>
   <si>
     <t>20200408_1036_Overleden_Leeftijd_Geslacht.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254039</t>
   </si>
   <si>
+    <t>VWS-WOO-07-254564</t>
+  </si>
+  <si>
+    <t>RE: notities afvalwatersurveillance brainstorm - volume bewaren/ ruimtelijke reportage AMR</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254564</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254567</t>
+  </si>
+  <si>
+    <t>FW: aanvullende offerteaanvragen ivm Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vaccins </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254572</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254585</t>
+  </si>
+  <si>
+    <t>plaatjes voor in het weekend</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254585</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254588</t>
+  </si>
+  <si>
+    <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-_-.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254588</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254590</t>
+  </si>
+  <si>
+    <t>20200421 c-VTV Presentatie voor -.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254601</t>
+  </si>
+  <si>
+    <t>RE: Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254601</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254602</t>
+  </si>
+  <si>
+    <t>FW: Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254602</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254604</t>
+  </si>
+  <si>
+    <t>NICE (FW: compleetheid ziekenhuisopnames)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254605</t>
+  </si>
+  <si>
+    <t>RE: reminder BSN &amp; veldnamen NICEdata voor RIVM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254605</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254609</t>
+  </si>
+  <si>
+    <t>RE: Werkwijze WPG Regio Rotterdam.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254614</t>
+  </si>
+  <si>
+    <t>FW: spoedwijziging Wpg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254614</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254615</t>
+  </si>
+  <si>
+    <t>RE: spoedwijziging Wpg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254622</t>
+  </si>
+  <si>
+    <t>Inventarisatie onderzoeksideeën crisis--.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254622</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254623</t>
+  </si>
+  <si>
+    <t>Bijlage 3 - 20200428 Long list onderwerpen - na aanvullingen - schoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254623</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254625</t>
+  </si>
+  <si>
+    <t>Copy of Inventarisatie onderzoeksideeën crisis -.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254625</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254627</t>
+  </si>
+  <si>
+    <t>Samenwerking en rolverdeling NZa en LCPS.pdf</t>
+  </si>
+  <si>
+    <t>https://puc.overheid.nl/nza/doc/PUC_306947_22/</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254627</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254629</t>
+  </si>
+  <si>
+    <t>9 spoedwijziging Wet publieke gezondheid.docx</t>
+  </si>
+  <si>
+    <t>https://wetgevingskalender.overheid.nl/Regeling/WGK014244/Download/04032fe0-39f3-4744-b4ba-597298e19c46_2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254629</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254630</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254630</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254631</t>
+  </si>
+  <si>
+    <t>9 bijdrage spoedwet Wet publieke gezondheid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254631</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254632</t>
+  </si>
+  <si>
+    <t>Brief NICE.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254632</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254633</t>
+  </si>
+  <si>
+    <t>9 spoedwijziging Wet publieke gezondheid opm -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254633</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254649</t>
+  </si>
+  <si>
+    <t>2020 04 17 IenW corona afvalwater vraag 3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254649</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254655</t>
+  </si>
+  <si>
+    <t>2020 04 17 IenW corona afvalwater vraag 2_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254655</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254660</t>
+  </si>
+  <si>
+    <t>corona dw-zwemw_-_-_-_20042020_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254661</t>
+  </si>
+  <si>
+    <t>2020 04 17 IenW corona afvalwater vraag 2_-_-_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254661</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254664</t>
+  </si>
+  <si>
+    <t>CoronaP3contactsurvey_10apr2020.docx</t>
+  </si>
+  <si>
+    <t>https://www.rivm.nl/pienter-corona-onderzoek/resultaten/ronde-1-3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254664</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254665</t>
+  </si>
+  <si>
+    <t>Projectie COVID-19 10-04-2020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254665</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254666</t>
+  </si>
+  <si>
+    <t>2020 04 17 IenW corona afvalwater vraag 3_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254666</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254668</t>
+  </si>
+  <si>
+    <t>corona dw-zwemw_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254669</t>
+  </si>
+  <si>
+    <t>Rt_estimation_NICE_Osiris_10apr2020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254672</t>
+  </si>
+  <si>
+    <t>2020 04 17 IenW corona afvalwater vraag 2_-_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254672</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254675</t>
+  </si>
+  <si>
+    <t>corona dw-zwemw.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254675</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254676</t>
+  </si>
+  <si>
+    <t>corona dw-zwemw_-_-_-_20042020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254677</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254677</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254678</t>
+  </si>
+  <si>
+    <t>corona dw-zwemw_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254678</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254683</t>
+  </si>
+  <si>
+    <t>DSA NICE-RIVMmn-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254683</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254686</t>
+  </si>
+  <si>
+    <t>DSA NICE-RIVM.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254686</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254708</t>
+  </si>
+  <si>
+    <t>advies Datasharing door NICE.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254721</t>
+  </si>
+  <si>
+    <t>9 bijdrage spoedwet Wet publieke gezondheid mn_-2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254721</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254725</t>
+  </si>
+  <si>
+    <t>Brief NICE mn-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254733</t>
+  </si>
+  <si>
+    <t>Scanned from a Xerox Multifunction Printer.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254733</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254765</t>
+  </si>
+  <si>
+    <t>RE: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis: Nu met bijlage</t>
+  </si>
+  <si>
+    <t>5.1.1d;5.1.2e;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254765</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254775</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254775</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254790</t>
+  </si>
+  <si>
+    <t>RE: Richtlijnen (4x) op de site van de Rijksoverheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254790</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254792</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254792</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254798</t>
+  </si>
+  <si>
+    <t>RE: Aanpassingen op zorgprofs</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254798</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254830</t>
+  </si>
+  <si>
+    <t>richtlijn wijziging paragraaf besmettelijke periode-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254830</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254861</t>
+  </si>
+  <si>
+    <t>RE: onderzoek perceptie CORONA maatregelen migranten en sociaal kwetsbare groepen - proces</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254863</t>
+  </si>
+  <si>
+    <t>Aftrap - wp4 kwalitaitief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254863</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254869</t>
+  </si>
+  <si>
+    <t>RE: VTV Corona? aansluiten informatie en proces Psychosociale Hulpverlening PSH en Gezondheidsonderzoek na Rampen GOR (Centrum VLH)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254869</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254874</t>
+  </si>
+  <si>
+    <t>20200304vragenovermoddeleren_-_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254874</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254881</t>
+  </si>
+  <si>
+    <t>Q&amp;A modelleren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254895</t>
+  </si>
+  <si>
+    <t>uitgestelde zorg/corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254895</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254896</t>
+  </si>
+  <si>
+    <t>RE: Antw: Ziektelast uitstel/verdringing reguliere zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254903</t>
+  </si>
+  <si>
+    <t>FW: vraag over gezondheidsverlies n.a.v. uitstel / afschaling oncologische zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254907</t>
+  </si>
+  <si>
+    <t>RE: verloren gezondheid door uitgestelde zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254907</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254911</t>
+  </si>
+  <si>
+    <t>RE: Quickscan Balans Coronazorg Reguliere zorg_v1</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: gezondheidsverlies door het uitstellen of afschalen van zorg onderzoek </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254913</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254914</t>
+  </si>
+  <si>
+    <t>Re: oncologie rapport en IKNL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254914</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254917</t>
+  </si>
+  <si>
+    <t>FW: Brief  provincie Utrecht inzake Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254935</t>
+  </si>
+  <si>
+    <t>RE: Vraag DG NZA tav COVID en Urgente planbare zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254937</t>
+  </si>
+  <si>
+    <t>RE: Verzoek om inzet t.b.v. kortcyclische informatievoorziening m.b.t. indirecte effecten van corona op gezondheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254937</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254939</t>
+  </si>
+  <si>
+    <t>RE: Reactie Effecten uitstel behandeling/diagnostiek tgv corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254939</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254960</t>
+  </si>
+  <si>
+    <t>FW: ''spoedje''  - vertrouwelijk!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254960</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254961</t>
+  </si>
+  <si>
+    <t>RE: Contact RIVM ivm Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254961</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254964</t>
+  </si>
+  <si>
+    <t>FW: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254964</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255027</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254967</t>
+  </si>
+  <si>
+    <t>RE: Highlights</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254967</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255025</t>
+  </si>
+  <si>
+    <t>RE: Loket Kennisvragen Corona</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.5;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255025</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255027</t>
+  </si>
+  <si>
+    <t>RE: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255029</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255029</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255031</t>
+  </si>
+  <si>
+    <t>Overleg NZA 160420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255031</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255034</t>
+  </si>
+  <si>
+    <t>Actielijst_Quickscan Effecten Corona_070420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255034</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255035</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255036</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v2_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255036</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255045</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v1_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255045</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255052</t>
+  </si>
+  <si>
+    <t>Loket brede corona kennisvragen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255052</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255060</t>
+  </si>
+  <si>
+    <t>Highlights Q1_calamiteiten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255060</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255079</t>
+  </si>
+  <si>
+    <t>Highlights Q1_calamiteiten, -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255079</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255096</t>
+  </si>
+  <si>
+    <t>RE: Woordvoeringslijnen stand van zaken vaccin en Nederlandsecapaciteit IC ten opzichte andere landen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255109</t>
+  </si>
+  <si>
+    <t>RE: GENTLE REMINDER: IANPHI - Sharing information about indicators used for exit strategies</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255109</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255119</t>
+  </si>
+  <si>
+    <t>RE: concept mail</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255119</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255126</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255126</t>
+  </si>
+  <si>
+    <t>Concept tekst - - 20200501.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255147</t>
+  </si>
+  <si>
+    <t>2020 04 06 concept memo financiering regionale aanpak tbv DPGs.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255148</t>
+  </si>
+  <si>
+    <t>200430 IC capaciteit 'nieuwe normaal'_def.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255151</t>
+  </si>
+  <si>
+    <t>2020-2483880 V2020751 Beoordeling conceptdocument Beademingsunit CoronaDEF CONCEPT.docx</t>
+  </si>
+  <si>
+    <t>https://www.rijksoverheid.nl/documenten/brieven/2020/05/20/brief-over-beoordeling-igj-document-kaderstelling-covid-19-acute-beademings-unit-cabu</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255151</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255197</t>
+  </si>
+  <si>
+    <t>20200405_brief aan leden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255197</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255220</t>
+  </si>
+  <si>
+    <t>FW: tekst voor brief TK openstellen Calhos</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255220</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Vraag MMZS cohortverpleging coronapatiënten Den Haag </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255225</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255231</t>
+  </si>
+  <si>
+    <t>FW: Offerte Infuus en spuitenpompen QRS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255231</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255243</t>
+  </si>
+  <si>
+    <t>RE: Notulen CN Covid 06-apr-2020 - Martini geen exportontheffing?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255243</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255254</t>
+  </si>
+  <si>
+    <t>FW: Notulen CN Covid 06-apr-2020 - Martini geen exportontheffing?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255254</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255257</t>
+  </si>
+  <si>
+    <t>Geen CN Covid meeting vanmiddag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255257</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255269</t>
+  </si>
+  <si>
+    <t>FW: Notulen CN Covid 06-apr-2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255269</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255277</t>
+  </si>
+  <si>
+    <t>RE: Factuur QRS Critical Care B.V.  - Infuuspompen IC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255277</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255313</t>
+  </si>
+  <si>
+    <t>Notulen overleg COVID medicatie BES 20200401.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255313</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255316</t>
+  </si>
+  <si>
+    <t>Notulen overleg COVID medicatie BES-CAS 20200406 concept v0.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255316</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255317</t>
+  </si>
+  <si>
+    <t>Notulen overleg COVID medicatie BES-CAS 20200406 concept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255317</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255362</t>
+  </si>
+  <si>
+    <t>RE: Afspraken in wording: verzekeraars met zorgaanbieders</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255362</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255369</t>
+  </si>
+  <si>
+    <t>RE: Extra beademingsapparatuur voor SXM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255369</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255370</t>
+  </si>
+  <si>
+    <t>RE: intelligente opschaling van non-coronazorg door ConstructieveContinuiteit van Zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255370</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255373</t>
+  </si>
+  <si>
+    <t>brief - opm - versie 6.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-200.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255374</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255375</t>
+  </si>
+  <si>
+    <t>brief - opm - versie 4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255375</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255378</t>
+  </si>
+  <si>
+    <t>Conceptverslag BR 24 april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255378</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255379</t>
+  </si>
+  <si>
+    <t>RE: Spoed levering St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255379</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255380</t>
+  </si>
+  <si>
+    <t>conceptverslag BR 1 mei 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255380</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255390</t>
+  </si>
+  <si>
+    <t>signaal naar -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255395</t>
+  </si>
+  <si>
+    <t>Status RPCS Brabant en 2/24</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255395</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255396</t>
+  </si>
+  <si>
+    <t>DVC-013 Denktank Gezondheidszorg (ID 59909).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255398</t>
+  </si>
+  <si>
+    <t>V022000318.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255398</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255401</t>
+  </si>
+  <si>
+    <t>Offerte Ministerie van Volksgezondheid, Welzijn en Sport.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255409</t>
+  </si>
+  <si>
+    <t>Catalog MS-31 Syringe Pump.pdf</t>
+  </si>
+  <si>
+    <t>https://www.scribd.com/document/456032814/Catalog-MS-31-Syringe-Pump</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255409</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255411</t>
+  </si>
+  <si>
+    <t>CE.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255411</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255415</t>
+  </si>
+  <si>
+    <t>Specification MI-20 Infusion Pump.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255415</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255417</t>
+  </si>
+  <si>
+    <t>Specification MS-31 Syringe Pump.pdf</t>
+  </si>
+  <si>
+    <t>https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjmkpnKk46JAxUHhv0HHZiSHmcQFnoECBYQAQ&amp;url=https%3A%2F%2Fstorage.mtender.gov.md%2Fget%2Fa9dfbd62-0243-41a7-8438-0aa7ecdb9752-1593168674201&amp;usg=AOvVaw1-EbrHKPKF7hrUHwmvfo52&amp;opi=89978449</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255417</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255419</t>
+  </si>
+  <si>
+    <t>Tekst voor Kamerbrief nav MCCb 15 maart 2020 VWS versie 2 zonderrevisies.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255419</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255423</t>
+  </si>
+  <si>
+    <t>OVK Staat - NVZA.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255425</t>
+  </si>
+  <si>
+    <t>Rapportage 1-4 tm 8-4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255426</t>
+  </si>
+  <si>
+    <t>Nieuwsbericht NZa regeling continuiteitsbijdrage enmeerkosten_Vdef.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255426</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255427</t>
+  </si>
+  <si>
+    <t>personeel 20042020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255428</t>
+  </si>
+  <si>
+    <t>QA  rondbel HA'en met links.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255428</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255429</t>
+  </si>
+  <si>
+    <t>Spreeklijn bedden buiten het ziekenhuis 8 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255430</t>
+  </si>
+  <si>
+    <t>Z-203819.docx</t>
+  </si>
+  <si>
+    <t>https://www.rijksoverheid.nl/documenten/kamerstukken/2020/04/21/beantwoording-kamervragen-over-de-financiering-van-zorgkosten-tijdens-de-coronapandemie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255430</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255432</t>
+  </si>
+  <si>
+    <t>Visuele weergave aanpak COVID-19 concept 0.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255433</t>
+  </si>
+  <si>
+    <t>FW: beademinsgapparatuur Philips - kamer vragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255444</t>
+  </si>
+  <si>
+    <t>200401_Statement ingebruikename beademingsapparatuur v1.pdf</t>
+  </si>
+  <si>
+    <t>https://www.philips.nl/a-w/about/news/archive/standard/about/news/articles/2020/20200401-philips-ondersteunt-de-installatie-en-training-voor-de-ingebruikname-van-de-eerste-levering-beademingsapparatuur-in-nederland.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255447</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255451</t>
+  </si>
+  <si>
+    <t>20200420 bijdrage meva kamerbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255451</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255452</t>
+  </si>
+  <si>
+    <t>RE: Betreft: Gegevensuitwisseling DVDexit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255452</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255457</t>
+  </si>
+  <si>
+    <t>COVID19 Hospital Beds</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255461</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255462</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255463</t>
+  </si>
+  <si>
+    <t>FW: fenotypeen COVID19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255463</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255473</t>
+  </si>
+  <si>
+    <t>fenotypeen COVID19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255473</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255476</t>
+  </si>
+  <si>
+    <t>Transport medische apparatuur naar Sint-Maarten CONCEPTPERSBERICHT.docx</t>
+  </si>
+  <si>
+    <t>https://www.rijksoverheid.nl/actueel/nieuws/2020/04/05/medische-apparatuur-en-medicijnen-voor-behandeling-corona-patienten-op-weg-naar-sint-maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255476</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255499</t>
+  </si>
+  <si>
+    <t>EAB Version 2 data sheet.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255504</t>
+  </si>
+  <si>
+    <t>RE: Opschaling en extra beademingsfaciliteit nav kamerbrief?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255508</t>
+  </si>
+  <si>
+    <t>RE: personeel voor inzet caribisch gebied</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255511</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255511</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255526</t>
+  </si>
+  <si>
+    <t>RE: verzoek tot levering/verordonnering patienbewakingssystemen &amp;holding statement</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255527</t>
+  </si>
+  <si>
+    <t>RE: Voorstel voor zorgpropositie CoronaKit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255535</t>
+  </si>
+  <si>
+    <t>Verslag CN 6 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255550</t>
+  </si>
+  <si>
+    <t>RE: 200408 Factsheet Systemen voor beddencapaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255557</t>
+  </si>
+  <si>
+    <t>RE: Graag uiterlijk 15:00 uur akkoord - 200422 FactsheetBeschikbaarheid medische informatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255557</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255579</t>
+  </si>
+  <si>
+    <t>200416 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255579</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255580</t>
+  </si>
+  <si>
+    <t>Afstemmingsoverleg actiepuntenlijst 7/4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255581</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255581</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255582</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255582</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255583</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie - Corona opt-in enDuurzame oplossing.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255583</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255586</t>
+  </si>
+  <si>
+    <t>200331_Persbericht Philips Interoperability Solution v0.4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255586</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255587</t>
+  </si>
+  <si>
+    <t>200408 QA 2twnty4 concept 4 (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255587</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255588</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255588</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255590</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255592</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255592</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255594</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255594</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255596</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255596</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255598</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255599</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255599</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255600</t>
+  </si>
+  <si>
+    <t>2. COVID-19 en Open Science - overzicht van initiatieven en artikelen(4).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255604</t>
+  </si>
+  <si>
+    <t>20200428 concept brief cmio omtrent gegevensuitwisseling -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255605</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255605</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255609</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50 aansluiting 2twnty4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255615</t>
+  </si>
+  <si>
+    <t>FW: Ter bespreking in overleg morgenochtend - Terugkoppeling debat 1april + proces volgende Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255616</t>
+  </si>
+  <si>
+    <t>Conceptmail naar -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255616</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255620</t>
+  </si>
+  <si>
+    <t>Advies SaCZ vereniging betreffende aanbiedingen Chipsoft tbv LCPSaanlevering (v1).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255620</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255634</t>
+  </si>
+  <si>
+    <t>FW: D-TT (vorige mail kan je negeren)</t>
+  </si>
+  <si>
+    <t>2.57.2 AanbW 2012;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255634</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255636</t>
+  </si>
+  <si>
+    <t>FW: Final review/approval: Persbericht Interoperability Solution</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255640</t>
+  </si>
+  <si>
+    <t>FW: Mogelijke bijdrage</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255640</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255650</t>
+  </si>
+  <si>
+    <t>FW: Philips en DVD exit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255650</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255653</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255653</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255654</t>
+  </si>
+  <si>
+    <t>Brief aan de overheid betreffende Covid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255654</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255656</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50 (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255656</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255657</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255657</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255660</t>
+  </si>
+  <si>
+    <t>FW: Ter bespreking: aanbod platform KVK voor marktplaats innovaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255662</t>
+  </si>
+  <si>
+    <t>FMvKA.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255662</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255663</t>
+  </si>
+  <si>
+    <t>CDA 14 Coordinatie LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255663</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255667</t>
+  </si>
+  <si>
+    <t>RE: Corona-data</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255667</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255680</t>
+  </si>
+  <si>
+    <t>mMZS Corona en Gegevensuitwisseling.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255682</t>
+  </si>
+  <si>
+    <t>20042020_18h00_input kamerbrief opschalen urgente reguliere zorg_1715(002)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255683</t>
+  </si>
+  <si>
+    <t>FE en FNE overzicht Covid-19 tp.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255683</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255684</t>
+  </si>
+  <si>
+    <t>terugkoppeling gesprek -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255684</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255687</t>
+  </si>
+  <si>
+    <t>QenA over 3 stadia in besluitvorming zorgverlening</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255687</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255689</t>
+  </si>
+  <si>
+    <t>2020-04-01 Spreektekst IC-capaciteit en ziekenhuizen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255689</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255695</t>
+  </si>
+  <si>
+    <t>FW: verzoeken om met spoed mee te kijken met deze producten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255695</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255699</t>
+  </si>
+  <si>
+    <t>QenA over zinvolle IC-zorg (voor dossier M)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255699</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Vraag in verband met verplaatsing van patiënten naar - </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255700</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255703</t>
+  </si>
+  <si>
+    <t>RE: 04/04/20 Volgende stap uitleg IC beleid in Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255703</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255706</t>
+  </si>
+  <si>
+    <t>FW: Uitgestelde zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255706</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255708</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255710</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 22 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255711</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 25. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255711</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255713</t>
+  </si>
+  <si>
+    <t>Persbericht Philips Interoperability Solution v1.1.docx</t>
+  </si>
+  <si>
+    <t>https://www.philips.nl/a-w/about/news/archive/standard/about/news/press/2020/20200415-lancering-landelijk-online-portaal-voor-het-digitaal-uitwisselen-van-relevante-covid-19-patientgegevens-tussen-ziekenhuizen.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255713</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255714</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255714</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255716</t>
+  </si>
+  <si>
+    <t>RE: behandelkeuze en triage IC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255716</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255717</t>
+  </si>
+  <si>
+    <t>Aangepaste nota, mijn marjolein is van slag.</t>
+  </si>
+  <si>
+    <t>5.1.2a;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255717</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255720</t>
+  </si>
+  <si>
+    <t>FW: bericht aan LOCC ivm beademingsapparatuur St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255720</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">afrondende bespreking dinsdag 14 april 2020 van 10:00 tot 10:30  overbeschikbaarheid beademingsapparatuur </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255723</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255727</t>
+  </si>
+  <si>
+    <t>afspraken van net</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255727</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255728</t>
+  </si>
+  <si>
+    <t>Voorbeeld twitter</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255731</t>
+  </si>
+  <si>
+    <t>Antwoorden nodig voor mensen met handicap en berichtgeving criteriaIC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255731</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255732</t>
+  </si>
+  <si>
+    <t>beademingsapparatuur Caribisch Nederland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255733</t>
+  </si>
+  <si>
+    <t>Tesla bestelling gedaan via EMC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255733</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255735</t>
+  </si>
+  <si>
+    <t>RE: Aantal gebruikers COVID-portaal 200401</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255736</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255736</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255737</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255737</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255741</t>
+  </si>
+  <si>
+    <t>belnotitie minister Van Rijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255742</t>
+  </si>
+  <si>
+    <t>RE: Brief aan de overheid betreffende Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255761</t>
+  </si>
+  <si>
+    <t>Brief inzet CalHos in Marjolein</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255761</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255762</t>
+  </si>
+  <si>
+    <t>RE: COVID19 Monitoring systeem</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255762</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255764</t>
+  </si>
+  <si>
+    <t>Centrale capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255765</t>
+  </si>
+  <si>
+    <t>Bruikleenovereenkomst beademingsapparaat dierendokters Ede</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255765</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255767</t>
+  </si>
+  <si>
+    <t>2020-04-01 Spreektekst IC-capaciteit en ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255769</t>
+  </si>
+  <si>
+    <t>2020-04-06 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255769</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255770</t>
+  </si>
+  <si>
+    <t>RE: Etage open stellen voor DC/CIO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255770</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255774</t>
+  </si>
+  <si>
+    <t>RE: Geen Wabvpz maar wel geest van Corona Opt-In - akkoord metfinanciering?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255775</t>
+  </si>
+  <si>
+    <t>RE: Gezamenlijke boodschap</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255775</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255782</t>
+  </si>
+  <si>
+    <t>2020-04-20 QenA over zinvolle IC zorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255782</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255783</t>
+  </si>
+  <si>
+    <t>CTC zorg tijdens Covid-19 update 20 april 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255785</t>
+  </si>
+  <si>
+    <t>20040_LCPS_urgentie-inschatting tbv capaciteitsplanning NON-COVID zorgdoor LC.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255785</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255787</t>
+  </si>
+  <si>
+    <t>20051_NZa_urgentielijst_non-covid zorg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255791</t>
+  </si>
+  <si>
+    <t>RE: Kennismaking mMZS.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255791</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255792</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255792</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255807</t>
+  </si>
+  <si>
+    <t>RE: NICE en LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255807</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255812</t>
+  </si>
+  <si>
+    <t>FW: DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255812</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255813</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255813</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255817</t>
+  </si>
+  <si>
+    <t>20042020_18h00_input kamerbrief opschalen urgente reguliere zorg_1715(002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255818</t>
+  </si>
+  <si>
+    <t>200430 IC capaciteit 'nieuwe normaal'_def.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255818</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255819</t>
+  </si>
+  <si>
+    <t>Re: Open Consultation VWS Knowledge Base AI and COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255819</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255822</t>
+  </si>
+  <si>
+    <t>RE: Paar zaken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255822</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255824</t>
+  </si>
+  <si>
+    <t>RE: Procesafspraken DI-Corona@minvws.nl</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255824</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255827</t>
+  </si>
+  <si>
+    <t>flyer FW: Samen ontwikkelen van stroomdiagram</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255827</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255828</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255829</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW:   Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255829</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255830</t>
+  </si>
+  <si>
+    <t>FW: Aanbod TechTegenCorona: bunker met ic bedden hilversum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255830</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255832</t>
+  </si>
+  <si>
+    <t>RE: Reactie VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255833</t>
+  </si>
+  <si>
+    <t>FW: alinea over beademingsappartuur in Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255833</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255835</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255835</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255836</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255836</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255837</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 9. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255838</t>
+  </si>
+  <si>
+    <t>FW: Caribisch NL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255838</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255841</t>
+  </si>
+  <si>
+    <t>RE: betrekken huisartsen / inzage ziekenhuisbedchecker</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255841</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255844</t>
+  </si>
+  <si>
+    <t>FW: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255844</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255850</t>
+  </si>
+  <si>
+    <t>FW: Fwd: Ned Antillen en IC bedden etc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255850</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255852</t>
+  </si>
+  <si>
+    <t>NZa/planbare zorg | urgentie ECT/afhankelijkheid ziekenhuiscapaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255852</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255853</t>
+  </si>
+  <si>
+    <t>FW: Contact met - ic ECT en gevolgen COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255853</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255855</t>
+  </si>
+  <si>
+    <t>2020-04-17 Vraag aan FMS et al over inschatting IC-capaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255855</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255856</t>
+  </si>
+  <si>
+    <t>2020-04-10 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255856</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255857</t>
+  </si>
+  <si>
+    <t>FW: Getekende bruikleenovereenkomst</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255857</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255859</t>
+  </si>
+  <si>
+    <t>2020-04-17 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255859</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255868</t>
+  </si>
+  <si>
+    <t>FW: spullen voor IC beademing!!! LCS spoed</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255869</t>
+  </si>
+  <si>
+    <t>20200406 Vragenlijst Ieder(in) LFB VGN.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255869</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255870</t>
+  </si>
+  <si>
+    <t>20200417 Programma Non-COVID zorg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255870</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255874</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 14. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255874</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255875</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 21 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255876</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 23. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255877</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 26. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255878</t>
+  </si>
+  <si>
+    <t>FW: stuk mede ondertekend doordefensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255878</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255879</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255880</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 27. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255880</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255881</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 28 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255886</t>
+  </si>
+  <si>
+    <t>FW: Verzekering MICU's over de grens</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Samenwerking met Nedersaksen op IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255887</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255890</t>
+  </si>
+  <si>
+    <t>RE: VWS: Daily update log</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255890</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255892</t>
+  </si>
+  <si>
+    <t>FW: vraagstelling bandbreedte IC capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255896</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://www.vgn.nl/system/files/2020-05/Addendum%2027%20mei%20bij%20brief%20VWS%2010%20april%20corona.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255898</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255899</t>
+  </si>
+  <si>
+    <t>RE: ziekenhuisbedchecker.nl</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255899</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255903</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255905</t>
+  </si>
+  <si>
+    <t>Geen Onderwerp.eml_32363414-8d24-41fe-8376-d7eb96fa689d.eml</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255905</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255907</t>
+  </si>
+  <si>
+    <t>RE: concept input over opschalen urgente planbare zorg voorkamerbrief 21-4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255907</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255909</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255909</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255910</t>
+  </si>
+  <si>
+    <t>20200420 input kamerbrief_1326.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255910</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255913</t>
+  </si>
+  <si>
+    <t>RE: Besluitvorming rond verplaatsing naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255913</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255915</t>
+  </si>
+  <si>
+    <t>paar beslispunten NZa-VWS opschalen zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255915</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255917</t>
+  </si>
+  <si>
+    <t>RE: Verlegt nach Deutschland 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255918</t>
+  </si>
+  <si>
+    <t>woordvoeringslijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255918</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255919</t>
+  </si>
+  <si>
+    <t>Transport beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255920</t>
+  </si>
+  <si>
+    <t>Re: Verzoek overname van patiententransport voor de Waddeneilanden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255920</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255921</t>
+  </si>
+  <si>
+    <t>RE: Capaciteitsuitbreiding IC tbv Agenda COVID koepel overleg 2 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255924</t>
+  </si>
+  <si>
+    <t>RE: Offerte Gijs de Vries: aanpak opschaling Basic IC Corona zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255924</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255927</t>
+  </si>
+  <si>
+    <t>RE: Vraag nav FW: LCPS | Communiqué 15 PAS MAANDAG LEZEN/ANTWOORDEN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255927</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255928</t>
+  </si>
+  <si>
+    <t>RE: hoi -, NFU stelt deze vraag (FMS vorige week). Kun je voor12 uur reactie geven, dan hebben we koepeloverleg. Thnx. -, -, -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255928</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255929</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255931</t>
+  </si>
+  <si>
+    <t>STATUSUPDATE HELI "DOC 01"_Stichting Zorgvleugels</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255931</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255933</t>
+  </si>
+  <si>
+    <t>RE: Vragen tbv aansluiting bij Philips portaal</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255933</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255934</t>
+  </si>
+  <si>
+    <t>Beslisdocument lead beademingsapparatuur def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255934</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: vraag over vervolg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Vraag deelname IKNL trialbureau aan covid-19 studie DisCoVeRy </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255937</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255938</t>
+  </si>
+  <si>
+    <t>nota ter beslissing onrealistische leads.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255939</t>
+  </si>
+  <si>
+    <t>Tekst voor IRF mbt susbidie gegevens op de HAP en SEH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255939</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255940</t>
+  </si>
+  <si>
+    <t>RE: Afrondende bespreking VWS - beademingsapparatuur dierenklinieken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255940</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255944</t>
+  </si>
+  <si>
+    <t>RE: Communicatiebericht ziekenhuizen ihkv signaal dierenklinieken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255947</t>
+  </si>
+  <si>
+    <t>overzicht verplaatsing patienten naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255947</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255948</t>
+  </si>
+  <si>
+    <t>Bijlage 2 overzicht bestelde en geleverde apparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255949</t>
+  </si>
+  <si>
+    <t>Overdracht uitleen beademingsapparatuur naar LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255949</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255950</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255950</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255952</t>
+  </si>
+  <si>
+    <t>RE: Betaling ivm uitleenovereenkomst beademingsapparatuur                       -/-????</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255953</t>
+  </si>
+  <si>
+    <t>Advies VVN Verpleegkundige inzet bij uitbreiding IC Capaciteit.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255955</t>
+  </si>
+  <si>
+    <t>Gezamenlijke boodschap-vervolgstappen_concept VWS LCPS Twiin.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255957</t>
+  </si>
+  <si>
+    <t>levering aan CN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255958</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255959</t>
+  </si>
+  <si>
+    <t>kwaliteitsbeoordeling nieuwe beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255960</t>
+  </si>
+  <si>
+    <t>mail monitorsystemen en andere IC spullen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255960</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255962</t>
+  </si>
+  <si>
+    <t>Fwd: beademingsapparatuur, verzoek Erasmus MC en LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255962</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255964</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: notitie Mccb CN </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255971</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255973</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing 2020-04-01 14_51_20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255973</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255974</t>
+  </si>
+  <si>
+    <t>5.1.1b;5.1.2e</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255976</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK 2020-04-01 14_51_24.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255977</t>
+  </si>
+  <si>
+    <t>RE: Plan verdeling beademingsapparaten naar Cariben deze week tbvMCCB morgen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255977</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255984</t>
+  </si>
+  <si>
+    <t>proces bijstandsaanvragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255984</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255985</t>
+  </si>
+  <si>
+    <t>RE: Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255985</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255986</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255986</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Akkoord? Spreeklijntje revalidatiezorg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255989</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255995</t>
+  </si>
+  <si>
+    <t>RE: beddenoverzicht - graag even telefonisch overleg hierover</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255995</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255996</t>
+  </si>
+  <si>
+    <t>RE: bericht aan LOCC ivm beademingsapparatuur St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255996</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256000</t>
+  </si>
+  <si>
+    <t>RE: brief tekst</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256000</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256004</t>
+  </si>
+  <si>
+    <t>RE: Brief Wilders</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256005</t>
+  </si>
+  <si>
+    <t>RE: Beschrijving overgang fase 3 blok 3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256005</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256006</t>
+  </si>
+  <si>
+    <t>Uitleenovereenkomst beademingsapparatuur - Dierendokters Ede -Servo-300.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256010</t>
+  </si>
+  <si>
+    <t>RE: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256010</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256012</t>
+  </si>
+  <si>
+    <t>Re: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256013</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256023</t>
+  </si>
+  <si>
+    <t>instructies tav werken in duo's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256023</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256026</t>
+  </si>
+  <si>
+    <t>RE: inventarisatie beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256026</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256027</t>
+  </si>
+  <si>
+    <t>RE: Offerte -: aanpak opschaling Basic IC Corona zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256027</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256028</t>
+  </si>
+  <si>
+    <t>RE: QenA tbv Coronadebat</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256028</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256034</t>
+  </si>
+  <si>
+    <t>RE: Tekst revalidatiezorg voor in Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256034</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256035</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256042</t>
+  </si>
+  <si>
+    <t>RE: nav gesprek vanochtend</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256042</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256047</t>
+  </si>
+  <si>
+    <t>RE: Vraag IAO ic-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256047</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256048</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256049</t>
+  </si>
+  <si>
+    <t>Dagkoers leveringen stand 3 april.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2i Eenh. kabinet</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256049</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256052</t>
+  </si>
+  <si>
+    <t>RE: vraagstelling bandbreedte IC capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256052</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256057</t>
+  </si>
+  <si>
+    <t>D-20-013238 brief inzake ruil beademingsapparaten in kader van patiëntveiligheid.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256057</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256059</t>
+  </si>
+  <si>
+    <t>DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256059</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256061</t>
+  </si>
+  <si>
+    <t>DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256061</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256062</t>
+  </si>
+  <si>
+    <t>VWS presentatie - opstart planbare zorg 17-04-2020.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256064</t>
+  </si>
+  <si>
+    <t>Parent_Guide_COVID-19.pdf</t>
+  </si>
+  <si>
+    <t>https://www.staloysius.org/media/nhsadviceforparentsduringcovid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256064</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256067</t>
+  </si>
+  <si>
+    <t>stand van zaken trauma</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256067</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256070</t>
+  </si>
+  <si>
+    <t>UPDATE: Tekst over fase 3 versie 17.25 u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256070</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256071</t>
+  </si>
+  <si>
+    <t>twee vragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256071</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vergoedingen voor zorghotels </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256073</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256074</t>
+  </si>
+  <si>
+    <t>verslag gesprek - apparaten 2 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256074</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256076</t>
+  </si>
+  <si>
+    <t>verzoek LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256076</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256078</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256078</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256079</t>
+  </si>
+  <si>
+    <t>Waddenheli - stavaza</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256079</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waddenheli </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256080</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256083</t>
+  </si>
+  <si>
+    <t>Ned. Antillen  INWONERS _ IC  _  BEADEMING.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256083</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256086</t>
+  </si>
+  <si>
+    <t>input kamerbrief_1326.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256086</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256088</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256088</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256089</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.- en HP (003).pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256089</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256090</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.-.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256090</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256096</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 14 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256098</t>
+  </si>
+  <si>
+    <t>ROAZ+ mandaatstructuur.pdf</t>
+  </si>
+  <si>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjfl6uJjY-DAxVRgv0HHVboAAMQFnoECA0QAQ&amp;url=https%3A%2F%2Fpuc.overheid.nl%2FPUC%2FHandlers%2FDownloadDocument.ashx%3Fidentifier%3DPUC_309129_22%26versienummer%3D1%26type%3Dpdf%26ValChk%3DiRAeZJZkHg_iG_mNG-Ls009dtnXkr8rikmeb1fKvw5g1&amp;usg=AOvVaw2ghOtPHknwqtcpZdD1I1y2&amp;opi=89978449</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256098</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256103</t>
+  </si>
+  <si>
+    <t>Scan_04_07_2009_03_07.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256103</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256106</t>
+  </si>
+  <si>
+    <t>Reactiebrief UMC Utrecht.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256107</t>
+  </si>
+  <si>
+    <t>Reactiebrief UMCU - ondertekend door minister MZS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256107</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256109</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256109</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256111</t>
+  </si>
+  <si>
+    <t>OF P20930_2003SV_V1 DisCoVeRy.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256111</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256113</t>
+  </si>
+  <si>
+    <t>input kamerbrief_1326 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256113</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256114</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoneydef.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256114</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256116</t>
+  </si>
+  <si>
+    <t>Q&amp;A belactie huisartsen opdracht ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256116</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256119</t>
+  </si>
+  <si>
+    <t>Rollen LCPS &amp; NZa - final.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256119</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256120</t>
+  </si>
+  <si>
+    <t>TK brief bekostiging -.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-29509-74.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256120</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256122</t>
+  </si>
+  <si>
+    <t>Stand van zaken trauma.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256122</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256123</t>
+  </si>
+  <si>
+    <t>Offerte project verdere opschaling IC zorg.docx</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256123</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256124</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 7 april versie 17.25u.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256124</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256129</t>
+  </si>
+  <si>
+    <t>Spreeklijn IC-capaciteit en ziekenhuizen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256129</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256136</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 10. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256136</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256137</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 11. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256137</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256138</t>
+  </si>
+  <si>
+    <t>FW: Input MEVA tbv TK-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256138</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256141</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 08 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256141</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256144</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 24. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256144</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256145</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 13. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256145</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256147</t>
+  </si>
+  <si>
+    <t>FW: Annotatie MJV BO Prioriteitenplan d.d. 24 april 20</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256147</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256148</t>
+  </si>
+  <si>
+    <t>Verzoek extra brief vanuit DGCZ naar CMIO netwerk + RvB ziekenhuizen</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i OMT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256151</t>
+  </si>
+  <si>
+    <t>FW: LCPS | verlegt nach Deutschland 4 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256151</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256153</t>
+  </si>
+  <si>
+    <t>FW: 20200401 Overview Ventilators- appreciate your feedback</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256153</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256154</t>
+  </si>
+  <si>
+    <t>RE: Project Open Air - Platform ten tijde van coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256154</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256166</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256166</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256174</t>
+  </si>
+  <si>
+    <t>FW: Aandachtspunten voor werkbezoek minister de Jonge aan EMCaanstaande vrijdag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256174</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Amsterdam - Zorg locaties - Nhow Amsterdam RAI hotel </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256176</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256181</t>
+  </si>
+  <si>
+    <t>FW: Brief inzake ruil beademingsapparaten in kader van patiëntveiligheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256185</t>
+  </si>
+  <si>
+    <t>FW: Extra beademingsapparatuur voor SXM: - kan je even meelezen?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256186</t>
+  </si>
+  <si>
+    <t>FW: Hamilton</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256187</t>
+  </si>
+  <si>
+    <t>FW: Q&amp;A betaling zog corona geleverd in Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256191</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256205</t>
+  </si>
+  <si>
+    <t>FW: Personen koppelen aan NICE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256205</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256206</t>
+  </si>
+  <si>
+    <t>FW: SPOEDVRAAG M Huisartsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256212</t>
+  </si>
+  <si>
+    <t>FW: tekstdeel OPSCHALING URGENTE REGULIERE ziekenhuisZORG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256212</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256213</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 15. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256214</t>
+  </si>
+  <si>
+    <t>FW: URGENT: uw hulp met beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256214</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256215</t>
+  </si>
+  <si>
+    <t>FW: Vraag IAO ic-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256215</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256217</t>
+  </si>
+  <si>
+    <t>FW: Vragen triageprotocol</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256219</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 20 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256219</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256221</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 17. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256221</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256223</t>
+  </si>
+  <si>
+    <t>IAO 3 april: Gespecialiseerd personeel IC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256223</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256226</t>
+  </si>
+  <si>
+    <t>Stukje IC voor in de brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256229</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256229</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256230</t>
+  </si>
+  <si>
+    <t>RE: Levering Beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256230</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256254</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256237</t>
+  </si>
+  <si>
+    <t>RE: nog wat vragen ivm protocol, code zwart en ethiek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256237</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256238</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur - mediavragen afdoen met één algemeen antwoord</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept;5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256238</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256244</t>
+  </si>
+  <si>
+    <t>RE: Vraag d66 over protocol code zwart</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256244</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256245</t>
+  </si>
+  <si>
+    <t>vraag ivm ethiek en landelijk protocol corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256247</t>
+  </si>
+  <si>
+    <t>Site sunrise</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256247</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256252</t>
+  </si>
+  <si>
+    <t>RE: Diplomatieke actie om Nederland hogere prioriteit te geven bijorders in China?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256252</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256254</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256259</t>
+  </si>
+  <si>
+    <t>RE: Akkoord bestelling beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256262</t>
+  </si>
+  <si>
+    <t>RE: Brief inzake ruil beademingsapparaten in kader van patiëntveiligheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256262</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256268</t>
+  </si>
+  <si>
+    <t>Werkaantekeningen Strategie Aanpak FG VWS-Corona v18042020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256272</t>
+  </si>
+  <si>
+    <t>RE: ventilatoren April_2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256272</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256273</t>
+  </si>
+  <si>
+    <t>RE: Overzicht landelijke IC capaciteit  Meldingnummer: -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256273</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256274</t>
+  </si>
+  <si>
+    <t>RE: Kamervraag GL over Medtronic</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256274</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256275</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256275</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NICE cijfers </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256281</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256282</t>
+  </si>
+  <si>
+    <t>2020-04-17 Vraag aan FMS over inschatting IC-capaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256282</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256291</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256291</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256296</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256296</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256298</t>
+  </si>
+  <si>
+    <t>RE: 200402 MSOB INTERDEP ONDERSTEUNEN MIN VWS SINT MAARTEN (COVID-19BEADEMINGSAPPARATUUR)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256298</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256301</t>
+  </si>
+  <si>
+    <t>RE: 2020-04-17 Vraag aan FMS over inschatting IC-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256301</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256302</t>
+  </si>
+  <si>
+    <t>RE: Artikel Trouw --&gt; graag QenA maken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256302</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256303</t>
+  </si>
+  <si>
+    <t>RE: bandbreedte IC cap komende tijd noodzakelijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256303</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256304</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256304</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Amsterdam - Zorg locaties - Nhow Amsterdam RAI hotel </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256306</t>
+  </si>
+  <si>
+    <t>2020-04-03 Factsheet IC- prognose en bezetting v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256306</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256308</t>
+  </si>
+  <si>
+    <t>RE: Beantwoording Kamervragen GL 3 + 4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256308</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256309</t>
+  </si>
+  <si>
+    <t>RE: beademingsapparatuur.docx - check is er wel geweest met julliedus laat deze mail maar zitten ajb</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256309</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256312</t>
+  </si>
+  <si>
+    <t>RE: Beantwoording Kamervragen GL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256312</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256315</t>
+  </si>
+  <si>
+    <t>RE: COVID-19: Use of one ventilator for two patients</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256315</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256316</t>
+  </si>
+  <si>
+    <t>RE: Follow the Money</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256316</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256318</t>
+  </si>
+  <si>
+    <t>RE: DPC ticket IT1455576 : Coronavirus COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256318</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256320</t>
+  </si>
+  <si>
+    <t>RE: Hamilton woordvoering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256320</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256321</t>
+  </si>
+  <si>
+    <t>RE: IC en beademingsapparatuur voor Caribisch deel van het Koninkrijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256321</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256323</t>
+  </si>
+  <si>
+    <t>RE: IC Q&amp;A's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256323</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256326</t>
+  </si>
+  <si>
+    <t>RE: Nota besluiten beademingsapparatuur 15 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256326</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256327</t>
+  </si>
+  <si>
+    <t>RE: Initiatief Radboudumc - reactie aan -, OK?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256327</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256328</t>
+  </si>
+  <si>
+    <t>RE: Opschalen productie Demcon voor Belgie eventueel mogelijk?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256328</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256332</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256332</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256334</t>
+  </si>
+  <si>
+    <t>2020-04-08 QenA over cijfers IC-opname 7 april actueel.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256336</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256336</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256337</t>
+  </si>
+  <si>
+    <t>RE: overdracht piket coronaaaaa</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256337</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256339</t>
+  </si>
+  <si>
+    <t>RE: overzicht aankopen beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256342</t>
+  </si>
+  <si>
+    <t>RE: Prioriteitsvragen FTM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256342</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256350</t>
+  </si>
+  <si>
+    <t>RE: QenA Follow the Money en beademingsapparatuur (HERZIEN)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256351</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256351</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Modelering regionale patiëntendruk </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256355</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256356</t>
+  </si>
+  <si>
+    <t>RE: Scan beslisnota app 1442020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256356</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256359</t>
+  </si>
+  <si>
+    <t>Aanvullende afspraken Corona-loket, ondernemingen dragen bij aanzorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256359</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">verdeelplan </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256360</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256362</t>
+  </si>
+  <si>
+    <t>Annotatie MJV BO Prioriteitenplan d.d. 24 april 20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256362</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256367</t>
+  </si>
+  <si>
+    <t>beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256370</t>
+  </si>
+  <si>
+    <t>Belnotitie minister v Rijn hamilton.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256370</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256371</t>
+  </si>
+  <si>
+    <t>Concept QAs financiering en bekostiging steun_vergoedenbuitenland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256371</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256373</t>
+  </si>
+  <si>
+    <t>Bijstandsverzoek 1 - SXM_Ventilators.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256376</t>
+  </si>
+  <si>
+    <t>RE: toegang zorgprisma voor LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256376</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256378</t>
+  </si>
+  <si>
+    <t>RE: TechTegenCorona initiatieven: bunker met ic bedden hilversum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256378</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256379</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45 bvdd re.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256379</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256380</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256380</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256381</t>
+  </si>
+  <si>
+    <t>QA IC Dl 080420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256381</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256382</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256382</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256385</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 20 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256385</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256386</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 7 april 17.15.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256386</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256389</t>
+  </si>
+  <si>
+    <t>Hamilton woordvoering.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256391</t>
+  </si>
+  <si>
+    <t>PVDA 39 noodhospitalen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256391</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256392</t>
+  </si>
+  <si>
+    <t>VVD 4  landelijke coordinatie inhaalzorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256393</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ triage.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256394</t>
+  </si>
+  <si>
+    <t>IC capaciteit brief 2020-04-06.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256394</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256395</t>
+  </si>
+  <si>
+    <t>Nota besluiten beademingsapparatuur 15 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256395</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256396</t>
+  </si>
+  <si>
+    <t>Scan_van_een_Xerox_MFA.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256398</t>
+  </si>
+  <si>
+    <t>QA's publieksinformatie Rijksoverheid over IC.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256398</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256400</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ triage straks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256400</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256401</t>
+  </si>
+  <si>
+    <t>PVDA 39 over noodhospitalen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256402</t>
+  </si>
+  <si>
+    <t>QA hoeveel IC patiënten kunnen naar Duitsland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256402</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256403</t>
+  </si>
+  <si>
+    <t>QA medisch zinvol IC zorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256403</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256405</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256405</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256409</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256409</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256416</t>
+  </si>
+  <si>
+    <t>Corona apps MedMij</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256416</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256420</t>
+  </si>
+  <si>
+    <t>FW: acceleratie innovatie thuisverpleging</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256420</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256424</t>
+  </si>
+  <si>
+    <t>FW: URGENT: we can help with pandemic  Meldingnummer: M2004 2778</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256424</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256425</t>
+  </si>
+  <si>
+    <t>FW: BeterDichtbij - input/data voor VWS intern stukje</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256427</t>
+  </si>
+  <si>
+    <t>FW: Innovatie &amp; COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: gebruik en bereik ozo </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256428</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256431</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256431</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256433</t>
+  </si>
+  <si>
+    <t>FW: matching personeel zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256435</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256438</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Versie 3 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256441</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ in wiens opdracht bellen HA'en.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256444</t>
+  </si>
+  <si>
+    <t>FW: Tracking technologie voor de Corona tracking app  Meldingnummer:M2004 3755</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256447</t>
+  </si>
+  <si>
+    <t>Lint vragen uit Mccb</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256448</t>
+  </si>
+  <si>
+    <t>Medische ondersteuning Caribisch gebied</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256450</t>
+  </si>
+  <si>
+    <t>Document4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256453</t>
+  </si>
+  <si>
+    <t>FW: uitbreiding Future-uren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256457</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256464</t>
+  </si>
+  <si>
+    <t>Gesprek met -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256466</t>
+  </si>
+  <si>
+    <t>FW: pilot zorgthuis juist intensief -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256466</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256474</t>
+  </si>
+  <si>
+    <t>RE: Update SET Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256476</t>
+  </si>
+  <si>
+    <t>RE: ventinova</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256476</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256477</t>
+  </si>
+  <si>
+    <t>RE: voorbeeld</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256478</t>
+  </si>
+  <si>
+    <t>FW: pilot zorgthuis juist intensief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256481</t>
+  </si>
+  <si>
+    <t>RE: Voorstel opdracht Stichting Betrouwbare Bron</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256481</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256484</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256488</t>
+  </si>
+  <si>
+    <t>RE: Voorzet persbericht Voorjaarsnota</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256489</t>
+  </si>
+  <si>
+    <t>RE: Tijdelijke crisisklus Loket Bedrijven voor Zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256492</t>
+  </si>
+  <si>
+    <t>SET COVID - korte update - voor intern gebruik</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256496</t>
+  </si>
+  <si>
+    <t>Uitbreiding Future.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256498</t>
+  </si>
+  <si>
+    <t>COVID-19 Prevention Tool.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256498</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: voorwoord </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256512</t>
+  </si>
+  <si>
+    <t>Europa - EU - Raad van Ministers - Gezondheidszorg - VC bijeenkomstCommissie en Gezondheidsministers over Corona Response Investment Initiative2 april 2020.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256519</t>
+  </si>
+  <si>
+    <t>FW: Statement from AbbVie on Kaletra</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256520</t>
+  </si>
+  <si>
+    <t>opleg aanzet</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256520</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256526</t>
+  </si>
+  <si>
+    <t>Document1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256530</t>
+  </si>
+  <si>
+    <t>RE: checken jullie nog ff?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256530</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256532</t>
+  </si>
+  <si>
+    <t>Oplegger bespreking actieplan.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256532</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256543</t>
+  </si>
+  <si>
+    <t>Woordvoeringslijn en Q&amp;A's VO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256549</t>
+  </si>
+  <si>
+    <t>RE: Seeking inputs on DIGITAL HEALTH Implementation approach toCOVID-19 Pandemic Management - Developed by G20 HWG   [SEC=OFFICIAL]</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256550</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256554</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256558</t>
+  </si>
+  <si>
+    <t>Voorwoord ICT&amp;health  april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256558</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verslag van Strategisch overleg ketenpartners GMT impact Coronacrisisop beschikbaarheid geneesmiddelen van gisteren 6 april jl. </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256562</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256563</t>
+  </si>
+  <si>
+    <t>20200415 QA capaciteit VO.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256563</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256565</t>
+  </si>
+  <si>
+    <t>Woordvoerinsgslijn noodbedden VO - Rapport wel nr TK.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256566</t>
+  </si>
+  <si>
+    <t>ivm tekenen 9.30 bij SG - stukken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256566</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256569</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 6 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256569</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256571</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen thuis  4 april  -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256571</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256573</t>
+  </si>
+  <si>
+    <t>20200423 Verslag Strategisch overleg ketenpartners GMT 23 april2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256573</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256590</t>
+  </si>
+  <si>
+    <t>FW: Geneesmiddelen tekorten agv Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256595</t>
+  </si>
+  <si>
+    <t>FW:  Crisis bij kwetsbare ouderen thuis. Voorbeelden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256595</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256598</t>
+  </si>
+  <si>
+    <t>20200406 Verslag Strategisch overleg ketenpartners GMT 06 april 2020DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256601</t>
+  </si>
+  <si>
+    <t>FW: Aanvulling advies Betrekken van Ouderen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256601</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256606</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256606</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256609</t>
+  </si>
+  <si>
+    <t>FW: medische zuurstof thuissituatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256610</t>
+  </si>
+  <si>
+    <t>FW: Noties n.a.v. gesprek NVZA (-) 4 april 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256610</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256615</t>
+  </si>
+  <si>
+    <t>FW: Midazolam 250 mg = 50 ml INKOOP grondstof bereiding middel voorIC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Knelpunten VO </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256641</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256642</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256642</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256644</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 14 april definitief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256644</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256645</t>
+  </si>
+  <si>
+    <t>FW: ZN reactie op de randvoorwaarden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256645</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256647</t>
+  </si>
+  <si>
+    <t>Aandachtspunten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256648</t>
+  </si>
+  <si>
+    <t>RE: apparatuur Philips</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256648</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256663</t>
+  </si>
+  <si>
+    <t>Re: Verzoek tot transport</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256663</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256665</t>
+  </si>
+  <si>
+    <t>RE: Overdracht patientmonitoring naar landelijk inkoop consortium</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256665</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256666</t>
+  </si>
+  <si>
+    <t>200403 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft - opmerkingen VWS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256666</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256669</t>
+  </si>
+  <si>
+    <t>200406 GARANTIESTELLING - finaal -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256671</t>
+  </si>
+  <si>
+    <t>200403 Concept GARANTIESTELLING - DRAFT DL opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256671</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256672</t>
+  </si>
+  <si>
+    <t>200403 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft - opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256672</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256674</t>
+  </si>
+  <si>
+    <t>FW: concept overeenkomst VWS - LNAZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256674</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256680</t>
+  </si>
+  <si>
+    <t>RE: Afspraken met - over uitleg ic-beleid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256696</t>
+  </si>
+  <si>
+    <t>RE: Concept addendum bij brief 10 april en memo met onderbouwing</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256696</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256705</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256705</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256715</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256722</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Hospitainer Bonaire</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256722</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256723</t>
+  </si>
+  <si>
+    <t>FW: covid-units: samenloop wlz-zvw</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256723</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256724</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Hospitainer St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: beschikbare productiecapaciteit in Oss </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256727</t>
+  </si>
+  <si>
+    <t>RE: Covid - Astellas amoxicilline hulpvraag - graag akkoord</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.5;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256727</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256729</t>
+  </si>
+  <si>
+    <t>RE: Graag reactie ivm nota ter voorbereiding op DG-overleg SCP</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256729</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256735</t>
+  </si>
+  <si>
+    <t>RE: Wlz cliënten binnen een Zvw covid-unit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256746</t>
+  </si>
+  <si>
+    <t>RE: Geneesmiddelen bij defensie?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256746</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256747</t>
+  </si>
+  <si>
+    <t>RE: Fwd: ZN reactie op de randvoorwaarden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256747</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256752</t>
+  </si>
+  <si>
+    <t>RE: extern hulp aanbod</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256756</t>
+  </si>
+  <si>
+    <t>RE: Leidraad kwetsbare ouderen thuis in crisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256756</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256757</t>
+  </si>
+  <si>
+    <t>RE: passage voor de brief.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256757</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256766</t>
+  </si>
+  <si>
+    <t>RE: Onderzoeken naar TK</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256766</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256774</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256779</t>
+  </si>
+  <si>
+    <t>RE: Infuuspompen voor de extra IC bedden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256779</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256780</t>
+  </si>
+  <si>
+    <t>RE: Infuuspompen en spuitenpompen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256780</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256783</t>
+  </si>
+  <si>
+    <t>concept opdrachtmail naar het CIZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256795</t>
+  </si>
+  <si>
+    <t>RE: stuurgroep bekostiging corona 8 april 8.30-9.15 via zoom</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256795</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256796</t>
+  </si>
+  <si>
+    <t>Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256796</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256799</t>
+  </si>
+  <si>
+    <t>FW: Concept-persbericht VJN</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256803</t>
+  </si>
+  <si>
+    <t>2020 04 01 QenA toegang tot cohortverpleging.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: uitstel SCP rapport informele zorg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256808</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256814</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256814</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256815</t>
+  </si>
+  <si>
+    <t>FW: Overeenkomst NVZA en VWS - m.b.t. COVID-19 geneesmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256815</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256817</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256827</t>
+  </si>
+  <si>
+    <t>RE: Woordvoerinsgslijn onderzoeksresultaten noodbedden VO - versiecorona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256827</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256828</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - 16 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256832</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 van 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256834</t>
+  </si>
+  <si>
+    <t>FW: extra bedden voor brief tk 20200415_CONCEPT -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256834</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256837</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - rapportage 7 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256838</t>
+  </si>
+  <si>
+    <t>RE: reactie wjz op overeenkomst NVZA-VWS dd 3/4/30</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256838</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258406</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256841</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - graag reactie vanuit IGJ wat extranodig is voor een 3.17a besluit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256841</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256845</t>
+  </si>
+  <si>
+    <t>RE: productie in presentatie voor morgen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256845</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256861</t>
+  </si>
+  <si>
+    <t>2020 04 17 nota ter beslissing aanwijzing v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256862</t>
+  </si>
+  <si>
+    <t>2020 04 17 concept aanwijzing corona zvw v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256862</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256865</t>
+  </si>
+  <si>
+    <t>Vraag ambulantisering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256865</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256867</t>
+  </si>
+  <si>
+    <t>RE: Update van Michiel	over cohortverpleeg locaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256867</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256868</t>
+  </si>
+  <si>
+    <t>RE: Info over de bedden</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Knelpunten VO </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256876</t>
+  </si>
+  <si>
+    <t>OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - finaleversie.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256877</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Westfalia 3057-23269</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256879</t>
+  </si>
+  <si>
+    <t>Bijlage 1 - Lijst cruciale gnm IC COVID periode 010420.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256881</t>
+  </si>
+  <si>
+    <t>RE: Concept overeenkomst Landelijk Coordinatiecentrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256882</t>
+  </si>
+  <si>
+    <t>Verslag gesprek met -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256882</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256883</t>
+  </si>
+  <si>
+    <t>20200406 Dienstverleningsovereenkomst VWS - LNAZ m.b.t. LCSPconcept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256885</t>
+  </si>
+  <si>
+    <t>FW: 04/04/20 Volgende stap uitleg IC beleid in Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256885</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256886</t>
+  </si>
+  <si>
+    <t>RE: Concept-persbericht VJN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256896</t>
+  </si>
+  <si>
+    <t>Memo aan SG - overeenkomst NVZA-VWS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256897</t>
+  </si>
+  <si>
+    <t>LOUTER TER INFO: 2 nieuwe bespreekpunten: eigen bijdrage en cliëntondersteuning - graag reactie uiterlijk donderdag 12u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256897</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256898</t>
+  </si>
+  <si>
+    <t>axon_connect_-_extremere_pieken_en_dalen_in_marktcijfers_geneesmiddelen_voor_atypische_maand_maart_-_2020-04-21.pdf</t>
+  </si>
+  <si>
+    <t>https://www.axonhealthcare.nl/2020/04/22/extremere-pieken-en-dalen-in-marktcijfers-geneesmiddelen-voor-atypische-maand-maart/</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256903</t>
+  </si>
+  <si>
+    <t>RE: Garantstelling 18,5 mln ziekenhuisapothekers voor corona- enIC-geneesmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256906</t>
+  </si>
+  <si>
+    <t>Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - versie6-4 15.00.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256906</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256911</t>
+  </si>
+  <si>
+    <t>Aanpak crisis kwetsbare mensen thuis  4 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256913</t>
+  </si>
+  <si>
+    <t>Leidraad kwetsbare ouderen thuis in crisis.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256915</t>
+  </si>
+  <si>
+    <t>RE: Dossiervorming corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256915</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256917</t>
+  </si>
+  <si>
+    <t>Concept GARANTIESTELLING NVZA - versie 6-4 15.00.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256919</t>
+  </si>
+  <si>
+    <t>Rechtmatigheid en Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256921</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetalingen hospitainer 8080-22837</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reminder: Dossiervorming Corona </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256922</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256923</t>
+  </si>
+  <si>
+    <t>RE: Prioritering inhaalzorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256923</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256935</t>
+  </si>
+  <si>
+    <t>RE: actiepunten  overleg cliënten/patiëntenorganisaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256942</t>
+  </si>
+  <si>
+    <t>RE: conceptmail over wijziging PAB voor DGLZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256942</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256944</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum 20200421 2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256945</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concep.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256945</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256948</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256949</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concept - - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256949</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256951</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concept 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256951</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256952</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256953</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra - - (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256954</t>
+  </si>
+  <si>
+    <t>Checklist spoedbetaling Hospitainer_St Maarten_1504.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256954</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256955</t>
+  </si>
+  <si>
+    <t>Betaalopdracht Hospitainer - 14 april 2020 - BTW transport IC unit SintMaarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256958</t>
+  </si>
+  <si>
+    <t>Beschrijving betalingsproces Wlz-declaraties covid-units.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256959</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 31 maart 2020 - transport Bonaire_BTWfactuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256961</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 1 april 2020 - transport Sint Maarten_BTWfactuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256961</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256964</t>
+  </si>
+  <si>
+    <t>Betaalopdracht Hospitainer - 14 april 2020 - BTW transport IC unitBonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256967</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256967</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256968</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LNAZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256974</t>
+  </si>
+  <si>
+    <t>RE: Risicostratificatie Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256976</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256981</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256981</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256986</t>
+  </si>
+  <si>
+    <t>RE: terugkoppeling coronaoverleg en link naar de Kamerbrief diegisteren is verzonden (UPDATE)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256986</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256987</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256987</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256989</t>
+  </si>
+  <si>
+    <t>QA knelpunten voor ouderen en kwetsbare mensen die zelfstandig wonen(50 Plus)_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256989</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256992</t>
+  </si>
+  <si>
+    <t>RE: Versnelde indicatieprocedure</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256992</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256993</t>
+  </si>
+  <si>
+    <t>RE: Op persoonlijke titel: Casus ThuisZorg Hotel Urmond/ CoronaCentrum Urmond</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256997</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256997</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256999</t>
+  </si>
+  <si>
+    <t>RE: zorghotel en KLM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256999</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257012</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief VWSNC - - - - -(003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257014</t>
+  </si>
+  <si>
+    <t>Johns Hopkins ACG System__ID high risk for COVID-19.pdf</t>
+  </si>
+  <si>
+    <t>https://www.hopkinsacg.org/document/identifying-high-risk-covid-19-patients-qa/</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257014</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257020</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Westfalia 20200407.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257020</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257022</t>
+  </si>
+  <si>
+    <t>VWS Rapportage 08 04 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257022</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257032</t>
+  </si>
+  <si>
+    <t>MOH NL - - MS Westfalia Purchase Contract signed-2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257032</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257034</t>
+  </si>
+  <si>
+    <t>VWS Rapportage 28 04 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257034</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257045</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 31 maart 2020 - transport Bonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257045</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257047</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Hospitainer - 1 april 2020 - Bonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257047</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257051</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Hospitainer - 1 april 2020 - Sint Maarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257051</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257056</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 1 april 2020 - transport Sint Maarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257056</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257062</t>
+  </si>
+  <si>
+    <t>Woordvoerinsgslijn onderzoeksresultaten noodbedden VO - versiecorona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257063</t>
+  </si>
+  <si>
+    <t>verslag MT FEZ 20 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257063</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257064</t>
+  </si>
+  <si>
+    <t>verslag MT FEZ 20 april_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257064</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257065</t>
+  </si>
+  <si>
+    <t>Overzicht Profiel op uitgaande Geneesmiddelen wk14.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257065</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257067</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200414.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257067</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257068</t>
+  </si>
+  <si>
+    <t>brief - opm - versie 3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257068</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257069</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257069</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257070</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200415_CONCEPT - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257070</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257077</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief CoronacentraIH\ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257077</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257078</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200415_CONCEPT -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257078</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257079</t>
+  </si>
+  <si>
+    <t>Q&amp;A spreeklijn bedden buiten het ziekenhuis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257079</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257090</t>
+  </si>
+  <si>
+    <t>FW: Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257090</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257091</t>
+  </si>
+  <si>
+    <t>FW: ic-capaciteit vpk zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257091</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257099</t>
+  </si>
+  <si>
+    <t>Concept Weekbericht: MT graag aanvullen eindversie gaat nog langs -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257114</t>
+  </si>
+  <si>
+    <t>FW: Brief over AVG irt uitwisselen patiëntgegevens nav vraag in overleg maandag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257114</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257123</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_- - 18.51.docx</t>
+  </si>
+  <si>
+    <t>https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2020D15386&amp;did=2020D15386</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257123</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257133</t>
+  </si>
+  <si>
+    <t>FW: informatie over IC-capaciteit in NL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257133</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257136</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_schoon - 18.51.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257136</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257139</t>
+  </si>
+  <si>
+    <t>FW: Telegraaf.nl: ’Meer dan 2400 IC-bedden is een illusie’ en NU91 UPDATE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257139</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257148</t>
+  </si>
+  <si>
+    <t>RE: Input MEVA tbv TK-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257156</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257156</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257157</t>
+  </si>
+  <si>
+    <t>RE: Brief over AVG irt uitwisselen patiëntgegevens nav vraag in overleg maandag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257157</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257165</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257165</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257186</t>
+  </si>
+  <si>
+    <t>RE: stavaza project regionale aanpak COVID19 voor kwetsbare ouderen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257187</t>
+  </si>
+  <si>
+    <t>RE: Request of Assistance NS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257188</t>
+  </si>
+  <si>
+    <t>RE: tekst kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257191</t>
+  </si>
+  <si>
+    <t>RE: Tekstvoorstel fase 3.3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257201</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257201</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257202</t>
+  </si>
+  <si>
+    <t>RE: update BIG corona acties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257202</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257204</t>
+  </si>
+  <si>
+    <t>RE: Memorandum of Understanding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257204</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257206</t>
+  </si>
+  <si>
+    <t>RE: Telegraaf.nl: ’Meer dan 2400 IC-bedden is een illusie’</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257208</t>
+  </si>
+  <si>
+    <t>RE: TER INFO internationale vergelijking IC-bedden tbv overleg CZ metminister vanavond</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257208</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257214</t>
+  </si>
+  <si>
+    <t>RE: verslag bestuurlijk overleg</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.2i Concept;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257214</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257236</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_schoon - 18.51_inclcijfers 19.32.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257240</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257240</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257242</t>
+  </si>
+  <si>
+    <t>2020 0409 DEU MoU Entwurf_Reinfassung.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257242</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257677</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257243</t>
+  </si>
+  <si>
+    <t>2020 0409 ENG MoU Entwurf_Reinfassung.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257243</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257245</t>
+  </si>
+  <si>
+    <t>2020 04 29 webex overleg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257255</t>
+  </si>
+  <si>
+    <t>aanwijzing.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257255</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257288</t>
+  </si>
+  <si>
+    <t>Leeftijdscriterium in concept draaiboek KNMG en FMS def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257288</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257294</t>
+  </si>
+  <si>
+    <t>FW: CPAP</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257294</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257305</t>
+  </si>
+  <si>
+    <t>personeel 20042020 (004) track changes.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257307</t>
+  </si>
+  <si>
+    <t>RE: Joint Procurement Update</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257307</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257308</t>
+  </si>
+  <si>
+    <t>QA reguliere planbare zorg def3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257308</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257311</t>
+  </si>
+  <si>
+    <t>Reactie brieven reguliere zorg -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257311</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257317</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257317</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257320</t>
+  </si>
+  <si>
+    <t>RE: Afstemming antwoorden kamervragen corona/budgetplafonds</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257320</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257321</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-03-31 15_44_16.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257321</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257339</t>
+  </si>
+  <si>
+    <t>Taskforce en Draaiboek COVID19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257340</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257340</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257344</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257344</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257350</t>
+  </si>
+  <si>
+    <t>KV 3 apr.docx</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257358</t>
+  </si>
+  <si>
+    <t>FW: Extra kosten i.v.m. Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257358</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257359</t>
+  </si>
+  <si>
+    <t>RE: Reactie VGN op Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257359</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257363</t>
+  </si>
+  <si>
+    <t>FW: Memorandum of Understanding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257363</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257367</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257372</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257372</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257374</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257381</t>
+  </si>
+  <si>
+    <t>1e schatting extra uitgaven tgv covid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257381</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257383</t>
+  </si>
+  <si>
+    <t>RE: nota</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257383</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257389</t>
+  </si>
+  <si>
+    <t>20200407_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257391</t>
+  </si>
+  <si>
+    <t>FW: Unser Telefonat letzte Woche, Niedersachsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257391</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257392</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257393</t>
+  </si>
+  <si>
+    <t>RE: Brief Niedersachsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257394</t>
+  </si>
+  <si>
+    <t>20200409 Verslag MT+.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257394</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: 1 a4 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257403</t>
+  </si>
+  <si>
+    <t>22042020 Email verlegte patienten nach NRW (4).xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257403</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257411</t>
+  </si>
+  <si>
+    <t>FLITS VC ministers volksgezondheid coronavirus Response InvestmentInitiative (CRII)  02042020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257411</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIVINE INTERVENTION NEEDED /2e lijns zorg Colombia omgebogen naarCMC of HOH </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257413</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257414</t>
+  </si>
+  <si>
+    <t>FW: / opzegging contract Lizard Inn BV en ZVK</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257414</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257418</t>
+  </si>
+  <si>
+    <t>FW: Aruba en zorginkoop voor BES</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257419</t>
+  </si>
+  <si>
+    <t>FW: Bedankbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257419</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257421</t>
+  </si>
+  <si>
+    <t>FW: Übernahme von Intensivpatienten, verzoek van NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257421</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257422</t>
+  </si>
+  <si>
+    <t>FW: 200402 MSOB INTERDEP ONDERSTEUNEN MIN VWS SINT MAARTEN (COVID-19BEADEMINGSAPPARATUUR)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257422</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257423</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 10. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257425</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 12. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257426</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 14. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257426</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257427</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 15. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257429</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257432</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257434</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 20. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257435</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 25. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257436</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 21. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257436</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257437</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257437</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257438</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 26. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257440</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 8. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257441</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 24. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Bijstandsverzoek 2 - Transport vraag VWS naar ST Maarten - SPOED- </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257446</t>
+  </si>
+  <si>
+    <t>FW: Extra beademingsapparatuur voor SXM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257453</t>
+  </si>
+  <si>
+    <t>Bedankbrief Duitse Ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257454</t>
+  </si>
+  <si>
+    <t>FW: IC patienten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257455</t>
+  </si>
+  <si>
+    <t>FW: Kosten Caribisch gebied (gemaakt en verwacht)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257456</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW X. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257456</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257459</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Noordrijn-Westfalen biedt mogelijk paar honderd IC-bedden! </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257463</t>
+  </si>
+  <si>
+    <t>FW: Signaal aanbeveling crematie voorafgaand aan internationaaltransport NRW DUI</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257463</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257467</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257469</t>
+  </si>
+  <si>
+    <t>FW: tekst over Duitsland tbv brief</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-219.html#ID-929505-d36e313</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257469</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257472</t>
+  </si>
+  <si>
+    <t>FW: telephone appointment with Minister Van Rijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257472</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257475</t>
+  </si>
+  <si>
+    <t>Bijdrage VWS brief 21-4-2020 - versie 21-4 18.12u.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-277.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257478</t>
+  </si>
+  <si>
+    <t>Bijdrage VWS brief 21-4-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257483</t>
+  </si>
+  <si>
+    <t>CAPACITEIT 01_04_2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257483</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257484</t>
+  </si>
+  <si>
+    <t>FW: Vraag mbt opdracht</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257489</t>
+  </si>
+  <si>
+    <t>20200416 Verslag Crisisoverleg ziekenhuizen Koninkrijk.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Samenwerking met Nedersaksen op IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257496</t>
+  </si>
+  <si>
+    <t>Medische evacuatie acute zorg naar Colombia beperkt tot prematuregeboortes</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257502</t>
+  </si>
+  <si>
+    <t>Ons gesprek gisteren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257502</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257503</t>
+  </si>
+  <si>
+    <t>Procesvoorstel werkgroep zorg incl oplegger</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257509</t>
+  </si>
+  <si>
+    <t>RE: nieuwe Q&amp;A</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257512</t>
+  </si>
+  <si>
+    <t>RE: oQ&amp;A IC-Duitsland tbv debat 010420</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE:   Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Re: Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257521</t>
+  </si>
+  <si>
+    <t>RE: Beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257521</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257524</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 22. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257524</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Bijstandsverzoek 1 - ondersteuning medische capaciteit- VWS </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257525</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257526</t>
+  </si>
+  <si>
+    <t>RE: Bijstandsverzoek 1 - ondersteuning medische capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257527</t>
+  </si>
+  <si>
+    <t>RE: Bedankbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257528</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 13. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257528</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257529</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257529</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257530</t>
+  </si>
+  <si>
+    <t>Brief Niedersachsen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257530</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257531</t>
+  </si>
+  <si>
+    <t>RE: Cijfers!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257531</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257532</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257532</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257533</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 19. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257534</t>
+  </si>
+  <si>
+    <t>Courrier Hugo de Jonge - pays bas.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257538</t>
+  </si>
+  <si>
+    <t>RE: Cost-coverage IC-capaciteiten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257538</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257539</t>
+  </si>
+  <si>
+    <t>Overzicht extra kosten Corona Caribisch Nederland.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257540</t>
+  </si>
+  <si>
+    <t>RE: Cubaans medisch personeel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257540</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257543</t>
+  </si>
+  <si>
+    <t>RE: Brief van de heer Olivier Véran, minister van Solidariteit en Gezonsheidszorg van Frankrijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257544</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257544</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257546</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257546</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257547</t>
+  </si>
+  <si>
+    <t>RE: contactpersoon LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257547</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257548</t>
+  </si>
+  <si>
+    <t>RE: concept tekst</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257548</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Farmaceutische Vergunningen en ontheffingen </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257550</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257554</t>
+  </si>
+  <si>
+    <t>RE: Frankrijk - Telcon MP - Macron</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257559</t>
+  </si>
+  <si>
+    <t>RE: IC capaciteit tbv 4LO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257559</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257560</t>
+  </si>
+  <si>
+    <t>RE: IAO en Defensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257560</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257561</t>
+  </si>
+  <si>
+    <t>RE: IC patienten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257562</t>
+  </si>
+  <si>
+    <t>CONCEPT Inhoudsopggave Kamerbrief Coronavirus 7 april 2020(003)_Rudo.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257562</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257563</t>
+  </si>
+  <si>
+    <t>Re: FW: URGENT /FW: modulair dialyse centrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257563</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257564</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257564</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257565</t>
+  </si>
+  <si>
+    <t>RE: Kwartaal betalingen FM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257567</t>
+  </si>
+  <si>
+    <t>RE: Medisch deskundigen ter ondersteuning van de 12 ICU bedden teAruba</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257569</t>
+  </si>
+  <si>
+    <t>RE: ‘Nederland stuurt Amerikaans zorgpersoneel naar Curaçao’</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257569</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257571</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257571</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257573</t>
+  </si>
+  <si>
+    <t>RE: Philips V60 beademers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257573</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257575</t>
+  </si>
+  <si>
+    <t>RE: Press Coverage Laumann</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257575</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257578</t>
+  </si>
+  <si>
+    <t>RE: Reactie stas Covid-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257578</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257587</t>
+  </si>
+  <si>
+    <t>RE: St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257587</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257590</t>
+  </si>
+  <si>
+    <t>RE: Telefonat - mit - über IC-Kapazitäten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257597</t>
+  </si>
+  <si>
+    <t>CONCEPT Inhoudsopggave Kamerbrief Coronavirus 7 april 2020 versieschoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257600</t>
+  </si>
+  <si>
+    <t>RE: Transport medische apparatuur naar Sint-Maarten CONCEPTPERSBERICHT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257602</t>
+  </si>
+  <si>
+    <t>Young Medical  ll  Aanbieding Dialyse  ll  Bonaire 2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257602</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257613</t>
+  </si>
+  <si>
+    <t>RE: Tsjechië biedt IC-capaciteit aan aan EU LS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257613</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: update 010420 benutting Duitse IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257618</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257619</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257619</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257621</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257621</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257623</t>
+  </si>
+  <si>
+    <t>RE: URGENT /FW: modulair dialyse centrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257623</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257624</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257624</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257626</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257626</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257630</t>
+  </si>
+  <si>
+    <t>RE: zoll beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257630</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257636</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257637</t>
+  </si>
+  <si>
+    <t>Draft Agreement for cooperation Cuba-Sint Maarten.docx</t>
+  </si>
+  <si>
+    <t>5.1.2a</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257637</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257639</t>
+  </si>
+  <si>
+    <t>IC-afspraken andere landen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257639</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257647</t>
+  </si>
+  <si>
+    <t>RE: Kosten Caribisch gebied (gemaakt en verwacht)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257655</t>
+  </si>
+  <si>
+    <t>QA Global Health.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257655</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257656</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing_Bedankt-brieven.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257656</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257658</t>
+  </si>
+  <si>
+    <t>Spoedbetalingen Hospitainer</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257658</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257659</t>
+  </si>
+  <si>
+    <t>webinar beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257659</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257660</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257662</t>
+  </si>
+  <si>
+    <t>Bedank Brief Knops 2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257662</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257664</t>
+  </si>
+  <si>
+    <t>Oplegger bij procesvoorstel beleidsontwikkeling integrale zorgstructuurBES.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257664</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257666</t>
+  </si>
+  <si>
+    <t>20200420_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257666</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257667</t>
+  </si>
+  <si>
+    <t>29042020 Email verlegte patienten nach NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257667</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257668</t>
+  </si>
+  <si>
+    <t>20200414_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257669</t>
+  </si>
+  <si>
+    <t>Email verlegte patienten nach NRW 1904.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257675</t>
+  </si>
+  <si>
+    <t>Email verlegte patienten nach NRW 1604.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257675</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257676</t>
+  </si>
+  <si>
+    <t>20200410_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257677</t>
+  </si>
+  <si>
+    <t>memorandum of understanding.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257679</t>
+  </si>
+  <si>
+    <t>20200408_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257679</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257680</t>
+  </si>
+  <si>
+    <t>20200411_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257680</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257684</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257681</t>
+  </si>
+  <si>
+    <t>24042020 Email verlegte patienten nach NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257682</t>
+  </si>
+  <si>
+    <t>20200426_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257684</t>
+  </si>
+  <si>
+    <t>20200427_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257685</t>
+  </si>
+  <si>
+    <t>Request of Assistance NS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257685</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257686</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257688</t>
+  </si>
+  <si>
+    <t>Verslag VC minsteroverleg 8 april (concept).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257689</t>
+  </si>
+  <si>
+    <t>bijRE: QA Duitse IC cacpaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257689</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257690</t>
+  </si>
+  <si>
+    <t>Verzoek spoedbetaling FDC Hospitainer 01-04-2020 Sint Maarten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257690</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257691</t>
+  </si>
+  <si>
+    <t>FW: advies UBR Inhuurdesk verlenging - en - - 2679201</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257691</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257693</t>
+  </si>
+  <si>
+    <t>Q&amp;A IC-Duitsland tbv debat 010420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257699</t>
+  </si>
+  <si>
+    <t>Verzoek spoedbetaling FDC Hospitainer 01-04-2020 Bonaire.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257699</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257704</t>
+  </si>
+  <si>
+    <t>200406 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257704</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257705</t>
+  </si>
+  <si>
+    <t>200406 Concept GARANTIESTELLING - DRAFT -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257705</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257706</t>
+  </si>
+  <si>
+    <t>200402 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257706</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257707</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257707</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257708</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257710</t>
+  </si>
+  <si>
+    <t>Japan - VN - WHO - WHO cares! Japan steunt WHO, met enkele kritischenoten.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257712</t>
+  </si>
+  <si>
+    <t>Q&amp;A's mondiale speler.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257712</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257724</t>
+  </si>
+  <si>
+    <t>FW: Flexibele inzet rijksambtenaren tijdens de Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257726</t>
+  </si>
+  <si>
+    <t>FW: Update versie Addendum II</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257726</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257732</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257741</t>
+  </si>
+  <si>
+    <t>A4 proces en mobiliteitsbank.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257748</t>
+  </si>
+  <si>
+    <t>Addendum II Overeenkomst Staat der Nederlanden en Mediq.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257748</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257750</t>
+  </si>
+  <si>
+    <t>Addendum II Overeenkomst Staat der Nederlanden en Mediq.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257750</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257752</t>
+  </si>
+  <si>
+    <t>FW: Attentiebericht: Tijdelijk werk Coronacapaciteit -Beleidsmedewerker (Min. SZW)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257772</t>
+  </si>
+  <si>
+    <t>FW: Vraag MEVA over minimaliseren aansprakelijkheid professionals eninstellingen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257772</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257781</t>
+  </si>
+  <si>
+    <t>Verwijzing naar Landelijk Consortium Hulpmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257781</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257806</t>
+  </si>
+  <si>
+    <t>RE: Beeldbellen in Spoedwet Covid 19 JenV</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257806</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257818</t>
+  </si>
+  <si>
+    <t>RE: capaciteitsbehoefte als gevolg van de Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257818</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257828</t>
+  </si>
+  <si>
+    <t>RE: Kiwi</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257832</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257835</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst Staat der Nederlanden en NVZA - versie Deloitte -opmerkingen WJZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257835</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Reactie NVZA Overeenkomst en Garantstelling - 6 april </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257843</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257845</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257845</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257872</t>
+  </si>
+  <si>
+    <t>Lijnen vraag en aanbod JenV  ivm corona versie 10 april 2020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257872</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257877</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257883</t>
+  </si>
+  <si>
+    <t>verslag 21 april 2020 tv.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257884</t>
+  </si>
+  <si>
+    <t>verslag 21 april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257884</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257885</t>
+  </si>
+  <si>
+    <t>Voorstel VWS Wvggz en Wzd mvt spoedwet + beeldbellen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257885</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257890</t>
+  </si>
+  <si>
+    <t>FW: COVID-19 financiering: Implementatieimpuls voor Thermo Tokyo(onderzoeksprogramma Sport en Bewegen, ronde 2017)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257890</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257891</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257891</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257892</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257900</t>
+  </si>
+  <si>
+    <t>RE: COVID-19 financiering: Implementatieimpuls Thermo Tokyo:toekenningsbrief verzonden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257900</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257906</t>
+  </si>
+  <si>
+    <t>FW: stand van zaken controle gezondheidsverklaringen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257906</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257907</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257907</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257911</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257922</t>
+  </si>
+  <si>
+    <t>RE: Aanbod extra handen ter ondersteuning van VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257922</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257925</t>
+  </si>
+  <si>
+    <t>RE: bekendmaken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257925</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Input sitrap </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257931</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257935</t>
+  </si>
+  <si>
+    <t>RE: stand van zaken controle gezondheidsverklaringen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257936</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257938</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257943</t>
+  </si>
+  <si>
+    <t>RE: toezegging tekst kamerbrief vaccinontwikkeling - meer ambitie</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2b;5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257943</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257944</t>
+  </si>
+  <si>
+    <t>RE: toezegging tekst kamerbrief vaccinontwikkeling</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257950</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257950</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257952</t>
+  </si>
+  <si>
+    <t>https://www.eumonitor.eu/9353000/1/j4nvgs5kjg27kof_j9vvik7m1c3gyxp/vl7nhmyg46zk/f=/kst25295219.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257953</t>
+  </si>
+  <si>
+    <t>korte analyse.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257959</t>
+  </si>
+  <si>
+    <t>Vraag: Capaciteit VWS leveren tbv meewerken loket</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257988</t>
+  </si>
+  <si>
+    <t>CONCEPT_Maximale gezonde ontwikkeling vanuit exit strategie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257988</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257998</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257998</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258024</t>
+  </si>
+  <si>
+    <t>RE: Terugkoppeling call - -ZN woensdag 1 april 10.30 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258024</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258030</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258030</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258061</t>
+  </si>
+  <si>
+    <t>RE: concept aanwijzing NZa corona kosten zvw</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258061</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258077</t>
+  </si>
+  <si>
+    <t>FW: Commission issues cross-border rules on exchange of patients,medical staff</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258077</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258097</t>
+  </si>
+  <si>
+    <t>FW: Afstemming antwoorden kamervragen corona/vervoer</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258097</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258099</t>
+  </si>
+  <si>
+    <t>FW: stuurgroep bekostiging corona 8 april 8.30-9.15 via zoom</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258100</t>
+  </si>
+  <si>
+    <t>FW: samenloop wlz-zvw bij covid-units</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258115</t>
+  </si>
+  <si>
+    <t>RE: VVD 4A over inhaalzorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258115</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258132</t>
+  </si>
+  <si>
+    <t>RE: -, eens? - kleine suggestie kamervragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258132</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258144</t>
+  </si>
+  <si>
+    <t>RE: Opdracht beademingsapparatuur: behoefte + aantallen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258144</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258152</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258152</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Reactie ZN / verzekeraars op Voorhangbrief </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258166</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258167</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258167</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258176</t>
+  </si>
+  <si>
+    <t>RE: SPOED vraag 6 beademingsapparaten voor St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258176</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258178</t>
+  </si>
+  <si>
+    <t>RE: "Tafels" voor besluitvorming corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258178</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258185</t>
+  </si>
+  <si>
+    <t>RE: Zoom-overleg donderdag 2 april 14.00-14.40 inzake regionale aanpak zorg kwetsbare patiënten DEELNEMERS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258188</t>
+  </si>
+  <si>
+    <t>RE: Verkoop beademing &amp; anesthesie combie machines voorraad innederland vandaag tot 14:00 in veiling te koop</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258201</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief VWSNC - - - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258201</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258206</t>
+  </si>
+  <si>
+    <t>Nota besluiten beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258207</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258207</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258210</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258210</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258213</t>
+  </si>
+  <si>
+    <t>FW: Scan beslisnota app 1442020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258215</t>
+  </si>
+  <si>
+    <t>aanwijzing (002) -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258215</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258216</t>
+  </si>
+  <si>
+    <t>200415 Persbericht spreiding Covid-patiënten V0.9.docx</t>
+  </si>
+  <si>
+    <t>https://lcps.nu/wp-content/uploads/2020/08/200416_persbericht.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258216</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258217</t>
+  </si>
+  <si>
+    <t>2020Z05842 (met antwoorden).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258218</t>
+  </si>
+  <si>
+    <t>Casus vervoer COVID-overledenen buitenland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258218</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258219</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258219</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258226</t>
+  </si>
+  <si>
+    <t>Kopie van 20200402 Uitvraag t.b.v. Geneeskundig Beeld regio t.b.v.LOT-C -.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258227</t>
+  </si>
+  <si>
+    <t>Document5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258227</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258231</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258231</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258232</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258232</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258233</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney - _ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258233</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258234</t>
+  </si>
+  <si>
+    <t>FW: Corona, NOS artikel, - TU-Delft, productiebeademingsapparaat, studentenproject.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258234</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258235</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258235</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258236</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258237</t>
+  </si>
+  <si>
+    <t>Bijlage 1 aantallen beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258237</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258240</t>
+  </si>
+  <si>
+    <t>BOR 354 verslag 2 april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258240</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258243</t>
+  </si>
+  <si>
+    <t>beschikbaarheid beademingsapparatuur beleid nieuwe fase met akkoordNVIC NVKF.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258244</t>
+  </si>
+  <si>
+    <t>RE:  Conclusie en afspraken   Stuurgroep vergadering INKIND vanmaandag 20 april 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258244</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258246</t>
+  </si>
+  <si>
+    <t>RE: Webex conference call met minister Van Rijn inz gewenste(flexibele) opschaling van noodzakelijk beschikbare IC-capaciteit voor dekomende tijd</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258246</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258248</t>
+  </si>
+  <si>
+    <t>RE: Terugkoppeling call Minister, - en ZN-bestuur over inzicht enoverzicht kosten corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258248</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258267</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258267</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258279</t>
+  </si>
+  <si>
+    <t>Re: Betreft gevraagde offerte Hamilton Medical beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258281</t>
+  </si>
+  <si>
+    <t>RE: Philips en DVD exit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258281</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258323</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258323</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258334</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258335</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258335</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258339</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 30. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258352</t>
+  </si>
+  <si>
+    <t>Re: Hartwacht en Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258352</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258356</t>
+  </si>
+  <si>
+    <t>200418 - Communiqué 29 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258356</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258358</t>
+  </si>
+  <si>
+    <t>200417 - Communiqué 28 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258358</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258361</t>
+  </si>
+  <si>
+    <t>RE: Zorgthuis juist ook Intensief in Corona Crisistijd.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258361</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258362</t>
+  </si>
+  <si>
+    <t>200429 - Communiqué 37 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258362</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258367</t>
+  </si>
+  <si>
+    <t>200423 - Communiqué 34 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258369</t>
+  </si>
+  <si>
+    <t>20200424 - Week 17 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258369</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258374</t>
+  </si>
+  <si>
+    <t>RE: Registratie van uitgegeven medische apparaten door LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258378</t>
+  </si>
+  <si>
+    <t>20200515 - Week 20 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258378</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258390</t>
+  </si>
+  <si>
+    <t>RE: doorpraten over duurzame inzet e-health</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258393</t>
+  </si>
+  <si>
+    <t>RE: Crisis bij kwetsbare ouderen thuis Richtlijnen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: [EXT] RE: Reactie NVZA Overeenkomst en Garantstelling - 6 april </t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258416</t>
+  </si>
+  <si>
+    <t>Re: Contract HAP 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258416</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258418</t>
+  </si>
+  <si>
+    <t>FW: Curacao Medical Center COVID-medicatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258423</t>
+  </si>
+  <si>
+    <t>200413 - Communiqué 24 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258425</t>
+  </si>
+  <si>
+    <t>FW: Audience with -, - and -, -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258430</t>
+  </si>
+  <si>
+    <t>Re: afspraken Nederland - NRW mbt samenwerking IC-capciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258430</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258433</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258434</t>
+  </si>
+  <si>
+    <t>RE: IC capaciteit Curacao/Spuitpompen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: telephonecall 16.00 h?! </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258442</t>
+  </si>
+  <si>
+    <t>200411 - Communiqué 22 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258445</t>
+  </si>
+  <si>
+    <t>Concept JGZ CORONA THERMOMETER 250420</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258445</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258446</t>
+  </si>
+  <si>
+    <t>RE: Spoedje vraag / verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258447</t>
+  </si>
+  <si>
+    <t>200406 - Communiqué 17 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258450</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258453</t>
+  </si>
+  <si>
+    <t>200415 - Communiqué 26 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258455</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258468</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258468</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258471</t>
+  </si>
+  <si>
+    <t>RE: opvangen problemen PPS-en agv corona crisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258471</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258472</t>
+  </si>
+  <si>
+    <t>27-03-2020_VWS Flyer_V3.5_final ae[3]_-1.pdf</t>
+  </si>
+  <si>
+    <t>https://www.d-tt.nl/assets/files/27-03-2020_VWS%20Flyer_V3.5.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258472</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258474</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258475</t>
+  </si>
+  <si>
+    <t>200404 - Communiqué 15 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258477</t>
+  </si>
+  <si>
+    <t>200405 - Communiqué 16 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258479</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258479</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258480</t>
+  </si>
+  <si>
+    <t>200402 NVIC - Coördinatie beademingsapparatuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258482</t>
+  </si>
+  <si>
+    <t>200403 - Communiqué 14 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258482</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258484</t>
+  </si>
+  <si>
+    <t>200415 Persbericht spreiding Covid-patiënten V0.9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258485</t>
+  </si>
+  <si>
+    <t>200424 - Communiqué 35 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258487</t>
+  </si>
+  <si>
+    <t>200422_proces IC-vervoer.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258487</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258490</t>
+  </si>
+  <si>
+    <t>200422 - Communiqué 33 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258490</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258492</t>
+  </si>
+  <si>
+    <t>200414 - Communiqué 25 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258494</t>
+  </si>
+  <si>
+    <t>200428 - Communiqué 36 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258496</t>
+  </si>
+  <si>
+    <t>200412 - Communiqué 23 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258499</t>
+  </si>
+  <si>
+    <t>Aantal gebruikers COVID-portaal - 200401.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258502</t>
+  </si>
+  <si>
+    <t>HartWacht telemonitoring in licht van COVID-19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258502</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258503</t>
+  </si>
+  <si>
+    <t>200408 - Communiqué 19 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258506</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 30 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>5.1.1d</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258506</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258508</t>
+  </si>
+  <si>
+    <t>200410 - Communiqué 21 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258510</t>
+  </si>
+  <si>
+    <t>200419 - Communiqué 30 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258510</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258513</t>
+  </si>
+  <si>
+    <t>Re: Vragen RIVM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258513</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258514</t>
+  </si>
+  <si>
+    <t>200406 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - finaleversie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258515</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258516</t>
+  </si>
+  <si>
+    <t>Concept JGZ CORONA THERMOMETER 250420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258516</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258517</t>
+  </si>
+  <si>
+    <t>Nederlandse Vereniging van Ziekenhuisapothekers.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258517</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258522</t>
+  </si>
+  <si>
+    <t>CuracaoMedicalCenter_Lijst cruciale geneesmiddelen_IC COVID_19.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258522</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258525</t>
+  </si>
+  <si>
+    <t>NTVG.klinische les figuur 2_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ntvg.nl/artikelen/luchtwegklachten-tijden-van-corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258525</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258527</t>
+  </si>
+  <si>
+    <t>NTVG.klinische les figuur 1_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258533</t>
+  </si>
+  <si>
+    <t>Mutatieformulier 2020 PPS-en i.v.m. coronacrisis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258534</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258535</t>
+  </si>
+  <si>
+    <t>Voortgang PPS-en agv coronacrisis def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258536</t>
+  </si>
+  <si>
+    <t>RE: Financiële ondersteuning Villa Pinedo i.v.m. Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258536</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258539</t>
+  </si>
+  <si>
+    <t>QA crisisbedden.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258542</t>
+  </si>
+  <si>
+    <t>FW: brief aan A-leveranciers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258542</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258545</t>
+  </si>
+  <si>
+    <t>FW: Hulpmiddelen overleg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258545</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258546</t>
+  </si>
+  <si>
+    <t>FW: Hulpmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258546</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258549</t>
+  </si>
+  <si>
+    <t>FW: Factuur: 90134496 1016189 1800110225 onvolledig FW: 99999 VWSGeen codering graag retour sturen</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258554</t>
+  </si>
+  <si>
+    <t>FW: Slagvaardigheid LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258558</t>
+  </si>
+  <si>
+    <t>RE: Zoom-overleg donderdag 2 april 14.00-14.40 inzake regionale aanpak zorg kwetsbare patiënten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258558</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258559</t>
+  </si>
+  <si>
+    <t>datadragers EMA naar Domeinen.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258559</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258561</t>
+  </si>
+  <si>
+    <t>1e herinnering.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258565</t>
+  </si>
+  <si>
+    <t>503000360233.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258567</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur ontwikkeling en ondersteuning vanuit TNO -invulling expertgroep</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258568</t>
+  </si>
+  <si>
+    <t>RE: -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258568</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258580</t>
+  </si>
+  <si>
+    <t>RE: - komt ons versterken!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258581</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur ontwikkeling en ondersteuning vanuit TNO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258581</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258597</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258598</t>
+  </si>
+  <si>
+    <t>FW: LCPS | verlegt nach Deutschland 5 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258600</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258603</t>
+  </si>
+  <si>
+    <t>AW: Verlegt nach Deutschland 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258603</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258607</t>
+  </si>
+  <si>
+    <t>Betr: Tweede concept protocol rijkskantoren in deanderhalvemetersamenleving: reactie gevraagd voor dinsdag 28 april 11.00uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258607</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258608</t>
+  </si>
+  <si>
+    <t>CONCEPT uitnodiging ZOOM overleg de Jonge met dPG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258608</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258616</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258616</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258617</t>
+  </si>
+  <si>
+    <t>FW: concept conclusies</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258617</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258622</t>
+  </si>
+  <si>
+    <t>FW: overzicht verplaatsingen naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258622</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258624</t>
+  </si>
+  <si>
+    <t>FW: Terugkoppeling call 20/4 LCH-LCPS-VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258624</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258630</t>
+  </si>
+  <si>
+    <t>FW: Uitnodiging overleg met minister de Jonge 20-04-2020 14:30-15:30WEBEX</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258630</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258631</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Uitnodiging overleg met minister de Jonge </t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258636</t>
+  </si>
+  <si>
+    <t>FW: Urgente vragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Vraag rouwtransporten </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258638</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258639</t>
+  </si>
+  <si>
+    <t>Geen Onderwerp.eml_4dedc396-0c13-4438-bb6b-b7201fc1ecb3.eml</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258639</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258647</t>
+  </si>
+  <si>
+    <t>RE: nieuw MICU-proces</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258654</t>
+  </si>
+  <si>
+    <t>FW: overleg DPG'en</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258654</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258660</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258664</t>
+  </si>
+  <si>
+    <t>RE: 2twty4 en ziekenhuisbedchecker</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258664</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258668</t>
+  </si>
+  <si>
+    <t>RE: Afspraken met LCH over financiën beademingsapparatuur: akkoord zo?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258674</t>
+  </si>
+  <si>
+    <t>RE: concept memo Triage ErasmusMC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258674</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258676</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten nach Deutschland 18. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258681</t>
+  </si>
+  <si>
+    <t>RE: Fase 3, blok 3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258687</t>
+  </si>
+  <si>
+    <t>RE: Goedemorgen FEZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258687</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258688</t>
+  </si>
+  <si>
+    <t>RE: Graag overleg vandaag over situatie Brabant</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258690</t>
+  </si>
+  <si>
+    <t>RE: LCPS | verlegt nach Deutschland 5 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258690</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258693</t>
+  </si>
+  <si>
+    <t>RE: Fwd: laatste cijfers overplaatsing Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258694</t>
+  </si>
+  <si>
+    <t>RE: NIET 11 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258694</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258696</t>
+  </si>
+  <si>
+    <t>RE: mijn werkpakket en svz aanpak overige bedden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258696</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258697</t>
+  </si>
+  <si>
+    <t>RE: Nota nieuwe fase inkoop beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258697</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258698</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst  LNAZ VWS en voorschot LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258698</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258701</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst VWS - LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258701</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258708</t>
+  </si>
+  <si>
+    <t>RE: regionale aanpak voor zorg aan kwetsbare patiënten (niet ziekenhuizen)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258710</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258711</t>
+  </si>
+  <si>
+    <t>Opzet verhaal</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258711</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258717</t>
+  </si>
+  <si>
+    <t>RE: Thank-you-letters, Call from LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258717</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258719</t>
+  </si>
+  <si>
+    <t>RE: sentence NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258719</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258728</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258730</t>
+  </si>
+  <si>
+    <t>RE: tussenstand uitlevering beademingsapp</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258730</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258732</t>
+  </si>
+  <si>
+    <t>RE: tussenstand</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258736</t>
+  </si>
+  <si>
+    <t>FW: overleg dpg's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258736</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258740</t>
+  </si>
+  <si>
+    <t>RE: Totaal aantal patiënten verplaatst naar D</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258740</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258742</t>
+  </si>
+  <si>
+    <t>RE: Verlegt nach Deutschland 19. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258747</t>
+  </si>
+  <si>
+    <t>RE: vraag CDA over aanscherping coördinatie LCPS?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258747</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258771</t>
+  </si>
+  <si>
+    <t>FW: Tekst over fase 3 versie 17.25 u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258771</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258774</t>
+  </si>
+  <si>
+    <t>RE: Verzoek inzet vliegtuigen Defensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258780</t>
+  </si>
+  <si>
+    <t>vraag via app over Follow the Money</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258780</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258783</t>
+  </si>
+  <si>
+    <t>2020-04-08 QenA over huidige ontwikkeling IC-capciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258785</t>
+  </si>
+  <si>
+    <t>20200406_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258785</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258794</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258795</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.20.+-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258795</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258799</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258800</t>
+  </si>
+  <si>
+    <t>Overleg Min VWS Dpgen 31.03.2020 extra beddencap buitenziekenhuis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258800</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258803</t>
+  </si>
+  <si>
+    <t>Re: Proeftuin eOverdracht Omring</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258805</t>
+  </si>
+  <si>
+    <t>20200918 - Week 38 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258805</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360003</t>
+  </si>
+  <si>
+    <t>200331 concept beslisboom Corona en subsidies - -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360003</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360004</t>
+  </si>
+  <si>
+    <t>200404 Dienstverleningsovereenkomst VWS - LNAZ m.b.t. LCSP - opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360005</t>
+  </si>
+  <si>
+    <t>200422 rollen VWS NZa LCPS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360005</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360006</t>
+  </si>
+  <si>
+    <t>20200403 Nota ter beslissing registratieve toegang Wlz inc KA 29 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360007</t>
+  </si>
+  <si>
+    <t>20200404 Brief leveranciers LCH.-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360007</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360008</t>
+  </si>
+  <si>
+    <t>03042020 Verdeelplan beademingsapparaten Boxtel en Barendrecht.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360008</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360009</t>
+  </si>
+  <si>
+    <t>200331 concept beslisboom Corona en subsidies AB.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360009</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360010</t>
+  </si>
+  <si>
+    <t>200403 Addendum II Overeenkomst Staat der Nederlanden en Mediq opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360010</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360011</t>
+  </si>
+  <si>
+    <t>20200421 Nadere uitwerking Catastroferegeling - reactie PV.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360012</t>
+  </si>
+  <si>
+    <t>beschikbaarheid beademingsapparatuur beleid nieuwe fase_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360013</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LCPS_-_-_- (002) -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360014</t>
+  </si>
+  <si>
+    <t>CONCEPT_Maximale gezonde ontwikkeling vanuit exit strategie - reactie VWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360014</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360015</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200414.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360015</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360016</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief_VWS_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360016</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360017</t>
+  </si>
+  <si>
+    <t>Werkwijze tekortproducten versie 15 april - -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360017</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360018</t>
+  </si>
+  <si>
+    <t>200408 Overzicht oplossingen_COVID-19_v01.docx_b23df493-ce9e-478f-9b78-dce305949de8.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360018</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360019</t>
+  </si>
+  <si>
+    <t>200402 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360019</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360091</t>
+  </si>
+  <si>
+    <t>DSA NICE-RIVMmnGH_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360091</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360092</t>
+  </si>
+  <si>
+    <t>9 bijdrage spoedwet Wet publieke gezondheid mn_-2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360092</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360093</t>
+  </si>
+  <si>
+    <t>20200304vragenovermoddeleren_--_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360093</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525002</t>
+  </si>
+  <si>
+    <t>personeel 20042020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525002</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525011</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v1.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525012</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v2_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525012</t>
+  </si>
+  <si>
     <t>VWS-WOO-07-254041</t>
   </si>
   <si>
     <t>20200408_1036_Patienten_Meldingsdatum.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254041</t>
   </si>
   <si>
     <t>VWS-WOO-07-254042</t>
   </si>
   <si>
     <t>RE: Zorg capaciteit CAS-BES</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254042</t>
   </si>
   <si>
     <t>VWS-WOO-07-254049</t>
   </si>
   <si>
     <t>RE: 20200423 RIVM COVID-19 afval.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254049</t>
@@ -3338,53 +12941,50 @@
   <si>
     <t>VWS-WOO-07-254181</t>
   </si>
   <si>
     <t>LACG - memo Coronavrije oplevering zorghotel 200409.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254181</t>
   </si>
   <si>
     <t>VWS-WOO-07-254188</t>
   </si>
   <si>
     <t>RE: Antwoorden over compleetheid NICE en verschil met # in de media (RE: Modelering regionale patiëntendruk)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254188</t>
   </si>
   <si>
     <t>VWS-WOO-07-254197</t>
   </si>
   <si>
     <t>RE: [IHR] RFI of a confirmed COVID-19 case in flight - - -#JPNNLD200427</t>
   </si>
   <si>
-    <t>5.1.2a</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254197</t>
   </si>
   <si>
     <t>VWS-WOO-07-254202</t>
   </si>
   <si>
     <t>RE: Conduent MAVEN COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254202</t>
   </si>
   <si>
     <t>VWS-WOO-07-254204</t>
   </si>
   <si>
     <t>RE: Melding nr. M2004 3894 onderwerp: Aanbod; psychosociale hulpverlening aan zorgmedewerkers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254204</t>
   </si>
   <si>
     <t>VWS-WOO-07-254215</t>
   </si>
   <si>
     <t>FW: NICE-cijfers 14 april</t>
@@ -3629,74 +13229,68 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254297</t>
   </si>
   <si>
     <t>VWS-WOO-07-254301</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254301</t>
   </si>
   <si>
     <t>VWS-WOO-07-254303</t>
   </si>
   <si>
     <t>RE: Voor presentatie -</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254303</t>
   </si>
   <si>
     <t>VWS-WOO-07-254305</t>
   </si>
   <si>
     <t>RE: Antw: locaties verminderde zelfredzaamheid</t>
   </si>
   <si>
-    <t>5.1.2a;5.1.2e</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254305</t>
   </si>
   <si>
     <t>VWS-WOO-07-254318</t>
   </si>
   <si>
     <t>FW: T.a.v. -</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254318</t>
   </si>
   <si>
     <t>VWS-WOO-07-254328</t>
   </si>
   <si>
     <t>FW: Melding nr. M2004 8052 onderwerp: [verzoek voor samenwerking ivm een handenwas app) Washem: Een mobiele app die ha</t>
   </si>
   <si>
-    <t>5.1.2e;5.1.5;buiten verzoek</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254328</t>
   </si>
   <si>
     <t>VWS-WOO-07-254333</t>
   </si>
   <si>
     <t>FW: navraag aanbod vaccinontwikkeling nieuw coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254333</t>
   </si>
   <si>
     <t>VWS-WOO-07-254334</t>
   </si>
   <si>
     <t>FW: [Spam] Approved Canadian Ventilator Design available for Manufacture</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254334</t>
   </si>
   <si>
     <t>VWS-WOO-07-254338</t>
   </si>
   <si>
     <t>FW: Corona/onderwijs Alliantie kinderarmoede</t>
@@ -3731,59 +13325,53 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254359</t>
   </si>
   <si>
     <t>VWS-WOO-07-254369</t>
   </si>
   <si>
     <t>Doorst: idee corona onderzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254369</t>
   </si>
   <si>
     <t>VWS-WOO-07-254373</t>
   </si>
   <si>
     <t>Stukken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254373</t>
   </si>
   <si>
     <t>VWS-WOO-07-254377</t>
   </si>
   <si>
-    <t>RE: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254377</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255027</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-07-254383</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2h;5.1.5;Dubbel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254383</t>
   </si>
   <si>
     <t>VWS-WOO-07-254384</t>
   </si>
   <si>
     <t>RE: Doorst: mailadres voor inhoudelijke/wetenschappelijke brieven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254384</t>
   </si>
   <si>
     <t>VWS-WOO-07-254385</t>
   </si>
   <si>
     <t>FW: Ziekenhuisbedden voor noodopvang</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254385</t>
@@ -3848,53 +13436,50 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254447</t>
   </si>
   <si>
     <t>VWS-WOO-07-254458</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254458</t>
   </si>
   <si>
     <t>VWS-WOO-07-254464</t>
   </si>
   <si>
     <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-.doc</t>
   </si>
   <si>
     <t>https://www.rivm.nl/sites/default/files/2021-12/Formulier%20gegevensverzoek%20ISIS-AR_20210518.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254464</t>
   </si>
   <si>
     <t>VWS-WOO-07-254466</t>
   </si>
   <si>
-    <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-_-.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254466</t>
   </si>
   <si>
     <t>VWS-WOO-07-254475</t>
   </si>
   <si>
     <t>RE: onderzoek  naar de mogelijke besmettingsroute van COVID-2 via de lucht in omsloten ruimtes</t>
   </si>
   <si>
     <t>5.1.1c;5.1.2e;buiten verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254475</t>
   </si>
   <si>
     <t>VWS-WOO-07-254481</t>
   </si>
   <si>
     <t>OMT 6 april COVID-19--.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254481</t>
   </si>
   <si>
     <t>VWS-WOO-07-254484</t>
@@ -3914,9678 +13499,93 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254561</t>
   </si>
   <si>
     <t>VWS-WOO-07-254500</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254500</t>
   </si>
   <si>
     <t>VWS-WOO-07-254513</t>
   </si>
   <si>
     <t>RE: Request for collaboration</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254513</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254536</t>
   </si>
   <si>
     <t>VWS-WOO-07-254515</t>
   </si>
   <si>
-    <t>RE: notities afvalwatersurveillance brainstorm - volume bewaren/ ruimtelijke reportage AMR</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254515</t>
   </si>
   <si>
     <t>VWS-WOO-07-254517</t>
   </si>
   <si>
     <t>Re: Request for collaboration</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254517</t>
   </si>
   <si>
     <t>VWS-WOO-07-254524</t>
   </si>
   <si>
     <t>RE: vraag ivm hackathon komend weekend</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254524</t>
   </si>
   <si>
     <t>VWS-WOO-07-254536</t>
   </si>
   <si>
     <t>Re: Doorst: Request for collaboration</t>
   </si>
   <si>
     <t>VWS-WOO-07-254547</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254547</t>
   </si>
   <si>
     <t>VWS-WOO-07-254555</t>
   </si>
   <si>
     <t>RE: offerte corona zwemwater I&amp;W - eerste aanzet - jullie input nodig</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254555</t>
   </si>
   <si>
     <t>VWS-WOO-07-254561</t>
-  </si>
-[...9580 lines deleted...]
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -21624,28061 +21624,28061 @@
         <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
         <v>254039</v>
       </c>
       <c r="B324" t="s">
         <v>1017</v>
       </c>
       <c r="C324" t="s">
         <v>1018</v>
       </c>
       <c r="D324" t="s">
         <v>226</v>
       </c>
       <c r="H324" t="s">
         <v>1019</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
-        <v>254041</v>
+        <v>254564</v>
       </c>
       <c r="B325" t="s">
         <v>1020</v>
       </c>
       <c r="C325" t="s">
         <v>1021</v>
       </c>
       <c r="D325" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E325" t="s">
+        <v>25</v>
       </c>
       <c r="H325" t="s">
         <v>1022</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
-        <v>254042</v>
+        <v>254567</v>
       </c>
       <c r="B326" t="s">
         <v>1023</v>
       </c>
       <c r="C326" t="s">
         <v>1024</v>
       </c>
       <c r="D326" t="s">
         <v>14</v>
       </c>
       <c r="E326" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H326" t="s">
         <v>1025</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
-        <v>254049</v>
+        <v>254572</v>
       </c>
       <c r="B327" t="s">
         <v>1026</v>
       </c>
       <c r="C327" t="s">
         <v>1027</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
         <v>25</v>
       </c>
       <c r="H327" t="s">
         <v>1028</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
-        <v>254050</v>
+        <v>254585</v>
       </c>
       <c r="B328" t="s">
         <v>1029</v>
       </c>
       <c r="C328" t="s">
         <v>1030</v>
       </c>
       <c r="D328" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E328" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H328" t="s">
         <v>1031</v>
       </c>
-      <c r="J328">
-[...4 lines deleted...]
-      </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
-        <v>254051</v>
+        <v>254588</v>
       </c>
       <c r="B329" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C329" t="s">
         <v>1033</v>
       </c>
-      <c r="C329" t="s">
+      <c r="D329" t="s">
+        <v>29</v>
+      </c>
+      <c r="E329" t="s">
+        <v>30</v>
+      </c>
+      <c r="F329" t="s">
+        <v>171</v>
+      </c>
+      <c r="H329" t="s">
         <v>1034</v>
-      </c>
-[...4 lines deleted...]
-        <v>1032</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
-        <v>254055</v>
+        <v>254590</v>
       </c>
       <c r="B330" t="s">
         <v>1035</v>
       </c>
       <c r="C330" t="s">
         <v>1036</v>
       </c>
       <c r="D330" t="s">
         <v>14</v>
       </c>
       <c r="E330" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H330" t="s">
         <v>1037</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
-        <v>254071</v>
+        <v>254601</v>
       </c>
       <c r="B331" t="s">
         <v>1038</v>
       </c>
       <c r="C331" t="s">
         <v>1039</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="E331" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H331" t="s">
         <v>1040</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
-        <v>254074</v>
+        <v>254602</v>
       </c>
       <c r="B332" t="s">
         <v>1041</v>
       </c>
       <c r="C332" t="s">
         <v>1042</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H332" t="s">
         <v>1043</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
-        <v>254075</v>
+        <v>254604</v>
       </c>
       <c r="B333" t="s">
         <v>1044</v>
       </c>
       <c r="C333" t="s">
         <v>1045</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>25</v>
       </c>
       <c r="H333" t="s">
         <v>1046</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
-        <v>254085</v>
+        <v>254605</v>
       </c>
       <c r="B334" t="s">
         <v>1047</v>
       </c>
       <c r="C334" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="D334" t="s">
         <v>14</v>
       </c>
       <c r="E334" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H334" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
-        <v>254087</v>
+        <v>254609</v>
       </c>
       <c r="B335" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C335" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="D335" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E335" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H335" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
-        <v>254093</v>
+        <v>254614</v>
       </c>
       <c r="B336" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C336" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D336" t="s">
         <v>14</v>
       </c>
       <c r="E336" t="s">
-        <v>663</v>
+        <v>15</v>
       </c>
       <c r="H336" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
-        <v>254094</v>
+        <v>254615</v>
       </c>
       <c r="B337" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C337" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D337" t="s">
         <v>14</v>
       </c>
       <c r="E337" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H337" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
-        <v>254096</v>
+        <v>254622</v>
       </c>
       <c r="B338" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="C338" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="E338" t="s">
-        <v>663</v>
+        <v>25</v>
       </c>
       <c r="H338" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
-        <v>254101</v>
+        <v>254623</v>
       </c>
       <c r="B339" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="C339" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D339" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E339" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H339" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
-        <v>254104</v>
+        <v>254625</v>
       </c>
       <c r="B340" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="C340" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D340" t="s">
         <v>14</v>
       </c>
       <c r="E340" t="s">
         <v>25</v>
       </c>
       <c r="H340" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
-        <v>254114</v>
+        <v>254627</v>
       </c>
       <c r="B341" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="C341" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="D341" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>20</v>
+      </c>
+      <c r="G341" t="s">
+        <v>1070</v>
       </c>
       <c r="H341" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
-        <v>254116</v>
+        <v>254629</v>
       </c>
       <c r="B342" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="C342" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D342" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E342" t="s">
+        <v>30</v>
+      </c>
+      <c r="G342" t="s">
+        <v>1074</v>
       </c>
       <c r="H342" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
-        <v>254117</v>
+        <v>254630</v>
       </c>
       <c r="B343" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="C343" t="s">
         <v>1073</v>
       </c>
       <c r="D343" t="s">
         <v>29</v>
       </c>
       <c r="E343" t="s">
         <v>30</v>
       </c>
+      <c r="G343" t="s">
+        <v>1074</v>
+      </c>
       <c r="H343" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
-        <v>254120</v>
+        <v>254631</v>
       </c>
       <c r="B344" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="C344" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="D344" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E344" t="s">
-        <v>924</v>
+        <v>30</v>
+      </c>
+      <c r="G344" t="s">
+        <v>1074</v>
       </c>
       <c r="H344" t="s">
-        <v>1077</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>1080</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
-        <v>254126</v>
+        <v>254632</v>
       </c>
       <c r="B345" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="C345" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="D345" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E345" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H345" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
-        <v>254134</v>
+        <v>254633</v>
       </c>
       <c r="B346" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="C346" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="D346" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E346" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="G346" t="s">
+        <v>1074</v>
       </c>
       <c r="H346" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
-        <v>254141</v>
+        <v>254649</v>
       </c>
       <c r="B347" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="C347" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="D347" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E347" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H347" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
-        <v>254145</v>
+        <v>254655</v>
       </c>
       <c r="B348" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C348" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="D348" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E348" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H348" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
-        <v>254154</v>
+        <v>254660</v>
       </c>
       <c r="B349" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="C349" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="D349" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E349" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H349" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
-        <v>254157</v>
+        <v>254661</v>
       </c>
       <c r="B350" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="C350" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="D350" t="s">
         <v>29</v>
       </c>
       <c r="E350" t="s">
         <v>30</v>
       </c>
-      <c r="F350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H350" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
-        <v>254180</v>
+        <v>254664</v>
       </c>
       <c r="B351" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="C351" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="D351" t="s">
-        <v>20</v>
+        <v>29</v>
+      </c>
+      <c r="E351" t="s">
+        <v>30</v>
       </c>
       <c r="G351" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="H351" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
-        <v>254181</v>
+        <v>254665</v>
       </c>
       <c r="B352" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="C352" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="D352" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E352" t="s">
-        <v>25</v>
+        <v>991</v>
       </c>
       <c r="H352" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
-        <v>254188</v>
+        <v>254666</v>
       </c>
       <c r="B353" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C353" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="D353" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E353" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H353" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
-        <v>254197</v>
+        <v>254668</v>
       </c>
       <c r="B354" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="C354" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="D354" t="s">
         <v>29</v>
       </c>
       <c r="E354" t="s">
-        <v>1108</v>
+        <v>30</v>
       </c>
       <c r="H354" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
-        <v>254202</v>
+        <v>254669</v>
       </c>
       <c r="B355" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C355" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="D355" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E355" t="s">
-        <v>187</v>
+        <v>991</v>
       </c>
       <c r="H355" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
-        <v>254204</v>
+        <v>254672</v>
       </c>
       <c r="B356" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="C356" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="D356" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E356" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H356" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
-        <v>254215</v>
+        <v>254675</v>
       </c>
       <c r="B357" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="C357" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="D357" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E357" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H357" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="L357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
-        <v>254223</v>
+        <v>254676</v>
       </c>
       <c r="B358" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C358" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D358" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E358" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H358" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="L358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
-        <v>254227</v>
+        <v>254677</v>
       </c>
       <c r="B359" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C359" t="s">
         <v>1122</v>
       </c>
-      <c r="C359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D359" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E359" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H359" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
-        <v>254228</v>
+        <v>254678</v>
       </c>
       <c r="B360" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C360" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="D360" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E360" t="s">
+        <v>30</v>
       </c>
       <c r="H360" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
-        <v>254230</v>
+        <v>254683</v>
       </c>
       <c r="B361" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C361" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D361" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E361" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H361" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
-        <v>254232</v>
+        <v>254686</v>
       </c>
       <c r="B362" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="C362" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="D362" t="s">
         <v>29</v>
       </c>
       <c r="E362" t="s">
         <v>30</v>
       </c>
       <c r="H362" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
-        <v>254236</v>
+        <v>254708</v>
       </c>
       <c r="B363" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C363" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D363" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E363" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H363" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
-        <v>254241</v>
+        <v>254721</v>
       </c>
       <c r="B364" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="C364" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D364" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E364" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H364" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
-        <v>254242</v>
+        <v>254725</v>
       </c>
       <c r="B365" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C365" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D365" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E365" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H365" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
-        <v>254254</v>
+        <v>254733</v>
       </c>
       <c r="B366" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="C366" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D366" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E366" t="s">
+        <v>25</v>
       </c>
       <c r="H366" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
-        <v>254258</v>
+        <v>254765</v>
       </c>
       <c r="B367" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C367" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D367" t="s">
         <v>14</v>
       </c>
       <c r="E367" t="s">
-        <v>25</v>
+        <v>1149</v>
       </c>
       <c r="H367" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
-        <v>254259</v>
+        <v>254775</v>
       </c>
       <c r="B368" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="C368" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D368" t="s">
+        <v>14</v>
+      </c>
+      <c r="E368" t="s">
+        <v>25</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J368">
+        <v>254765</v>
+      </c>
+      <c r="K368" t="s">
         <v>1150</v>
-      </c>
-[...7 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
-        <v>254260</v>
+        <v>254790</v>
       </c>
       <c r="B369" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C369" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="D369" t="s">
         <v>14</v>
       </c>
       <c r="E369" t="s">
         <v>25</v>
       </c>
       <c r="H369" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
-        <v>254262</v>
+        <v>254792</v>
       </c>
       <c r="B370" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="C370" t="s">
-        <v>1156</v>
+        <v>1148</v>
       </c>
       <c r="D370" t="s">
         <v>14</v>
       </c>
       <c r="E370" t="s">
-        <v>862</v>
+        <v>924</v>
       </c>
       <c r="H370" t="s">
         <v>1157</v>
       </c>
+      <c r="J370">
+        <v>254765</v>
+      </c>
+      <c r="K370" t="s">
+        <v>1150</v>
+      </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
-        <v>254264</v>
+        <v>254798</v>
       </c>
       <c r="B371" t="s">
         <v>1158</v>
       </c>
       <c r="C371" t="s">
         <v>1159</v>
       </c>
       <c r="D371" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E371" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="G371" t="s">
+        <v>25</v>
+      </c>
+      <c r="H371" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
-        <v>254268</v>
+        <v>254830</v>
       </c>
       <c r="B372" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C372" t="s">
         <v>1162</v>
       </c>
-      <c r="C372" t="s">
+      <c r="D372" t="s">
+        <v>29</v>
+      </c>
+      <c r="E372" t="s">
+        <v>30</v>
+      </c>
+      <c r="F372" t="s">
+        <v>171</v>
+      </c>
+      <c r="H372" t="s">
         <v>1163</v>
-      </c>
-[...7 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
-        <v>254272</v>
+        <v>254861</v>
       </c>
       <c r="B373" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C373" t="s">
         <v>1165</v>
       </c>
-      <c r="C373" t="s">
+      <c r="D373" t="s">
+        <v>14</v>
+      </c>
+      <c r="E373" t="s">
+        <v>52</v>
+      </c>
+      <c r="H373" t="s">
         <v>1166</v>
-      </c>
-[...7 lines deleted...]
-        <v>1167</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
-        <v>254276</v>
+        <v>254863</v>
       </c>
       <c r="B374" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C374" t="s">
         <v>1168</v>
       </c>
-      <c r="C374" t="s">
+      <c r="D374" t="s">
+        <v>14</v>
+      </c>
+      <c r="E374" t="s">
+        <v>25</v>
+      </c>
+      <c r="H374" t="s">
         <v>1169</v>
-      </c>
-[...7 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="L374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
-        <v>254283</v>
+        <v>254869</v>
       </c>
       <c r="B375" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C375" t="s">
         <v>1171</v>
       </c>
-      <c r="C375" t="s">
+      <c r="D375" t="s">
+        <v>14</v>
+      </c>
+      <c r="E375" t="s">
+        <v>862</v>
+      </c>
+      <c r="H375" t="s">
         <v>1172</v>
-      </c>
-[...7 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
-        <v>254287</v>
+        <v>254874</v>
       </c>
       <c r="B376" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C376" t="s">
         <v>1174</v>
       </c>
-      <c r="C376" t="s">
+      <c r="D376" t="s">
+        <v>29</v>
+      </c>
+      <c r="E376" t="s">
+        <v>30</v>
+      </c>
+      <c r="H376" t="s">
         <v>1175</v>
-      </c>
-[...7 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
-        <v>254288</v>
+        <v>254881</v>
       </c>
       <c r="B377" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C377" t="s">
         <v>1177</v>
       </c>
-      <c r="C377" t="s">
+      <c r="D377" t="s">
+        <v>14</v>
+      </c>
+      <c r="E377" t="s">
+        <v>25</v>
+      </c>
+      <c r="H377" t="s">
         <v>1178</v>
-      </c>
-[...7 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
-        <v>254289</v>
+        <v>254895</v>
       </c>
       <c r="B378" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C378" t="s">
         <v>1180</v>
       </c>
-      <c r="C378" t="s">
+      <c r="D378" t="s">
+        <v>14</v>
+      </c>
+      <c r="E378" t="s">
+        <v>862</v>
+      </c>
+      <c r="H378" t="s">
         <v>1181</v>
-      </c>
-[...7 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
-        <v>254293</v>
+        <v>254896</v>
       </c>
       <c r="B379" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C379" t="s">
         <v>1183</v>
       </c>
-      <c r="C379" t="s">
+      <c r="D379" t="s">
+        <v>14</v>
+      </c>
+      <c r="E379" t="s">
+        <v>25</v>
+      </c>
+      <c r="H379" t="s">
         <v>1184</v>
-      </c>
-[...7 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
-        <v>254294</v>
+        <v>254903</v>
       </c>
       <c r="B380" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C380" t="s">
         <v>1186</v>
       </c>
-      <c r="C380" t="s">
+      <c r="D380" t="s">
+        <v>14</v>
+      </c>
+      <c r="E380" t="s">
+        <v>862</v>
+      </c>
+      <c r="H380" t="s">
         <v>1187</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
-        <v>254295</v>
+        <v>254907</v>
       </c>
       <c r="B381" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C381" t="s">
         <v>1189</v>
       </c>
-      <c r="C381" t="s">
+      <c r="D381" t="s">
+        <v>14</v>
+      </c>
+      <c r="E381" t="s">
+        <v>862</v>
+      </c>
+      <c r="H381" t="s">
         <v>1190</v>
-      </c>
-[...7 lines deleted...]
-        <v>1191</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
-        <v>254296</v>
+        <v>254911</v>
       </c>
       <c r="B382" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C382" t="s">
         <v>1192</v>
       </c>
-      <c r="C382" t="s">
+      <c r="D382" t="s">
+        <v>14</v>
+      </c>
+      <c r="E382" t="s">
+        <v>25</v>
+      </c>
+      <c r="H382" t="s">
         <v>1193</v>
-      </c>
-[...7 lines deleted...]
-        <v>1194</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
-        <v>254297</v>
+        <v>254913</v>
       </c>
       <c r="B383" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C383" t="s">
         <v>1195</v>
       </c>
-      <c r="C383" t="s">
+      <c r="D383" t="s">
+        <v>14</v>
+      </c>
+      <c r="E383" t="s">
+        <v>862</v>
+      </c>
+      <c r="H383" t="s">
         <v>1196</v>
-      </c>
-[...7 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
-        <v>254301</v>
+        <v>254914</v>
       </c>
       <c r="B384" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C384" t="s">
         <v>1198</v>
       </c>
-      <c r="C384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" t="s">
         <v>14</v>
       </c>
       <c r="E384" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H384" t="s">
         <v>1199</v>
       </c>
-      <c r="J384">
-[...4 lines deleted...]
-      </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
-        <v>254303</v>
+        <v>254917</v>
       </c>
       <c r="B385" t="s">
         <v>1200</v>
       </c>
       <c r="C385" t="s">
         <v>1201</v>
       </c>
       <c r="D385" t="s">
         <v>14</v>
       </c>
       <c r="E385" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H385" t="s">
         <v>1202</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
-        <v>254305</v>
+        <v>254935</v>
       </c>
       <c r="B386" t="s">
         <v>1203</v>
       </c>
       <c r="C386" t="s">
         <v>1204</v>
       </c>
       <c r="D386" t="s">
         <v>14</v>
       </c>
       <c r="E386" t="s">
+        <v>25</v>
+      </c>
+      <c r="H386" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
-        <v>254318</v>
+        <v>254937</v>
       </c>
       <c r="B387" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C387" t="s">
         <v>1207</v>
       </c>
-      <c r="C387" t="s">
+      <c r="D387" t="s">
+        <v>29</v>
+      </c>
+      <c r="E387" t="s">
+        <v>25</v>
+      </c>
+      <c r="H387" t="s">
         <v>1208</v>
-      </c>
-[...7 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
-        <v>254328</v>
+        <v>254939</v>
       </c>
       <c r="B388" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C388" t="s">
         <v>1210</v>
       </c>
-      <c r="C388" t="s">
+      <c r="D388" t="s">
+        <v>14</v>
+      </c>
+      <c r="E388" t="s">
+        <v>25</v>
+      </c>
+      <c r="H388" t="s">
         <v>1211</v>
-      </c>
-[...7 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
-        <v>254333</v>
+        <v>254960</v>
       </c>
       <c r="B389" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D389" t="s">
+        <v>14</v>
+      </c>
+      <c r="E389" t="s">
+        <v>25</v>
+      </c>
+      <c r="H389" t="s">
         <v>1214</v>
-      </c>
-[...10 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
-        <v>254334</v>
+        <v>254961</v>
       </c>
       <c r="B390" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D390" t="s">
+        <v>14</v>
+      </c>
+      <c r="E390" t="s">
+        <v>25</v>
+      </c>
+      <c r="H390" t="s">
         <v>1217</v>
-      </c>
-[...10 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
-        <v>254338</v>
+        <v>254964</v>
       </c>
       <c r="B391" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D391" t="s">
+        <v>14</v>
+      </c>
+      <c r="E391" t="s">
+        <v>924</v>
+      </c>
+      <c r="H391" t="s">
         <v>1220</v>
       </c>
-      <c r="C391" t="s">
+      <c r="J391">
+        <v>255027</v>
+      </c>
+      <c r="K391" t="s">
         <v>1221</v>
-      </c>
-[...7 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
-        <v>254342</v>
+        <v>254967</v>
       </c>
       <c r="B392" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C392" t="s">
         <v>1223</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
+        <v>14</v>
+      </c>
+      <c r="E392" t="s">
+        <v>25</v>
+      </c>
+      <c r="H392" t="s">
         <v>1224</v>
-      </c>
-[...7 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
-        <v>254344</v>
+        <v>255025</v>
       </c>
       <c r="B393" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C393" t="s">
         <v>1226</v>
       </c>
-      <c r="C393" t="s">
+      <c r="D393" t="s">
+        <v>14</v>
+      </c>
+      <c r="E393" t="s">
         <v>1227</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H393" t="s">
         <v>1228</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
-        <v>254359</v>
+        <v>255027</v>
       </c>
       <c r="B394" t="s">
         <v>1229</v>
       </c>
       <c r="C394" t="s">
         <v>1230</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
-        <v>25</v>
+        <v>663</v>
       </c>
       <c r="H394" t="s">
-        <v>1231</v>
+        <v>1221</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
-        <v>254369</v>
+        <v>255029</v>
       </c>
       <c r="B395" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C395" t="s">
         <v>1232</v>
       </c>
-      <c r="C395" t="s">
+      <c r="D395" t="s">
+        <v>29</v>
+      </c>
+      <c r="E395" t="s">
+        <v>30</v>
+      </c>
+      <c r="H395" t="s">
         <v>1233</v>
-      </c>
-[...7 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
-        <v>254373</v>
+        <v>255031</v>
       </c>
       <c r="B396" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C396" t="s">
         <v>1235</v>
       </c>
-      <c r="C396" t="s">
+      <c r="D396" t="s">
+        <v>14</v>
+      </c>
+      <c r="E396" t="s">
+        <v>25</v>
+      </c>
+      <c r="H396" t="s">
         <v>1236</v>
-      </c>
-[...7 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
-        <v>254377</v>
+        <v>255034</v>
       </c>
       <c r="B397" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C397" t="s">
         <v>1238</v>
       </c>
-      <c r="C397" t="s">
+      <c r="D397" t="s">
+        <v>14</v>
+      </c>
+      <c r="E397" t="s">
+        <v>25</v>
+      </c>
+      <c r="H397" t="s">
         <v>1239</v>
-      </c>
-[...13 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
-        <v>254383</v>
+        <v>255035</v>
       </c>
       <c r="B398" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D398" t="s">
+        <v>29</v>
+      </c>
+      <c r="E398" t="s">
+        <v>30</v>
+      </c>
+      <c r="H398" t="s">
         <v>1242</v>
-      </c>
-[...16 lines deleted...]
-        <v>1241</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
-        <v>254384</v>
+        <v>255036</v>
       </c>
       <c r="B399" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D399" t="s">
+        <v>29</v>
+      </c>
+      <c r="E399" t="s">
+        <v>30</v>
+      </c>
+      <c r="H399" t="s">
         <v>1245</v>
-      </c>
-[...10 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
-        <v>254385</v>
+        <v>255045</v>
       </c>
       <c r="B400" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D400" t="s">
+        <v>29</v>
+      </c>
+      <c r="E400" t="s">
+        <v>30</v>
+      </c>
+      <c r="H400" t="s">
         <v>1248</v>
-      </c>
-[...10 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
-        <v>254387</v>
+        <v>255052</v>
       </c>
       <c r="B401" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D401" t="s">
+        <v>14</v>
+      </c>
+      <c r="E401" t="s">
+        <v>25</v>
+      </c>
+      <c r="H401" t="s">
         <v>1251</v>
-      </c>
-[...10 lines deleted...]
-        <v>1253</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
-        <v>254432</v>
+        <v>255060</v>
       </c>
       <c r="B402" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D402" t="s">
+        <v>29</v>
+      </c>
+      <c r="E402" t="s">
+        <v>30</v>
+      </c>
+      <c r="H402" t="s">
         <v>1254</v>
-      </c>
-[...10 lines deleted...]
-        <v>1256</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
-        <v>254438</v>
+        <v>255079</v>
       </c>
       <c r="B403" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D403" t="s">
+        <v>29</v>
+      </c>
+      <c r="E403" t="s">
+        <v>30</v>
+      </c>
+      <c r="F403" t="s">
+        <v>171</v>
+      </c>
+      <c r="H403" t="s">
         <v>1257</v>
-      </c>
-[...16 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
-        <v>254439</v>
+        <v>255096</v>
       </c>
       <c r="B404" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C404" t="s">
         <v>1259</v>
       </c>
-      <c r="C404" t="s">
+      <c r="D404" t="s">
+        <v>14</v>
+      </c>
+      <c r="E404" t="s">
+        <v>25</v>
+      </c>
+      <c r="H404" t="s">
         <v>1260</v>
-      </c>
-[...7 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
-        <v>254443</v>
+        <v>255109</v>
       </c>
       <c r="B405" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C405" t="s">
         <v>1262</v>
       </c>
-      <c r="C405" t="s">
+      <c r="D405" t="s">
+        <v>14</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H405" t="s">
         <v>1263</v>
-      </c>
-[...7 lines deleted...]
-        <v>1264</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406">
-        <v>254446</v>
+        <v>255119</v>
       </c>
       <c r="B406" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C406" t="s">
         <v>1265</v>
       </c>
-      <c r="C406" t="s">
+      <c r="D406" t="s">
+        <v>14</v>
+      </c>
+      <c r="E406" t="s">
+        <v>15</v>
+      </c>
+      <c r="H406" t="s">
         <v>1266</v>
       </c>
-      <c r="D406" t="s">
-[...5 lines deleted...]
-      <c r="H406" t="s">
+      <c r="J406">
+        <v>255126</v>
+      </c>
+      <c r="K406" t="s">
         <v>1267</v>
       </c>
       <c r="L406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407">
-        <v>254447</v>
+        <v>255126</v>
       </c>
       <c r="B407" t="s">
         <v>1268</v>
       </c>
       <c r="C407" t="s">
         <v>1269</v>
       </c>
       <c r="D407" t="s">
         <v>14</v>
       </c>
       <c r="E407" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H407" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="L407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408">
-        <v>254458</v>
+        <v>255147</v>
       </c>
       <c r="B408" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C408" t="s">
         <v>1271</v>
       </c>
-      <c r="C408" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D408" t="s">
         <v>14</v>
       </c>
       <c r="E408" t="s">
         <v>25</v>
       </c>
       <c r="H408" t="s">
-        <v>1272</v>
-[...5 lines deleted...]
-        <v>1241</v>
+        <v>231</v>
       </c>
       <c r="L408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409">
-        <v>254464</v>
+        <v>255148</v>
       </c>
       <c r="B409" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C409" t="s">
         <v>1273</v>
       </c>
-      <c r="C409" t="s">
+      <c r="D409" t="s">
+        <v>226</v>
+      </c>
+      <c r="H409" t="s">
         <v>1274</v>
-      </c>
-[...10 lines deleted...]
-        <v>1276</v>
       </c>
       <c r="L409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410">
-        <v>254466</v>
+        <v>255151</v>
       </c>
       <c r="B410" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D410" t="s">
+        <v>20</v>
+      </c>
+      <c r="G410" t="s">
         <v>1277</v>
       </c>
-      <c r="C410" t="s">
+      <c r="H410" t="s">
         <v>1278</v>
-      </c>
-[...10 lines deleted...]
-        <v>1279</v>
       </c>
       <c r="L410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411">
-        <v>254475</v>
+        <v>255197</v>
       </c>
       <c r="B411" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C411" t="s">
         <v>1280</v>
       </c>
-      <c r="C411" t="s">
+      <c r="D411" t="s">
+        <v>14</v>
+      </c>
+      <c r="E411" t="s">
+        <v>25</v>
+      </c>
+      <c r="H411" t="s">
         <v>1281</v>
-      </c>
-[...7 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="L411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412">
-        <v>254481</v>
+        <v>255220</v>
       </c>
       <c r="B412" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D412" t="s">
+        <v>14</v>
+      </c>
+      <c r="E412" t="s">
+        <v>25</v>
+      </c>
+      <c r="H412" t="s">
         <v>1284</v>
-      </c>
-[...10 lines deleted...]
-        <v>1286</v>
       </c>
       <c r="L412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413">
-        <v>254484</v>
+        <v>255225</v>
       </c>
       <c r="B413" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D413" t="s">
+        <v>14</v>
+      </c>
+      <c r="E413" t="s">
+        <v>25</v>
+      </c>
+      <c r="H413" t="s">
         <v>1287</v>
-      </c>
-[...16 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="L413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414">
-        <v>254491</v>
+        <v>255231</v>
       </c>
       <c r="B414" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C414" t="s">
         <v>1289</v>
       </c>
-      <c r="C414" t="s">
+      <c r="D414" t="s">
+        <v>14</v>
+      </c>
+      <c r="E414" t="s">
+        <v>25</v>
+      </c>
+      <c r="H414" t="s">
         <v>1290</v>
-      </c>
-[...13 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="L414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415">
-        <v>254500</v>
+        <v>255243</v>
       </c>
       <c r="B415" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D415" t="s">
+        <v>14</v>
+      </c>
+      <c r="E415" t="s">
+        <v>25</v>
+      </c>
+      <c r="H415" t="s">
         <v>1293</v>
-      </c>
-[...16 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="L415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416">
-        <v>254513</v>
+        <v>255254</v>
       </c>
       <c r="B416" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C416" t="s">
         <v>1295</v>
       </c>
-      <c r="C416" t="s">
+      <c r="D416" t="s">
+        <v>14</v>
+      </c>
+      <c r="E416" t="s">
+        <v>25</v>
+      </c>
+      <c r="H416" t="s">
         <v>1296</v>
-      </c>
-[...13 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="L416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417">
-        <v>254515</v>
+        <v>255257</v>
       </c>
       <c r="B417" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D417" t="s">
+        <v>14</v>
+      </c>
+      <c r="E417" t="s">
+        <v>924</v>
+      </c>
+      <c r="H417" t="s">
         <v>1299</v>
       </c>
-      <c r="C417" t="s">
-[...9 lines deleted...]
-        <v>1301</v>
+      <c r="J417">
+        <v>255254</v>
+      </c>
+      <c r="K417" t="s">
+        <v>1296</v>
       </c>
       <c r="L417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418">
-        <v>254517</v>
+        <v>255269</v>
       </c>
       <c r="B418" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D418" t="s">
+        <v>14</v>
+      </c>
+      <c r="E418" t="s">
+        <v>25</v>
+      </c>
+      <c r="H418" t="s">
         <v>1302</v>
-      </c>
-[...16 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="L418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419">
-        <v>254524</v>
+        <v>255277</v>
       </c>
       <c r="B419" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D419" t="s">
+        <v>14</v>
+      </c>
+      <c r="E419" t="s">
+        <v>25</v>
+      </c>
+      <c r="H419" t="s">
         <v>1305</v>
-      </c>
-[...10 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="L419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420">
-        <v>254536</v>
+        <v>255313</v>
       </c>
       <c r="B420" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D420" t="s">
+        <v>14</v>
+      </c>
+      <c r="E420" t="s">
+        <v>62</v>
+      </c>
+      <c r="H420" t="s">
         <v>1308</v>
-      </c>
-[...10 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="L420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421">
-        <v>254547</v>
+        <v>255316</v>
       </c>
       <c r="B421" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C421" t="s">
         <v>1310</v>
       </c>
-      <c r="C421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D421" t="s">
         <v>14</v>
       </c>
       <c r="E421" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H421" t="s">
         <v>1311</v>
       </c>
-      <c r="J421">
-[...4 lines deleted...]
-      </c>
       <c r="L421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422">
-        <v>254555</v>
+        <v>255317</v>
       </c>
       <c r="B422" t="s">
         <v>1312</v>
       </c>
       <c r="C422" t="s">
         <v>1313</v>
       </c>
       <c r="D422" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E422" t="s">
-        <v>933</v>
+        <v>30</v>
       </c>
       <c r="H422" t="s">
         <v>1314</v>
       </c>
+      <c r="J422">
+        <v>255316</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1311</v>
+      </c>
       <c r="L422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423">
-        <v>254561</v>
+        <v>255362</v>
       </c>
       <c r="B423" t="s">
         <v>1315</v>
       </c>
       <c r="C423" t="s">
-        <v>1290</v>
+        <v>1316</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>25</v>
       </c>
       <c r="H423" t="s">
-        <v>1292</v>
+        <v>1317</v>
       </c>
       <c r="L423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424">
-        <v>254564</v>
+        <v>255369</v>
       </c>
       <c r="B424" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="C424" t="s">
-        <v>1300</v>
+        <v>1319</v>
       </c>
       <c r="D424" t="s">
         <v>14</v>
       </c>
       <c r="E424" t="s">
         <v>25</v>
       </c>
       <c r="H424" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="L424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425">
-        <v>254567</v>
+        <v>255370</v>
       </c>
       <c r="B425" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="C425" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="D425" t="s">
         <v>14</v>
       </c>
       <c r="E425" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H425" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="L425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426">
-        <v>254572</v>
+        <v>255373</v>
       </c>
       <c r="B426" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="C426" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="D426" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E426" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G426" t="s">
+        <v>1326</v>
       </c>
       <c r="H426" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="L426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427">
-        <v>254585</v>
+        <v>255374</v>
       </c>
       <c r="B427" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="C427" t="s">
         <v>1325</v>
       </c>
       <c r="D427" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E427" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H427" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="L427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428">
-        <v>254588</v>
+        <v>255375</v>
       </c>
       <c r="B428" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="C428" t="s">
-        <v>1278</v>
+        <v>1331</v>
       </c>
       <c r="D428" t="s">
         <v>29</v>
       </c>
       <c r="E428" t="s">
         <v>30</v>
       </c>
-      <c r="F428" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H428" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="L428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429">
-        <v>254590</v>
+        <v>255378</v>
       </c>
       <c r="B429" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="C429" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="D429" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E429" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H429" t="s">
-        <v>1331</v>
+        <v>1335</v>
       </c>
       <c r="L429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430">
-        <v>254601</v>
+        <v>255379</v>
       </c>
       <c r="B430" t="s">
-        <v>1332</v>
+        <v>1336</v>
       </c>
       <c r="C430" t="s">
-        <v>1333</v>
+        <v>1337</v>
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H430" t="s">
-        <v>1334</v>
+        <v>1338</v>
       </c>
       <c r="L430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431">
-        <v>254602</v>
+        <v>255380</v>
       </c>
       <c r="B431" t="s">
-        <v>1335</v>
+        <v>1339</v>
       </c>
       <c r="C431" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="D431" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E431" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H431" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="L431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432">
-        <v>254604</v>
+        <v>255390</v>
       </c>
       <c r="B432" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="C432" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="D432" t="s">
         <v>14</v>
       </c>
       <c r="E432" t="s">
         <v>25</v>
       </c>
       <c r="H432" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="L432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433">
-        <v>254605</v>
+        <v>255395</v>
       </c>
       <c r="B433" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="C433" t="s">
-        <v>1342</v>
+        <v>1346</v>
       </c>
       <c r="D433" t="s">
         <v>14</v>
       </c>
       <c r="E433" t="s">
         <v>25</v>
       </c>
       <c r="H433" t="s">
-        <v>1343</v>
+        <v>1347</v>
       </c>
       <c r="L433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434">
-        <v>254609</v>
+        <v>255396</v>
       </c>
       <c r="B434" t="s">
-        <v>1344</v>
+        <v>1348</v>
       </c>
       <c r="C434" t="s">
-        <v>1345</v>
+        <v>1349</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
         <v>25</v>
       </c>
       <c r="H434" t="s">
-        <v>1346</v>
+        <v>1350</v>
       </c>
       <c r="L434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435">
-        <v>254614</v>
+        <v>255398</v>
       </c>
       <c r="B435" t="s">
-        <v>1347</v>
+        <v>1351</v>
       </c>
       <c r="C435" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H435" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="L435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436">
-        <v>254615</v>
+        <v>255401</v>
       </c>
       <c r="B436" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="C436" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="D436" t="s">
         <v>14</v>
       </c>
       <c r="E436" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H436" t="s">
-        <v>1352</v>
+        <v>1356</v>
       </c>
       <c r="L436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437">
-        <v>254622</v>
+        <v>255409</v>
       </c>
       <c r="B437" t="s">
-        <v>1353</v>
+        <v>1357</v>
       </c>
       <c r="C437" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="D437" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G437" t="s">
+        <v>1359</v>
       </c>
       <c r="H437" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="L437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438">
-        <v>254623</v>
+        <v>255411</v>
       </c>
       <c r="B438" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="C438" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="D438" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E438" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H438" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="L438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439">
-        <v>254625</v>
+        <v>255415</v>
       </c>
       <c r="B439" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="C439" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="D439" t="s">
         <v>14</v>
       </c>
       <c r="E439" t="s">
         <v>25</v>
       </c>
       <c r="H439" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="L439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440">
-        <v>254627</v>
+        <v>255417</v>
       </c>
       <c r="B440" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="C440" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="D440" t="s">
         <v>20</v>
       </c>
       <c r="G440" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="H440" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="L440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441">
-        <v>254629</v>
+        <v>255419</v>
       </c>
       <c r="B441" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="C441" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="D441" t="s">
         <v>29</v>
       </c>
       <c r="E441" t="s">
         <v>30</v>
       </c>
       <c r="G441" t="s">
-        <v>1368</v>
+        <v>82</v>
       </c>
       <c r="H441" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="L441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442">
-        <v>254630</v>
+        <v>255423</v>
       </c>
       <c r="B442" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
       <c r="C442" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="D442" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E442" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="H442" t="s">
-        <v>1371</v>
+        <v>1377</v>
       </c>
       <c r="L442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443">
-        <v>254631</v>
+        <v>255425</v>
       </c>
       <c r="B443" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="C443" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="D443" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E443" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1368</v>
+        <v>25</v>
       </c>
       <c r="H443" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="L443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444">
-        <v>254632</v>
+        <v>255426</v>
       </c>
       <c r="B444" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="C444" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="D444" t="s">
         <v>29</v>
       </c>
       <c r="E444" t="s">
         <v>30</v>
       </c>
       <c r="H444" t="s">
-        <v>1377</v>
+        <v>1383</v>
       </c>
       <c r="L444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445">
-        <v>254633</v>
+        <v>255427</v>
       </c>
       <c r="B445" t="s">
-        <v>1378</v>
+        <v>1384</v>
       </c>
       <c r="C445" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="D445" t="s">
         <v>29</v>
       </c>
       <c r="E445" t="s">
         <v>30</v>
       </c>
-      <c r="G445" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H445" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="L445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
-        <v>254649</v>
+        <v>255428</v>
       </c>
       <c r="B446" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="C446" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="D446" t="s">
         <v>29</v>
       </c>
       <c r="E446" t="s">
         <v>30</v>
       </c>
       <c r="H446" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="L446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447">
-        <v>254655</v>
+        <v>255429</v>
       </c>
       <c r="B447" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="C447" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="D447" t="s">
         <v>29</v>
       </c>
       <c r="E447" t="s">
         <v>30</v>
       </c>
       <c r="H447" t="s">
-        <v>1386</v>
+        <v>1392</v>
       </c>
       <c r="L447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448">
-        <v>254660</v>
+        <v>255430</v>
       </c>
       <c r="B448" t="s">
-        <v>1387</v>
+        <v>1393</v>
       </c>
       <c r="C448" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="D448" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1395</v>
       </c>
       <c r="H448" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="L448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
-        <v>254661</v>
+        <v>255432</v>
       </c>
       <c r="B449" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="C449" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="D449" t="s">
         <v>29</v>
       </c>
       <c r="E449" t="s">
         <v>30</v>
       </c>
+      <c r="F449" t="s">
+        <v>171</v>
+      </c>
       <c r="H449" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="L449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
-        <v>254664</v>
+        <v>255433</v>
       </c>
       <c r="B450" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="C450" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="D450" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E450" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1395</v>
+        <v>25</v>
       </c>
       <c r="H450" t="s">
-        <v>1396</v>
+        <v>1402</v>
       </c>
       <c r="L450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
-        <v>254665</v>
+        <v>255444</v>
       </c>
       <c r="B451" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="C451" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="D451" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>991</v>
+        <v>20</v>
+      </c>
+      <c r="G451" t="s">
+        <v>1405</v>
       </c>
       <c r="H451" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="L451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
-        <v>254666</v>
+        <v>255447</v>
       </c>
       <c r="B452" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="C452" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="D452" t="s">
         <v>29</v>
       </c>
       <c r="E452" t="s">
         <v>30</v>
       </c>
       <c r="H452" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="L452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
-        <v>254668</v>
+        <v>255451</v>
       </c>
       <c r="B453" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="C453" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="D453" t="s">
         <v>29</v>
       </c>
       <c r="E453" t="s">
         <v>30</v>
       </c>
       <c r="H453" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="L453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
-        <v>254669</v>
+        <v>255452</v>
       </c>
       <c r="B454" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="C454" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="D454" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E454" t="s">
-        <v>991</v>
+        <v>25</v>
       </c>
       <c r="H454" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="L454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
-        <v>254672</v>
+        <v>255457</v>
       </c>
       <c r="B455" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="C455" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="D455" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E455" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H455" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="L455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
-        <v>254675</v>
+        <v>255461</v>
       </c>
       <c r="B456" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="C456" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="D456" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E456" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H456" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
       <c r="L456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
-        <v>254676</v>
+        <v>255462</v>
       </c>
       <c r="B457" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="C457" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="D457" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E457" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H457" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="L457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
-        <v>254677</v>
+        <v>255463</v>
       </c>
       <c r="B458" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="C458" t="s">
-        <v>1416</v>
+        <v>1426</v>
       </c>
       <c r="D458" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E458" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H458" t="s">
-        <v>1419</v>
+        <v>1427</v>
       </c>
       <c r="L458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
-        <v>254678</v>
+        <v>255473</v>
       </c>
       <c r="B459" t="s">
-        <v>1420</v>
+        <v>1428</v>
       </c>
       <c r="C459" t="s">
-        <v>1421</v>
+        <v>1429</v>
       </c>
       <c r="D459" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E459" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H459" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
       <c r="L459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
-        <v>254683</v>
+        <v>255476</v>
       </c>
       <c r="B460" t="s">
-        <v>1423</v>
+        <v>1431</v>
       </c>
       <c r="C460" t="s">
-        <v>1424</v>
+        <v>1432</v>
       </c>
       <c r="D460" t="s">
         <v>29</v>
       </c>
       <c r="E460" t="s">
         <v>30</v>
       </c>
+      <c r="G460" t="s">
+        <v>1433</v>
+      </c>
       <c r="H460" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="L460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
-        <v>254686</v>
+        <v>255499</v>
       </c>
       <c r="B461" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
       <c r="C461" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="D461" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H461" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="L461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
-        <v>254708</v>
+        <v>255504</v>
       </c>
       <c r="B462" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="C462" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="D462" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E462" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H462" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="L462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
-        <v>254721</v>
+        <v>255508</v>
       </c>
       <c r="B463" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="C463" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="D463" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E463" t="s">
-        <v>30</v>
+        <v>1376</v>
       </c>
       <c r="H463" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="L463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
-        <v>254725</v>
+        <v>255511</v>
       </c>
       <c r="B464" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="C464" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="D464" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E464" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H464" t="s">
-        <v>1437</v>
+        <v>1445</v>
       </c>
       <c r="L464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465">
-        <v>254733</v>
+        <v>255526</v>
       </c>
       <c r="B465" t="s">
-        <v>1438</v>
+        <v>1446</v>
       </c>
       <c r="C465" t="s">
-        <v>1439</v>
+        <v>1447</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
         <v>25</v>
       </c>
       <c r="H465" t="s">
-        <v>1440</v>
+        <v>1448</v>
       </c>
       <c r="L465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:12">
       <c r="A466">
-        <v>254765</v>
+        <v>255527</v>
       </c>
       <c r="B466" t="s">
-        <v>1441</v>
+        <v>1449</v>
       </c>
       <c r="C466" t="s">
-        <v>1442</v>
+        <v>1450</v>
       </c>
       <c r="D466" t="s">
         <v>14</v>
       </c>
       <c r="E466" t="s">
-        <v>1443</v>
+        <v>62</v>
       </c>
       <c r="H466" t="s">
-        <v>1444</v>
+        <v>1451</v>
       </c>
       <c r="L466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:12">
       <c r="A467">
-        <v>254775</v>
+        <v>255535</v>
       </c>
       <c r="B467" t="s">
-        <v>1445</v>
+        <v>1452</v>
       </c>
       <c r="C467" t="s">
-        <v>1442</v>
+        <v>1453</v>
       </c>
       <c r="D467" t="s">
         <v>14</v>
       </c>
       <c r="E467" t="s">
         <v>25</v>
       </c>
       <c r="H467" t="s">
-        <v>1446</v>
-[...5 lines deleted...]
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="L467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:12">
       <c r="A468">
-        <v>254790</v>
+        <v>255550</v>
       </c>
       <c r="B468" t="s">
-        <v>1447</v>
+        <v>1455</v>
       </c>
       <c r="C468" t="s">
-        <v>1448</v>
+        <v>1456</v>
       </c>
       <c r="D468" t="s">
         <v>14</v>
       </c>
       <c r="E468" t="s">
         <v>25</v>
       </c>
       <c r="H468" t="s">
-        <v>1449</v>
+        <v>1457</v>
       </c>
       <c r="L468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:12">
       <c r="A469">
-        <v>254792</v>
+        <v>255557</v>
       </c>
       <c r="B469" t="s">
-        <v>1450</v>
+        <v>1458</v>
       </c>
       <c r="C469" t="s">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="D469" t="s">
         <v>14</v>
       </c>
       <c r="E469" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H469" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>1444</v>
+        <v>1460</v>
       </c>
       <c r="L469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:12">
       <c r="A470">
-        <v>254798</v>
+        <v>255579</v>
       </c>
       <c r="B470" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="C470" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="D470" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E470" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H470" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="L470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:12">
       <c r="A471">
-        <v>254830</v>
+        <v>255580</v>
       </c>
       <c r="B471" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="C471" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="D471" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E471" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="H471" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="L471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:12">
       <c r="A472">
-        <v>254861</v>
+        <v>255581</v>
       </c>
       <c r="B472" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="C472" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="D472" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E472" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="H472" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="L472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:12">
       <c r="A473">
-        <v>254863</v>
+        <v>255582</v>
       </c>
       <c r="B473" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
       <c r="C473" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="D473" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E473" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H473" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="L473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:12">
       <c r="A474">
-        <v>254869</v>
+        <v>255583</v>
       </c>
       <c r="B474" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="C474" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="D474" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E474" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="H474" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="L474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:12">
       <c r="A475">
-        <v>254874</v>
+        <v>255586</v>
       </c>
       <c r="B475" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="C475" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="D475" t="s">
         <v>29</v>
       </c>
       <c r="E475" t="s">
         <v>30</v>
       </c>
       <c r="H475" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="L475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:12">
       <c r="A476">
-        <v>254881</v>
+        <v>255587</v>
       </c>
       <c r="B476" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
       <c r="C476" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="D476" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E476" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F476" t="s">
+        <v>212</v>
       </c>
       <c r="H476" t="s">
-        <v>1472</v>
+        <v>1481</v>
       </c>
       <c r="L476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:12">
       <c r="A477">
-        <v>254895</v>
+        <v>255588</v>
       </c>
       <c r="B477" t="s">
-        <v>1473</v>
+        <v>1482</v>
       </c>
       <c r="C477" t="s">
-        <v>1474</v>
+        <v>1483</v>
       </c>
       <c r="D477" t="s">
         <v>14</v>
       </c>
       <c r="E477" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H477" t="s">
-        <v>1475</v>
+        <v>1484</v>
       </c>
       <c r="L477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:12">
       <c r="A478">
-        <v>254896</v>
+        <v>255590</v>
       </c>
       <c r="B478" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="C478" t="s">
-        <v>1477</v>
+        <v>1486</v>
       </c>
       <c r="D478" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E478" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H478" t="s">
-        <v>1478</v>
+        <v>1487</v>
       </c>
       <c r="L478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:12">
       <c r="A479">
-        <v>254903</v>
+        <v>255592</v>
       </c>
       <c r="B479" t="s">
-        <v>1479</v>
+        <v>1488</v>
       </c>
       <c r="C479" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="D479" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E479" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="H479" t="s">
-        <v>1481</v>
+        <v>1489</v>
       </c>
       <c r="L479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:12">
       <c r="A480">
-        <v>254907</v>
+        <v>255594</v>
       </c>
       <c r="B480" t="s">
-        <v>1482</v>
+        <v>1490</v>
       </c>
       <c r="C480" t="s">
-        <v>1483</v>
+        <v>1491</v>
       </c>
       <c r="D480" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E480" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="H480" t="s">
-        <v>1484</v>
+        <v>1492</v>
       </c>
       <c r="L480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:12">
       <c r="A481">
-        <v>254911</v>
+        <v>255596</v>
       </c>
       <c r="B481" t="s">
-        <v>1485</v>
+        <v>1493</v>
       </c>
       <c r="C481" t="s">
-        <v>1486</v>
+        <v>1494</v>
       </c>
       <c r="D481" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E481" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H481" t="s">
-        <v>1487</v>
+        <v>1495</v>
       </c>
       <c r="L481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:12">
       <c r="A482">
-        <v>254913</v>
+        <v>255598</v>
       </c>
       <c r="B482" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
       <c r="C482" t="s">
-        <v>1489</v>
+        <v>1480</v>
       </c>
       <c r="D482" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E482" t="s">
-        <v>862</v>
+        <v>30</v>
+      </c>
+      <c r="F482" t="s">
+        <v>212</v>
       </c>
       <c r="H482" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="L482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:12">
       <c r="A483">
-        <v>254914</v>
+        <v>255599</v>
       </c>
       <c r="B483" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="C483" t="s">
-        <v>1492</v>
+        <v>1486</v>
       </c>
       <c r="D483" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E483" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H483" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="L483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:12">
       <c r="A484">
-        <v>254917</v>
+        <v>255600</v>
       </c>
       <c r="B484" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="C484" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="D484" t="s">
         <v>14</v>
       </c>
       <c r="E484" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H484" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="L484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:12">
       <c r="A485">
-        <v>254935</v>
+        <v>255604</v>
       </c>
       <c r="B485" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="C485" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="D485" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E485" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H485" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="L485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:12">
       <c r="A486">
-        <v>254937</v>
+        <v>255605</v>
       </c>
       <c r="B486" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="C486" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="D486" t="s">
         <v>29</v>
       </c>
       <c r="E486" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H486" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="L486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:12">
       <c r="A487">
-        <v>254939</v>
+        <v>255609</v>
       </c>
       <c r="B487" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="C487" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="D487" t="s">
         <v>14</v>
       </c>
       <c r="E487" t="s">
         <v>25</v>
       </c>
       <c r="H487" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="L487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:12">
       <c r="A488">
-        <v>254960</v>
+        <v>255615</v>
       </c>
       <c r="B488" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="C488" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="D488" t="s">
         <v>14</v>
       </c>
       <c r="E488" t="s">
         <v>25</v>
       </c>
       <c r="H488" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="L488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:12">
       <c r="A489">
-        <v>254961</v>
+        <v>255616</v>
       </c>
       <c r="B489" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="C489" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="D489" t="s">
         <v>14</v>
       </c>
       <c r="E489" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H489" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="L489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:12">
       <c r="A490">
-        <v>254964</v>
+        <v>255620</v>
       </c>
       <c r="B490" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="C490" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="D490" t="s">
         <v>14</v>
       </c>
       <c r="E490" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H490" t="s">
-        <v>1514</v>
-[...5 lines deleted...]
-        <v>1241</v>
+        <v>1519</v>
       </c>
       <c r="L490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:12">
       <c r="A491">
-        <v>254967</v>
+        <v>255634</v>
       </c>
       <c r="B491" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="C491" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="D491" t="s">
         <v>14</v>
       </c>
       <c r="E491" t="s">
-        <v>25</v>
+        <v>1522</v>
       </c>
       <c r="H491" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="L491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:12">
       <c r="A492">
-        <v>255025</v>
+        <v>255636</v>
       </c>
       <c r="B492" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="C492" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="D492" t="s">
         <v>14</v>
       </c>
       <c r="E492" t="s">
-        <v>1212</v>
+        <v>25</v>
       </c>
       <c r="H492" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="L492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:12">
       <c r="A493">
-        <v>255027</v>
+        <v>255640</v>
       </c>
       <c r="B493" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="C493" t="s">
-        <v>1239</v>
+        <v>1528</v>
       </c>
       <c r="D493" t="s">
         <v>14</v>
       </c>
       <c r="E493" t="s">
-        <v>663</v>
+        <v>187</v>
       </c>
       <c r="H493" t="s">
-        <v>1241</v>
+        <v>1529</v>
       </c>
       <c r="L493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:12">
       <c r="A494">
-        <v>255029</v>
+        <v>255650</v>
       </c>
       <c r="B494" t="s">
-        <v>1522</v>
+        <v>1530</v>
       </c>
       <c r="C494" t="s">
-        <v>1523</v>
+        <v>1531</v>
       </c>
       <c r="D494" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E494" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H494" t="s">
-        <v>1524</v>
+        <v>1532</v>
       </c>
       <c r="L494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:12">
       <c r="A495">
-        <v>255031</v>
+        <v>255653</v>
       </c>
       <c r="B495" t="s">
-        <v>1525</v>
+        <v>1533</v>
       </c>
       <c r="C495" t="s">
-        <v>1526</v>
+        <v>1420</v>
       </c>
       <c r="D495" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E495" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H495" t="s">
-        <v>1527</v>
+        <v>1534</v>
       </c>
       <c r="L495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:12">
       <c r="A496">
-        <v>255034</v>
+        <v>255654</v>
       </c>
       <c r="B496" t="s">
-        <v>1528</v>
+        <v>1535</v>
       </c>
       <c r="C496" t="s">
-        <v>1529</v>
+        <v>1536</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H496" t="s">
-        <v>1530</v>
+        <v>1537</v>
       </c>
       <c r="L496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:12">
       <c r="A497">
-        <v>255035</v>
+        <v>255656</v>
       </c>
       <c r="B497" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="C497" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="D497" t="s">
         <v>29</v>
       </c>
       <c r="E497" t="s">
         <v>30</v>
       </c>
       <c r="H497" t="s">
-        <v>1533</v>
+        <v>1540</v>
+      </c>
+      <c r="J497">
+        <v>255461</v>
+      </c>
+      <c r="K497" t="s">
+        <v>1421</v>
       </c>
       <c r="L497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:12">
       <c r="A498">
-        <v>255036</v>
+        <v>255657</v>
       </c>
       <c r="B498" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="C498" t="s">
-        <v>1535</v>
+        <v>1420</v>
       </c>
       <c r="D498" t="s">
         <v>29</v>
       </c>
       <c r="E498" t="s">
         <v>30</v>
       </c>
       <c r="H498" t="s">
-        <v>1536</v>
+        <v>1542</v>
+      </c>
+      <c r="J498">
+        <v>255461</v>
+      </c>
+      <c r="K498" t="s">
+        <v>1421</v>
       </c>
       <c r="L498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:12">
       <c r="A499">
-        <v>255045</v>
+        <v>255660</v>
       </c>
       <c r="B499" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="C499" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="D499" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E499" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H499" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="L499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:12">
       <c r="A500">
-        <v>255052</v>
+        <v>255662</v>
       </c>
       <c r="B500" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="C500" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="D500" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E500" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F500" t="s">
+        <v>212</v>
       </c>
       <c r="H500" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="L500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:12">
       <c r="A501">
-        <v>255060</v>
+        <v>255663</v>
       </c>
       <c r="B501" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="C501" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="D501" t="s">
         <v>29</v>
       </c>
       <c r="E501" t="s">
         <v>30</v>
       </c>
+      <c r="F501" t="s">
+        <v>212</v>
+      </c>
       <c r="H501" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="L501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:12">
       <c r="A502">
-        <v>255079</v>
+        <v>255667</v>
       </c>
       <c r="B502" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="C502" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="D502" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E502" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H502" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="L502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:12">
       <c r="A503">
-        <v>255096</v>
+        <v>255680</v>
       </c>
       <c r="B503" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="C503" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="D503" t="s">
         <v>14</v>
       </c>
       <c r="E503" t="s">
         <v>25</v>
       </c>
       <c r="H503" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="L503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:12">
       <c r="A504">
-        <v>255109</v>
+        <v>255682</v>
       </c>
       <c r="B504" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="C504" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D504" t="s">
         <v>14</v>
       </c>
       <c r="E504" t="s">
-        <v>1212</v>
+        <v>15</v>
       </c>
       <c r="H504" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="L504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:12">
       <c r="A505">
-        <v>255119</v>
+        <v>255683</v>
       </c>
       <c r="B505" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="C505" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D505" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="H505" t="s">
-        <v>1557</v>
-[...5 lines deleted...]
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="L505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:12">
       <c r="A506">
-        <v>255126</v>
+        <v>255684</v>
       </c>
       <c r="B506" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="C506" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="D506" t="s">
         <v>14</v>
       </c>
       <c r="E506" t="s">
         <v>25</v>
       </c>
       <c r="H506" t="s">
-        <v>1558</v>
+        <v>1566</v>
       </c>
       <c r="L506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:12">
       <c r="A507">
-        <v>255147</v>
+        <v>255687</v>
       </c>
       <c r="B507" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="C507" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D507" t="s">
         <v>14</v>
       </c>
       <c r="E507" t="s">
         <v>25</v>
       </c>
       <c r="H507" t="s">
-        <v>231</v>
+        <v>1569</v>
       </c>
       <c r="L507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:12">
       <c r="A508">
-        <v>255148</v>
+        <v>255689</v>
       </c>
       <c r="B508" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="C508" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
       <c r="D508" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E508" t="s">
+        <v>25</v>
       </c>
       <c r="H508" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="L508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:12">
       <c r="A509">
-        <v>255151</v>
+        <v>255695</v>
       </c>
       <c r="B509" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="C509" t="s">
-        <v>1567</v>
+        <v>1574</v>
       </c>
       <c r="D509" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1568</v>
+        <v>14</v>
+      </c>
+      <c r="E509" t="s">
+        <v>25</v>
       </c>
       <c r="H509" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="L509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
-        <v>255197</v>
+        <v>255699</v>
       </c>
       <c r="B510" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="C510" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="D510" t="s">
         <v>14</v>
       </c>
       <c r="E510" t="s">
         <v>25</v>
       </c>
       <c r="H510" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="L510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
-        <v>255220</v>
+        <v>255700</v>
       </c>
       <c r="B511" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="C511" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="D511" t="s">
         <v>14</v>
       </c>
       <c r="E511" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H511" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="L511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
-        <v>255225</v>
+        <v>255703</v>
       </c>
       <c r="B512" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="C512" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="D512" t="s">
         <v>14</v>
       </c>
       <c r="E512" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H512" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="L512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
-        <v>255231</v>
+        <v>255706</v>
       </c>
       <c r="B513" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="C513" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="D513" t="s">
         <v>14</v>
       </c>
       <c r="E513" t="s">
         <v>25</v>
       </c>
       <c r="H513" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
       <c r="L513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
-        <v>255243</v>
+        <v>255708</v>
       </c>
       <c r="B514" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="C514" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
       <c r="D514" t="s">
         <v>14</v>
       </c>
       <c r="E514" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H514" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="L514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
-        <v>255254</v>
+        <v>255710</v>
       </c>
       <c r="B515" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="C515" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="D515" t="s">
         <v>14</v>
       </c>
       <c r="E515" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H515" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="L515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
-        <v>255257</v>
+        <v>255711</v>
       </c>
       <c r="B516" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="C516" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="D516" t="s">
         <v>14</v>
       </c>
       <c r="E516" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H516" t="s">
-        <v>1590</v>
-[...5 lines deleted...]
-        <v>1587</v>
+        <v>1596</v>
       </c>
       <c r="L516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
-        <v>255269</v>
+        <v>255713</v>
       </c>
       <c r="B517" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="C517" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="D517" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G517" t="s">
+        <v>1599</v>
       </c>
       <c r="H517" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
       <c r="L517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
-        <v>255277</v>
+        <v>255714</v>
       </c>
       <c r="B518" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="C518" t="s">
-        <v>1595</v>
+        <v>1602</v>
       </c>
       <c r="D518" t="s">
         <v>14</v>
       </c>
       <c r="E518" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H518" t="s">
-        <v>1596</v>
+        <v>1603</v>
       </c>
       <c r="L518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
-        <v>255313</v>
+        <v>255716</v>
       </c>
       <c r="B519" t="s">
-        <v>1597</v>
+        <v>1604</v>
       </c>
       <c r="C519" t="s">
-        <v>1598</v>
+        <v>1605</v>
       </c>
       <c r="D519" t="s">
         <v>14</v>
       </c>
       <c r="E519" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H519" t="s">
-        <v>1599</v>
+        <v>1606</v>
       </c>
       <c r="L519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
-        <v>255316</v>
+        <v>255717</v>
       </c>
       <c r="B520" t="s">
-        <v>1600</v>
+        <v>1607</v>
       </c>
       <c r="C520" t="s">
-        <v>1601</v>
+        <v>1608</v>
       </c>
       <c r="D520" t="s">
         <v>14</v>
       </c>
       <c r="E520" t="s">
-        <v>62</v>
+        <v>1609</v>
       </c>
       <c r="H520" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
       <c r="L520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
-        <v>255317</v>
+        <v>255720</v>
       </c>
       <c r="B521" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="C521" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="D521" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E521" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H521" t="s">
-        <v>1605</v>
-[...5 lines deleted...]
-        <v>1602</v>
+        <v>1613</v>
       </c>
       <c r="L521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
-        <v>255362</v>
+        <v>255723</v>
       </c>
       <c r="B522" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="C522" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="D522" t="s">
         <v>14</v>
       </c>
       <c r="E522" t="s">
         <v>25</v>
       </c>
       <c r="H522" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="L522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
-        <v>255369</v>
+        <v>255727</v>
       </c>
       <c r="B523" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="C523" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
       <c r="D523" t="s">
         <v>14</v>
       </c>
       <c r="E523" t="s">
         <v>25</v>
       </c>
       <c r="H523" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="L523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
-        <v>255370</v>
+        <v>255728</v>
       </c>
       <c r="B524" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="C524" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
       <c r="D524" t="s">
         <v>14</v>
       </c>
       <c r="E524" t="s">
         <v>25</v>
       </c>
       <c r="H524" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="L524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
-        <v>255373</v>
+        <v>255731</v>
       </c>
       <c r="B525" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
       <c r="C525" t="s">
-        <v>1616</v>
+        <v>1624</v>
       </c>
       <c r="D525" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E525" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1617</v>
+        <v>25</v>
       </c>
       <c r="H525" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="L525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
-        <v>255374</v>
+        <v>255732</v>
       </c>
       <c r="B526" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="C526" t="s">
-        <v>1616</v>
+        <v>1627</v>
       </c>
       <c r="D526" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E526" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H526" t="s">
-        <v>1620</v>
+        <v>1628</v>
       </c>
       <c r="L526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
-        <v>255375</v>
+        <v>255733</v>
       </c>
       <c r="B527" t="s">
-        <v>1621</v>
+        <v>1629</v>
       </c>
       <c r="C527" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="D527" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E527" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H527" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
       <c r="L527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
-        <v>255378</v>
+        <v>255735</v>
       </c>
       <c r="B528" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="C528" t="s">
-        <v>1625</v>
+        <v>1633</v>
       </c>
       <c r="D528" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E528" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H528" t="s">
-        <v>1626</v>
+        <v>1634</v>
       </c>
       <c r="L528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
-        <v>255379</v>
+        <v>255736</v>
       </c>
       <c r="B529" t="s">
-        <v>1627</v>
+        <v>1635</v>
       </c>
       <c r="C529" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="D529" t="s">
         <v>14</v>
       </c>
       <c r="E529" t="s">
-        <v>62</v>
+        <v>924</v>
       </c>
       <c r="H529" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="L529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
-        <v>255380</v>
+        <v>255737</v>
       </c>
       <c r="B530" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="C530" t="s">
-        <v>1631</v>
+        <v>1414</v>
       </c>
       <c r="D530" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E530" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H530" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
       <c r="L530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
-        <v>255390</v>
+        <v>255741</v>
       </c>
       <c r="B531" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="C531" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
         <v>25</v>
       </c>
       <c r="H531" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="L531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
-        <v>255395</v>
+        <v>255742</v>
       </c>
       <c r="B532" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="C532" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="D532" t="s">
         <v>14</v>
       </c>
       <c r="E532" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H532" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="L532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
-        <v>255396</v>
+        <v>255761</v>
       </c>
       <c r="B533" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="C533" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="D533" t="s">
         <v>14</v>
       </c>
       <c r="E533" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H533" t="s">
-        <v>1641</v>
+        <v>1647</v>
       </c>
       <c r="L533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
-        <v>255398</v>
+        <v>255762</v>
       </c>
       <c r="B534" t="s">
-        <v>1642</v>
+        <v>1648</v>
       </c>
       <c r="C534" t="s">
-        <v>1643</v>
+        <v>1649</v>
       </c>
       <c r="D534" t="s">
         <v>14</v>
       </c>
       <c r="E534" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H534" t="s">
-        <v>1644</v>
+        <v>1650</v>
       </c>
       <c r="L534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
-        <v>255401</v>
+        <v>255764</v>
       </c>
       <c r="B535" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
       <c r="C535" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="D535" t="s">
         <v>14</v>
       </c>
       <c r="E535" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H535" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="L535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
-        <v>255409</v>
+        <v>255765</v>
       </c>
       <c r="B536" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="C536" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="D536" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1650</v>
+        <v>14</v>
+      </c>
+      <c r="E536" t="s">
+        <v>25</v>
       </c>
       <c r="H536" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="L536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
-        <v>255411</v>
+        <v>255767</v>
       </c>
       <c r="B537" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="C537" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="D537" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E537" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H537" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="L537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
-        <v>255415</v>
+        <v>255769</v>
       </c>
       <c r="B538" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="C538" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="D538" t="s">
         <v>14</v>
       </c>
       <c r="E538" t="s">
         <v>25</v>
       </c>
       <c r="H538" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="L538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
-        <v>255417</v>
+        <v>255770</v>
       </c>
       <c r="B539" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="C539" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="D539" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1660</v>
+        <v>14</v>
+      </c>
+      <c r="E539" t="s">
+        <v>25</v>
       </c>
       <c r="H539" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="L539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
-        <v>255419</v>
+        <v>255774</v>
       </c>
       <c r="B540" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="C540" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="D540" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E540" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="H540" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="L540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
-        <v>255423</v>
+        <v>255775</v>
       </c>
       <c r="B541" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="C541" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="D541" t="s">
         <v>14</v>
       </c>
       <c r="E541" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H541" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="L541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
-        <v>255425</v>
+        <v>255782</v>
       </c>
       <c r="B542" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="C542" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="D542" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E542" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F542" t="s">
+        <v>212</v>
       </c>
       <c r="H542" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="L542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
-        <v>255426</v>
+        <v>255783</v>
       </c>
       <c r="B543" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="C543" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="D543" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H543" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="L543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
-        <v>255427</v>
+        <v>255785</v>
       </c>
       <c r="B544" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="C544" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="D544" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E544" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H544" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="L544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
-        <v>255428</v>
+        <v>255787</v>
       </c>
       <c r="B545" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="C545" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="D545" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E545" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H545" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="L545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
-        <v>255429</v>
+        <v>255791</v>
       </c>
       <c r="B546" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="C546" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="D546" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E546" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H546" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="L546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
-        <v>255430</v>
+        <v>255792</v>
       </c>
       <c r="B547" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="C547" t="s">
         <v>1685</v>
       </c>
       <c r="D547" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>14</v>
+      </c>
+      <c r="E547" t="s">
+        <v>924</v>
       </c>
       <c r="H547" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="L547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
-        <v>255432</v>
+        <v>255807</v>
       </c>
       <c r="B548" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="C548" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="D548" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E548" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H548" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="L548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
-        <v>255433</v>
+        <v>255812</v>
       </c>
       <c r="B549" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="C549" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="D549" t="s">
         <v>14</v>
       </c>
       <c r="E549" t="s">
         <v>25</v>
       </c>
       <c r="H549" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="L549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
-        <v>255444</v>
+        <v>255813</v>
       </c>
       <c r="B550" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="C550" t="s">
-        <v>1695</v>
+        <v>1693</v>
       </c>
       <c r="D550" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G550" t="s">
+        <v>14</v>
+      </c>
+      <c r="E550" t="s">
+        <v>25</v>
+      </c>
+      <c r="H550" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697</v>
       </c>
       <c r="L550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
-        <v>255447</v>
+        <v>255817</v>
       </c>
       <c r="B551" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C551" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
       <c r="D551" t="s">
         <v>29</v>
       </c>
       <c r="E551" t="s">
         <v>30</v>
       </c>
+      <c r="G551" t="s">
+        <v>528</v>
+      </c>
       <c r="H551" t="s">
-        <v>1700</v>
+        <v>1699</v>
       </c>
       <c r="L551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
-        <v>255451</v>
+        <v>255818</v>
       </c>
       <c r="B552" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C552" t="s">
         <v>1701</v>
       </c>
-      <c r="C552" t="s">
+      <c r="D552" t="s">
+        <v>226</v>
+      </c>
+      <c r="H552" t="s">
         <v>1702</v>
-      </c>
-[...7 lines deleted...]
-        <v>1703</v>
       </c>
       <c r="L552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
-        <v>255452</v>
+        <v>255819</v>
       </c>
       <c r="B553" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C553" t="s">
         <v>1704</v>
       </c>
-      <c r="C553" t="s">
+      <c r="D553" t="s">
+        <v>14</v>
+      </c>
+      <c r="E553" t="s">
+        <v>25</v>
+      </c>
+      <c r="H553" t="s">
         <v>1705</v>
-      </c>
-[...7 lines deleted...]
-        <v>1706</v>
       </c>
       <c r="L553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
-        <v>255457</v>
+        <v>255822</v>
       </c>
       <c r="B554" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C554" t="s">
         <v>1707</v>
       </c>
-      <c r="C554" t="s">
+      <c r="D554" t="s">
+        <v>14</v>
+      </c>
+      <c r="E554" t="s">
+        <v>25</v>
+      </c>
+      <c r="H554" t="s">
         <v>1708</v>
-      </c>
-[...7 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="L554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
-        <v>255461</v>
+        <v>255824</v>
       </c>
       <c r="B555" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C555" t="s">
         <v>1710</v>
       </c>
-      <c r="C555" t="s">
+      <c r="D555" t="s">
+        <v>29</v>
+      </c>
+      <c r="E555" t="s">
+        <v>30</v>
+      </c>
+      <c r="H555" t="s">
         <v>1711</v>
-      </c>
-[...7 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="L555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
-        <v>255462</v>
+        <v>255827</v>
       </c>
       <c r="B556" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C556" t="s">
         <v>1713</v>
       </c>
-      <c r="C556" t="s">
+      <c r="D556" t="s">
+        <v>14</v>
+      </c>
+      <c r="E556" t="s">
+        <v>25</v>
+      </c>
+      <c r="H556" t="s">
         <v>1714</v>
-      </c>
-[...7 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="L556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
-        <v>255463</v>
+        <v>255828</v>
       </c>
       <c r="B557" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C557" t="s">
         <v>1716</v>
       </c>
-      <c r="C557" t="s">
+      <c r="D557" t="s">
+        <v>14</v>
+      </c>
+      <c r="E557" t="s">
+        <v>25</v>
+      </c>
+      <c r="H557" t="s">
         <v>1717</v>
-      </c>
-[...7 lines deleted...]
-        <v>1718</v>
       </c>
       <c r="L557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
-        <v>255473</v>
+        <v>255829</v>
       </c>
       <c r="B558" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C558" t="s">
         <v>1719</v>
       </c>
-      <c r="C558" t="s">
+      <c r="D558" t="s">
+        <v>14</v>
+      </c>
+      <c r="E558" t="s">
+        <v>924</v>
+      </c>
+      <c r="H558" t="s">
         <v>1720</v>
-      </c>
-[...7 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="L558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
-        <v>255476</v>
+        <v>255830</v>
       </c>
       <c r="B559" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C559" t="s">
         <v>1722</v>
       </c>
-      <c r="C559" t="s">
+      <c r="D559" t="s">
+        <v>14</v>
+      </c>
+      <c r="E559" t="s">
+        <v>25</v>
+      </c>
+      <c r="H559" t="s">
         <v>1723</v>
-      </c>
-[...10 lines deleted...]
-        <v>1725</v>
       </c>
       <c r="L559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
-        <v>255499</v>
+        <v>255832</v>
       </c>
       <c r="B560" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D560" t="s">
+        <v>29</v>
+      </c>
+      <c r="E560" t="s">
+        <v>30</v>
+      </c>
+      <c r="H560" t="s">
         <v>1726</v>
-      </c>
-[...7 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="L560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
-        <v>255504</v>
+        <v>255833</v>
       </c>
       <c r="B561" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D561" t="s">
+        <v>14</v>
+      </c>
+      <c r="E561" t="s">
+        <v>15</v>
+      </c>
+      <c r="H561" t="s">
         <v>1729</v>
-      </c>
-[...10 lines deleted...]
-        <v>1731</v>
       </c>
       <c r="L561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
-        <v>255508</v>
+        <v>255835</v>
       </c>
       <c r="B562" t="s">
-        <v>1732</v>
+        <v>1730</v>
       </c>
       <c r="C562" t="s">
-        <v>1733</v>
+        <v>1612</v>
       </c>
       <c r="D562" t="s">
         <v>14</v>
       </c>
       <c r="E562" t="s">
-        <v>1667</v>
+        <v>187</v>
       </c>
       <c r="H562" t="s">
-        <v>1734</v>
+        <v>1731</v>
       </c>
       <c r="L562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
-        <v>255511</v>
+        <v>255836</v>
       </c>
       <c r="B563" t="s">
-        <v>1735</v>
+        <v>1732</v>
       </c>
       <c r="C563" t="s">
-        <v>1733</v>
+        <v>1612</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="E563" t="s">
         <v>924</v>
       </c>
       <c r="H563" t="s">
-        <v>1736</v>
+        <v>1733</v>
       </c>
       <c r="L563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
-        <v>255526</v>
+        <v>255837</v>
       </c>
       <c r="B564" t="s">
-        <v>1737</v>
+        <v>1734</v>
       </c>
       <c r="C564" t="s">
-        <v>1738</v>
+        <v>1735</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="E564" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H564" t="s">
-        <v>1739</v>
+        <v>1736</v>
       </c>
       <c r="L564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
-        <v>255527</v>
+        <v>255838</v>
       </c>
       <c r="B565" t="s">
-        <v>1740</v>
+        <v>1737</v>
       </c>
       <c r="C565" t="s">
-        <v>1741</v>
+        <v>1738</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="E565" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H565" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
       <c r="L565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
-        <v>255535</v>
+        <v>255841</v>
       </c>
       <c r="B566" t="s">
-        <v>1743</v>
+        <v>1740</v>
       </c>
       <c r="C566" t="s">
-        <v>1744</v>
+        <v>1741</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="E566" t="s">
         <v>25</v>
       </c>
       <c r="H566" t="s">
-        <v>1745</v>
+        <v>1742</v>
       </c>
       <c r="L566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
-        <v>255550</v>
+        <v>255844</v>
       </c>
       <c r="B567" t="s">
-        <v>1746</v>
+        <v>1743</v>
       </c>
       <c r="C567" t="s">
-        <v>1747</v>
+        <v>1744</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="E567" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H567" t="s">
-        <v>1748</v>
+        <v>1745</v>
       </c>
       <c r="L567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
-        <v>255557</v>
+        <v>255850</v>
       </c>
       <c r="B568" t="s">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="C568" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="D568" t="s">
         <v>14</v>
       </c>
       <c r="E568" t="s">
         <v>25</v>
       </c>
       <c r="H568" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="L568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
-        <v>255579</v>
+        <v>255852</v>
       </c>
       <c r="B569" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
       <c r="C569" t="s">
-        <v>1753</v>
+        <v>1750</v>
       </c>
       <c r="D569" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E569" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H569" t="s">
-        <v>1754</v>
+        <v>1751</v>
       </c>
       <c r="L569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
-        <v>255580</v>
+        <v>255853</v>
       </c>
       <c r="B570" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="C570" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="D570" t="s">
         <v>14</v>
       </c>
       <c r="E570" t="s">
         <v>187</v>
       </c>
       <c r="H570" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
       <c r="L570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
-        <v>255581</v>
+        <v>255855</v>
       </c>
       <c r="B571" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
       <c r="C571" t="s">
-        <v>1759</v>
+        <v>1756</v>
       </c>
       <c r="D571" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H571" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="L571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
-        <v>255582</v>
+        <v>255856</v>
       </c>
       <c r="B572" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
       <c r="C572" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="D572" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H572" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
       <c r="L572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
-        <v>255583</v>
+        <v>255857</v>
       </c>
       <c r="B573" t="s">
-        <v>1764</v>
+        <v>1761</v>
       </c>
       <c r="C573" t="s">
-        <v>1765</v>
+        <v>1762</v>
       </c>
       <c r="D573" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E573" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H573" t="s">
-        <v>1766</v>
+        <v>1763</v>
       </c>
       <c r="L573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
-        <v>255586</v>
+        <v>255859</v>
       </c>
       <c r="B574" t="s">
-        <v>1767</v>
+        <v>1764</v>
       </c>
       <c r="C574" t="s">
-        <v>1768</v>
+        <v>1765</v>
       </c>
       <c r="D574" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H574" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="L574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
-        <v>255587</v>
+        <v>255868</v>
       </c>
       <c r="B575" t="s">
-        <v>1770</v>
+        <v>1767</v>
       </c>
       <c r="C575" t="s">
-        <v>1771</v>
+        <v>1768</v>
       </c>
       <c r="D575" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E575" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H575" t="s">
-        <v>1772</v>
+        <v>1769</v>
       </c>
       <c r="L575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
-        <v>255588</v>
+        <v>255869</v>
       </c>
       <c r="B576" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
       <c r="C576" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="D576" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H576" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="L576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
-        <v>255590</v>
+        <v>255870</v>
       </c>
       <c r="B577" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D577" t="s">
+        <v>226</v>
+      </c>
+      <c r="H577" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J577">
+        <v>256062</v>
+      </c>
+      <c r="K577" t="s">
         <v>1776</v>
-      </c>
-[...10 lines deleted...]
-        <v>1778</v>
       </c>
       <c r="L577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
-        <v>255592</v>
+        <v>255874</v>
       </c>
       <c r="B578" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D578" t="s">
+        <v>14</v>
+      </c>
+      <c r="E578" t="s">
+        <v>187</v>
+      </c>
+      <c r="H578" t="s">
         <v>1779</v>
-      </c>
-[...10 lines deleted...]
-        <v>1780</v>
       </c>
       <c r="L578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
-        <v>255594</v>
+        <v>255875</v>
       </c>
       <c r="B579" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C579" t="s">
         <v>1781</v>
       </c>
-      <c r="C579" t="s">
+      <c r="D579" t="s">
+        <v>14</v>
+      </c>
+      <c r="E579" t="s">
+        <v>187</v>
+      </c>
+      <c r="H579" t="s">
         <v>1782</v>
-      </c>
-[...7 lines deleted...]
-        <v>1783</v>
       </c>
       <c r="L579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
-        <v>255596</v>
+        <v>255876</v>
       </c>
       <c r="B580" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C580" t="s">
         <v>1784</v>
       </c>
-      <c r="C580" t="s">
+      <c r="D580" t="s">
+        <v>14</v>
+      </c>
+      <c r="E580" t="s">
+        <v>187</v>
+      </c>
+      <c r="H580" t="s">
         <v>1785</v>
-      </c>
-[...7 lines deleted...]
-        <v>1786</v>
       </c>
       <c r="L580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
-        <v>255598</v>
+        <v>255877</v>
       </c>
       <c r="B581" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C581" t="s">
         <v>1787</v>
       </c>
-      <c r="C581" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D581" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E581" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="H581" t="s">
         <v>1788</v>
       </c>
       <c r="L581" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
-        <v>255599</v>
+        <v>255878</v>
       </c>
       <c r="B582" t="s">
         <v>1789</v>
       </c>
       <c r="C582" t="s">
-        <v>1777</v>
+        <v>1790</v>
       </c>
       <c r="D582" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E582" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H582" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="L582" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
-        <v>255600</v>
+        <v>255879</v>
       </c>
       <c r="B583" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C583" t="s">
-        <v>1792</v>
+        <v>1589</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="E583" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H583" t="s">
         <v>1793</v>
       </c>
       <c r="L583" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
-        <v>255604</v>
+        <v>255880</v>
       </c>
       <c r="B584" t="s">
         <v>1794</v>
       </c>
       <c r="C584" t="s">
         <v>1795</v>
       </c>
       <c r="D584" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E584" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H584" t="s">
         <v>1796</v>
       </c>
       <c r="L584" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
-        <v>255605</v>
+        <v>255881</v>
       </c>
       <c r="B585" t="s">
         <v>1797</v>
       </c>
       <c r="C585" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="D585" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E585" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H585" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="L585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
-        <v>255609</v>
+        <v>255886</v>
       </c>
       <c r="B586" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="C586" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
       <c r="E586" t="s">
         <v>25</v>
       </c>
       <c r="H586" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="L586" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
-        <v>255615</v>
+        <v>255887</v>
       </c>
       <c r="B587" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C587" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H587" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="L587" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
-        <v>255616</v>
+        <v>255890</v>
       </c>
       <c r="B588" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="C588" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="H588" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="L588" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
-        <v>255620</v>
+        <v>255892</v>
       </c>
       <c r="B589" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C589" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
       <c r="E589" t="s">
         <v>25</v>
       </c>
       <c r="H589" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="L589" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
-        <v>255634</v>
+        <v>255896</v>
       </c>
       <c r="B590" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C590" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D590" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1813</v>
+        <v>20</v>
+      </c>
+      <c r="G590" t="s">
+        <v>1814</v>
       </c>
       <c r="H590" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="L590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
-        <v>255636</v>
+        <v>255898</v>
       </c>
       <c r="B591" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C591" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="D591" t="s">
         <v>14</v>
       </c>
       <c r="E591" t="s">
         <v>25</v>
       </c>
       <c r="H591" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="L591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
-        <v>255640</v>
+        <v>255899</v>
       </c>
       <c r="B592" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C592" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="D592" t="s">
         <v>14</v>
       </c>
       <c r="E592" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H592" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="L592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
-        <v>255650</v>
+        <v>255903</v>
       </c>
       <c r="B593" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="C593" t="s">
-        <v>1822</v>
+        <v>1259</v>
       </c>
       <c r="D593" t="s">
         <v>14</v>
       </c>
       <c r="E593" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H593" t="s">
         <v>1823</v>
       </c>
       <c r="L593" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
-        <v>255653</v>
+        <v>255905</v>
       </c>
       <c r="B594" t="s">
         <v>1824</v>
       </c>
       <c r="C594" t="s">
-        <v>1711</v>
+        <v>1825</v>
       </c>
       <c r="D594" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E594" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H594" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="L594" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
-        <v>255654</v>
+        <v>255907</v>
       </c>
       <c r="B595" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="C595" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="D595" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E595" t="s">
+        <v>25</v>
       </c>
       <c r="H595" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="L595" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
-        <v>255656</v>
+        <v>255909</v>
       </c>
       <c r="B596" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="C596" t="s">
-        <v>1830</v>
+        <v>1319</v>
       </c>
       <c r="D596" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E596" t="s">
-        <v>30</v>
+        <v>862</v>
       </c>
       <c r="H596" t="s">
         <v>1831</v>
       </c>
-      <c r="J596">
-[...4 lines deleted...]
-      </c>
       <c r="L596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
-        <v>255657</v>
+        <v>255910</v>
       </c>
       <c r="B597" t="s">
         <v>1832</v>
       </c>
       <c r="C597" t="s">
-        <v>1711</v>
+        <v>1833</v>
       </c>
       <c r="D597" t="s">
         <v>29</v>
       </c>
       <c r="E597" t="s">
         <v>30</v>
       </c>
       <c r="H597" t="s">
-        <v>1833</v>
-[...5 lines deleted...]
-        <v>1712</v>
+        <v>1834</v>
       </c>
       <c r="L597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
-        <v>255660</v>
+        <v>255913</v>
       </c>
       <c r="B598" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="C598" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="D598" t="s">
         <v>14</v>
       </c>
       <c r="E598" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H598" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="L598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
-        <v>255662</v>
+        <v>255915</v>
       </c>
       <c r="B599" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C599" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="D599" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E599" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H599" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="L599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
-        <v>255663</v>
+        <v>255917</v>
       </c>
       <c r="B600" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="C600" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="D600" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E600" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="H600" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
-        <v>255667</v>
+        <v>255918</v>
       </c>
       <c r="B601" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="C601" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="D601" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E601" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H601" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="L601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
-        <v>255680</v>
+        <v>255919</v>
       </c>
       <c r="B602" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C602" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D602" t="s">
         <v>14</v>
       </c>
       <c r="E602" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H602" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="L602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
-        <v>255682</v>
+        <v>255920</v>
       </c>
       <c r="B603" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="C603" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="H603" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="L603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
-        <v>255683</v>
+        <v>255921</v>
       </c>
       <c r="B604" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="C604" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="D604" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E604" t="s">
+        <v>924</v>
       </c>
       <c r="H604" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="L604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
-        <v>255684</v>
+        <v>255924</v>
       </c>
       <c r="B605" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="C605" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="E605" t="s">
         <v>25</v>
       </c>
       <c r="H605" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="L605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
-        <v>255687</v>
+        <v>255927</v>
       </c>
       <c r="B606" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="C606" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="D606" t="s">
         <v>14</v>
       </c>
       <c r="E606" t="s">
         <v>25</v>
       </c>
       <c r="H606" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="L606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
-        <v>255689</v>
+        <v>255928</v>
       </c>
       <c r="B607" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="C607" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="D607" t="s">
         <v>14</v>
       </c>
       <c r="E607" t="s">
         <v>25</v>
       </c>
       <c r="H607" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="L607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
-        <v>255695</v>
+        <v>255929</v>
       </c>
       <c r="B608" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="C608" t="s">
-        <v>1865</v>
+        <v>1583</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H608" t="s">
         <v>1866</v>
       </c>
       <c r="L608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
-        <v>255699</v>
+        <v>255931</v>
       </c>
       <c r="B609" t="s">
         <v>1867</v>
       </c>
       <c r="C609" t="s">
         <v>1868</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H609" t="s">
         <v>1869</v>
       </c>
       <c r="L609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
-        <v>255700</v>
+        <v>255933</v>
       </c>
       <c r="B610" t="s">
         <v>1870</v>
       </c>
       <c r="C610" t="s">
         <v>1871</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
       <c r="E610" t="s">
-        <v>881</v>
+        <v>187</v>
       </c>
       <c r="H610" t="s">
         <v>1872</v>
       </c>
       <c r="L610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
-        <v>255703</v>
+        <v>255934</v>
       </c>
       <c r="B611" t="s">
         <v>1873</v>
       </c>
       <c r="C611" t="s">
         <v>1874</v>
       </c>
       <c r="D611" t="s">
         <v>14</v>
       </c>
       <c r="E611" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H611" t="s">
         <v>1875</v>
       </c>
       <c r="L611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
-        <v>255706</v>
+        <v>255936</v>
       </c>
       <c r="B612" t="s">
         <v>1876</v>
       </c>
       <c r="C612" t="s">
         <v>1877</v>
       </c>
       <c r="D612" t="s">
         <v>14</v>
       </c>
       <c r="E612" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H612" t="s">
         <v>1878</v>
       </c>
       <c r="L612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
-        <v>255708</v>
+        <v>255937</v>
       </c>
       <c r="B613" t="s">
         <v>1879</v>
       </c>
       <c r="C613" t="s">
         <v>1880</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H613" t="s">
         <v>1881</v>
       </c>
       <c r="L613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
-        <v>255710</v>
+        <v>255938</v>
       </c>
       <c r="B614" t="s">
         <v>1882</v>
       </c>
       <c r="C614" t="s">
         <v>1883</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
-        <v>187</v>
+        <v>1609</v>
       </c>
       <c r="H614" t="s">
         <v>1884</v>
       </c>
       <c r="L614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
-        <v>255711</v>
+        <v>255939</v>
       </c>
       <c r="B615" t="s">
         <v>1885</v>
       </c>
       <c r="C615" t="s">
         <v>1886</v>
       </c>
       <c r="D615" t="s">
         <v>14</v>
       </c>
       <c r="E615" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H615" t="s">
         <v>1887</v>
       </c>
       <c r="L615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
-        <v>255713</v>
+        <v>255940</v>
       </c>
       <c r="B616" t="s">
         <v>1888</v>
       </c>
       <c r="C616" t="s">
         <v>1889</v>
       </c>
       <c r="D616" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G616" t="s">
+        <v>14</v>
+      </c>
+      <c r="E616" t="s">
+        <v>25</v>
+      </c>
+      <c r="H616" t="s">
         <v>1890</v>
-      </c>
-[...1 lines deleted...]
-        <v>1891</v>
       </c>
       <c r="L616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
-        <v>255714</v>
+        <v>255944</v>
       </c>
       <c r="B617" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C617" t="s">
         <v>1892</v>
       </c>
-      <c r="C617" t="s">
+      <c r="D617" t="s">
+        <v>14</v>
+      </c>
+      <c r="E617" t="s">
+        <v>25</v>
+      </c>
+      <c r="H617" t="s">
         <v>1893</v>
-      </c>
-[...7 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="L617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
-        <v>255716</v>
+        <v>255947</v>
       </c>
       <c r="B618" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C618" t="s">
         <v>1895</v>
       </c>
-      <c r="C618" t="s">
+      <c r="D618" t="s">
+        <v>14</v>
+      </c>
+      <c r="E618" t="s">
+        <v>187</v>
+      </c>
+      <c r="H618" t="s">
         <v>1896</v>
-      </c>
-[...7 lines deleted...]
-        <v>1897</v>
       </c>
       <c r="L618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
-        <v>255717</v>
+        <v>255948</v>
       </c>
       <c r="B619" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C619" t="s">
         <v>1898</v>
       </c>
-      <c r="C619" t="s">
+      <c r="D619" t="s">
+        <v>226</v>
+      </c>
+      <c r="H619" t="s">
         <v>1899</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900</v>
       </c>
       <c r="L619" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
-        <v>255720</v>
+        <v>255949</v>
       </c>
       <c r="B620" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C620" t="s">
         <v>1901</v>
       </c>
-      <c r="C620" t="s">
+      <c r="D620" t="s">
+        <v>14</v>
+      </c>
+      <c r="E620" t="s">
+        <v>25</v>
+      </c>
+      <c r="H620" t="s">
         <v>1902</v>
-      </c>
-[...7 lines deleted...]
-        <v>1903</v>
       </c>
       <c r="L620" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
-        <v>255723</v>
+        <v>255950</v>
       </c>
       <c r="B621" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D621" t="s">
+        <v>14</v>
+      </c>
+      <c r="E621" t="s">
+        <v>924</v>
+      </c>
+      <c r="H621" t="s">
         <v>1904</v>
-      </c>
-[...10 lines deleted...]
-        <v>1906</v>
       </c>
       <c r="L621" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
-        <v>255727</v>
+        <v>255952</v>
       </c>
       <c r="B622" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D622" t="s">
+        <v>14</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H622" t="s">
         <v>1907</v>
-      </c>
-[...10 lines deleted...]
-        <v>1909</v>
       </c>
       <c r="L622" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
-        <v>255728</v>
+        <v>255953</v>
       </c>
       <c r="B623" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D623" t="s">
+        <v>226</v>
+      </c>
+      <c r="H623" t="s">
         <v>1910</v>
-      </c>
-[...10 lines deleted...]
-        <v>1912</v>
       </c>
       <c r="L623" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
-        <v>255731</v>
+        <v>255955</v>
       </c>
       <c r="B624" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D624" t="s">
+        <v>29</v>
+      </c>
+      <c r="E624" t="s">
+        <v>30</v>
+      </c>
+      <c r="H624" t="s">
         <v>1913</v>
-      </c>
-[...10 lines deleted...]
-        <v>1915</v>
       </c>
       <c r="L624" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
-        <v>255732</v>
+        <v>255957</v>
       </c>
       <c r="B625" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D625" t="s">
+        <v>14</v>
+      </c>
+      <c r="E625" t="s">
+        <v>25</v>
+      </c>
+      <c r="H625" t="s">
         <v>1916</v>
-      </c>
-[...10 lines deleted...]
-        <v>1918</v>
       </c>
       <c r="L625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
-        <v>255733</v>
+        <v>255958</v>
       </c>
       <c r="B626" t="s">
-        <v>1919</v>
+        <v>1917</v>
       </c>
       <c r="C626" t="s">
-        <v>1920</v>
+        <v>1583</v>
       </c>
       <c r="D626" t="s">
         <v>14</v>
       </c>
       <c r="E626" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H626" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="L626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
-        <v>255735</v>
+        <v>255959</v>
       </c>
       <c r="B627" t="s">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="C627" t="s">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="D627" t="s">
         <v>14</v>
       </c>
       <c r="E627" t="s">
         <v>25</v>
       </c>
       <c r="H627" t="s">
-        <v>1924</v>
+        <v>1921</v>
       </c>
       <c r="L627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
-        <v>255736</v>
+        <v>255960</v>
       </c>
       <c r="B628" t="s">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="C628" t="s">
         <v>1923</v>
       </c>
       <c r="D628" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E628" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H628" t="s">
-        <v>1926</v>
+        <v>1924</v>
       </c>
       <c r="L628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
-        <v>255737</v>
+        <v>255962</v>
       </c>
       <c r="B629" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D629" t="s">
+        <v>14</v>
+      </c>
+      <c r="E629" t="s">
+        <v>25</v>
+      </c>
+      <c r="H629" t="s">
         <v>1927</v>
-      </c>
-[...10 lines deleted...]
-        <v>1928</v>
       </c>
       <c r="L629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
-        <v>255741</v>
+        <v>255964</v>
       </c>
       <c r="B630" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D630" t="s">
+        <v>14</v>
+      </c>
+      <c r="E630" t="s">
+        <v>25</v>
+      </c>
+      <c r="H630" t="s">
         <v>1929</v>
-      </c>
-[...10 lines deleted...]
-        <v>1931</v>
       </c>
       <c r="L630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
-        <v>255742</v>
+        <v>255966</v>
       </c>
       <c r="B631" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D631" t="s">
+        <v>14</v>
+      </c>
+      <c r="E631" t="s">
+        <v>25</v>
+      </c>
+      <c r="H631" t="s">
         <v>1932</v>
-      </c>
-[...10 lines deleted...]
-        <v>1934</v>
       </c>
       <c r="L631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
-        <v>255761</v>
+        <v>255971</v>
       </c>
       <c r="B632" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="C632" t="s">
-        <v>1936</v>
+        <v>1901</v>
       </c>
       <c r="D632" t="s">
         <v>14</v>
       </c>
       <c r="E632" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H632" t="s">
-        <v>1937</v>
+        <v>504</v>
       </c>
       <c r="L632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
-        <v>255762</v>
+        <v>255973</v>
       </c>
       <c r="B633" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="C633" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="D633" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E633" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H633" t="s">
-        <v>1940</v>
+        <v>1936</v>
+      </c>
+      <c r="J633">
+        <v>255974</v>
+      </c>
+      <c r="K633" t="s">
+        <v>1937</v>
       </c>
       <c r="L633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
-        <v>255764</v>
+        <v>255974</v>
       </c>
       <c r="B634" t="s">
-        <v>1941</v>
+        <v>1938</v>
       </c>
       <c r="C634" t="s">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="D634" t="s">
         <v>14</v>
       </c>
       <c r="E634" t="s">
-        <v>25</v>
+        <v>1939</v>
       </c>
       <c r="H634" t="s">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="L634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
-        <v>255765</v>
+        <v>255976</v>
       </c>
       <c r="B635" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C635" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="D635" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E635" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G635" t="s">
+        <v>82</v>
       </c>
       <c r="H635" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="L635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
-        <v>255767</v>
+        <v>255977</v>
       </c>
       <c r="B636" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="C636" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="D636" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E636" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H636" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="L636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:12">
       <c r="A637">
-        <v>255769</v>
+        <v>255984</v>
       </c>
       <c r="B637" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="C637" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="D637" t="s">
         <v>14</v>
       </c>
       <c r="E637" t="s">
-        <v>25</v>
+        <v>933</v>
       </c>
       <c r="H637" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="L637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:12">
       <c r="A638">
-        <v>255770</v>
+        <v>255985</v>
       </c>
       <c r="B638" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="C638" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="D638" t="s">
         <v>14</v>
       </c>
       <c r="E638" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H638" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="L638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:12">
       <c r="A639">
-        <v>255774</v>
+        <v>255986</v>
       </c>
       <c r="B639" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="C639" t="s">
-        <v>1957</v>
+        <v>1941</v>
       </c>
       <c r="D639" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E639" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G639" t="s">
+        <v>82</v>
       </c>
       <c r="H639" t="s">
-        <v>1958</v>
+        <v>1953</v>
       </c>
       <c r="L639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:12">
       <c r="A640">
-        <v>255775</v>
+        <v>255989</v>
       </c>
       <c r="B640" t="s">
-        <v>1959</v>
+        <v>1954</v>
       </c>
       <c r="C640" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="D640" t="s">
         <v>14</v>
       </c>
       <c r="E640" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H640" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="L640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:12">
       <c r="A641">
-        <v>255782</v>
+        <v>255995</v>
       </c>
       <c r="B641" t="s">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="C641" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="D641" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E641" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H641" t="s">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="L641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="642" spans="1:12">
       <c r="A642">
-        <v>255783</v>
+        <v>255996</v>
       </c>
       <c r="B642" t="s">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="C642" t="s">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="D642" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E642" t="s">
+        <v>187</v>
       </c>
       <c r="H642" t="s">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="L642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="643" spans="1:12">
       <c r="A643">
-        <v>255785</v>
+        <v>256000</v>
       </c>
       <c r="B643" t="s">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="C643" t="s">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="D643" t="s">
         <v>14</v>
       </c>
       <c r="E643" t="s">
-        <v>25</v>
+        <v>1965</v>
       </c>
       <c r="H643" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="L643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:12">
       <c r="A644">
-        <v>255787</v>
+        <v>256004</v>
       </c>
       <c r="B644" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="C644" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="D644" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E644" t="s">
-        <v>25</v>
+        <v>347</v>
       </c>
       <c r="H644" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="L644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="645" spans="1:12">
       <c r="A645">
-        <v>255791</v>
+        <v>256005</v>
       </c>
       <c r="B645" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="C645" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="D645" t="s">
         <v>14</v>
       </c>
       <c r="E645" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H645" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="L645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:12">
       <c r="A646">
-        <v>255792</v>
+        <v>256006</v>
       </c>
       <c r="B646" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="C646" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D646" t="s">
+        <v>29</v>
+      </c>
+      <c r="E646" t="s">
+        <v>30</v>
+      </c>
+      <c r="H646" t="s">
         <v>1975</v>
       </c>
-      <c r="D646" t="s">
-[...6 lines deleted...]
-        <v>1978</v>
+      <c r="J646">
+        <v>253345</v>
+      </c>
+      <c r="K646" t="s">
+        <v>453</v>
       </c>
       <c r="L646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:12">
       <c r="A647">
-        <v>255807</v>
+        <v>256010</v>
       </c>
       <c r="B647" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="C647" t="s">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="D647" t="s">
         <v>14</v>
       </c>
       <c r="E647" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H647" t="s">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="L647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="648" spans="1:12">
       <c r="A648">
-        <v>255812</v>
+        <v>256012</v>
       </c>
       <c r="B648" t="s">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="C648" t="s">
-        <v>1983</v>
+        <v>1980</v>
       </c>
       <c r="D648" t="s">
         <v>14</v>
       </c>
       <c r="E648" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H648" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="L648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:12">
       <c r="A649">
-        <v>255813</v>
+        <v>256013</v>
       </c>
       <c r="B649" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="C649" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D649" t="s">
+        <v>14</v>
+      </c>
+      <c r="E649" t="s">
+        <v>881</v>
+      </c>
+      <c r="H649" t="s">
         <v>1983</v>
-      </c>
-[...7 lines deleted...]
-        <v>1986</v>
       </c>
       <c r="L649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="650" spans="1:12">
       <c r="A650">
-        <v>255817</v>
+        <v>256023</v>
       </c>
       <c r="B650" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="C650" t="s">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D650" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E650" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>25</v>
       </c>
       <c r="H650" t="s">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="L650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:12">
       <c r="A651">
-        <v>255818</v>
+        <v>256026</v>
       </c>
       <c r="B651" t="s">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="C651" t="s">
-        <v>1991</v>
+        <v>1988</v>
       </c>
       <c r="D651" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E651" t="s">
+        <v>881</v>
       </c>
       <c r="H651" t="s">
-        <v>1992</v>
+        <v>1989</v>
       </c>
       <c r="L651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:12">
       <c r="A652">
-        <v>255819</v>
+        <v>256027</v>
       </c>
       <c r="B652" t="s">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="C652" t="s">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="D652" t="s">
         <v>14</v>
       </c>
       <c r="E652" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H652" t="s">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="L652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:12">
       <c r="A653">
-        <v>255822</v>
+        <v>256028</v>
       </c>
       <c r="B653" t="s">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="C653" t="s">
-        <v>1997</v>
+        <v>1994</v>
       </c>
       <c r="D653" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E653" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H653" t="s">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="L653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:12">
       <c r="A654">
-        <v>255824</v>
+        <v>256034</v>
       </c>
       <c r="B654" t="s">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="C654" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="D654" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E654" t="s">
-        <v>30</v>
+        <v>1965</v>
+      </c>
+      <c r="F654" t="s">
+        <v>414</v>
       </c>
       <c r="H654" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="L654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="655" spans="1:12">
       <c r="A655">
-        <v>255827</v>
+        <v>256035</v>
       </c>
       <c r="B655" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="C655" t="s">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="D655" t="s">
         <v>14</v>
       </c>
       <c r="E655" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H655" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="L655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:12">
       <c r="A656">
-        <v>255828</v>
+        <v>256042</v>
       </c>
       <c r="B656" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="C656" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D656" t="s">
         <v>14</v>
       </c>
       <c r="E656" t="s">
         <v>25</v>
       </c>
       <c r="H656" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="L656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:12">
       <c r="A657">
-        <v>255829</v>
+        <v>256047</v>
       </c>
       <c r="B657" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="C657" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D657" t="s">
         <v>14</v>
       </c>
       <c r="E657" t="s">
-        <v>924</v>
+        <v>1965</v>
+      </c>
+      <c r="F657" t="s">
+        <v>212</v>
       </c>
       <c r="H657" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="L657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:12">
       <c r="A658">
-        <v>255830</v>
+        <v>256048</v>
       </c>
       <c r="B658" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="C658" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D658" t="s">
         <v>14</v>
       </c>
       <c r="E658" t="s">
-        <v>25</v>
+        <v>1609</v>
       </c>
       <c r="H658" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="L658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:12">
       <c r="A659">
-        <v>255832</v>
+        <v>256049</v>
       </c>
       <c r="B659" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C659" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D659" t="s">
         <v>29</v>
       </c>
       <c r="E659" t="s">
-        <v>30</v>
+        <v>2012</v>
       </c>
       <c r="H659" t="s">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="L659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:12">
       <c r="A660">
-        <v>255833</v>
+        <v>256052</v>
       </c>
       <c r="B660" t="s">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="C660" t="s">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="D660" t="s">
         <v>14</v>
       </c>
       <c r="E660" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H660" t="s">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="L660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:12">
       <c r="A661">
-        <v>255835</v>
+        <v>256057</v>
       </c>
       <c r="B661" t="s">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="C661" t="s">
-        <v>1902</v>
+        <v>2018</v>
       </c>
       <c r="D661" t="s">
         <v>14</v>
       </c>
       <c r="E661" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H661" t="s">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="L661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="662" spans="1:12">
       <c r="A662">
-        <v>255836</v>
+        <v>256059</v>
       </c>
       <c r="B662" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D662" t="s">
+        <v>226</v>
+      </c>
+      <c r="H662" t="s">
         <v>2022</v>
-      </c>
-[...10 lines deleted...]
-        <v>2023</v>
       </c>
       <c r="L662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:12">
       <c r="A663">
-        <v>255837</v>
+        <v>256061</v>
       </c>
       <c r="B663" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C663" t="s">
         <v>2024</v>
       </c>
-      <c r="C663" t="s">
+      <c r="D663" t="s">
+        <v>29</v>
+      </c>
+      <c r="E663" t="s">
+        <v>30</v>
+      </c>
+      <c r="H663" t="s">
         <v>2025</v>
       </c>
-      <c r="D663" t="s">
-[...6 lines deleted...]
-        <v>2026</v>
+      <c r="J663">
+        <v>256059</v>
+      </c>
+      <c r="K663" t="s">
+        <v>2022</v>
       </c>
       <c r="L663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="664" spans="1:12">
       <c r="A664">
-        <v>255838</v>
+        <v>256062</v>
       </c>
       <c r="B664" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C664" t="s">
         <v>2027</v>
       </c>
-      <c r="C664" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D664" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H664" t="s">
-        <v>2029</v>
+        <v>1776</v>
       </c>
       <c r="L664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:12">
       <c r="A665">
-        <v>255841</v>
+        <v>256064</v>
       </c>
       <c r="B665" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D665" t="s">
+        <v>20</v>
+      </c>
+      <c r="G665" t="s">
         <v>2030</v>
       </c>
-      <c r="C665" t="s">
+      <c r="H665" t="s">
         <v>2031</v>
-      </c>
-[...7 lines deleted...]
-        <v>2032</v>
       </c>
       <c r="L665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="666" spans="1:12">
       <c r="A666">
-        <v>255844</v>
+        <v>256067</v>
       </c>
       <c r="B666" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C666" t="s">
         <v>2033</v>
       </c>
-      <c r="C666" t="s">
+      <c r="D666" t="s">
+        <v>14</v>
+      </c>
+      <c r="E666" t="s">
+        <v>25</v>
+      </c>
+      <c r="H666" t="s">
         <v>2034</v>
-      </c>
-[...7 lines deleted...]
-        <v>2035</v>
       </c>
       <c r="L666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:12">
       <c r="A667">
-        <v>255850</v>
+        <v>256070</v>
       </c>
       <c r="B667" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C667" t="s">
         <v>2036</v>
       </c>
-      <c r="C667" t="s">
+      <c r="D667" t="s">
+        <v>14</v>
+      </c>
+      <c r="E667" t="s">
+        <v>25</v>
+      </c>
+      <c r="H667" t="s">
         <v>2037</v>
-      </c>
-[...7 lines deleted...]
-        <v>2038</v>
       </c>
       <c r="L667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:12">
       <c r="A668">
-        <v>255852</v>
+        <v>256071</v>
       </c>
       <c r="B668" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C668" t="s">
         <v>2039</v>
       </c>
-      <c r="C668" t="s">
+      <c r="D668" t="s">
+        <v>14</v>
+      </c>
+      <c r="E668" t="s">
+        <v>25</v>
+      </c>
+      <c r="H668" t="s">
         <v>2040</v>
-      </c>
-[...7 lines deleted...]
-        <v>2041</v>
       </c>
       <c r="L668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="669" spans="1:12">
       <c r="A669">
-        <v>255853</v>
+        <v>256073</v>
       </c>
       <c r="B669" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C669" t="s">
         <v>2042</v>
       </c>
-      <c r="C669" t="s">
+      <c r="D669" t="s">
+        <v>14</v>
+      </c>
+      <c r="E669" t="s">
+        <v>25</v>
+      </c>
+      <c r="H669" t="s">
         <v>2043</v>
-      </c>
-[...7 lines deleted...]
-        <v>2044</v>
       </c>
       <c r="L669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:12">
       <c r="A670">
-        <v>255855</v>
+        <v>256074</v>
       </c>
       <c r="B670" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C670" t="s">
         <v>2045</v>
       </c>
-      <c r="C670" t="s">
+      <c r="D670" t="s">
+        <v>14</v>
+      </c>
+      <c r="E670" t="s">
+        <v>187</v>
+      </c>
+      <c r="H670" t="s">
         <v>2046</v>
-      </c>
-[...4 lines deleted...]
-        <v>2047</v>
       </c>
       <c r="L670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:12">
       <c r="A671">
-        <v>255856</v>
+        <v>256076</v>
       </c>
       <c r="B671" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C671" t="s">
         <v>2048</v>
       </c>
-      <c r="C671" t="s">
+      <c r="D671" t="s">
+        <v>14</v>
+      </c>
+      <c r="E671" t="s">
+        <v>25</v>
+      </c>
+      <c r="H671" t="s">
         <v>2049</v>
-      </c>
-[...4 lines deleted...]
-        <v>2050</v>
       </c>
       <c r="L671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:12">
       <c r="A672">
-        <v>255857</v>
+        <v>256078</v>
       </c>
       <c r="B672" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C672" t="s">
         <v>2051</v>
       </c>
-      <c r="C672" t="s">
+      <c r="D672" t="s">
+        <v>29</v>
+      </c>
+      <c r="E672" t="s">
+        <v>30</v>
+      </c>
+      <c r="G672" t="s">
+        <v>694</v>
+      </c>
+      <c r="H672" t="s">
         <v>2052</v>
-      </c>
-[...7 lines deleted...]
-        <v>2053</v>
       </c>
       <c r="L672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:12">
       <c r="A673">
-        <v>255859</v>
+        <v>256079</v>
       </c>
       <c r="B673" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C673" t="s">
         <v>2054</v>
       </c>
-      <c r="C673" t="s">
+      <c r="D673" t="s">
+        <v>14</v>
+      </c>
+      <c r="E673" t="s">
+        <v>25</v>
+      </c>
+      <c r="H673" t="s">
         <v>2055</v>
-      </c>
-[...4 lines deleted...]
-        <v>2056</v>
       </c>
       <c r="L673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:12">
       <c r="A674">
-        <v>255868</v>
+        <v>256080</v>
       </c>
       <c r="B674" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C674" t="s">
         <v>2057</v>
       </c>
-      <c r="C674" t="s">
+      <c r="D674" t="s">
+        <v>14</v>
+      </c>
+      <c r="E674" t="s">
+        <v>25</v>
+      </c>
+      <c r="H674" t="s">
         <v>2058</v>
-      </c>
-[...7 lines deleted...]
-        <v>2059</v>
       </c>
       <c r="L674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:12">
       <c r="A675">
-        <v>255869</v>
+        <v>256083</v>
       </c>
       <c r="B675" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C675" t="s">
         <v>2060</v>
       </c>
-      <c r="C675" t="s">
+      <c r="D675" t="s">
+        <v>14</v>
+      </c>
+      <c r="E675" t="s">
+        <v>25</v>
+      </c>
+      <c r="H675" t="s">
         <v>2061</v>
-      </c>
-[...4 lines deleted...]
-        <v>2062</v>
       </c>
       <c r="L675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:12">
       <c r="A676">
-        <v>255870</v>
+        <v>256086</v>
       </c>
       <c r="B676" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C676" t="s">
         <v>2063</v>
       </c>
-      <c r="C676" t="s">
+      <c r="D676" t="s">
+        <v>29</v>
+      </c>
+      <c r="E676" t="s">
+        <v>30</v>
+      </c>
+      <c r="G676" t="s">
+        <v>528</v>
+      </c>
+      <c r="H676" t="s">
         <v>2064</v>
-      </c>
-[...10 lines deleted...]
-        <v>2066</v>
       </c>
       <c r="L676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:12">
       <c r="A677">
-        <v>255874</v>
+        <v>256088</v>
       </c>
       <c r="B677" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D677" t="s">
+        <v>29</v>
+      </c>
+      <c r="E677" t="s">
+        <v>30</v>
+      </c>
+      <c r="H677" t="s">
         <v>2067</v>
       </c>
-      <c r="C677" t="s">
+      <c r="J677">
+        <v>256100</v>
+      </c>
+      <c r="K677" t="s">
         <v>2068</v>
-      </c>
-[...7 lines deleted...]
-        <v>2069</v>
       </c>
       <c r="L677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:12">
       <c r="A678">
-        <v>255875</v>
+        <v>256089</v>
       </c>
       <c r="B678" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C678" t="s">
         <v>2070</v>
       </c>
-      <c r="C678" t="s">
+      <c r="D678" t="s">
+        <v>29</v>
+      </c>
+      <c r="E678" t="s">
+        <v>30</v>
+      </c>
+      <c r="H678" t="s">
         <v>2071</v>
       </c>
-      <c r="D678" t="s">
-[...6 lines deleted...]
-        <v>2072</v>
+      <c r="J678">
+        <v>256100</v>
+      </c>
+      <c r="K678" t="s">
+        <v>2068</v>
       </c>
       <c r="L678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:12">
       <c r="A679">
-        <v>255876</v>
+        <v>256090</v>
       </c>
       <c r="B679" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C679" t="s">
         <v>2073</v>
       </c>
-      <c r="C679" t="s">
+      <c r="D679" t="s">
+        <v>29</v>
+      </c>
+      <c r="E679" t="s">
+        <v>30</v>
+      </c>
+      <c r="H679" t="s">
         <v>2074</v>
       </c>
-      <c r="D679" t="s">
-[...6 lines deleted...]
-        <v>2075</v>
+      <c r="J679">
+        <v>256100</v>
+      </c>
+      <c r="K679" t="s">
+        <v>2068</v>
       </c>
       <c r="L679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:12">
       <c r="A680">
-        <v>255877</v>
+        <v>256096</v>
       </c>
       <c r="B680" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C680" t="s">
         <v>2076</v>
       </c>
-      <c r="C680" t="s">
+      <c r="D680" t="s">
+        <v>226</v>
+      </c>
+      <c r="H680" t="s">
         <v>2077</v>
-      </c>
-[...7 lines deleted...]
-        <v>2078</v>
       </c>
       <c r="L680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:12">
       <c r="A681">
-        <v>255878</v>
+        <v>256098</v>
       </c>
       <c r="B681" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C681" t="s">
         <v>2079</v>
       </c>
-      <c r="C681" t="s">
+      <c r="D681" t="s">
+        <v>29</v>
+      </c>
+      <c r="E681" t="s">
+        <v>30</v>
+      </c>
+      <c r="G681" t="s">
         <v>2080</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="H681" t="s">
         <v>2081</v>
       </c>
       <c r="L681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:12">
       <c r="A682">
-        <v>255879</v>
+        <v>256100</v>
       </c>
       <c r="B682" t="s">
         <v>2082</v>
       </c>
       <c r="C682" t="s">
-        <v>1880</v>
+        <v>1556</v>
       </c>
       <c r="D682" t="s">
         <v>14</v>
       </c>
       <c r="E682" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H682" t="s">
-        <v>2083</v>
+        <v>2068</v>
       </c>
       <c r="L682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:12">
       <c r="A683">
-        <v>255880</v>
+        <v>256103</v>
       </c>
       <c r="B683" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C683" t="s">
         <v>2084</v>
       </c>
-      <c r="C683" t="s">
+      <c r="D683" t="s">
+        <v>29</v>
+      </c>
+      <c r="E683" t="s">
+        <v>30</v>
+      </c>
+      <c r="G683" t="s">
+        <v>82</v>
+      </c>
+      <c r="H683" t="s">
         <v>2085</v>
-      </c>
-[...7 lines deleted...]
-        <v>2086</v>
       </c>
       <c r="L683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:12">
       <c r="A684">
-        <v>255881</v>
+        <v>256106</v>
       </c>
       <c r="B684" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C684" t="s">
         <v>2087</v>
       </c>
-      <c r="C684" t="s">
+      <c r="D684" t="s">
+        <v>29</v>
+      </c>
+      <c r="E684" t="s">
+        <v>30</v>
+      </c>
+      <c r="H684" t="s">
         <v>2088</v>
       </c>
-      <c r="D684" t="s">
-[...6 lines deleted...]
-        <v>2089</v>
+      <c r="J684">
+        <v>253034</v>
+      </c>
+      <c r="K684" t="s">
+        <v>26</v>
       </c>
       <c r="L684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:12">
       <c r="A685">
-        <v>255886</v>
+        <v>256107</v>
       </c>
       <c r="B685" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C685" t="s">
         <v>2090</v>
       </c>
-      <c r="C685" t="s">
+      <c r="D685" t="s">
+        <v>14</v>
+      </c>
+      <c r="E685" t="s">
+        <v>25</v>
+      </c>
+      <c r="H685" t="s">
         <v>2091</v>
-      </c>
-[...7 lines deleted...]
-        <v>2092</v>
       </c>
       <c r="L685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:12">
       <c r="A686">
-        <v>255887</v>
+        <v>256109</v>
       </c>
       <c r="B686" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C686" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D686" t="s">
+        <v>29</v>
+      </c>
+      <c r="E686" t="s">
+        <v>30</v>
+      </c>
+      <c r="H686" t="s">
         <v>2093</v>
       </c>
-      <c r="C686" t="s">
-[...9 lines deleted...]
-        <v>2095</v>
+      <c r="J686">
+        <v>256100</v>
+      </c>
+      <c r="K686" t="s">
+        <v>2068</v>
       </c>
       <c r="L686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:12">
       <c r="A687">
-        <v>255890</v>
+        <v>256111</v>
       </c>
       <c r="B687" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D687" t="s">
+        <v>14</v>
+      </c>
+      <c r="E687" t="s">
+        <v>25</v>
+      </c>
+      <c r="H687" t="s">
         <v>2096</v>
-      </c>
-[...10 lines deleted...]
-        <v>2098</v>
       </c>
       <c r="L687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:12">
       <c r="A688">
-        <v>255892</v>
+        <v>256113</v>
       </c>
       <c r="B688" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D688" t="s">
+        <v>29</v>
+      </c>
+      <c r="E688" t="s">
+        <v>30</v>
+      </c>
+      <c r="H688" t="s">
         <v>2099</v>
-      </c>
-[...10 lines deleted...]
-        <v>2101</v>
       </c>
       <c r="L688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:12">
       <c r="A689">
-        <v>255896</v>
+        <v>256114</v>
       </c>
       <c r="B689" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D689" t="s">
+        <v>29</v>
+      </c>
+      <c r="E689" t="s">
+        <v>30</v>
+      </c>
+      <c r="H689" t="s">
         <v>2102</v>
-      </c>
-[...10 lines deleted...]
-        <v>2105</v>
       </c>
       <c r="L689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:12">
       <c r="A690">
-        <v>255898</v>
+        <v>256116</v>
       </c>
       <c r="B690" t="s">
-        <v>2106</v>
+        <v>2103</v>
       </c>
       <c r="C690" t="s">
-        <v>2107</v>
+        <v>2104</v>
       </c>
       <c r="D690" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E690" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F690" t="s">
+        <v>212</v>
       </c>
       <c r="H690" t="s">
-        <v>2108</v>
+        <v>2105</v>
       </c>
       <c r="L690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:12">
       <c r="A691">
-        <v>255899</v>
+        <v>256119</v>
       </c>
       <c r="B691" t="s">
-        <v>2109</v>
+        <v>2106</v>
       </c>
       <c r="C691" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="D691" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G691" t="s">
+        <v>1070</v>
       </c>
       <c r="H691" t="s">
-        <v>2111</v>
+        <v>2108</v>
       </c>
       <c r="L691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:12">
       <c r="A692">
-        <v>255903</v>
+        <v>256120</v>
       </c>
       <c r="B692" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D692" t="s">
+        <v>29</v>
+      </c>
+      <c r="E692" t="s">
+        <v>30</v>
+      </c>
+      <c r="G692" t="s">
+        <v>2111</v>
+      </c>
+      <c r="H692" t="s">
         <v>2112</v>
-      </c>
-[...10 lines deleted...]
-        <v>2113</v>
       </c>
       <c r="L692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:12">
       <c r="A693">
-        <v>255905</v>
+        <v>256122</v>
       </c>
       <c r="B693" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C693" t="s">
         <v>2114</v>
       </c>
-      <c r="C693" t="s">
+      <c r="D693" t="s">
+        <v>29</v>
+      </c>
+      <c r="E693" t="s">
+        <v>30</v>
+      </c>
+      <c r="H693" t="s">
         <v>2115</v>
-      </c>
-[...7 lines deleted...]
-        <v>2116</v>
       </c>
       <c r="L693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:12">
       <c r="A694">
-        <v>255907</v>
+        <v>256123</v>
       </c>
       <c r="B694" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C694" t="s">
         <v>2117</v>
       </c>
-      <c r="C694" t="s">
+      <c r="D694" t="s">
+        <v>14</v>
+      </c>
+      <c r="E694" t="s">
         <v>2118</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H694" t="s">
         <v>2119</v>
       </c>
       <c r="L694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:12">
       <c r="A695">
-        <v>255909</v>
+        <v>256124</v>
       </c>
       <c r="B695" t="s">
         <v>2120</v>
       </c>
       <c r="C695" t="s">
-        <v>1610</v>
+        <v>2121</v>
       </c>
       <c r="D695" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E695" t="s">
-        <v>862</v>
+        <v>30</v>
+      </c>
+      <c r="G695" t="s">
+        <v>698</v>
       </c>
       <c r="H695" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="L695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="696" spans="1:12">
       <c r="A696">
-        <v>255910</v>
+        <v>256129</v>
       </c>
       <c r="B696" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="C696" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D696" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E696" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H696" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="L696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:12">
       <c r="A697">
-        <v>255913</v>
+        <v>256136</v>
       </c>
       <c r="B697" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="C697" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="D697" t="s">
         <v>14</v>
       </c>
       <c r="E697" t="s">
         <v>187</v>
       </c>
       <c r="H697" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="L697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:12">
       <c r="A698">
-        <v>255915</v>
+        <v>256137</v>
       </c>
       <c r="B698" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="C698" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="D698" t="s">
         <v>14</v>
       </c>
       <c r="E698" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H698" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="L698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:12">
       <c r="A699">
-        <v>255917</v>
+        <v>256138</v>
       </c>
       <c r="B699" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C699" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="D699" t="s">
         <v>14</v>
       </c>
       <c r="E699" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H699" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="L699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="700" spans="1:12">
       <c r="A700">
-        <v>255918</v>
+        <v>256141</v>
       </c>
       <c r="B700" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="C700" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="D700" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E700" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H700" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="L700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:12">
       <c r="A701">
-        <v>255919</v>
+        <v>256144</v>
       </c>
       <c r="B701" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C701" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D701" t="s">
         <v>14</v>
       </c>
       <c r="E701" t="s">
         <v>187</v>
       </c>
       <c r="H701" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="L701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="702" spans="1:12">
       <c r="A702">
-        <v>255920</v>
+        <v>256145</v>
       </c>
       <c r="B702" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="C702" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="D702" t="s">
         <v>14</v>
       </c>
       <c r="E702" t="s">
         <v>187</v>
       </c>
       <c r="H702" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="L702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:12">
       <c r="A703">
-        <v>255921</v>
+        <v>256147</v>
       </c>
       <c r="B703" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C703" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="D703" t="s">
         <v>14</v>
       </c>
       <c r="E703" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H703" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="L703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:12">
       <c r="A704">
-        <v>255924</v>
+        <v>256148</v>
       </c>
       <c r="B704" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="C704" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="D704" t="s">
         <v>14</v>
       </c>
       <c r="E704" t="s">
-        <v>25</v>
+        <v>2149</v>
       </c>
       <c r="H704" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="L704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:12">
       <c r="A705">
-        <v>255927</v>
+        <v>256151</v>
       </c>
       <c r="B705" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="C705" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="D705" t="s">
         <v>14</v>
       </c>
       <c r="E705" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H705" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="L705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:12">
       <c r="A706">
-        <v>255928</v>
+        <v>256153</v>
       </c>
       <c r="B706" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C706" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="D706" t="s">
         <v>14</v>
       </c>
       <c r="E706" t="s">
         <v>25</v>
       </c>
       <c r="H706" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="L706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:12">
       <c r="A707">
-        <v>255929</v>
+        <v>256154</v>
       </c>
       <c r="B707" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="C707" t="s">
-        <v>1874</v>
+        <v>2158</v>
       </c>
       <c r="D707" t="s">
         <v>14</v>
       </c>
       <c r="E707" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H707" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
       <c r="L707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:12">
       <c r="A708">
-        <v>255931</v>
+        <v>256166</v>
       </c>
       <c r="B708" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="C708" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
       <c r="D708" t="s">
         <v>14</v>
       </c>
       <c r="E708" t="s">
         <v>187</v>
       </c>
       <c r="H708" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="L708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:12">
       <c r="A709">
-        <v>255933</v>
+        <v>256174</v>
       </c>
       <c r="B709" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
       <c r="C709" t="s">
-        <v>2161</v>
+        <v>2164</v>
       </c>
       <c r="D709" t="s">
         <v>14</v>
       </c>
       <c r="E709" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H709" t="s">
-        <v>2162</v>
+        <v>2165</v>
       </c>
       <c r="L709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:12">
       <c r="A710">
-        <v>255934</v>
+        <v>256176</v>
       </c>
       <c r="B710" t="s">
-        <v>2163</v>
+        <v>2166</v>
       </c>
       <c r="C710" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="D710" t="s">
         <v>14</v>
       </c>
       <c r="E710" t="s">
         <v>25</v>
       </c>
       <c r="H710" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="L710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:12">
       <c r="A711">
-        <v>255936</v>
+        <v>256181</v>
       </c>
       <c r="B711" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="C711" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="D711" t="s">
         <v>14</v>
       </c>
       <c r="E711" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H711" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="L711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:12">
       <c r="A712">
-        <v>255937</v>
+        <v>256185</v>
       </c>
       <c r="B712" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="C712" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="D712" t="s">
         <v>14</v>
       </c>
       <c r="E712" t="s">
         <v>25</v>
       </c>
       <c r="H712" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="L712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:12">
       <c r="A713">
-        <v>255938</v>
+        <v>256186</v>
       </c>
       <c r="B713" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="C713" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="D713" t="s">
         <v>14</v>
       </c>
       <c r="E713" t="s">
-        <v>1205</v>
+        <v>25</v>
       </c>
       <c r="H713" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="L713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:12">
       <c r="A714">
-        <v>255939</v>
+        <v>256187</v>
       </c>
       <c r="B714" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="C714" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="D714" t="s">
         <v>14</v>
       </c>
       <c r="E714" t="s">
         <v>25</v>
       </c>
       <c r="H714" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="L714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:12">
       <c r="A715">
-        <v>255940</v>
+        <v>256191</v>
       </c>
       <c r="B715" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="C715" t="s">
-        <v>2179</v>
+        <v>2133</v>
       </c>
       <c r="D715" t="s">
         <v>14</v>
       </c>
       <c r="E715" t="s">
         <v>25</v>
       </c>
       <c r="H715" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="L715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:12">
       <c r="A716">
-        <v>255944</v>
+        <v>256205</v>
       </c>
       <c r="B716" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="C716" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="D716" t="s">
         <v>14</v>
       </c>
       <c r="E716" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H716" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="L716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:12">
       <c r="A717">
-        <v>255947</v>
+        <v>256206</v>
       </c>
       <c r="B717" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="C717" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="D717" t="s">
         <v>14</v>
       </c>
       <c r="E717" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H717" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="L717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:12">
       <c r="A718">
-        <v>255948</v>
+        <v>256212</v>
       </c>
       <c r="B718" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="C718" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="D718" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E718" t="s">
+        <v>25</v>
       </c>
       <c r="H718" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="L718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:12">
       <c r="A719">
-        <v>255949</v>
+        <v>256213</v>
       </c>
       <c r="B719" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="C719" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="D719" t="s">
         <v>14</v>
       </c>
       <c r="E719" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H719" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="L719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:12">
       <c r="A720">
-        <v>255950</v>
+        <v>256214</v>
       </c>
       <c r="B720" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="C720" t="s">
-        <v>1874</v>
+        <v>2196</v>
       </c>
       <c r="D720" t="s">
         <v>14</v>
       </c>
       <c r="E720" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H720" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="L720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:12">
       <c r="A721">
-        <v>255952</v>
+        <v>256215</v>
       </c>
       <c r="B721" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="C721" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
       <c r="D721" t="s">
         <v>14</v>
       </c>
       <c r="E721" t="s">
-        <v>1667</v>
+        <v>15</v>
+      </c>
+      <c r="F721" t="s">
+        <v>212</v>
       </c>
       <c r="H721" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="L721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:12">
       <c r="A722">
-        <v>255953</v>
+        <v>256217</v>
       </c>
       <c r="B722" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
       <c r="C722" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="D722" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E722" t="s">
+        <v>30</v>
       </c>
       <c r="H722" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="L722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:12">
       <c r="A723">
-        <v>255955</v>
+        <v>256219</v>
       </c>
       <c r="B723" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="C723" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="D723" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E723" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H723" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="L723" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="724" spans="1:12">
       <c r="A724">
-        <v>255957</v>
+        <v>256221</v>
       </c>
       <c r="B724" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="C724" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="D724" t="s">
         <v>14</v>
       </c>
       <c r="E724" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H724" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="L724" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="725" spans="1:12">
       <c r="A725">
-        <v>255958</v>
+        <v>256223</v>
       </c>
       <c r="B725" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="C725" t="s">
-        <v>1874</v>
+        <v>2211</v>
       </c>
       <c r="D725" t="s">
         <v>14</v>
       </c>
       <c r="E725" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H725" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="L725" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="726" spans="1:12">
       <c r="A726">
-        <v>255959</v>
+        <v>256226</v>
       </c>
       <c r="B726" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="C726" t="s">
-        <v>2210</v>
+        <v>2214</v>
       </c>
       <c r="D726" t="s">
         <v>14</v>
       </c>
       <c r="E726" t="s">
         <v>25</v>
       </c>
       <c r="H726" t="s">
-        <v>2211</v>
+        <v>2215</v>
       </c>
       <c r="L726" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:12">
       <c r="A727">
-        <v>255960</v>
+        <v>256229</v>
       </c>
       <c r="B727" t="s">
-        <v>2212</v>
+        <v>2216</v>
       </c>
       <c r="C727" t="s">
-        <v>2213</v>
+        <v>1583</v>
       </c>
       <c r="D727" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E727" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H727" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
       <c r="L727" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="728" spans="1:12">
       <c r="A728">
-        <v>255962</v>
+        <v>256230</v>
       </c>
       <c r="B728" t="s">
-        <v>2215</v>
+        <v>2218</v>
       </c>
       <c r="C728" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="D728" t="s">
         <v>14</v>
       </c>
       <c r="E728" t="s">
         <v>25</v>
       </c>
       <c r="H728" t="s">
-        <v>2217</v>
+        <v>2220</v>
+      </c>
+      <c r="J728">
+        <v>256254</v>
+      </c>
+      <c r="K728" t="s">
+        <v>2221</v>
       </c>
       <c r="L728" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:12">
       <c r="A729">
-        <v>255964</v>
+        <v>256237</v>
       </c>
       <c r="B729" t="s">
-        <v>2218</v>
+        <v>2222</v>
       </c>
       <c r="C729" t="s">
-        <v>1610</v>
+        <v>2223</v>
       </c>
       <c r="D729" t="s">
         <v>14</v>
       </c>
       <c r="E729" t="s">
         <v>25</v>
       </c>
       <c r="H729" t="s">
-        <v>2219</v>
+        <v>2224</v>
       </c>
       <c r="L729" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:12">
       <c r="A730">
-        <v>255966</v>
+        <v>256238</v>
       </c>
       <c r="B730" t="s">
-        <v>2220</v>
+        <v>2225</v>
       </c>
       <c r="C730" t="s">
-        <v>2221</v>
+        <v>2226</v>
       </c>
       <c r="D730" t="s">
         <v>14</v>
       </c>
       <c r="E730" t="s">
-        <v>25</v>
+        <v>2227</v>
       </c>
       <c r="H730" t="s">
-        <v>2222</v>
+        <v>2228</v>
       </c>
       <c r="L730" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:12">
       <c r="A731">
-        <v>255971</v>
+        <v>256244</v>
       </c>
       <c r="B731" t="s">
-        <v>2223</v>
+        <v>2229</v>
       </c>
       <c r="C731" t="s">
-        <v>2191</v>
+        <v>2230</v>
       </c>
       <c r="D731" t="s">
         <v>14</v>
       </c>
       <c r="E731" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H731" t="s">
-        <v>504</v>
+        <v>2231</v>
       </c>
       <c r="L731" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:12">
       <c r="A732">
-        <v>255973</v>
+        <v>256245</v>
       </c>
       <c r="B732" t="s">
-        <v>2224</v>
+        <v>2232</v>
       </c>
       <c r="C732" t="s">
-        <v>2225</v>
+        <v>2233</v>
       </c>
       <c r="D732" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E732" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H732" t="s">
-        <v>2226</v>
-[...5 lines deleted...]
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="L732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:12">
       <c r="A733">
-        <v>255974</v>
+        <v>256247</v>
       </c>
       <c r="B733" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="C733" t="s">
-        <v>2225</v>
+        <v>2236</v>
       </c>
       <c r="D733" t="s">
         <v>14</v>
       </c>
       <c r="E733" t="s">
-        <v>2229</v>
+        <v>187</v>
       </c>
       <c r="H733" t="s">
-        <v>2227</v>
+        <v>2237</v>
       </c>
       <c r="L733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:12">
       <c r="A734">
-        <v>255976</v>
+        <v>256252</v>
       </c>
       <c r="B734" t="s">
-        <v>2230</v>
+        <v>2238</v>
       </c>
       <c r="C734" t="s">
-        <v>2231</v>
+        <v>2239</v>
       </c>
       <c r="D734" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E734" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="H734" t="s">
-        <v>2232</v>
+        <v>2240</v>
       </c>
       <c r="L734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:12">
       <c r="A735">
-        <v>255977</v>
+        <v>256254</v>
       </c>
       <c r="B735" t="s">
-        <v>2233</v>
+        <v>2241</v>
       </c>
       <c r="C735" t="s">
-        <v>2234</v>
+        <v>2219</v>
       </c>
       <c r="D735" t="s">
         <v>14</v>
       </c>
       <c r="E735" t="s">
         <v>25</v>
       </c>
       <c r="H735" t="s">
-        <v>2235</v>
+        <v>2221</v>
+      </c>
+      <c r="I735" t="s">
+        <v>2242</v>
       </c>
       <c r="L735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:12">
       <c r="A736">
-        <v>255984</v>
+        <v>256259</v>
       </c>
       <c r="B736" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="C736" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="D736" t="s">
         <v>14</v>
       </c>
       <c r="E736" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H736" t="s">
-        <v>2238</v>
+        <v>2245</v>
       </c>
       <c r="L736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:12">
       <c r="A737">
-        <v>255985</v>
+        <v>256262</v>
       </c>
       <c r="B737" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
       <c r="C737" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="D737" t="s">
         <v>14</v>
       </c>
       <c r="E737" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H737" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="L737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:12">
       <c r="A738">
-        <v>255986</v>
+        <v>256268</v>
       </c>
       <c r="B738" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="C738" t="s">
-        <v>2231</v>
+        <v>2250</v>
       </c>
       <c r="D738" t="s">
         <v>29</v>
       </c>
       <c r="E738" t="s">
         <v>30</v>
       </c>
-      <c r="G738" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H738" t="s">
-        <v>2243</v>
+        <v>2251</v>
       </c>
       <c r="L738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:12">
       <c r="A739">
-        <v>255989</v>
+        <v>256272</v>
       </c>
       <c r="B739" t="s">
-        <v>2244</v>
+        <v>2252</v>
       </c>
       <c r="C739" t="s">
-        <v>2245</v>
+        <v>2253</v>
       </c>
       <c r="D739" t="s">
         <v>14</v>
       </c>
       <c r="E739" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H739" t="s">
-        <v>2246</v>
+        <v>2254</v>
       </c>
       <c r="L739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:12">
       <c r="A740">
-        <v>255995</v>
+        <v>256273</v>
       </c>
       <c r="B740" t="s">
-        <v>2247</v>
+        <v>2255</v>
       </c>
       <c r="C740" t="s">
-        <v>2248</v>
+        <v>2256</v>
       </c>
       <c r="D740" t="s">
         <v>14</v>
       </c>
       <c r="E740" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H740" t="s">
-        <v>2249</v>
+        <v>2257</v>
       </c>
       <c r="L740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:12">
       <c r="A741">
-        <v>255996</v>
+        <v>256274</v>
       </c>
       <c r="B741" t="s">
-        <v>2250</v>
+        <v>2258</v>
       </c>
       <c r="C741" t="s">
-        <v>2251</v>
+        <v>2259</v>
       </c>
       <c r="D741" t="s">
         <v>14</v>
       </c>
       <c r="E741" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H741" t="s">
-        <v>2252</v>
+        <v>2260</v>
       </c>
       <c r="L741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:12">
       <c r="A742">
-        <v>256000</v>
+        <v>256275</v>
       </c>
       <c r="B742" t="s">
-        <v>2253</v>
+        <v>2261</v>
       </c>
       <c r="C742" t="s">
-        <v>2254</v>
+        <v>1658</v>
       </c>
       <c r="D742" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E742" t="s">
-        <v>2255</v>
+        <v>30</v>
       </c>
       <c r="H742" t="s">
-        <v>2256</v>
+        <v>2262</v>
       </c>
       <c r="L742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:12">
       <c r="A743">
-        <v>256004</v>
+        <v>256281</v>
       </c>
       <c r="B743" t="s">
-        <v>2257</v>
+        <v>2263</v>
       </c>
       <c r="C743" t="s">
-        <v>2258</v>
+        <v>2264</v>
       </c>
       <c r="D743" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E743" t="s">
-        <v>347</v>
+        <v>25</v>
       </c>
       <c r="H743" t="s">
-        <v>2259</v>
+        <v>2265</v>
       </c>
       <c r="L743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:12">
       <c r="A744">
-        <v>256005</v>
+        <v>256282</v>
       </c>
       <c r="B744" t="s">
-        <v>2260</v>
+        <v>2266</v>
       </c>
       <c r="C744" t="s">
-        <v>2261</v>
+        <v>2267</v>
       </c>
       <c r="D744" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E744" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H744" t="s">
-        <v>2262</v>
+        <v>2268</v>
+      </c>
+      <c r="J744">
+        <v>255855</v>
+      </c>
+      <c r="K744" t="s">
+        <v>1757</v>
       </c>
       <c r="L744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:12">
       <c r="A745">
-        <v>256006</v>
+        <v>256291</v>
       </c>
       <c r="B745" t="s">
-        <v>2263</v>
+        <v>2269</v>
       </c>
       <c r="C745" t="s">
-        <v>2264</v>
+        <v>1756</v>
       </c>
       <c r="D745" t="s">
         <v>29</v>
       </c>
       <c r="E745" t="s">
         <v>30</v>
       </c>
+      <c r="F745" t="s">
+        <v>171</v>
+      </c>
       <c r="H745" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="J745">
-        <v>253345</v>
+        <v>255855</v>
       </c>
       <c r="K745" t="s">
-        <v>453</v>
+        <v>1757</v>
       </c>
       <c r="L745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:12">
       <c r="A746">
-        <v>256010</v>
+        <v>256296</v>
       </c>
       <c r="B746" t="s">
-        <v>2266</v>
+        <v>2271</v>
       </c>
       <c r="C746" t="s">
-        <v>2267</v>
+        <v>1583</v>
       </c>
       <c r="D746" t="s">
         <v>14</v>
       </c>
       <c r="E746" t="s">
         <v>924</v>
       </c>
       <c r="H746" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="L746" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:12">
       <c r="A747">
-        <v>256012</v>
+        <v>256298</v>
       </c>
       <c r="B747" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="C747" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="D747" t="s">
         <v>14</v>
       </c>
       <c r="E747" t="s">
-        <v>187</v>
+        <v>881</v>
       </c>
       <c r="H747" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="L747" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:12">
       <c r="A748">
-        <v>256013</v>
+        <v>256301</v>
       </c>
       <c r="B748" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="C748" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="D748" t="s">
         <v>14</v>
       </c>
       <c r="E748" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H748" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="L748" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:12">
       <c r="A749">
-        <v>256023</v>
+        <v>256302</v>
       </c>
       <c r="B749" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="C749" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
       <c r="D749" t="s">
         <v>14</v>
       </c>
       <c r="E749" t="s">
         <v>25</v>
       </c>
       <c r="H749" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="L749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:12">
       <c r="A750">
-        <v>256026</v>
+        <v>256303</v>
       </c>
       <c r="B750" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="C750" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
       <c r="D750" t="s">
         <v>14</v>
       </c>
       <c r="E750" t="s">
-        <v>881</v>
+        <v>15</v>
       </c>
       <c r="H750" t="s">
-        <v>2279</v>
+        <v>2284</v>
       </c>
       <c r="L750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:12">
       <c r="A751">
-        <v>256027</v>
+        <v>256304</v>
       </c>
       <c r="B751" t="s">
-        <v>2280</v>
+        <v>2285</v>
       </c>
       <c r="C751" t="s">
-        <v>2281</v>
+        <v>2226</v>
       </c>
       <c r="D751" t="s">
         <v>14</v>
       </c>
       <c r="E751" t="s">
         <v>924</v>
       </c>
       <c r="H751" t="s">
-        <v>2282</v>
+        <v>2286</v>
       </c>
       <c r="L751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:12">
       <c r="A752">
-        <v>256028</v>
+        <v>256305</v>
       </c>
       <c r="B752" t="s">
-        <v>2283</v>
+        <v>2287</v>
       </c>
       <c r="C752" t="s">
-        <v>2284</v>
+        <v>2288</v>
       </c>
       <c r="D752" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E752" t="s">
-        <v>30</v>
+        <v>881</v>
       </c>
       <c r="H752" t="s">
-        <v>2285</v>
+        <v>2289</v>
       </c>
       <c r="L752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:12">
       <c r="A753">
-        <v>256034</v>
+        <v>256306</v>
       </c>
       <c r="B753" t="s">
-        <v>2286</v>
+        <v>2290</v>
       </c>
       <c r="C753" t="s">
-        <v>2287</v>
+        <v>2291</v>
       </c>
       <c r="D753" t="s">
         <v>14</v>
       </c>
       <c r="E753" t="s">
-        <v>2255</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>25</v>
       </c>
       <c r="H753" t="s">
-        <v>2288</v>
+        <v>2292</v>
       </c>
       <c r="L753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="754" spans="1:12">
       <c r="A754">
-        <v>256035</v>
+        <v>256308</v>
       </c>
       <c r="B754" t="s">
-        <v>2289</v>
+        <v>2293</v>
       </c>
       <c r="C754" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="D754" t="s">
         <v>14</v>
       </c>
       <c r="E754" t="s">
         <v>15</v>
       </c>
       <c r="H754" t="s">
-        <v>2290</v>
+        <v>2295</v>
       </c>
       <c r="L754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:12">
       <c r="A755">
-        <v>256042</v>
+        <v>256309</v>
       </c>
       <c r="B755" t="s">
-        <v>2291</v>
+        <v>2296</v>
       </c>
       <c r="C755" t="s">
-        <v>2292</v>
+        <v>2297</v>
       </c>
       <c r="D755" t="s">
         <v>14</v>
       </c>
       <c r="E755" t="s">
         <v>25</v>
       </c>
       <c r="H755" t="s">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="L755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="756" spans="1:12">
       <c r="A756">
-        <v>256047</v>
+        <v>256312</v>
       </c>
       <c r="B756" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="C756" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="D756" t="s">
         <v>14</v>
       </c>
       <c r="E756" t="s">
-        <v>2255</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H756" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="L756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:12">
       <c r="A757">
-        <v>256048</v>
+        <v>256315</v>
       </c>
       <c r="B757" t="s">
-        <v>2297</v>
+        <v>2302</v>
       </c>
       <c r="C757" t="s">
-        <v>2298</v>
+        <v>2303</v>
       </c>
       <c r="D757" t="s">
         <v>14</v>
       </c>
       <c r="E757" t="s">
-        <v>1205</v>
+        <v>187</v>
       </c>
       <c r="H757" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="L757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:12">
       <c r="A758">
-        <v>256049</v>
+        <v>256316</v>
       </c>
       <c r="B758" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="C758" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="D758" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E758" t="s">
-        <v>2302</v>
+        <v>25</v>
       </c>
       <c r="H758" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
       <c r="L758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:12">
       <c r="A759">
-        <v>256052</v>
+        <v>256318</v>
       </c>
       <c r="B759" t="s">
-        <v>2304</v>
+        <v>2308</v>
       </c>
       <c r="C759" t="s">
-        <v>2305</v>
+        <v>2309</v>
       </c>
       <c r="D759" t="s">
         <v>14</v>
       </c>
       <c r="E759" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H759" t="s">
-        <v>2306</v>
+        <v>2310</v>
       </c>
       <c r="L759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:12">
       <c r="A760">
-        <v>256057</v>
+        <v>256320</v>
       </c>
       <c r="B760" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
       <c r="C760" t="s">
-        <v>2308</v>
+        <v>2312</v>
       </c>
       <c r="D760" t="s">
         <v>14</v>
       </c>
       <c r="E760" t="s">
         <v>25</v>
       </c>
       <c r="H760" t="s">
-        <v>2309</v>
+        <v>2313</v>
       </c>
       <c r="L760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="761" spans="1:12">
       <c r="A761">
-        <v>256059</v>
+        <v>256321</v>
       </c>
       <c r="B761" t="s">
-        <v>2310</v>
+        <v>2314</v>
       </c>
       <c r="C761" t="s">
-        <v>2311</v>
+        <v>2315</v>
       </c>
       <c r="D761" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E761" t="s">
+        <v>25</v>
       </c>
       <c r="H761" t="s">
-        <v>2312</v>
+        <v>2316</v>
       </c>
       <c r="L761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:12">
       <c r="A762">
-        <v>256061</v>
+        <v>256323</v>
       </c>
       <c r="B762" t="s">
-        <v>2313</v>
+        <v>2317</v>
       </c>
       <c r="C762" t="s">
-        <v>2314</v>
+        <v>2318</v>
       </c>
       <c r="D762" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E762" t="s">
-        <v>30</v>
+        <v>15</v>
+      </c>
+      <c r="F762" t="s">
+        <v>212</v>
       </c>
       <c r="H762" t="s">
-        <v>2315</v>
-[...5 lines deleted...]
-        <v>2312</v>
+        <v>2319</v>
       </c>
       <c r="L762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="763" spans="1:12">
       <c r="A763">
-        <v>256062</v>
+        <v>256326</v>
       </c>
       <c r="B763" t="s">
-        <v>2316</v>
+        <v>2320</v>
       </c>
       <c r="C763" t="s">
-        <v>2317</v>
+        <v>2321</v>
       </c>
       <c r="D763" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E763" t="s">
+        <v>187</v>
       </c>
       <c r="H763" t="s">
-        <v>2066</v>
+        <v>2322</v>
       </c>
       <c r="L763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="764" spans="1:12">
       <c r="A764">
-        <v>256064</v>
+        <v>256327</v>
       </c>
       <c r="B764" t="s">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="C764" t="s">
-        <v>2319</v>
+        <v>2324</v>
       </c>
       <c r="D764" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2320</v>
+        <v>14</v>
+      </c>
+      <c r="E764" t="s">
+        <v>25</v>
       </c>
       <c r="H764" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="L764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="765" spans="1:12">
       <c r="A765">
-        <v>256067</v>
+        <v>256328</v>
       </c>
       <c r="B765" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="C765" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="D765" t="s">
         <v>14</v>
       </c>
       <c r="E765" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H765" t="s">
-        <v>2324</v>
+        <v>2328</v>
       </c>
       <c r="L765" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="766" spans="1:12">
       <c r="A766">
-        <v>256070</v>
+        <v>256332</v>
       </c>
       <c r="B766" t="s">
-        <v>2325</v>
+        <v>2329</v>
       </c>
       <c r="C766" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="D766" t="s">
         <v>14</v>
       </c>
       <c r="E766" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H766" t="s">
-        <v>2327</v>
+        <v>2330</v>
       </c>
       <c r="L766" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="767" spans="1:12">
       <c r="A767">
-        <v>256071</v>
+        <v>256334</v>
       </c>
       <c r="B767" t="s">
-        <v>2328</v>
+        <v>2331</v>
       </c>
       <c r="C767" t="s">
-        <v>2329</v>
+        <v>2332</v>
       </c>
       <c r="D767" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E767" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H767" t="s">
-        <v>2330</v>
+        <v>2333</v>
       </c>
       <c r="L767" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="768" spans="1:12">
       <c r="A768">
-        <v>256073</v>
+        <v>256336</v>
       </c>
       <c r="B768" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="C768" t="s">
-        <v>2332</v>
+        <v>2309</v>
       </c>
       <c r="D768" t="s">
         <v>14</v>
       </c>
       <c r="E768" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H768" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="L768" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:12">
       <c r="A769">
-        <v>256074</v>
+        <v>256337</v>
       </c>
       <c r="B769" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="C769" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="D769" t="s">
         <v>14</v>
       </c>
       <c r="E769" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H769" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="L769" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="770" spans="1:12">
       <c r="A770">
-        <v>256076</v>
+        <v>256339</v>
       </c>
       <c r="B770" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="C770" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="D770" t="s">
         <v>14</v>
       </c>
       <c r="E770" t="s">
         <v>25</v>
       </c>
       <c r="H770" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="L770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="771" spans="1:12">
       <c r="A771">
-        <v>256078</v>
+        <v>256342</v>
       </c>
       <c r="B771" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="C771" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="D771" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E771" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>924</v>
       </c>
       <c r="H771" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="L771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="772" spans="1:12">
       <c r="A772">
-        <v>256079</v>
+        <v>256350</v>
       </c>
       <c r="B772" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="C772" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="D772" t="s">
         <v>14</v>
       </c>
       <c r="E772" t="s">
         <v>25</v>
       </c>
       <c r="H772" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="L772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="773" spans="1:12">
       <c r="A773">
-        <v>256080</v>
+        <v>256351</v>
       </c>
       <c r="B773" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="C773" t="s">
-        <v>2347</v>
+        <v>2274</v>
       </c>
       <c r="D773" t="s">
         <v>14</v>
       </c>
       <c r="E773" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H773" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="L773" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="774" spans="1:12">
       <c r="A774">
-        <v>256083</v>
+        <v>256355</v>
       </c>
       <c r="B774" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="C774" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="D774" t="s">
         <v>14</v>
       </c>
       <c r="E774" t="s">
         <v>25</v>
       </c>
       <c r="H774" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="L774" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="775" spans="1:12">
       <c r="A775">
-        <v>256086</v>
+        <v>256356</v>
       </c>
       <c r="B775" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="C775" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="D775" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E775" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>881</v>
       </c>
       <c r="H775" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="L775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="776" spans="1:12">
       <c r="A776">
-        <v>256088</v>
+        <v>256359</v>
       </c>
       <c r="B776" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="C776" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="D776" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H776" t="s">
-        <v>2357</v>
-[...4 lines deleted...]
-      <c r="K776" t="s">
         <v>2358</v>
       </c>
       <c r="L776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:12">
       <c r="A777">
-        <v>256089</v>
+        <v>256360</v>
       </c>
       <c r="B777" t="s">
         <v>2359</v>
       </c>
       <c r="C777" t="s">
         <v>2360</v>
       </c>
       <c r="D777" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E777" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H777" t="s">
         <v>2361</v>
       </c>
-      <c r="J777">
-[...4 lines deleted...]
-      </c>
       <c r="L777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:12">
       <c r="A778">
-        <v>256090</v>
+        <v>256362</v>
       </c>
       <c r="B778" t="s">
         <v>2362</v>
       </c>
       <c r="C778" t="s">
         <v>2363</v>
       </c>
       <c r="D778" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E778" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H778" t="s">
         <v>2364</v>
       </c>
-      <c r="J778">
-[...4 lines deleted...]
-      </c>
       <c r="L778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="779" spans="1:12">
       <c r="A779">
-        <v>256096</v>
+        <v>256367</v>
       </c>
       <c r="B779" t="s">
         <v>2365</v>
       </c>
       <c r="C779" t="s">
         <v>2366</v>
       </c>
       <c r="D779" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E779" t="s">
+        <v>30</v>
       </c>
       <c r="H779" t="s">
         <v>2367</v>
       </c>
       <c r="L779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:12">
       <c r="A780">
-        <v>256098</v>
+        <v>256370</v>
       </c>
       <c r="B780" t="s">
         <v>2368</v>
       </c>
       <c r="C780" t="s">
         <v>2369</v>
       </c>
       <c r="D780" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E780" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G780" t="s">
+        <v>25</v>
+      </c>
+      <c r="H780" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
       <c r="L780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="781" spans="1:12">
       <c r="A781">
-        <v>256100</v>
+        <v>256371</v>
       </c>
       <c r="B781" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C781" t="s">
         <v>2372</v>
       </c>
-      <c r="C781" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D781" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E781" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H781" t="s">
-        <v>2358</v>
+        <v>2373</v>
       </c>
       <c r="L781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="782" spans="1:12">
       <c r="A782">
-        <v>256103</v>
+        <v>256373</v>
       </c>
       <c r="B782" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="C782" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="D782" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E782" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>25</v>
       </c>
       <c r="H782" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="L782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="783" spans="1:12">
       <c r="A783">
-        <v>256106</v>
+        <v>256376</v>
       </c>
       <c r="B783" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="C783" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="D783" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E783" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H783" t="s">
-        <v>2378</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>2379</v>
       </c>
       <c r="L783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="784" spans="1:12">
       <c r="A784">
-        <v>256107</v>
+        <v>256378</v>
       </c>
       <c r="B784" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="C784" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="D784" t="s">
         <v>14</v>
       </c>
       <c r="E784" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H784" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="L784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="785" spans="1:12">
       <c r="A785">
-        <v>256109</v>
+        <v>256379</v>
       </c>
       <c r="B785" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="C785" t="s">
-        <v>1847</v>
+        <v>2384</v>
       </c>
       <c r="D785" t="s">
         <v>29</v>
       </c>
       <c r="E785" t="s">
         <v>30</v>
       </c>
+      <c r="G785" t="s">
+        <v>694</v>
+      </c>
       <c r="H785" t="s">
-        <v>2383</v>
-[...5 lines deleted...]
-        <v>2358</v>
+        <v>2385</v>
       </c>
       <c r="L785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="786" spans="1:12">
       <c r="A786">
-        <v>256111</v>
+        <v>256380</v>
       </c>
       <c r="B786" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C786" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="D786" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E786" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H786" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="L786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="787" spans="1:12">
       <c r="A787">
-        <v>256113</v>
+        <v>256381</v>
       </c>
       <c r="B787" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="C787" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="D787" t="s">
         <v>29</v>
       </c>
       <c r="E787" t="s">
         <v>30</v>
       </c>
       <c r="H787" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="L787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="788" spans="1:12">
       <c r="A788">
-        <v>256114</v>
+        <v>256382</v>
       </c>
       <c r="B788" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="C788" t="s">
-        <v>2391</v>
+        <v>2063</v>
       </c>
       <c r="D788" t="s">
         <v>29</v>
       </c>
       <c r="E788" t="s">
         <v>30</v>
       </c>
+      <c r="G788" t="s">
+        <v>528</v>
+      </c>
       <c r="H788" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="L788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="789" spans="1:12">
       <c r="A789">
-        <v>256116</v>
+        <v>256385</v>
       </c>
       <c r="B789" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="C789" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="D789" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="H789" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="L789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="790" spans="1:12">
       <c r="A790">
-        <v>256119</v>
+        <v>256386</v>
       </c>
       <c r="B790" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="C790" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="D790" t="s">
-        <v>20</v>
+        <v>29</v>
+      </c>
+      <c r="E790" t="s">
+        <v>30</v>
       </c>
       <c r="G790" t="s">
-        <v>1364</v>
+        <v>694</v>
       </c>
       <c r="H790" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="L790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="791" spans="1:12">
       <c r="A791">
-        <v>256120</v>
+        <v>256389</v>
       </c>
       <c r="B791" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C791" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="D791" t="s">
         <v>29</v>
       </c>
       <c r="E791" t="s">
         <v>30</v>
       </c>
-      <c r="G791" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H791" t="s">
         <v>2402</v>
       </c>
       <c r="L791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="792" spans="1:12">
       <c r="A792">
-        <v>256122</v>
+        <v>256391</v>
       </c>
       <c r="B792" t="s">
         <v>2403</v>
       </c>
       <c r="C792" t="s">
         <v>2404</v>
       </c>
       <c r="D792" t="s">
         <v>29</v>
       </c>
       <c r="E792" t="s">
         <v>30</v>
       </c>
+      <c r="F792" t="s">
+        <v>212</v>
+      </c>
       <c r="H792" t="s">
         <v>2405</v>
       </c>
       <c r="L792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="793" spans="1:12">
       <c r="A793">
-        <v>256123</v>
+        <v>256392</v>
       </c>
       <c r="B793" t="s">
         <v>2406</v>
       </c>
       <c r="C793" t="s">
         <v>2407</v>
       </c>
       <c r="D793" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E793" t="s">
+        <v>30</v>
+      </c>
+      <c r="H793" t="s">
         <v>2408</v>
-      </c>
-[...1 lines deleted...]
-        <v>2409</v>
       </c>
       <c r="L793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="794" spans="1:12">
       <c r="A794">
-        <v>256124</v>
+        <v>256393</v>
       </c>
       <c r="B794" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C794" t="s">
         <v>2410</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411</v>
       </c>
       <c r="D794" t="s">
         <v>29</v>
       </c>
       <c r="E794" t="s">
         <v>30</v>
       </c>
-      <c r="G794" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H794" t="s">
-        <v>2412</v>
+        <v>2411</v>
       </c>
       <c r="L794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="795" spans="1:12">
       <c r="A795">
-        <v>256129</v>
+        <v>256394</v>
       </c>
       <c r="B795" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C795" t="s">
         <v>2413</v>
       </c>
-      <c r="C795" t="s">
+      <c r="D795" t="s">
+        <v>29</v>
+      </c>
+      <c r="E795" t="s">
+        <v>30</v>
+      </c>
+      <c r="H795" t="s">
         <v>2414</v>
-      </c>
-[...7 lines deleted...]
-        <v>2415</v>
       </c>
       <c r="L795" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="796" spans="1:12">
       <c r="A796">
-        <v>256136</v>
+        <v>256395</v>
       </c>
       <c r="B796" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C796" t="s">
         <v>2416</v>
       </c>
-      <c r="C796" t="s">
+      <c r="D796" t="s">
+        <v>29</v>
+      </c>
+      <c r="E796" t="s">
+        <v>30</v>
+      </c>
+      <c r="H796" t="s">
         <v>2417</v>
       </c>
-      <c r="D796" t="s">
-[...5 lines deleted...]
-      <c r="H796" t="s">
+      <c r="J796">
+        <v>256396</v>
+      </c>
+      <c r="K796" t="s">
         <v>2418</v>
       </c>
       <c r="L796" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="797" spans="1:12">
       <c r="A797">
-        <v>256137</v>
+        <v>256396</v>
       </c>
       <c r="B797" t="s">
         <v>2419</v>
       </c>
       <c r="C797" t="s">
         <v>2420</v>
       </c>
       <c r="D797" t="s">
         <v>14</v>
       </c>
       <c r="E797" t="s">
-        <v>187</v>
+        <v>1376</v>
       </c>
       <c r="H797" t="s">
-        <v>2421</v>
+        <v>2418</v>
       </c>
       <c r="L797" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="798" spans="1:12">
       <c r="A798">
-        <v>256138</v>
+        <v>256398</v>
       </c>
       <c r="B798" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C798" t="s">
         <v>2422</v>
       </c>
-      <c r="C798" t="s">
+      <c r="D798" t="s">
+        <v>29</v>
+      </c>
+      <c r="E798" t="s">
+        <v>30</v>
+      </c>
+      <c r="H798" t="s">
         <v>2423</v>
-      </c>
-[...7 lines deleted...]
-        <v>2424</v>
       </c>
       <c r="L798" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:12">
       <c r="A799">
-        <v>256141</v>
+        <v>256400</v>
       </c>
       <c r="B799" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C799" t="s">
         <v>2425</v>
       </c>
-      <c r="C799" t="s">
+      <c r="D799" t="s">
+        <v>29</v>
+      </c>
+      <c r="E799" t="s">
+        <v>30</v>
+      </c>
+      <c r="H799" t="s">
         <v>2426</v>
-      </c>
-[...7 lines deleted...]
-        <v>2427</v>
       </c>
       <c r="L799" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="800" spans="1:12">
       <c r="A800">
-        <v>256144</v>
+        <v>256401</v>
       </c>
       <c r="B800" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C800" t="s">
         <v>2428</v>
       </c>
-      <c r="C800" t="s">
+      <c r="D800" t="s">
+        <v>29</v>
+      </c>
+      <c r="E800" t="s">
+        <v>30</v>
+      </c>
+      <c r="H800" t="s">
         <v>2429</v>
-      </c>
-[...7 lines deleted...]
-        <v>2430</v>
       </c>
       <c r="L800" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="801" spans="1:12">
       <c r="A801">
-        <v>256145</v>
+        <v>256402</v>
       </c>
       <c r="B801" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C801" t="s">
         <v>2431</v>
       </c>
-      <c r="C801" t="s">
+      <c r="D801" t="s">
+        <v>29</v>
+      </c>
+      <c r="E801" t="s">
+        <v>30</v>
+      </c>
+      <c r="H801" t="s">
         <v>2432</v>
-      </c>
-[...7 lines deleted...]
-        <v>2433</v>
       </c>
       <c r="L801" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="802" spans="1:12">
       <c r="A802">
-        <v>256147</v>
+        <v>256403</v>
       </c>
       <c r="B802" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C802" t="s">
         <v>2434</v>
       </c>
-      <c r="C802" t="s">
+      <c r="D802" t="s">
+        <v>29</v>
+      </c>
+      <c r="E802" t="s">
+        <v>30</v>
+      </c>
+      <c r="H802" t="s">
         <v>2435</v>
-      </c>
-[...7 lines deleted...]
-        <v>2436</v>
       </c>
       <c r="L802" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="803" spans="1:12">
       <c r="A803">
-        <v>256148</v>
+        <v>256405</v>
       </c>
       <c r="B803" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D803" t="s">
+        <v>29</v>
+      </c>
+      <c r="E803" t="s">
+        <v>30</v>
+      </c>
+      <c r="F803" t="s">
+        <v>212</v>
+      </c>
+      <c r="H803" t="s">
         <v>2437</v>
-      </c>
-[...10 lines deleted...]
-        <v>2440</v>
       </c>
       <c r="L803" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="804" spans="1:12">
       <c r="A804">
-        <v>256151</v>
+        <v>256409</v>
       </c>
       <c r="B804" t="s">
-        <v>2441</v>
+        <v>2438</v>
       </c>
       <c r="C804" t="s">
-        <v>2442</v>
+        <v>2387</v>
       </c>
       <c r="D804" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E804" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H804" t="s">
-        <v>2443</v>
+        <v>2439</v>
       </c>
       <c r="L804" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="805" spans="1:12">
       <c r="A805">
-        <v>256153</v>
+        <v>256416</v>
       </c>
       <c r="B805" t="s">
-        <v>2444</v>
+        <v>2440</v>
       </c>
       <c r="C805" t="s">
-        <v>2445</v>
+        <v>2441</v>
       </c>
       <c r="D805" t="s">
         <v>14</v>
       </c>
       <c r="E805" t="s">
         <v>25</v>
       </c>
       <c r="H805" t="s">
-        <v>2446</v>
+        <v>2442</v>
       </c>
       <c r="L805" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:12">
       <c r="A806">
-        <v>256154</v>
+        <v>256420</v>
       </c>
       <c r="B806" t="s">
-        <v>2447</v>
+        <v>2443</v>
       </c>
       <c r="C806" t="s">
-        <v>2448</v>
+        <v>2444</v>
       </c>
       <c r="D806" t="s">
         <v>14</v>
       </c>
       <c r="E806" t="s">
         <v>25</v>
       </c>
       <c r="H806" t="s">
-        <v>2449</v>
+        <v>2445</v>
       </c>
       <c r="L806" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="807" spans="1:12">
       <c r="A807">
-        <v>256166</v>
+        <v>256424</v>
       </c>
       <c r="B807" t="s">
-        <v>2450</v>
+        <v>2446</v>
       </c>
       <c r="C807" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="D807" t="s">
         <v>14</v>
       </c>
       <c r="E807" t="s">
         <v>187</v>
       </c>
       <c r="H807" t="s">
-        <v>2452</v>
+        <v>2448</v>
       </c>
       <c r="L807" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="808" spans="1:12">
       <c r="A808">
-        <v>256174</v>
+        <v>256425</v>
       </c>
       <c r="B808" t="s">
-        <v>2453</v>
+        <v>2449</v>
       </c>
       <c r="C808" t="s">
-        <v>2454</v>
+        <v>2450</v>
       </c>
       <c r="D808" t="s">
         <v>14</v>
       </c>
       <c r="E808" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H808" t="s">
-        <v>2455</v>
+        <v>2451</v>
       </c>
       <c r="L808" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="809" spans="1:12">
       <c r="A809">
-        <v>256176</v>
+        <v>256427</v>
       </c>
       <c r="B809" t="s">
-        <v>2456</v>
+        <v>2452</v>
       </c>
       <c r="C809" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="D809" t="s">
         <v>14</v>
       </c>
       <c r="E809" t="s">
         <v>25</v>
       </c>
       <c r="H809" t="s">
-        <v>2458</v>
+        <v>2454</v>
       </c>
       <c r="L809" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="810" spans="1:12">
       <c r="A810">
-        <v>256181</v>
+        <v>256428</v>
       </c>
       <c r="B810" t="s">
-        <v>2459</v>
+        <v>2455</v>
       </c>
       <c r="C810" t="s">
-        <v>2460</v>
+        <v>2456</v>
       </c>
       <c r="D810" t="s">
         <v>14</v>
       </c>
       <c r="E810" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H810" t="s">
-        <v>2461</v>
+        <v>2457</v>
       </c>
       <c r="L810" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="811" spans="1:12">
       <c r="A811">
-        <v>256185</v>
+        <v>256431</v>
       </c>
       <c r="B811" t="s">
-        <v>2462</v>
+        <v>2458</v>
       </c>
       <c r="C811" t="s">
-        <v>2463</v>
+        <v>2456</v>
       </c>
       <c r="D811" t="s">
         <v>14</v>
       </c>
       <c r="E811" t="s">
         <v>25</v>
       </c>
       <c r="H811" t="s">
-        <v>2464</v>
+        <v>2459</v>
       </c>
       <c r="L811" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="812" spans="1:12">
       <c r="A812">
-        <v>256186</v>
+        <v>256433</v>
       </c>
       <c r="B812" t="s">
-        <v>2465</v>
+        <v>2460</v>
       </c>
       <c r="C812" t="s">
-        <v>2466</v>
+        <v>2461</v>
       </c>
       <c r="D812" t="s">
         <v>14</v>
       </c>
       <c r="E812" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H812" t="s">
-        <v>2467</v>
+        <v>2462</v>
       </c>
       <c r="L812" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:12">
       <c r="A813">
-        <v>256187</v>
+        <v>256435</v>
       </c>
       <c r="B813" t="s">
-        <v>2468</v>
+        <v>2463</v>
       </c>
       <c r="C813" t="s">
-        <v>2469</v>
+        <v>2461</v>
       </c>
       <c r="D813" t="s">
         <v>14</v>
       </c>
       <c r="E813" t="s">
         <v>25</v>
       </c>
       <c r="H813" t="s">
-        <v>2470</v>
+        <v>2464</v>
       </c>
       <c r="L813" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="814" spans="1:12">
       <c r="A814">
-        <v>256191</v>
+        <v>256438</v>
       </c>
       <c r="B814" t="s">
-        <v>2471</v>
+        <v>2465</v>
       </c>
       <c r="C814" t="s">
-        <v>2423</v>
+        <v>1544</v>
       </c>
       <c r="D814" t="s">
         <v>14</v>
       </c>
       <c r="E814" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H814" t="s">
-        <v>2472</v>
+        <v>2466</v>
       </c>
       <c r="L814" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="815" spans="1:12">
       <c r="A815">
-        <v>256205</v>
+        <v>256439</v>
       </c>
       <c r="B815" t="s">
-        <v>2473</v>
+        <v>2467</v>
       </c>
       <c r="C815" t="s">
-        <v>2474</v>
+        <v>2468</v>
       </c>
       <c r="D815" t="s">
         <v>14</v>
       </c>
       <c r="E815" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H815" t="s">
-        <v>2475</v>
+        <v>2469</v>
       </c>
       <c r="L815" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="816" spans="1:12">
       <c r="A816">
-        <v>256206</v>
+        <v>256441</v>
       </c>
       <c r="B816" t="s">
-        <v>2476</v>
+        <v>2470</v>
       </c>
       <c r="C816" t="s">
-        <v>2477</v>
+        <v>2471</v>
       </c>
       <c r="D816" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E816" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H816" t="s">
-        <v>2478</v>
+        <v>2472</v>
       </c>
       <c r="L816" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="817" spans="1:12">
       <c r="A817">
-        <v>256212</v>
+        <v>256444</v>
       </c>
       <c r="B817" t="s">
-        <v>2479</v>
+        <v>2473</v>
       </c>
       <c r="C817" t="s">
-        <v>2480</v>
+        <v>2474</v>
       </c>
       <c r="D817" t="s">
         <v>14</v>
       </c>
       <c r="E817" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H817" t="s">
-        <v>2481</v>
+        <v>2475</v>
       </c>
       <c r="L817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="818" spans="1:12">
       <c r="A818">
-        <v>256213</v>
+        <v>256447</v>
       </c>
       <c r="B818" t="s">
-        <v>2482</v>
+        <v>2476</v>
       </c>
       <c r="C818" t="s">
-        <v>2483</v>
+        <v>2477</v>
       </c>
       <c r="D818" t="s">
         <v>14</v>
       </c>
       <c r="E818" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H818" t="s">
-        <v>2484</v>
+        <v>2478</v>
       </c>
       <c r="L818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="819" spans="1:12">
       <c r="A819">
-        <v>256214</v>
+        <v>256448</v>
       </c>
       <c r="B819" t="s">
-        <v>2485</v>
+        <v>2479</v>
       </c>
       <c r="C819" t="s">
-        <v>2486</v>
+        <v>2480</v>
       </c>
       <c r="D819" t="s">
         <v>14</v>
       </c>
       <c r="E819" t="s">
         <v>187</v>
       </c>
       <c r="H819" t="s">
-        <v>2487</v>
+        <v>2481</v>
       </c>
       <c r="L819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="820" spans="1:12">
       <c r="A820">
-        <v>256215</v>
+        <v>256450</v>
       </c>
       <c r="B820" t="s">
-        <v>2488</v>
+        <v>2482</v>
       </c>
       <c r="C820" t="s">
-        <v>2489</v>
+        <v>2483</v>
       </c>
       <c r="D820" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E820" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>30</v>
       </c>
       <c r="H820" t="s">
-        <v>2490</v>
+        <v>2484</v>
       </c>
       <c r="L820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="821" spans="1:12">
       <c r="A821">
-        <v>256217</v>
+        <v>256453</v>
       </c>
       <c r="B821" t="s">
-        <v>2491</v>
+        <v>2485</v>
       </c>
       <c r="C821" t="s">
-        <v>2492</v>
+        <v>2486</v>
       </c>
       <c r="D821" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E821" t="s">
-        <v>30</v>
+        <v>862</v>
       </c>
       <c r="H821" t="s">
-        <v>2493</v>
+        <v>2487</v>
       </c>
       <c r="L821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="822" spans="1:12">
       <c r="A822">
-        <v>256219</v>
+        <v>256457</v>
       </c>
       <c r="B822" t="s">
-        <v>2494</v>
+        <v>2488</v>
       </c>
       <c r="C822" t="s">
-        <v>2495</v>
+        <v>2407</v>
       </c>
       <c r="D822" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E822" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H822" t="s">
-        <v>2496</v>
+        <v>2489</v>
       </c>
       <c r="L822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="823" spans="1:12">
       <c r="A823">
-        <v>256221</v>
+        <v>256464</v>
       </c>
       <c r="B823" t="s">
-        <v>2497</v>
+        <v>2490</v>
       </c>
       <c r="C823" t="s">
-        <v>2498</v>
+        <v>2491</v>
       </c>
       <c r="D823" t="s">
         <v>14</v>
       </c>
       <c r="E823" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H823" t="s">
-        <v>2499</v>
+        <v>2492</v>
       </c>
       <c r="L823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="824" spans="1:12">
       <c r="A824">
-        <v>256223</v>
+        <v>256466</v>
       </c>
       <c r="B824" t="s">
-        <v>2500</v>
+        <v>2493</v>
       </c>
       <c r="C824" t="s">
-        <v>2501</v>
+        <v>2494</v>
       </c>
       <c r="D824" t="s">
         <v>14</v>
       </c>
       <c r="E824" t="s">
         <v>25</v>
       </c>
       <c r="H824" t="s">
-        <v>2502</v>
+        <v>2495</v>
       </c>
       <c r="L824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="825" spans="1:12">
       <c r="A825">
-        <v>256226</v>
+        <v>256474</v>
       </c>
       <c r="B825" t="s">
-        <v>2503</v>
+        <v>2496</v>
       </c>
       <c r="C825" t="s">
-        <v>2504</v>
+        <v>2497</v>
       </c>
       <c r="D825" t="s">
         <v>14</v>
       </c>
       <c r="E825" t="s">
         <v>25</v>
       </c>
       <c r="H825" t="s">
-        <v>2505</v>
+        <v>2498</v>
       </c>
       <c r="L825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:12">
       <c r="A826">
-        <v>256229</v>
+        <v>256476</v>
       </c>
       <c r="B826" t="s">
-        <v>2506</v>
+        <v>2499</v>
       </c>
       <c r="C826" t="s">
-        <v>1874</v>
+        <v>2500</v>
       </c>
       <c r="D826" t="s">
         <v>14</v>
       </c>
       <c r="E826" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H826" t="s">
-        <v>2507</v>
+        <v>2501</v>
       </c>
       <c r="L826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="827" spans="1:12">
       <c r="A827">
-        <v>256230</v>
+        <v>256477</v>
       </c>
       <c r="B827" t="s">
-        <v>2508</v>
+        <v>2502</v>
       </c>
       <c r="C827" t="s">
-        <v>2509</v>
+        <v>2503</v>
       </c>
       <c r="D827" t="s">
         <v>14</v>
       </c>
       <c r="E827" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H827" t="s">
-        <v>2510</v>
-[...5 lines deleted...]
-        <v>2511</v>
+        <v>2504</v>
       </c>
       <c r="L827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:12">
       <c r="A828">
-        <v>256237</v>
+        <v>256478</v>
       </c>
       <c r="B828" t="s">
-        <v>2512</v>
+        <v>2505</v>
       </c>
       <c r="C828" t="s">
-        <v>2513</v>
+        <v>2506</v>
       </c>
       <c r="D828" t="s">
         <v>14</v>
       </c>
       <c r="E828" t="s">
         <v>25</v>
       </c>
       <c r="H828" t="s">
-        <v>2514</v>
+        <v>2507</v>
       </c>
       <c r="L828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="829" spans="1:12">
       <c r="A829">
-        <v>256238</v>
+        <v>256481</v>
       </c>
       <c r="B829" t="s">
-        <v>2515</v>
+        <v>2508</v>
       </c>
       <c r="C829" t="s">
-        <v>2516</v>
+        <v>2509</v>
       </c>
       <c r="D829" t="s">
         <v>14</v>
       </c>
       <c r="E829" t="s">
-        <v>2517</v>
+        <v>25</v>
       </c>
       <c r="H829" t="s">
-        <v>2518</v>
+        <v>2510</v>
       </c>
       <c r="L829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="830" spans="1:12">
       <c r="A830">
-        <v>256244</v>
+        <v>256484</v>
       </c>
       <c r="B830" t="s">
-        <v>2519</v>
+        <v>2511</v>
       </c>
       <c r="C830" t="s">
-        <v>2520</v>
+        <v>1450</v>
       </c>
       <c r="D830" t="s">
         <v>14</v>
       </c>
       <c r="E830" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H830" t="s">
-        <v>2521</v>
+        <v>2512</v>
       </c>
       <c r="L830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="831" spans="1:12">
       <c r="A831">
-        <v>256245</v>
+        <v>256488</v>
       </c>
       <c r="B831" t="s">
-        <v>2522</v>
+        <v>2513</v>
       </c>
       <c r="C831" t="s">
-        <v>2523</v>
+        <v>2514</v>
       </c>
       <c r="D831" t="s">
         <v>14</v>
       </c>
       <c r="E831" t="s">
-        <v>25</v>
+        <v>2227</v>
       </c>
       <c r="H831" t="s">
-        <v>2524</v>
+        <v>2515</v>
       </c>
       <c r="L831" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="832" spans="1:12">
       <c r="A832">
-        <v>256247</v>
+        <v>256489</v>
       </c>
       <c r="B832" t="s">
-        <v>2525</v>
+        <v>2516</v>
       </c>
       <c r="C832" t="s">
-        <v>2526</v>
+        <v>2517</v>
       </c>
       <c r="D832" t="s">
         <v>14</v>
       </c>
       <c r="E832" t="s">
         <v>187</v>
       </c>
       <c r="H832" t="s">
-        <v>2527</v>
+        <v>2518</v>
       </c>
       <c r="L832" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="833" spans="1:12">
       <c r="A833">
-        <v>256252</v>
+        <v>256492</v>
       </c>
       <c r="B833" t="s">
-        <v>2528</v>
+        <v>2519</v>
       </c>
       <c r="C833" t="s">
-        <v>2529</v>
+        <v>2520</v>
       </c>
       <c r="D833" t="s">
         <v>14</v>
       </c>
       <c r="E833" t="s">
         <v>25</v>
       </c>
       <c r="H833" t="s">
-        <v>2530</v>
+        <v>2521</v>
       </c>
       <c r="L833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:12">
       <c r="A834">
-        <v>256254</v>
+        <v>256496</v>
       </c>
       <c r="B834" t="s">
-        <v>2531</v>
+        <v>2522</v>
       </c>
       <c r="C834" t="s">
-        <v>2509</v>
+        <v>2523</v>
       </c>
       <c r="D834" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E834" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H834" t="s">
-        <v>2511</v>
-[...2 lines deleted...]
-        <v>2532</v>
+        <v>2524</v>
       </c>
       <c r="L834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="835" spans="1:12">
       <c r="A835">
-        <v>256259</v>
+        <v>256498</v>
       </c>
       <c r="B835" t="s">
-        <v>2533</v>
+        <v>2525</v>
       </c>
       <c r="C835" t="s">
-        <v>2534</v>
+        <v>2526</v>
       </c>
       <c r="D835" t="s">
         <v>14</v>
       </c>
       <c r="E835" t="s">
         <v>25</v>
       </c>
       <c r="H835" t="s">
-        <v>2535</v>
+        <v>2527</v>
       </c>
       <c r="L835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="836" spans="1:12">
       <c r="A836">
-        <v>256262</v>
+        <v>256504</v>
       </c>
       <c r="B836" t="s">
-        <v>2536</v>
+        <v>2528</v>
       </c>
       <c r="C836" t="s">
-        <v>2537</v>
+        <v>2529</v>
       </c>
       <c r="D836" t="s">
         <v>14</v>
       </c>
       <c r="E836" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H836" t="s">
-        <v>2538</v>
+        <v>2530</v>
       </c>
       <c r="L836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:12">
       <c r="A837">
-        <v>256268</v>
+        <v>256512</v>
       </c>
       <c r="B837" t="s">
-        <v>2539</v>
+        <v>2531</v>
       </c>
       <c r="C837" t="s">
-        <v>2540</v>
+        <v>2532</v>
       </c>
       <c r="D837" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E837" t="s">
-        <v>30</v>
+        <v>1376</v>
       </c>
       <c r="H837" t="s">
-        <v>2541</v>
+        <v>2533</v>
       </c>
       <c r="L837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="838" spans="1:12">
       <c r="A838">
-        <v>256272</v>
+        <v>256519</v>
       </c>
       <c r="B838" t="s">
-        <v>2542</v>
+        <v>2534</v>
       </c>
       <c r="C838" t="s">
-        <v>2543</v>
+        <v>2535</v>
       </c>
       <c r="D838" t="s">
         <v>14</v>
       </c>
       <c r="E838" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H838" t="s">
-        <v>2544</v>
+        <v>2536</v>
       </c>
       <c r="L838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="839" spans="1:12">
       <c r="A839">
-        <v>256273</v>
+        <v>256520</v>
       </c>
       <c r="B839" t="s">
-        <v>2545</v>
+        <v>2537</v>
       </c>
       <c r="C839" t="s">
-        <v>2546</v>
+        <v>2538</v>
       </c>
       <c r="D839" t="s">
         <v>14</v>
       </c>
       <c r="E839" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H839" t="s">
-        <v>2547</v>
+        <v>2539</v>
       </c>
       <c r="L839" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="840" spans="1:12">
       <c r="A840">
-        <v>256274</v>
+        <v>256526</v>
       </c>
       <c r="B840" t="s">
-        <v>2548</v>
+        <v>2540</v>
       </c>
       <c r="C840" t="s">
-        <v>2549</v>
+        <v>2541</v>
       </c>
       <c r="D840" t="s">
         <v>14</v>
       </c>
       <c r="E840" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H840" t="s">
-        <v>2550</v>
+        <v>2542</v>
       </c>
       <c r="L840" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="841" spans="1:12">
       <c r="A841">
-        <v>256275</v>
+        <v>256530</v>
       </c>
       <c r="B841" t="s">
-        <v>2551</v>
+        <v>2543</v>
       </c>
       <c r="C841" t="s">
-        <v>1948</v>
+        <v>2544</v>
       </c>
       <c r="D841" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E841" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H841" t="s">
-        <v>2552</v>
+        <v>2545</v>
       </c>
       <c r="L841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="842" spans="1:12">
       <c r="A842">
-        <v>256281</v>
+        <v>256532</v>
       </c>
       <c r="B842" t="s">
-        <v>2553</v>
+        <v>2546</v>
       </c>
       <c r="C842" t="s">
-        <v>2554</v>
+        <v>2547</v>
       </c>
       <c r="D842" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E842" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H842" t="s">
-        <v>2555</v>
+        <v>2548</v>
       </c>
       <c r="L842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="843" spans="1:12">
       <c r="A843">
-        <v>256282</v>
+        <v>256543</v>
       </c>
       <c r="B843" t="s">
-        <v>2556</v>
+        <v>2549</v>
       </c>
       <c r="C843" t="s">
-        <v>2557</v>
+        <v>2550</v>
       </c>
       <c r="D843" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E843" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H843" t="s">
-        <v>2558</v>
-[...5 lines deleted...]
-        <v>2047</v>
+        <v>2551</v>
       </c>
       <c r="L843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="844" spans="1:12">
       <c r="A844">
-        <v>256291</v>
+        <v>256549</v>
       </c>
       <c r="B844" t="s">
-        <v>2559</v>
+        <v>2552</v>
       </c>
       <c r="C844" t="s">
-        <v>2046</v>
+        <v>2553</v>
       </c>
       <c r="D844" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E844" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H844" t="s">
-        <v>2560</v>
-[...5 lines deleted...]
-        <v>2047</v>
+        <v>2554</v>
       </c>
       <c r="L844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="845" spans="1:12">
       <c r="A845">
-        <v>256296</v>
+        <v>256550</v>
       </c>
       <c r="B845" t="s">
-        <v>2561</v>
+        <v>2555</v>
       </c>
       <c r="C845" t="s">
-        <v>1874</v>
+        <v>2556</v>
       </c>
       <c r="D845" t="s">
         <v>14</v>
       </c>
       <c r="E845" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H845" t="s">
-        <v>2562</v>
+        <v>2557</v>
       </c>
       <c r="L845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="846" spans="1:12">
       <c r="A846">
-        <v>256298</v>
+        <v>256554</v>
       </c>
       <c r="B846" t="s">
-        <v>2563</v>
+        <v>2558</v>
       </c>
       <c r="C846" t="s">
-        <v>2564</v>
+        <v>2556</v>
       </c>
       <c r="D846" t="s">
         <v>14</v>
       </c>
       <c r="E846" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H846" t="s">
-        <v>2565</v>
+        <v>2559</v>
       </c>
       <c r="L846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="847" spans="1:12">
       <c r="A847">
-        <v>256301</v>
+        <v>256558</v>
       </c>
       <c r="B847" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="C847" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="D847" t="s">
         <v>14</v>
       </c>
       <c r="E847" t="s">
         <v>25</v>
       </c>
       <c r="H847" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="L847" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="848" spans="1:12">
       <c r="A848">
-        <v>256302</v>
+        <v>256562</v>
       </c>
       <c r="B848" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="C848" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="D848" t="s">
         <v>14</v>
       </c>
       <c r="E848" t="s">
         <v>25</v>
       </c>
       <c r="H848" t="s">
-        <v>2571</v>
+        <v>2565</v>
       </c>
       <c r="L848" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="849" spans="1:12">
       <c r="A849">
-        <v>256303</v>
+        <v>256563</v>
       </c>
       <c r="B849" t="s">
-        <v>2572</v>
+        <v>2566</v>
       </c>
       <c r="C849" t="s">
-        <v>2573</v>
+        <v>2567</v>
       </c>
       <c r="D849" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E849" t="s">
-        <v>15</v>
+        <v>30</v>
+      </c>
+      <c r="F849" t="s">
+        <v>212</v>
       </c>
       <c r="H849" t="s">
-        <v>2574</v>
+        <v>2568</v>
       </c>
       <c r="L849" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="850" spans="1:12">
       <c r="A850">
-        <v>256304</v>
+        <v>256565</v>
       </c>
       <c r="B850" t="s">
-        <v>2575</v>
+        <v>2569</v>
       </c>
       <c r="C850" t="s">
-        <v>2516</v>
+        <v>2570</v>
       </c>
       <c r="D850" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E850" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H850" t="s">
-        <v>2576</v>
+        <v>2571</v>
       </c>
       <c r="L850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:12">
       <c r="A851">
-        <v>256305</v>
+        <v>256566</v>
       </c>
       <c r="B851" t="s">
-        <v>2577</v>
+        <v>2572</v>
       </c>
       <c r="C851" t="s">
-        <v>2578</v>
+        <v>2573</v>
       </c>
       <c r="D851" t="s">
         <v>14</v>
       </c>
       <c r="E851" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H851" t="s">
-        <v>2579</v>
+        <v>2574</v>
       </c>
       <c r="L851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:12">
       <c r="A852">
-        <v>256306</v>
+        <v>256569</v>
       </c>
       <c r="B852" t="s">
-        <v>2580</v>
+        <v>2575</v>
       </c>
       <c r="C852" t="s">
-        <v>2581</v>
+        <v>2576</v>
       </c>
       <c r="D852" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E852" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H852" t="s">
-        <v>2582</v>
+        <v>2577</v>
       </c>
       <c r="L852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:12">
       <c r="A853">
-        <v>256308</v>
+        <v>256571</v>
       </c>
       <c r="B853" t="s">
-        <v>2583</v>
+        <v>2578</v>
       </c>
       <c r="C853" t="s">
-        <v>2584</v>
+        <v>2579</v>
       </c>
       <c r="D853" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E853" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="H853" t="s">
-        <v>2585</v>
+        <v>2580</v>
       </c>
       <c r="L853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:12">
       <c r="A854">
-        <v>256309</v>
+        <v>256573</v>
       </c>
       <c r="B854" t="s">
-        <v>2586</v>
+        <v>2581</v>
       </c>
       <c r="C854" t="s">
-        <v>2587</v>
+        <v>2582</v>
       </c>
       <c r="D854" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E854" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H854" t="s">
-        <v>2588</v>
+        <v>2583</v>
       </c>
       <c r="L854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:12">
       <c r="A855">
-        <v>256312</v>
+        <v>256590</v>
       </c>
       <c r="B855" t="s">
-        <v>2589</v>
+        <v>2584</v>
       </c>
       <c r="C855" t="s">
-        <v>2590</v>
+        <v>2585</v>
       </c>
       <c r="D855" t="s">
         <v>14</v>
       </c>
       <c r="E855" t="s">
         <v>25</v>
       </c>
       <c r="H855" t="s">
-        <v>2591</v>
+        <v>2586</v>
       </c>
       <c r="L855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:12">
       <c r="A856">
-        <v>256315</v>
+        <v>256595</v>
       </c>
       <c r="B856" t="s">
-        <v>2592</v>
+        <v>2587</v>
       </c>
       <c r="C856" t="s">
-        <v>2593</v>
+        <v>2588</v>
       </c>
       <c r="D856" t="s">
         <v>14</v>
       </c>
       <c r="E856" t="s">
         <v>187</v>
       </c>
       <c r="H856" t="s">
-        <v>2594</v>
+        <v>2589</v>
       </c>
       <c r="L856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:12">
       <c r="A857">
-        <v>256316</v>
+        <v>256598</v>
       </c>
       <c r="B857" t="s">
-        <v>2595</v>
+        <v>2590</v>
       </c>
       <c r="C857" t="s">
-        <v>2596</v>
+        <v>2591</v>
       </c>
       <c r="D857" t="s">
         <v>14</v>
       </c>
       <c r="E857" t="s">
         <v>25</v>
       </c>
       <c r="H857" t="s">
-        <v>2597</v>
+        <v>2592</v>
       </c>
       <c r="L857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:12">
       <c r="A858">
-        <v>256318</v>
+        <v>256601</v>
       </c>
       <c r="B858" t="s">
-        <v>2598</v>
+        <v>2593</v>
       </c>
       <c r="C858" t="s">
-        <v>2599</v>
+        <v>2594</v>
       </c>
       <c r="D858" t="s">
         <v>14</v>
       </c>
       <c r="E858" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H858" t="s">
-        <v>2600</v>
+        <v>2595</v>
       </c>
       <c r="L858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:12">
       <c r="A859">
-        <v>256320</v>
+        <v>256606</v>
       </c>
       <c r="B859" t="s">
-        <v>2601</v>
+        <v>2596</v>
       </c>
       <c r="C859" t="s">
-        <v>2602</v>
+        <v>1042</v>
       </c>
       <c r="D859" t="s">
         <v>14</v>
       </c>
       <c r="E859" t="s">
         <v>25</v>
       </c>
       <c r="H859" t="s">
-        <v>2603</v>
+        <v>2597</v>
       </c>
       <c r="L859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:12">
       <c r="A860">
-        <v>256321</v>
+        <v>256609</v>
       </c>
       <c r="B860" t="s">
-        <v>2604</v>
+        <v>2598</v>
       </c>
       <c r="C860" t="s">
-        <v>2605</v>
+        <v>2599</v>
       </c>
       <c r="D860" t="s">
         <v>14</v>
       </c>
       <c r="E860" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H860" t="s">
-        <v>2606</v>
+        <v>2600</v>
       </c>
       <c r="L860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:12">
       <c r="A861">
-        <v>256323</v>
+        <v>256610</v>
       </c>
       <c r="B861" t="s">
-        <v>2607</v>
+        <v>2601</v>
       </c>
       <c r="C861" t="s">
-        <v>2608</v>
+        <v>2602</v>
       </c>
       <c r="D861" t="s">
         <v>14</v>
       </c>
       <c r="E861" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H861" t="s">
-        <v>2609</v>
+        <v>2603</v>
       </c>
       <c r="L861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:12">
       <c r="A862">
-        <v>256326</v>
+        <v>256615</v>
       </c>
       <c r="B862" t="s">
-        <v>2610</v>
+        <v>2604</v>
       </c>
       <c r="C862" t="s">
-        <v>2611</v>
+        <v>2605</v>
       </c>
       <c r="D862" t="s">
         <v>14</v>
       </c>
       <c r="E862" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H862" t="s">
-        <v>2612</v>
+        <v>2606</v>
       </c>
       <c r="L862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:12">
       <c r="A863">
-        <v>256327</v>
+        <v>256641</v>
       </c>
       <c r="B863" t="s">
-        <v>2613</v>
+        <v>2607</v>
       </c>
       <c r="C863" t="s">
-        <v>2614</v>
+        <v>2608</v>
       </c>
       <c r="D863" t="s">
         <v>14</v>
       </c>
       <c r="E863" t="s">
         <v>25</v>
       </c>
       <c r="H863" t="s">
-        <v>2615</v>
+        <v>2609</v>
       </c>
       <c r="L863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:12">
       <c r="A864">
-        <v>256328</v>
+        <v>256642</v>
       </c>
       <c r="B864" t="s">
-        <v>2616</v>
+        <v>2610</v>
       </c>
       <c r="C864" t="s">
-        <v>2617</v>
+        <v>2576</v>
       </c>
       <c r="D864" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E864" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H864" t="s">
-        <v>2618</v>
+        <v>2611</v>
       </c>
       <c r="L864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:12">
       <c r="A865">
-        <v>256332</v>
+        <v>256644</v>
       </c>
       <c r="B865" t="s">
-        <v>2619</v>
+        <v>2612</v>
       </c>
       <c r="C865" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="D865" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E865" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H865" t="s">
-        <v>2620</v>
+        <v>2614</v>
       </c>
       <c r="L865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:12">
       <c r="A866">
-        <v>256334</v>
+        <v>256645</v>
       </c>
       <c r="B866" t="s">
-        <v>2621</v>
+        <v>2615</v>
       </c>
       <c r="C866" t="s">
-        <v>2622</v>
+        <v>2616</v>
       </c>
       <c r="D866" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E866" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H866" t="s">
-        <v>2623</v>
+        <v>2617</v>
       </c>
       <c r="L866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:12">
       <c r="A867">
-        <v>256336</v>
+        <v>256647</v>
       </c>
       <c r="B867" t="s">
-        <v>2624</v>
+        <v>2618</v>
       </c>
       <c r="C867" t="s">
-        <v>2599</v>
+        <v>2619</v>
       </c>
       <c r="D867" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H867" t="s">
-        <v>2625</v>
+        <v>2620</v>
       </c>
       <c r="L867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:12">
       <c r="A868">
-        <v>256337</v>
+        <v>256648</v>
       </c>
       <c r="B868" t="s">
-        <v>2626</v>
+        <v>2621</v>
       </c>
       <c r="C868" t="s">
-        <v>2627</v>
+        <v>2622</v>
       </c>
       <c r="D868" t="s">
         <v>14</v>
       </c>
       <c r="E868" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H868" t="s">
-        <v>2628</v>
+        <v>2623</v>
       </c>
       <c r="L868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:12">
       <c r="A869">
-        <v>256339</v>
+        <v>256663</v>
       </c>
       <c r="B869" t="s">
-        <v>2629</v>
+        <v>2624</v>
       </c>
       <c r="C869" t="s">
-        <v>2630</v>
+        <v>2625</v>
       </c>
       <c r="D869" t="s">
         <v>14</v>
       </c>
       <c r="E869" t="s">
         <v>25</v>
       </c>
       <c r="H869" t="s">
-        <v>2631</v>
+        <v>2626</v>
       </c>
       <c r="L869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:12">
       <c r="A870">
-        <v>256342</v>
+        <v>256665</v>
       </c>
       <c r="B870" t="s">
-        <v>2632</v>
+        <v>2627</v>
       </c>
       <c r="C870" t="s">
-        <v>2633</v>
+        <v>2628</v>
       </c>
       <c r="D870" t="s">
         <v>14</v>
       </c>
       <c r="E870" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H870" t="s">
-        <v>2634</v>
+        <v>2629</v>
       </c>
       <c r="L870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:12">
       <c r="A871">
-        <v>256350</v>
+        <v>256666</v>
       </c>
       <c r="B871" t="s">
-        <v>2635</v>
+        <v>2630</v>
       </c>
       <c r="C871" t="s">
-        <v>2636</v>
+        <v>2631</v>
       </c>
       <c r="D871" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E871" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H871" t="s">
-        <v>2637</v>
+        <v>2632</v>
+      </c>
+      <c r="J871">
+        <v>256876</v>
+      </c>
+      <c r="K871" t="s">
+        <v>2633</v>
       </c>
       <c r="L871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:12">
       <c r="A872">
-        <v>256351</v>
+        <v>256669</v>
       </c>
       <c r="B872" t="s">
-        <v>2638</v>
+        <v>2634</v>
       </c>
       <c r="C872" t="s">
-        <v>2564</v>
+        <v>2635</v>
       </c>
       <c r="D872" t="s">
         <v>14</v>
       </c>
       <c r="E872" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H872" t="s">
-        <v>2639</v>
+        <v>2636</v>
       </c>
       <c r="L872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:12">
       <c r="A873">
-        <v>256355</v>
+        <v>256671</v>
       </c>
       <c r="B873" t="s">
-        <v>2640</v>
+        <v>2637</v>
       </c>
       <c r="C873" t="s">
-        <v>2641</v>
+        <v>2638</v>
       </c>
       <c r="D873" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E873" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H873" t="s">
-        <v>2642</v>
+        <v>2639</v>
+      </c>
+      <c r="J873">
+        <v>256669</v>
+      </c>
+      <c r="K873" t="s">
+        <v>2636</v>
       </c>
       <c r="L873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:12">
       <c r="A874">
-        <v>256356</v>
+        <v>256672</v>
       </c>
       <c r="B874" t="s">
-        <v>2643</v>
+        <v>2640</v>
       </c>
       <c r="C874" t="s">
-        <v>2644</v>
+        <v>2641</v>
       </c>
       <c r="D874" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E874" t="s">
-        <v>881</v>
+        <v>30</v>
       </c>
       <c r="H874" t="s">
-        <v>2645</v>
+        <v>2642</v>
+      </c>
+      <c r="J874">
+        <v>256876</v>
+      </c>
+      <c r="K874" t="s">
+        <v>2633</v>
       </c>
       <c r="L874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:12">
       <c r="A875">
-        <v>256359</v>
+        <v>256674</v>
       </c>
       <c r="B875" t="s">
-        <v>2646</v>
+        <v>2643</v>
       </c>
       <c r="C875" t="s">
-        <v>2647</v>
+        <v>2644</v>
       </c>
       <c r="D875" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E875" t="s">
+        <v>187</v>
       </c>
       <c r="H875" t="s">
-        <v>2648</v>
+        <v>2645</v>
       </c>
       <c r="L875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:12">
       <c r="A876">
-        <v>256360</v>
+        <v>256680</v>
       </c>
       <c r="B876" t="s">
-        <v>2649</v>
+        <v>2646</v>
       </c>
       <c r="C876" t="s">
-        <v>2650</v>
+        <v>2647</v>
       </c>
       <c r="D876" t="s">
         <v>14</v>
       </c>
       <c r="E876" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H876" t="s">
-        <v>2651</v>
+        <v>2648</v>
       </c>
       <c r="L876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:12">
       <c r="A877">
-        <v>256362</v>
+        <v>256696</v>
       </c>
       <c r="B877" t="s">
-        <v>2652</v>
+        <v>2649</v>
       </c>
       <c r="C877" t="s">
-        <v>2653</v>
+        <v>2650</v>
       </c>
       <c r="D877" t="s">
         <v>14</v>
       </c>
       <c r="E877" t="s">
         <v>25</v>
       </c>
       <c r="H877" t="s">
-        <v>2654</v>
+        <v>2651</v>
       </c>
       <c r="L877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:12">
       <c r="A878">
-        <v>256367</v>
+        <v>256705</v>
       </c>
       <c r="B878" t="s">
-        <v>2655</v>
+        <v>2652</v>
       </c>
       <c r="C878" t="s">
-        <v>2656</v>
+        <v>1039</v>
       </c>
       <c r="D878" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E878" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H878" t="s">
-        <v>2657</v>
+        <v>2653</v>
       </c>
       <c r="L878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:12">
       <c r="A879">
-        <v>256370</v>
+        <v>256715</v>
       </c>
       <c r="B879" t="s">
-        <v>2658</v>
+        <v>2654</v>
       </c>
       <c r="C879" t="s">
-        <v>2659</v>
+        <v>2655</v>
       </c>
       <c r="D879" t="s">
         <v>14</v>
       </c>
       <c r="E879" t="s">
         <v>25</v>
       </c>
       <c r="H879" t="s">
-        <v>2660</v>
+        <v>2656</v>
       </c>
       <c r="L879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:12">
       <c r="A880">
-        <v>256371</v>
+        <v>256722</v>
       </c>
       <c r="B880" t="s">
-        <v>2661</v>
+        <v>2657</v>
       </c>
       <c r="C880" t="s">
-        <v>2662</v>
+        <v>2658</v>
       </c>
       <c r="D880" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E880" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H880" t="s">
-        <v>2663</v>
+        <v>2659</v>
       </c>
       <c r="L880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:12">
       <c r="A881">
-        <v>256373</v>
+        <v>256723</v>
       </c>
       <c r="B881" t="s">
-        <v>2664</v>
+        <v>2660</v>
       </c>
       <c r="C881" t="s">
-        <v>2665</v>
+        <v>2661</v>
       </c>
       <c r="D881" t="s">
         <v>14</v>
       </c>
       <c r="E881" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H881" t="s">
-        <v>2666</v>
+        <v>2662</v>
       </c>
       <c r="L881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:12">
       <c r="A882">
-        <v>256376</v>
+        <v>256724</v>
       </c>
       <c r="B882" t="s">
-        <v>2667</v>
+        <v>2663</v>
       </c>
       <c r="C882" t="s">
-        <v>2668</v>
+        <v>2664</v>
       </c>
       <c r="D882" t="s">
         <v>14</v>
       </c>
       <c r="E882" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H882" t="s">
-        <v>2669</v>
+        <v>2665</v>
       </c>
       <c r="L882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:12">
       <c r="A883">
-        <v>256378</v>
+        <v>256725</v>
       </c>
       <c r="B883" t="s">
-        <v>2670</v>
+        <v>2666</v>
       </c>
       <c r="C883" t="s">
-        <v>2671</v>
+        <v>2667</v>
       </c>
       <c r="D883" t="s">
         <v>14</v>
       </c>
       <c r="E883" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H883" t="s">
-        <v>2672</v>
+        <v>2668</v>
       </c>
       <c r="L883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:12">
       <c r="A884">
-        <v>256379</v>
+        <v>256727</v>
       </c>
       <c r="B884" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D884" t="s">
+        <v>14</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H884" t="s">
+        <v>2672</v>
+      </c>
+      <c r="J884">
+        <v>256732</v>
+      </c>
+      <c r="K884" t="s">
         <v>2673</v>
-      </c>
-[...13 lines deleted...]
-        <v>2675</v>
       </c>
       <c r="L884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:12">
       <c r="A885">
-        <v>256380</v>
+        <v>256729</v>
       </c>
       <c r="B885" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D885" t="s">
+        <v>14</v>
+      </c>
+      <c r="E885" t="s">
+        <v>187</v>
+      </c>
+      <c r="H885" t="s">
         <v>2676</v>
-      </c>
-[...10 lines deleted...]
-        <v>2678</v>
       </c>
       <c r="L885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:12">
       <c r="A886">
-        <v>256381</v>
+        <v>256732</v>
       </c>
       <c r="B886" t="s">
-        <v>2679</v>
+        <v>2677</v>
       </c>
       <c r="C886" t="s">
-        <v>2680</v>
+        <v>2670</v>
       </c>
       <c r="D886" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E886" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="H886" t="s">
-        <v>2681</v>
+        <v>2673</v>
       </c>
       <c r="L886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:12">
       <c r="A887">
-        <v>256382</v>
+        <v>256735</v>
       </c>
       <c r="B887" t="s">
-        <v>2682</v>
+        <v>2678</v>
       </c>
       <c r="C887" t="s">
-        <v>2353</v>
+        <v>2679</v>
       </c>
       <c r="D887" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E887" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>1376</v>
       </c>
       <c r="H887" t="s">
-        <v>2683</v>
+        <v>2680</v>
       </c>
       <c r="L887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:12">
       <c r="A888">
-        <v>256385</v>
+        <v>256746</v>
       </c>
       <c r="B888" t="s">
-        <v>2684</v>
+        <v>2681</v>
       </c>
       <c r="C888" t="s">
-        <v>2685</v>
+        <v>2682</v>
       </c>
       <c r="D888" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E888" t="s">
+        <v>25</v>
       </c>
       <c r="H888" t="s">
-        <v>2686</v>
+        <v>2683</v>
       </c>
       <c r="L888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:12">
       <c r="A889">
-        <v>256386</v>
+        <v>256747</v>
       </c>
       <c r="B889" t="s">
-        <v>2687</v>
+        <v>2684</v>
       </c>
       <c r="C889" t="s">
-        <v>2688</v>
+        <v>2685</v>
       </c>
       <c r="D889" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E889" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>25</v>
       </c>
       <c r="H889" t="s">
-        <v>2689</v>
+        <v>2686</v>
       </c>
       <c r="L889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:12">
       <c r="A890">
-        <v>256389</v>
+        <v>256752</v>
       </c>
       <c r="B890" t="s">
-        <v>2690</v>
+        <v>2687</v>
       </c>
       <c r="C890" t="s">
-        <v>2691</v>
+        <v>2688</v>
       </c>
       <c r="D890" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E890" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H890" t="s">
-        <v>2692</v>
+        <v>2689</v>
       </c>
       <c r="L890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:12">
       <c r="A891">
-        <v>256391</v>
+        <v>256756</v>
       </c>
       <c r="B891" t="s">
-        <v>2693</v>
+        <v>2690</v>
       </c>
       <c r="C891" t="s">
-        <v>2694</v>
+        <v>2691</v>
       </c>
       <c r="D891" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E891" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="H891" t="s">
-        <v>2695</v>
+        <v>2692</v>
       </c>
       <c r="L891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:12">
       <c r="A892">
-        <v>256392</v>
+        <v>256757</v>
       </c>
       <c r="B892" t="s">
-        <v>2696</v>
+        <v>2693</v>
       </c>
       <c r="C892" t="s">
-        <v>2697</v>
+        <v>2694</v>
       </c>
       <c r="D892" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E892" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H892" t="s">
-        <v>2698</v>
+        <v>2695</v>
       </c>
       <c r="L892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:12">
       <c r="A893">
-        <v>256393</v>
+        <v>256766</v>
       </c>
       <c r="B893" t="s">
-        <v>2699</v>
+        <v>2696</v>
       </c>
       <c r="C893" t="s">
-        <v>2700</v>
+        <v>2697</v>
       </c>
       <c r="D893" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E893" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H893" t="s">
-        <v>2701</v>
+        <v>2698</v>
       </c>
       <c r="L893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:12">
       <c r="A894">
-        <v>256394</v>
+        <v>256774</v>
       </c>
       <c r="B894" t="s">
-        <v>2702</v>
+        <v>2699</v>
       </c>
       <c r="C894" t="s">
-        <v>2703</v>
+        <v>2697</v>
       </c>
       <c r="D894" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E894" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H894" t="s">
-        <v>2704</v>
+        <v>2700</v>
       </c>
       <c r="L894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:12">
       <c r="A895">
-        <v>256395</v>
+        <v>256779</v>
       </c>
       <c r="B895" t="s">
-        <v>2705</v>
+        <v>2701</v>
       </c>
       <c r="C895" t="s">
-        <v>2706</v>
+        <v>2702</v>
       </c>
       <c r="D895" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E895" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H895" t="s">
-        <v>2707</v>
-[...5 lines deleted...]
-        <v>2708</v>
+        <v>2703</v>
       </c>
       <c r="L895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:12">
       <c r="A896">
-        <v>256396</v>
+        <v>256780</v>
       </c>
       <c r="B896" t="s">
-        <v>2709</v>
+        <v>2704</v>
       </c>
       <c r="C896" t="s">
-        <v>2710</v>
+        <v>2705</v>
       </c>
       <c r="D896" t="s">
         <v>14</v>
       </c>
       <c r="E896" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H896" t="s">
-        <v>2708</v>
+        <v>2706</v>
       </c>
       <c r="L896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:12">
       <c r="A897">
-        <v>256398</v>
+        <v>256783</v>
       </c>
       <c r="B897" t="s">
-        <v>2711</v>
+        <v>2707</v>
       </c>
       <c r="C897" t="s">
-        <v>2712</v>
+        <v>2708</v>
       </c>
       <c r="D897" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E897" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H897" t="s">
-        <v>2713</v>
+        <v>2709</v>
       </c>
       <c r="L897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:12">
       <c r="A898">
-        <v>256400</v>
+        <v>256795</v>
       </c>
       <c r="B898" t="s">
-        <v>2714</v>
+        <v>2710</v>
       </c>
       <c r="C898" t="s">
-        <v>2715</v>
+        <v>2711</v>
       </c>
       <c r="D898" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E898" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H898" t="s">
-        <v>2716</v>
+        <v>2712</v>
       </c>
       <c r="L898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:12">
       <c r="A899">
-        <v>256401</v>
+        <v>256796</v>
       </c>
       <c r="B899" t="s">
-        <v>2717</v>
+        <v>2713</v>
       </c>
       <c r="C899" t="s">
-        <v>2718</v>
+        <v>2714</v>
       </c>
       <c r="D899" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E899" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H899" t="s">
-        <v>2719</v>
+        <v>2715</v>
       </c>
       <c r="L899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:12">
       <c r="A900">
-        <v>256402</v>
+        <v>256799</v>
       </c>
       <c r="B900" t="s">
-        <v>2720</v>
+        <v>2716</v>
       </c>
       <c r="C900" t="s">
-        <v>2721</v>
+        <v>2717</v>
       </c>
       <c r="D900" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E900" t="s">
-        <v>30</v>
+        <v>2718</v>
       </c>
       <c r="H900" t="s">
-        <v>2722</v>
+        <v>2719</v>
       </c>
       <c r="L900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:12">
       <c r="A901">
-        <v>256403</v>
+        <v>256803</v>
       </c>
       <c r="B901" t="s">
-        <v>2723</v>
+        <v>2720</v>
       </c>
       <c r="C901" t="s">
-        <v>2724</v>
+        <v>2721</v>
       </c>
       <c r="D901" t="s">
         <v>29</v>
       </c>
       <c r="E901" t="s">
         <v>30</v>
       </c>
+      <c r="F901" t="s">
+        <v>212</v>
+      </c>
       <c r="H901" t="s">
-        <v>2725</v>
+        <v>2722</v>
       </c>
       <c r="L901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:12">
       <c r="A902">
-        <v>256405</v>
+        <v>256808</v>
       </c>
       <c r="B902" t="s">
-        <v>2726</v>
+        <v>2723</v>
       </c>
       <c r="C902" t="s">
-        <v>2697</v>
+        <v>2724</v>
       </c>
       <c r="D902" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E902" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H902" t="s">
-        <v>2727</v>
+        <v>2725</v>
       </c>
       <c r="L902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:12">
       <c r="A903">
-        <v>256409</v>
+        <v>256814</v>
       </c>
       <c r="B903" t="s">
-        <v>2728</v>
+        <v>2726</v>
       </c>
       <c r="C903" t="s">
-        <v>2677</v>
+        <v>2167</v>
       </c>
       <c r="D903" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E903" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H903" t="s">
-        <v>2729</v>
+        <v>2727</v>
       </c>
       <c r="L903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:12">
       <c r="A904">
-        <v>256416</v>
+        <v>256815</v>
       </c>
       <c r="B904" t="s">
+        <v>2728</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2729</v>
+      </c>
+      <c r="D904" t="s">
+        <v>14</v>
+      </c>
+      <c r="E904" t="s">
+        <v>25</v>
+      </c>
+      <c r="H904" t="s">
         <v>2730</v>
-      </c>
-[...10 lines deleted...]
-        <v>2732</v>
       </c>
       <c r="L904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:12">
       <c r="A905">
-        <v>256420</v>
+        <v>256817</v>
       </c>
       <c r="B905" t="s">
-        <v>2733</v>
+        <v>2731</v>
       </c>
       <c r="C905" t="s">
-        <v>2734</v>
+        <v>1271</v>
       </c>
       <c r="D905" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E905" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H905" t="s">
-        <v>2735</v>
+        <v>2732</v>
+      </c>
+      <c r="J905">
+        <v>255147</v>
+      </c>
+      <c r="K905" t="s">
+        <v>231</v>
       </c>
       <c r="L905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:12">
       <c r="A906">
-        <v>256424</v>
+        <v>256827</v>
       </c>
       <c r="B906" t="s">
-        <v>2736</v>
+        <v>2733</v>
       </c>
       <c r="C906" t="s">
-        <v>2737</v>
+        <v>2734</v>
       </c>
       <c r="D906" t="s">
         <v>14</v>
       </c>
       <c r="E906" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H906" t="s">
-        <v>2738</v>
+        <v>2735</v>
       </c>
       <c r="L906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:12">
       <c r="A907">
-        <v>256425</v>
+        <v>256828</v>
       </c>
       <c r="B907" t="s">
-        <v>2739</v>
+        <v>2736</v>
       </c>
       <c r="C907" t="s">
-        <v>2740</v>
+        <v>2737</v>
       </c>
       <c r="D907" t="s">
         <v>14</v>
       </c>
       <c r="E907" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H907" t="s">
-        <v>2741</v>
+        <v>2738</v>
       </c>
       <c r="L907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:12">
       <c r="A908">
-        <v>256427</v>
+        <v>256832</v>
       </c>
       <c r="B908" t="s">
-        <v>2742</v>
+        <v>2739</v>
       </c>
       <c r="C908" t="s">
-        <v>2743</v>
+        <v>2740</v>
       </c>
       <c r="D908" t="s">
         <v>14</v>
       </c>
       <c r="E908" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H908" t="s">
-        <v>2744</v>
+        <v>2741</v>
       </c>
       <c r="L908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:12">
       <c r="A909">
-        <v>256428</v>
+        <v>256834</v>
       </c>
       <c r="B909" t="s">
-        <v>2745</v>
+        <v>2742</v>
       </c>
       <c r="C909" t="s">
-        <v>2746</v>
+        <v>2743</v>
       </c>
       <c r="D909" t="s">
         <v>14</v>
       </c>
       <c r="E909" t="s">
         <v>25</v>
       </c>
       <c r="H909" t="s">
-        <v>2747</v>
+        <v>2744</v>
       </c>
       <c r="L909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:12">
       <c r="A910">
-        <v>256431</v>
+        <v>256837</v>
       </c>
       <c r="B910" t="s">
-        <v>2748</v>
+        <v>2745</v>
       </c>
       <c r="C910" t="s">
         <v>2746</v>
       </c>
       <c r="D910" t="s">
         <v>14</v>
       </c>
       <c r="E910" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H910" t="s">
-        <v>2749</v>
+        <v>2747</v>
       </c>
       <c r="L910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:12">
       <c r="A911">
-        <v>256433</v>
+        <v>256838</v>
       </c>
       <c r="B911" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D911" t="s">
+        <v>14</v>
+      </c>
+      <c r="E911" t="s">
         <v>2750</v>
       </c>
-      <c r="C911" t="s">
+      <c r="H911" t="s">
         <v>2751</v>
       </c>
-      <c r="D911" t="s">
-[...5 lines deleted...]
-      <c r="H911" t="s">
+      <c r="J911">
+        <v>258406</v>
+      </c>
+      <c r="K911" t="s">
         <v>2752</v>
       </c>
       <c r="L911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:12">
       <c r="A912">
-        <v>256435</v>
+        <v>256841</v>
       </c>
       <c r="B912" t="s">
         <v>2753</v>
       </c>
       <c r="C912" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="D912" t="s">
         <v>14</v>
       </c>
       <c r="E912" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H912" t="s">
-        <v>2754</v>
+        <v>2755</v>
+      </c>
+      <c r="J912">
+        <v>256832</v>
+      </c>
+      <c r="K912" t="s">
+        <v>2741</v>
       </c>
       <c r="L912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:12">
       <c r="A913">
-        <v>256438</v>
+        <v>256845</v>
       </c>
       <c r="B913" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="C913" t="s">
-        <v>1835</v>
+        <v>2757</v>
       </c>
       <c r="D913" t="s">
         <v>14</v>
       </c>
       <c r="E913" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H913" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="L913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:12">
       <c r="A914">
-        <v>256439</v>
+        <v>256861</v>
       </c>
       <c r="B914" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="C914" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="D914" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E914" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H914" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="L914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:12">
       <c r="A915">
-        <v>256441</v>
+        <v>256862</v>
       </c>
       <c r="B915" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
       <c r="C915" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="D915" t="s">
         <v>29</v>
       </c>
       <c r="E915" t="s">
         <v>30</v>
       </c>
       <c r="H915" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="L915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:12">
       <c r="A916">
-        <v>256444</v>
+        <v>256865</v>
       </c>
       <c r="B916" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="C916" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="D916" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E916" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="F916" t="s">
+        <v>212</v>
       </c>
       <c r="H916" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="L916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:12">
       <c r="A917">
-        <v>256447</v>
+        <v>256867</v>
       </c>
       <c r="B917" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="C917" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="D917" t="s">
         <v>14</v>
       </c>
       <c r="E917" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H917" t="s">
-        <v>2768</v>
+        <v>2770</v>
+      </c>
+      <c r="J917">
+        <v>256868</v>
+      </c>
+      <c r="K917" t="s">
+        <v>2771</v>
       </c>
       <c r="L917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:12">
       <c r="A918">
-        <v>256448</v>
+        <v>256868</v>
       </c>
       <c r="B918" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="C918" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="D918" t="s">
         <v>14</v>
       </c>
       <c r="E918" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H918" t="s">
         <v>2771</v>
       </c>
       <c r="L918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:12">
       <c r="A919">
-        <v>256450</v>
+        <v>256875</v>
       </c>
       <c r="B919" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="C919" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="D919" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E919" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H919" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="L919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:12">
       <c r="A920">
-        <v>256453</v>
+        <v>256876</v>
       </c>
       <c r="B920" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="C920" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
       <c r="D920" t="s">
         <v>14</v>
       </c>
       <c r="E920" t="s">
-        <v>862</v>
+        <v>1376</v>
       </c>
       <c r="H920" t="s">
-        <v>2777</v>
+        <v>2633</v>
       </c>
       <c r="L920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:12">
       <c r="A921">
-        <v>256457</v>
+        <v>256877</v>
       </c>
       <c r="B921" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="C921" t="s">
-        <v>2697</v>
+        <v>2780</v>
       </c>
       <c r="D921" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E921" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H921" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="L921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:12">
       <c r="A922">
-        <v>256464</v>
+        <v>256879</v>
       </c>
       <c r="B922" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="C922" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="D922" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E922" t="s">
-        <v>25</v>
+        <v>991</v>
       </c>
       <c r="H922" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="L922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:12">
       <c r="A923">
-        <v>256466</v>
+        <v>256881</v>
       </c>
       <c r="B923" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="C923" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="D923" t="s">
         <v>14</v>
       </c>
       <c r="E923" t="s">
         <v>25</v>
       </c>
       <c r="H923" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="L923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:12">
       <c r="A924">
-        <v>256474</v>
+        <v>256882</v>
       </c>
       <c r="B924" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="C924" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="D924" t="s">
         <v>14</v>
       </c>
       <c r="E924" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H924" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="L924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:12">
       <c r="A925">
-        <v>256476</v>
+        <v>256883</v>
       </c>
       <c r="B925" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="C925" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="D925" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E925" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H925" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="L925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:12">
       <c r="A926">
-        <v>256477</v>
+        <v>256885</v>
       </c>
       <c r="B926" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
       <c r="C926" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="D926" t="s">
         <v>14</v>
       </c>
       <c r="E926" t="s">
         <v>187</v>
       </c>
       <c r="H926" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="L926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:12">
       <c r="A927">
-        <v>256478</v>
+        <v>256886</v>
       </c>
       <c r="B927" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="C927" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="D927" t="s">
         <v>14</v>
       </c>
       <c r="E927" t="s">
         <v>25</v>
       </c>
       <c r="H927" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="L927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:12">
       <c r="A928">
-        <v>256481</v>
+        <v>256896</v>
       </c>
       <c r="B928" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="C928" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="D928" t="s">
         <v>14</v>
       </c>
       <c r="E928" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H928" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="L928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:12">
       <c r="A929">
-        <v>256484</v>
+        <v>256897</v>
       </c>
       <c r="B929" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="C929" t="s">
-        <v>1741</v>
+        <v>2804</v>
       </c>
       <c r="D929" t="s">
         <v>14</v>
       </c>
       <c r="E929" t="s">
         <v>25</v>
       </c>
       <c r="H929" t="s">
-        <v>2802</v>
+        <v>2805</v>
       </c>
       <c r="L929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:12">
       <c r="A930">
-        <v>256488</v>
+        <v>256898</v>
       </c>
       <c r="B930" t="s">
-        <v>2803</v>
+        <v>2806</v>
       </c>
       <c r="C930" t="s">
-        <v>2804</v>
+        <v>2807</v>
       </c>
       <c r="D930" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2517</v>
+        <v>20</v>
+      </c>
+      <c r="G930" t="s">
+        <v>2808</v>
       </c>
       <c r="H930" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="L930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:12">
       <c r="A931">
-        <v>256489</v>
+        <v>256903</v>
       </c>
       <c r="B931" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="C931" t="s">
-        <v>2807</v>
+        <v>2811</v>
       </c>
       <c r="D931" t="s">
         <v>14</v>
       </c>
       <c r="E931" t="s">
-        <v>187</v>
+        <v>1376</v>
       </c>
       <c r="H931" t="s">
-        <v>2808</v>
+        <v>2812</v>
       </c>
       <c r="L931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:12">
       <c r="A932">
-        <v>256492</v>
+        <v>256906</v>
       </c>
       <c r="B932" t="s">
-        <v>2809</v>
+        <v>2813</v>
       </c>
       <c r="C932" t="s">
-        <v>2810</v>
+        <v>2814</v>
       </c>
       <c r="D932" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E932" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H932" t="s">
-        <v>2811</v>
+        <v>2815</v>
+      </c>
+      <c r="J932">
+        <v>256876</v>
+      </c>
+      <c r="K932" t="s">
+        <v>2633</v>
       </c>
       <c r="L932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:12">
       <c r="A933">
-        <v>256496</v>
+        <v>256911</v>
       </c>
       <c r="B933" t="s">
-        <v>2812</v>
+        <v>2816</v>
       </c>
       <c r="C933" t="s">
-        <v>2813</v>
+        <v>2817</v>
       </c>
       <c r="D933" t="s">
         <v>29</v>
       </c>
       <c r="E933" t="s">
         <v>30</v>
       </c>
       <c r="H933" t="s">
-        <v>2814</v>
+        <v>2818</v>
       </c>
       <c r="L933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:12">
       <c r="A934">
-        <v>256498</v>
+        <v>256913</v>
       </c>
       <c r="B934" t="s">
-        <v>2815</v>
+        <v>2819</v>
       </c>
       <c r="C934" t="s">
-        <v>2816</v>
+        <v>2820</v>
       </c>
       <c r="D934" t="s">
         <v>14</v>
       </c>
       <c r="E934" t="s">
         <v>25</v>
       </c>
       <c r="H934" t="s">
-        <v>2817</v>
+        <v>396</v>
       </c>
       <c r="L934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:12">
       <c r="A935">
-        <v>256504</v>
+        <v>256915</v>
       </c>
       <c r="B935" t="s">
-        <v>2818</v>
+        <v>2821</v>
       </c>
       <c r="C935" t="s">
-        <v>2819</v>
+        <v>2822</v>
       </c>
       <c r="D935" t="s">
         <v>14</v>
       </c>
       <c r="E935" t="s">
         <v>25</v>
       </c>
       <c r="H935" t="s">
-        <v>2820</v>
+        <v>2823</v>
       </c>
       <c r="L935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:12">
       <c r="A936">
-        <v>256512</v>
+        <v>256917</v>
       </c>
       <c r="B936" t="s">
-        <v>2821</v>
+        <v>2824</v>
       </c>
       <c r="C936" t="s">
-        <v>2822</v>
+        <v>2825</v>
       </c>
       <c r="D936" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E936" t="s">
-        <v>1667</v>
+        <v>30</v>
       </c>
       <c r="H936" t="s">
-        <v>2823</v>
+        <v>2826</v>
+      </c>
+      <c r="J936">
+        <v>256669</v>
+      </c>
+      <c r="K936" t="s">
+        <v>2636</v>
       </c>
       <c r="L936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:12">
       <c r="A937">
-        <v>256519</v>
+        <v>256919</v>
       </c>
       <c r="B937" t="s">
-        <v>2824</v>
+        <v>2827</v>
       </c>
       <c r="C937" t="s">
-        <v>2825</v>
+        <v>2828</v>
       </c>
       <c r="D937" t="s">
         <v>14</v>
       </c>
       <c r="E937" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="H937" t="s">
-        <v>2826</v>
+        <v>2829</v>
       </c>
       <c r="L937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:12">
       <c r="A938">
-        <v>256520</v>
+        <v>256921</v>
       </c>
       <c r="B938" t="s">
-        <v>2827</v>
+        <v>2830</v>
       </c>
       <c r="C938" t="s">
-        <v>2828</v>
+        <v>2831</v>
       </c>
       <c r="D938" t="s">
         <v>14</v>
       </c>
       <c r="E938" t="s">
         <v>25</v>
       </c>
       <c r="H938" t="s">
-        <v>2829</v>
+        <v>2832</v>
       </c>
       <c r="L938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:12">
       <c r="A939">
-        <v>256526</v>
+        <v>256922</v>
       </c>
       <c r="B939" t="s">
-        <v>2830</v>
+        <v>2833</v>
       </c>
       <c r="C939" t="s">
-        <v>2831</v>
+        <v>2834</v>
       </c>
       <c r="D939" t="s">
         <v>14</v>
       </c>
       <c r="E939" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H939" t="s">
-        <v>2832</v>
+        <v>2835</v>
       </c>
       <c r="L939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:12">
       <c r="A940">
-        <v>256530</v>
+        <v>256923</v>
       </c>
       <c r="B940" t="s">
-        <v>2833</v>
+        <v>2836</v>
       </c>
       <c r="C940" t="s">
-        <v>2834</v>
+        <v>2837</v>
       </c>
       <c r="D940" t="s">
         <v>14</v>
       </c>
       <c r="E940" t="s">
         <v>25</v>
       </c>
       <c r="H940" t="s">
-        <v>2835</v>
+        <v>2838</v>
       </c>
       <c r="L940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:12">
       <c r="A941">
-        <v>256532</v>
+        <v>256935</v>
       </c>
       <c r="B941" t="s">
-        <v>2836</v>
+        <v>2839</v>
       </c>
       <c r="C941" t="s">
-        <v>2837</v>
+        <v>2840</v>
       </c>
       <c r="D941" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E941" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H941" t="s">
-        <v>2838</v>
+        <v>2841</v>
       </c>
       <c r="L941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:12">
       <c r="A942">
-        <v>256543</v>
+        <v>256942</v>
       </c>
       <c r="B942" t="s">
-        <v>2839</v>
+        <v>2842</v>
       </c>
       <c r="C942" t="s">
-        <v>2840</v>
+        <v>2843</v>
       </c>
       <c r="D942" t="s">
         <v>14</v>
       </c>
       <c r="E942" t="s">
-        <v>25</v>
+        <v>2718</v>
       </c>
       <c r="H942" t="s">
-        <v>2841</v>
+        <v>2844</v>
       </c>
       <c r="L942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:12">
       <c r="A943">
-        <v>256549</v>
+        <v>256944</v>
       </c>
       <c r="B943" t="s">
-        <v>2842</v>
+        <v>2845</v>
       </c>
       <c r="C943" t="s">
-        <v>2843</v>
+        <v>2846</v>
       </c>
       <c r="D943" t="s">
         <v>14</v>
       </c>
       <c r="E943" t="s">
         <v>25</v>
       </c>
       <c r="H943" t="s">
-        <v>2844</v>
+        <v>2847</v>
       </c>
       <c r="L943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:12">
       <c r="A944">
-        <v>256550</v>
+        <v>256945</v>
       </c>
       <c r="B944" t="s">
-        <v>2845</v>
+        <v>2848</v>
       </c>
       <c r="C944" t="s">
-        <v>2846</v>
+        <v>2849</v>
       </c>
       <c r="D944" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E944" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H944" t="s">
-        <v>2847</v>
+        <v>2850</v>
       </c>
       <c r="L944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:12">
       <c r="A945">
-        <v>256554</v>
+        <v>256948</v>
       </c>
       <c r="B945" t="s">
-        <v>2848</v>
+        <v>2851</v>
       </c>
       <c r="C945" t="s">
-        <v>2846</v>
+        <v>2852</v>
       </c>
       <c r="D945" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E945" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H945" t="s">
-        <v>2849</v>
+        <v>2853</v>
       </c>
       <c r="L945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:12">
       <c r="A946">
-        <v>256558</v>
+        <v>256949</v>
       </c>
       <c r="B946" t="s">
-        <v>2850</v>
+        <v>2854</v>
       </c>
       <c r="C946" t="s">
-        <v>2851</v>
+        <v>2855</v>
       </c>
       <c r="D946" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E946" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H946" t="s">
-        <v>2852</v>
+        <v>2856</v>
       </c>
       <c r="L946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:12">
       <c r="A947">
-        <v>256562</v>
+        <v>256951</v>
       </c>
       <c r="B947" t="s">
-        <v>2853</v>
+        <v>2857</v>
       </c>
       <c r="C947" t="s">
-        <v>2854</v>
+        <v>2858</v>
       </c>
       <c r="D947" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E947" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H947" t="s">
-        <v>2855</v>
+        <v>2859</v>
       </c>
       <c r="L947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:12">
       <c r="A948">
-        <v>256563</v>
+        <v>256952</v>
       </c>
       <c r="B948" t="s">
-        <v>2856</v>
+        <v>2860</v>
       </c>
       <c r="C948" t="s">
-        <v>2857</v>
+        <v>1817</v>
       </c>
       <c r="D948" t="s">
         <v>29</v>
       </c>
       <c r="E948" t="s">
         <v>30</v>
       </c>
-      <c r="F948" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H948" t="s">
-        <v>2858</v>
+        <v>2861</v>
       </c>
       <c r="L948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:12">
       <c r="A949">
-        <v>256565</v>
+        <v>256953</v>
       </c>
       <c r="B949" t="s">
-        <v>2859</v>
+        <v>2862</v>
       </c>
       <c r="C949" t="s">
-        <v>2860</v>
+        <v>2863</v>
       </c>
       <c r="D949" t="s">
         <v>29</v>
       </c>
       <c r="E949" t="s">
         <v>30</v>
       </c>
       <c r="H949" t="s">
-        <v>2861</v>
+        <v>2864</v>
       </c>
       <c r="L949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:12">
       <c r="A950">
-        <v>256566</v>
+        <v>256954</v>
       </c>
       <c r="B950" t="s">
-        <v>2862</v>
+        <v>2865</v>
       </c>
       <c r="C950" t="s">
-        <v>2863</v>
+        <v>2866</v>
       </c>
       <c r="D950" t="s">
         <v>14</v>
       </c>
       <c r="E950" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H950" t="s">
-        <v>2864</v>
+        <v>2867</v>
       </c>
       <c r="L950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:12">
       <c r="A951">
-        <v>256569</v>
+        <v>256955</v>
       </c>
       <c r="B951" t="s">
-        <v>2865</v>
+        <v>2868</v>
       </c>
       <c r="C951" t="s">
-        <v>2866</v>
+        <v>2869</v>
       </c>
       <c r="D951" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E951" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H951" t="s">
-        <v>2867</v>
+        <v>2870</v>
       </c>
       <c r="L951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:12">
       <c r="A952">
-        <v>256571</v>
+        <v>256958</v>
       </c>
       <c r="B952" t="s">
-        <v>2868</v>
+        <v>2871</v>
       </c>
       <c r="C952" t="s">
-        <v>2869</v>
+        <v>2872</v>
       </c>
       <c r="D952" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E952" t="s">
-        <v>30</v>
+        <v>788</v>
       </c>
       <c r="H952" t="s">
-        <v>2870</v>
+        <v>2873</v>
       </c>
       <c r="L952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:12">
       <c r="A953">
-        <v>256573</v>
+        <v>256959</v>
       </c>
       <c r="B953" t="s">
-        <v>2871</v>
+        <v>2874</v>
       </c>
       <c r="C953" t="s">
-        <v>2872</v>
+        <v>2875</v>
       </c>
       <c r="D953" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E953" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H953" t="s">
-        <v>2873</v>
+        <v>2876</v>
       </c>
       <c r="L953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:12">
       <c r="A954">
-        <v>256590</v>
+        <v>256961</v>
       </c>
       <c r="B954" t="s">
-        <v>2874</v>
+        <v>2877</v>
       </c>
       <c r="C954" t="s">
-        <v>2875</v>
+        <v>2878</v>
       </c>
       <c r="D954" t="s">
         <v>14</v>
       </c>
       <c r="E954" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H954" t="s">
-        <v>2876</v>
+        <v>2879</v>
       </c>
       <c r="L954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:12">
       <c r="A955">
-        <v>256595</v>
+        <v>256964</v>
       </c>
       <c r="B955" t="s">
-        <v>2877</v>
+        <v>2880</v>
       </c>
       <c r="C955" t="s">
-        <v>2878</v>
+        <v>2881</v>
       </c>
       <c r="D955" t="s">
         <v>14</v>
       </c>
       <c r="E955" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="H955" t="s">
-        <v>2879</v>
+        <v>2882</v>
       </c>
       <c r="L955" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:12">
       <c r="A956">
-        <v>256598</v>
+        <v>256967</v>
       </c>
       <c r="B956" t="s">
-        <v>2880</v>
+        <v>2883</v>
       </c>
       <c r="C956" t="s">
-        <v>2881</v>
+        <v>2884</v>
       </c>
       <c r="D956" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E956" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H956" t="s">
-        <v>2882</v>
+        <v>2885</v>
       </c>
       <c r="L956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="957" spans="1:12">
       <c r="A957">
-        <v>256601</v>
+        <v>256968</v>
       </c>
       <c r="B957" t="s">
-        <v>2883</v>
+        <v>2886</v>
       </c>
       <c r="C957" t="s">
-        <v>2884</v>
+        <v>2887</v>
       </c>
       <c r="D957" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E957" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H957" t="s">
-        <v>2885</v>
+        <v>2888</v>
       </c>
       <c r="L957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="958" spans="1:12">
       <c r="A958">
-        <v>256606</v>
+        <v>256974</v>
       </c>
       <c r="B958" t="s">
-        <v>2886</v>
+        <v>2889</v>
       </c>
       <c r="C958" t="s">
-        <v>1336</v>
+        <v>2890</v>
       </c>
       <c r="D958" t="s">
         <v>14</v>
       </c>
       <c r="E958" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H958" t="s">
-        <v>2887</v>
+        <v>2891</v>
       </c>
       <c r="L958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="959" spans="1:12">
       <c r="A959">
-        <v>256609</v>
+        <v>256976</v>
       </c>
       <c r="B959" t="s">
-        <v>2888</v>
+        <v>2892</v>
       </c>
       <c r="C959" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="D959" t="s">
         <v>14</v>
       </c>
       <c r="E959" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H959" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
       <c r="L959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="960" spans="1:12">
       <c r="A960">
-        <v>256610</v>
+        <v>256981</v>
       </c>
       <c r="B960" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="C960" t="s">
-        <v>2892</v>
+        <v>2887</v>
       </c>
       <c r="D960" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E960" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H960" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="L960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="961" spans="1:12">
       <c r="A961">
-        <v>256615</v>
+        <v>256986</v>
       </c>
       <c r="B961" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
       <c r="C961" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="D961" t="s">
         <v>14</v>
       </c>
       <c r="E961" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H961" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="L961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="962" spans="1:12">
       <c r="A962">
-        <v>256641</v>
+        <v>256987</v>
       </c>
       <c r="B962" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="C962" t="s">
-        <v>2898</v>
+        <v>2872</v>
       </c>
       <c r="D962" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H962" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="L962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="963" spans="1:12">
       <c r="A963">
-        <v>256642</v>
+        <v>256989</v>
       </c>
       <c r="B963" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="C963" t="s">
-        <v>2866</v>
+        <v>2902</v>
       </c>
       <c r="D963" t="s">
         <v>29</v>
       </c>
       <c r="E963" t="s">
         <v>30</v>
       </c>
       <c r="H963" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="L963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="964" spans="1:12">
       <c r="A964">
-        <v>256644</v>
+        <v>256992</v>
       </c>
       <c r="B964" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="C964" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="D964" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E964" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H964" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="L964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="965" spans="1:12">
       <c r="A965">
-        <v>256645</v>
+        <v>256993</v>
       </c>
       <c r="B965" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="C965" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="D965" t="s">
         <v>14</v>
       </c>
       <c r="E965" t="s">
         <v>25</v>
       </c>
       <c r="H965" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="L965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:12">
       <c r="A966">
-        <v>256647</v>
+        <v>256997</v>
       </c>
       <c r="B966" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="C966" t="s">
-        <v>2909</v>
+        <v>2905</v>
       </c>
       <c r="D966" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E966" t="s">
+        <v>924</v>
       </c>
       <c r="H966" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="L966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:12">
       <c r="A967">
-        <v>256648</v>
+        <v>256999</v>
       </c>
       <c r="B967" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="C967" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="D967" t="s">
         <v>14</v>
       </c>
       <c r="E967" t="s">
         <v>25</v>
       </c>
       <c r="H967" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="L967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="968" spans="1:12">
       <c r="A968">
-        <v>256663</v>
+        <v>257012</v>
       </c>
       <c r="B968" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="C968" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="D968" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E968" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H968" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="L968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="969" spans="1:12">
       <c r="A969">
-        <v>256665</v>
+        <v>257014</v>
       </c>
       <c r="B969" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="C969" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="D969" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G969" t="s">
+        <v>2920</v>
       </c>
       <c r="H969" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="L969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="970" spans="1:12">
       <c r="A970">
-        <v>256666</v>
+        <v>257020</v>
       </c>
       <c r="B970" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="C970" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
       <c r="D970" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E970" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H970" t="s">
-        <v>2922</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="L970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="971" spans="1:12">
       <c r="A971">
-        <v>256669</v>
+        <v>257022</v>
       </c>
       <c r="B971" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="C971" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="D971" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H971" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="L971" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="972" spans="1:12">
       <c r="A972">
-        <v>256671</v>
+        <v>257032</v>
       </c>
       <c r="B972" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="C972" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="D972" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E972" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="H972" t="s">
-        <v>2929</v>
-[...5 lines deleted...]
-        <v>2926</v>
+        <v>2930</v>
       </c>
       <c r="L972" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="973" spans="1:12">
       <c r="A973">
-        <v>256672</v>
+        <v>257034</v>
       </c>
       <c r="B973" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="C973" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="D973" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E973" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H973" t="s">
-        <v>2932</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>2933</v>
       </c>
       <c r="L973" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="974" spans="1:12">
       <c r="A974">
-        <v>256674</v>
+        <v>257045</v>
       </c>
       <c r="B974" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="C974" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="D974" t="s">
         <v>14</v>
       </c>
       <c r="E974" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="H974" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="L974" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="975" spans="1:12">
       <c r="A975">
-        <v>256680</v>
+        <v>257047</v>
       </c>
       <c r="B975" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="C975" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="D975" t="s">
         <v>14</v>
       </c>
       <c r="E975" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H975" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="L975" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="976" spans="1:12">
       <c r="A976">
-        <v>256696</v>
+        <v>257051</v>
       </c>
       <c r="B976" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="C976" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="D976" t="s">
         <v>14</v>
       </c>
       <c r="E976" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H976" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="L976" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="977" spans="1:12">
       <c r="A977">
-        <v>256705</v>
+        <v>257056</v>
       </c>
       <c r="B977" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="C977" t="s">
-        <v>1333</v>
+        <v>2944</v>
       </c>
       <c r="D977" t="s">
         <v>14</v>
       </c>
       <c r="E977" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H977" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
       <c r="L977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="978" spans="1:12">
       <c r="A978">
-        <v>256715</v>
+        <v>257062</v>
       </c>
       <c r="B978" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
       <c r="C978" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
       <c r="D978" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E978" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H978" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
       <c r="L978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="979" spans="1:12">
       <c r="A979">
-        <v>256722</v>
+        <v>257063</v>
       </c>
       <c r="B979" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="C979" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="D979" t="s">
         <v>14</v>
       </c>
       <c r="E979" t="s">
         <v>25</v>
       </c>
       <c r="H979" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
       <c r="L979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="980" spans="1:12">
       <c r="A980">
-        <v>256723</v>
+        <v>257064</v>
       </c>
       <c r="B980" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="C980" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D980" t="s">
+        <v>29</v>
+      </c>
+      <c r="E980" t="s">
+        <v>30</v>
+      </c>
+      <c r="H980" t="s">
+        <v>2954</v>
+      </c>
+      <c r="J980">
+        <v>257063</v>
+      </c>
+      <c r="K980" t="s">
         <v>2951</v>
-      </c>
-[...7 lines deleted...]
-        <v>2952</v>
       </c>
       <c r="L980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="981" spans="1:12">
       <c r="A981">
-        <v>256724</v>
+        <v>257065</v>
       </c>
       <c r="B981" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="C981" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="D981" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E981" t="s">
-        <v>25</v>
+        <v>586</v>
       </c>
       <c r="H981" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="L981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="982" spans="1:12">
       <c r="A982">
-        <v>256725</v>
+        <v>257067</v>
       </c>
       <c r="B982" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="C982" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="D982" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E982" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H982" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="L982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="983" spans="1:12">
       <c r="A983">
-        <v>256727</v>
+        <v>257068</v>
       </c>
       <c r="B983" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="C983" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="D983" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E983" t="s">
-        <v>2961</v>
+        <v>30</v>
       </c>
       <c r="H983" t="s">
-        <v>2962</v>
-[...4 lines deleted...]
-      <c r="K983" t="s">
         <v>2963</v>
       </c>
       <c r="L983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="984" spans="1:12">
       <c r="A984">
-        <v>256729</v>
+        <v>257069</v>
       </c>
       <c r="B984" t="s">
         <v>2964</v>
       </c>
       <c r="C984" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D984" t="s">
+        <v>29</v>
+      </c>
+      <c r="E984" t="s">
+        <v>30</v>
+      </c>
+      <c r="G984" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H984" t="s">
         <v>2965</v>
-      </c>
-[...7 lines deleted...]
-        <v>2966</v>
       </c>
       <c r="L984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="985" spans="1:12">
       <c r="A985">
-        <v>256732</v>
+        <v>257070</v>
       </c>
       <c r="B985" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C985" t="s">
         <v>2967</v>
       </c>
-      <c r="C985" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D985" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E985" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="H985" t="s">
-        <v>2963</v>
+        <v>2968</v>
       </c>
       <c r="L985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="986" spans="1:12">
       <c r="A986">
-        <v>256735</v>
+        <v>257077</v>
       </c>
       <c r="B986" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="C986" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="D986" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E986" t="s">
-        <v>1667</v>
+        <v>30</v>
       </c>
       <c r="H986" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="L986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="987" spans="1:12">
       <c r="A987">
-        <v>256746</v>
+        <v>257078</v>
       </c>
       <c r="B987" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="C987" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="D987" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E987" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H987" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="L987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="988" spans="1:12">
       <c r="A988">
-        <v>256747</v>
+        <v>257079</v>
       </c>
       <c r="B988" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="C988" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="D988" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E988" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H988" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="L988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="989" spans="1:12">
       <c r="A989">
-        <v>256752</v>
+        <v>257090</v>
       </c>
       <c r="B989" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="C989" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="D989" t="s">
         <v>14</v>
       </c>
       <c r="E989" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H989" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="L989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="990" spans="1:12">
       <c r="A990">
-        <v>256756</v>
+        <v>257091</v>
       </c>
       <c r="B990" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="C990" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="D990" t="s">
         <v>14</v>
       </c>
       <c r="E990" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H990" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="L990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="991" spans="1:12">
       <c r="A991">
-        <v>256757</v>
+        <v>257099</v>
       </c>
       <c r="B991" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="C991" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="D991" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E991" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H991" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="L991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="992" spans="1:12">
       <c r="A992">
-        <v>256766</v>
+        <v>257114</v>
       </c>
       <c r="B992" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="C992" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="D992" t="s">
         <v>14</v>
       </c>
       <c r="E992" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H992" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="L992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="993" spans="1:12">
       <c r="A993">
-        <v>256774</v>
+        <v>257123</v>
       </c>
       <c r="B993" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="C993" t="s">
-        <v>2987</v>
+        <v>2991</v>
       </c>
       <c r="D993" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E993" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G993" t="s">
+        <v>2992</v>
       </c>
       <c r="H993" t="s">
-        <v>2990</v>
+        <v>2993</v>
       </c>
       <c r="L993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="994" spans="1:12">
       <c r="A994">
-        <v>256779</v>
+        <v>257133</v>
       </c>
       <c r="B994" t="s">
-        <v>2991</v>
+        <v>2994</v>
       </c>
       <c r="C994" t="s">
-        <v>2992</v>
+        <v>2995</v>
       </c>
       <c r="D994" t="s">
         <v>14</v>
       </c>
       <c r="E994" t="s">
         <v>25</v>
       </c>
       <c r="H994" t="s">
-        <v>2993</v>
+        <v>2996</v>
       </c>
       <c r="L994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="995" spans="1:12">
       <c r="A995">
-        <v>256780</v>
+        <v>257136</v>
       </c>
       <c r="B995" t="s">
-        <v>2994</v>
+        <v>2997</v>
       </c>
       <c r="C995" t="s">
-        <v>2995</v>
+        <v>2998</v>
       </c>
       <c r="D995" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E995" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G995" t="s">
+        <v>2992</v>
       </c>
       <c r="H995" t="s">
-        <v>2996</v>
+        <v>2999</v>
       </c>
       <c r="L995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="996" spans="1:12">
       <c r="A996">
-        <v>256783</v>
+        <v>257139</v>
       </c>
       <c r="B996" t="s">
-        <v>2997</v>
+        <v>3000</v>
       </c>
       <c r="C996" t="s">
-        <v>2998</v>
+        <v>3001</v>
       </c>
       <c r="D996" t="s">
         <v>14</v>
       </c>
       <c r="E996" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="H996" t="s">
-        <v>2999</v>
+        <v>3002</v>
+      </c>
+      <c r="J996">
+        <v>257206</v>
+      </c>
+      <c r="K996" t="s">
+        <v>3003</v>
       </c>
       <c r="L996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="997" spans="1:12">
       <c r="A997">
-        <v>256795</v>
+        <v>257148</v>
       </c>
       <c r="B997" t="s">
-        <v>3000</v>
+        <v>3004</v>
       </c>
       <c r="C997" t="s">
-        <v>3001</v>
+        <v>3005</v>
       </c>
       <c r="D997" t="s">
         <v>14</v>
       </c>
       <c r="E997" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H997" t="s">
-        <v>3002</v>
+        <v>3006</v>
       </c>
       <c r="L997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="998" spans="1:12">
       <c r="A998">
-        <v>256796</v>
+        <v>257156</v>
       </c>
       <c r="B998" t="s">
-        <v>3003</v>
+        <v>3007</v>
       </c>
       <c r="C998" t="s">
-        <v>3004</v>
+        <v>1964</v>
       </c>
       <c r="D998" t="s">
         <v>14</v>
       </c>
       <c r="E998" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H998" t="s">
-        <v>3005</v>
+        <v>3008</v>
       </c>
       <c r="L998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="999" spans="1:12">
       <c r="A999">
-        <v>256799</v>
+        <v>257157</v>
       </c>
       <c r="B999" t="s">
-        <v>3006</v>
+        <v>3009</v>
       </c>
       <c r="C999" t="s">
-        <v>3007</v>
+        <v>3010</v>
       </c>
       <c r="D999" t="s">
         <v>14</v>
       </c>
       <c r="E999" t="s">
-        <v>3008</v>
+        <v>25</v>
       </c>
       <c r="H999" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="L999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1000" spans="1:12">
       <c r="A1000">
-        <v>256803</v>
+        <v>257165</v>
       </c>
       <c r="B1000" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="C1000" t="s">
-        <v>3011</v>
+        <v>1854</v>
       </c>
       <c r="D1000" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1000" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H1000" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="L1000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1001" spans="1:12">
       <c r="A1001">
-        <v>256808</v>
+        <v>257186</v>
       </c>
       <c r="B1001" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="C1001" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="D1001" t="s">
         <v>14</v>
       </c>
       <c r="E1001" t="s">
         <v>25</v>
       </c>
       <c r="H1001" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="L1001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1002" spans="1:12">
       <c r="A1002">
-        <v>256814</v>
+        <v>257187</v>
       </c>
       <c r="B1002" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="C1002" t="s">
-        <v>2457</v>
+        <v>3018</v>
       </c>
       <c r="D1002" t="s">
         <v>14</v>
       </c>
       <c r="E1002" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1002" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="L1002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1003" spans="1:12">
       <c r="A1003">
-        <v>256815</v>
+        <v>257188</v>
       </c>
       <c r="B1003" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="C1003" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="D1003" t="s">
         <v>14</v>
       </c>
       <c r="E1003" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1003" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="L1003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1004" spans="1:12">
       <c r="A1004">
-        <v>256817</v>
+        <v>257191</v>
       </c>
       <c r="B1004" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="C1004" t="s">
-        <v>1562</v>
+        <v>3024</v>
       </c>
       <c r="D1004" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1004" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H1004" t="s">
-        <v>3022</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>3025</v>
       </c>
       <c r="L1004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1005" spans="1:12">
       <c r="A1005">
-        <v>256827</v>
+        <v>257201</v>
       </c>
       <c r="B1005" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="C1005" t="s">
-        <v>3024</v>
+        <v>3005</v>
       </c>
       <c r="D1005" t="s">
         <v>14</v>
       </c>
       <c r="E1005" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1005" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="L1005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1006" spans="1:12">
       <c r="A1006">
-        <v>256828</v>
+        <v>257202</v>
       </c>
       <c r="B1006" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="C1006" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="D1006" t="s">
         <v>14</v>
       </c>
       <c r="E1006" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1006" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="L1006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1007" spans="1:12">
       <c r="A1007">
-        <v>256832</v>
+        <v>257204</v>
       </c>
       <c r="B1007" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
       <c r="C1007" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="D1007" t="s">
         <v>14</v>
       </c>
       <c r="E1007" t="s">
-        <v>187</v>
+        <v>1965</v>
       </c>
       <c r="H1007" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="L1007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1008" spans="1:12">
       <c r="A1008">
-        <v>256834</v>
+        <v>257206</v>
       </c>
       <c r="B1008" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
       <c r="C1008" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
       <c r="D1008" t="s">
         <v>14</v>
       </c>
       <c r="E1008" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1008" t="s">
-        <v>3034</v>
+        <v>3003</v>
       </c>
       <c r="L1008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1009" spans="1:12">
       <c r="A1009">
-        <v>256837</v>
+        <v>257208</v>
       </c>
       <c r="B1009" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="C1009" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="D1009" t="s">
         <v>14</v>
       </c>
       <c r="E1009" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H1009" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="L1009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1010" spans="1:12">
       <c r="A1010">
-        <v>256838</v>
+        <v>257214</v>
       </c>
       <c r="B1010" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="C1010" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="D1010" t="s">
         <v>14</v>
       </c>
       <c r="E1010" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="H1010" t="s">
-        <v>3041</v>
-[...4 lines deleted...]
-      <c r="K1010" t="s">
         <v>3042</v>
       </c>
       <c r="L1010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1011" spans="1:12">
       <c r="A1011">
-        <v>256841</v>
+        <v>257236</v>
       </c>
       <c r="B1011" t="s">
         <v>3043</v>
       </c>
       <c r="C1011" t="s">
         <v>3044</v>
       </c>
       <c r="D1011" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1011" t="s">
-        <v>881</v>
+        <v>30</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>2992</v>
       </c>
       <c r="H1011" t="s">
         <v>3045</v>
       </c>
-      <c r="J1011">
-[...4 lines deleted...]
-      </c>
       <c r="L1011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1012" spans="1:12">
       <c r="A1012">
-        <v>256845</v>
+        <v>257240</v>
       </c>
       <c r="B1012" t="s">
         <v>3046</v>
       </c>
       <c r="C1012" t="s">
         <v>3047</v>
       </c>
       <c r="D1012" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1012" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>2992</v>
       </c>
       <c r="H1012" t="s">
         <v>3048</v>
       </c>
       <c r="L1012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1013" spans="1:12">
       <c r="A1013">
-        <v>256861</v>
+        <v>257242</v>
       </c>
       <c r="B1013" t="s">
         <v>3049</v>
       </c>
       <c r="C1013" t="s">
         <v>3050</v>
       </c>
       <c r="D1013" t="s">
         <v>29</v>
       </c>
       <c r="E1013" t="s">
         <v>30</v>
       </c>
       <c r="H1013" t="s">
         <v>3051</v>
       </c>
+      <c r="J1013">
+        <v>257677</v>
+      </c>
+      <c r="K1013" t="s">
+        <v>3052</v>
+      </c>
       <c r="L1013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1014" spans="1:12">
       <c r="A1014">
-        <v>256862</v>
+        <v>257243</v>
       </c>
       <c r="B1014" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="C1014" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="D1014" t="s">
         <v>29</v>
       </c>
       <c r="E1014" t="s">
         <v>30</v>
       </c>
       <c r="H1014" t="s">
-        <v>3054</v>
+        <v>3055</v>
+      </c>
+      <c r="J1014">
+        <v>257677</v>
+      </c>
+      <c r="K1014" t="s">
+        <v>3052</v>
       </c>
       <c r="L1014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1015" spans="1:12">
       <c r="A1015">
-        <v>256865</v>
+        <v>257245</v>
       </c>
       <c r="B1015" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="C1015" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="D1015" t="s">
         <v>29</v>
       </c>
       <c r="E1015" t="s">
         <v>30</v>
       </c>
-      <c r="F1015" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1015" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="L1015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1016" spans="1:12">
       <c r="A1016">
-        <v>256867</v>
+        <v>257255</v>
       </c>
       <c r="B1016" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="C1016" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="D1016" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1016" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H1016" t="s">
-        <v>3060</v>
-[...4 lines deleted...]
-      <c r="K1016" t="s">
         <v>3061</v>
       </c>
       <c r="L1016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1017" spans="1:12">
       <c r="A1017">
-        <v>256868</v>
+        <v>257288</v>
       </c>
       <c r="B1017" t="s">
         <v>3062</v>
       </c>
       <c r="C1017" t="s">
         <v>3063</v>
       </c>
       <c r="D1017" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1017" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1017" t="s">
-        <v>3061</v>
+        <v>3064</v>
       </c>
       <c r="L1017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1018" spans="1:12">
       <c r="A1018">
-        <v>256875</v>
+        <v>257294</v>
       </c>
       <c r="B1018" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="C1018" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="D1018" t="s">
         <v>14</v>
       </c>
       <c r="E1018" t="s">
         <v>25</v>
       </c>
       <c r="H1018" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="L1018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1019" spans="1:12">
       <c r="A1019">
-        <v>256876</v>
+        <v>257305</v>
       </c>
       <c r="B1019" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="C1019" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="D1019" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1019" t="s">
-        <v>1667</v>
+        <v>30</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>2992</v>
       </c>
       <c r="H1019" t="s">
-        <v>2923</v>
+        <v>3070</v>
       </c>
       <c r="L1019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1020" spans="1:12">
       <c r="A1020">
-        <v>256877</v>
+        <v>257307</v>
       </c>
       <c r="B1020" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="C1020" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="D1020" t="s">
         <v>14</v>
       </c>
       <c r="E1020" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H1020" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="L1020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1021" spans="1:12">
       <c r="A1021">
-        <v>256879</v>
+        <v>257308</v>
       </c>
       <c r="B1021" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="C1021" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
       <c r="D1021" t="s">
         <v>29</v>
       </c>
       <c r="E1021" t="s">
-        <v>991</v>
+        <v>30</v>
       </c>
       <c r="H1021" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="L1021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1022" spans="1:12">
       <c r="A1022">
-        <v>256881</v>
+        <v>257311</v>
       </c>
       <c r="B1022" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="C1022" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="D1022" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1022" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1022" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="L1022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1023" spans="1:12">
       <c r="A1023">
-        <v>256882</v>
+        <v>257317</v>
       </c>
       <c r="B1023" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
       <c r="C1023" t="s">
-        <v>3079</v>
+        <v>1950</v>
       </c>
       <c r="D1023" t="s">
         <v>14</v>
       </c>
       <c r="E1023" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1023" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="L1023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1024" spans="1:12">
       <c r="A1024">
-        <v>256883</v>
+        <v>257320</v>
       </c>
       <c r="B1024" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="C1024" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="D1024" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1024" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H1024" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="L1024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1025" spans="1:12">
       <c r="A1025">
-        <v>256885</v>
+        <v>257321</v>
       </c>
       <c r="B1025" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="C1025" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="D1025" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1025" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>1395</v>
       </c>
       <c r="H1025" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="L1025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1026" spans="1:12">
       <c r="A1026">
-        <v>256886</v>
+        <v>257339</v>
       </c>
       <c r="B1026" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="C1026" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="D1026" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1026" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="L1026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1027" spans="1:12">
       <c r="A1027">
-        <v>256896</v>
+        <v>257340</v>
       </c>
       <c r="B1027" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="C1027" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="D1027" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1027" t="s">
-        <v>1667</v>
+        <v>30</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>698</v>
       </c>
       <c r="H1027" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="L1027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1028" spans="1:12">
       <c r="A1028">
-        <v>256897</v>
+        <v>257344</v>
       </c>
       <c r="B1028" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="C1028" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="D1028" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1028" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>698</v>
       </c>
       <c r="H1028" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="L1028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1029" spans="1:12">
       <c r="A1029">
-        <v>256898</v>
+        <v>257350</v>
       </c>
       <c r="B1029" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="C1029" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="D1029" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3098</v>
+        <v>14</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3099</v>
       </c>
       <c r="H1029" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="L1029" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1030" spans="1:12">
       <c r="A1030">
-        <v>256903</v>
+        <v>257358</v>
       </c>
       <c r="B1030" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="C1030" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="D1030" t="s">
         <v>14</v>
       </c>
       <c r="E1030" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1030" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="L1030" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1031" spans="1:12">
       <c r="A1031">
-        <v>256906</v>
+        <v>257359</v>
       </c>
       <c r="B1031" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="C1031" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="D1031" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1031" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1031" t="s">
-        <v>3105</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>3106</v>
       </c>
       <c r="L1031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1032" spans="1:12">
       <c r="A1032">
-        <v>256911</v>
+        <v>257363</v>
       </c>
       <c r="B1032" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="C1032" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="D1032" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1032" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H1032" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="L1032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1033" spans="1:12">
       <c r="A1033">
-        <v>256913</v>
+        <v>257367</v>
       </c>
       <c r="B1033" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="C1033" t="s">
-        <v>3110</v>
+        <v>3108</v>
       </c>
       <c r="D1033" t="s">
         <v>14</v>
       </c>
       <c r="E1033" t="s">
         <v>25</v>
       </c>
       <c r="H1033" t="s">
-        <v>396</v>
+        <v>3111</v>
       </c>
       <c r="L1033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1034" spans="1:12">
       <c r="A1034">
-        <v>256915</v>
+        <v>257372</v>
       </c>
       <c r="B1034" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="C1034" t="s">
-        <v>3112</v>
+        <v>3108</v>
       </c>
       <c r="D1034" t="s">
         <v>14</v>
       </c>
       <c r="E1034" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1034" t="s">
         <v>3113</v>
       </c>
       <c r="L1034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1035" spans="1:12">
       <c r="A1035">
-        <v>256917</v>
+        <v>257374</v>
       </c>
       <c r="B1035" t="s">
         <v>3114</v>
       </c>
       <c r="C1035" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1035" t="s">
         <v>3115</v>
-      </c>
-[...13 lines deleted...]
-        <v>2926</v>
       </c>
       <c r="L1035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1036" spans="1:12">
       <c r="A1036">
-        <v>256919</v>
+        <v>257381</v>
       </c>
       <c r="B1036" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1036" t="s">
         <v>3117</v>
       </c>
-      <c r="C1036" t="s">
+      <c r="D1036" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H1036" t="s">
         <v>3118</v>
-      </c>
-[...7 lines deleted...]
-        <v>3119</v>
       </c>
       <c r="L1036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1037" spans="1:12">
       <c r="A1037">
-        <v>256921</v>
+        <v>257383</v>
       </c>
       <c r="B1037" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1037" t="s">
         <v>3120</v>
       </c>
-      <c r="C1037" t="s">
+      <c r="D1037" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1037" t="s">
         <v>3121</v>
-      </c>
-[...7 lines deleted...]
-        <v>3122</v>
       </c>
       <c r="L1037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1038" spans="1:12">
       <c r="A1038">
-        <v>256922</v>
+        <v>257389</v>
       </c>
       <c r="B1038" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1038" t="s">
         <v>3123</v>
       </c>
-      <c r="C1038" t="s">
+      <c r="D1038" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1038" t="s">
         <v>3124</v>
-      </c>
-[...7 lines deleted...]
-        <v>3125</v>
       </c>
       <c r="L1038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1039" spans="1:12">
       <c r="A1039">
-        <v>256923</v>
+        <v>257391</v>
       </c>
       <c r="B1039" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1039" t="s">
         <v>3126</v>
       </c>
-      <c r="C1039" t="s">
+      <c r="D1039" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1039" t="s">
         <v>3127</v>
-      </c>
-[...7 lines deleted...]
-        <v>3128</v>
       </c>
       <c r="L1039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1040" spans="1:12">
       <c r="A1040">
-        <v>256935</v>
+        <v>257392</v>
       </c>
       <c r="B1040" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>924</v>
+      </c>
+      <c r="H1040" t="s">
         <v>3129</v>
-      </c>
-[...10 lines deleted...]
-        <v>3131</v>
       </c>
       <c r="L1040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1041" spans="1:12">
       <c r="A1041">
-        <v>256942</v>
+        <v>257393</v>
       </c>
       <c r="B1041" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1041" t="s">
         <v>3132</v>
-      </c>
-[...10 lines deleted...]
-        <v>3134</v>
       </c>
       <c r="L1041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1042" spans="1:12">
       <c r="A1042">
-        <v>256944</v>
+        <v>257394</v>
       </c>
       <c r="B1042" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1042" t="s">
         <v>3135</v>
-      </c>
-[...10 lines deleted...]
-        <v>3137</v>
       </c>
       <c r="L1042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1043" spans="1:12">
       <c r="A1043">
-        <v>256945</v>
+        <v>257401</v>
       </c>
       <c r="B1043" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1043" t="s">
         <v>3138</v>
-      </c>
-[...10 lines deleted...]
-        <v>3140</v>
       </c>
       <c r="L1043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1044" spans="1:12">
       <c r="A1044">
-        <v>256948</v>
+        <v>257403</v>
       </c>
       <c r="B1044" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1044" t="s">
         <v>3141</v>
-      </c>
-[...10 lines deleted...]
-        <v>3143</v>
       </c>
       <c r="L1044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1045" spans="1:12">
       <c r="A1045">
-        <v>256949</v>
+        <v>257411</v>
       </c>
       <c r="B1045" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>1376</v>
+      </c>
+      <c r="H1045" t="s">
         <v>3144</v>
-      </c>
-[...10 lines deleted...]
-        <v>3146</v>
       </c>
       <c r="L1045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1046" spans="1:12">
       <c r="A1046">
-        <v>256951</v>
+        <v>257413</v>
       </c>
       <c r="B1046" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1046" t="s">
         <v>3147</v>
-      </c>
-[...10 lines deleted...]
-        <v>3149</v>
       </c>
       <c r="L1046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1047" spans="1:12">
       <c r="A1047">
-        <v>256952</v>
+        <v>257414</v>
       </c>
       <c r="B1047" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1047" t="s">
         <v>3150</v>
-      </c>
-[...10 lines deleted...]
-        <v>3151</v>
       </c>
       <c r="L1047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1048" spans="1:12">
       <c r="A1048">
-        <v>256953</v>
+        <v>257418</v>
       </c>
       <c r="B1048" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1048" t="s">
         <v>3152</v>
       </c>
-      <c r="C1048" t="s">
+      <c r="D1048" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1048" t="s">
         <v>3153</v>
-      </c>
-[...7 lines deleted...]
-        <v>3154</v>
       </c>
       <c r="L1048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1049" spans="1:12">
       <c r="A1049">
-        <v>256954</v>
+        <v>257419</v>
       </c>
       <c r="B1049" t="s">
+        <v>3154</v>
+      </c>
+      <c r="C1049" t="s">
         <v>3155</v>
       </c>
-      <c r="C1049" t="s">
+      <c r="D1049" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1049" t="s">
         <v>3156</v>
-      </c>
-[...7 lines deleted...]
-        <v>3157</v>
       </c>
       <c r="L1049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1050" spans="1:12">
       <c r="A1050">
-        <v>256955</v>
+        <v>257421</v>
       </c>
       <c r="B1050" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C1050" t="s">
         <v>3158</v>
       </c>
-      <c r="C1050" t="s">
+      <c r="D1050" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1050" t="s">
         <v>3159</v>
-      </c>
-[...7 lines deleted...]
-        <v>3160</v>
       </c>
       <c r="L1050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1051" spans="1:12">
       <c r="A1051">
-        <v>256958</v>
+        <v>257422</v>
       </c>
       <c r="B1051" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1051" t="s">
         <v>3161</v>
       </c>
-      <c r="C1051" t="s">
+      <c r="D1051" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1051" t="s">
         <v>3162</v>
-      </c>
-[...7 lines deleted...]
-        <v>3163</v>
       </c>
       <c r="L1051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1052" spans="1:12">
       <c r="A1052">
-        <v>256959</v>
+        <v>257423</v>
       </c>
       <c r="B1052" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1052" t="s">
         <v>3164</v>
       </c>
-      <c r="C1052" t="s">
+      <c r="D1052" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1052" t="s">
         <v>3165</v>
-      </c>
-[...7 lines deleted...]
-        <v>3166</v>
       </c>
       <c r="L1052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1053" spans="1:12">
       <c r="A1053">
-        <v>256961</v>
+        <v>257425</v>
       </c>
       <c r="B1053" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1053" t="s">
         <v>3167</v>
       </c>
-      <c r="C1053" t="s">
+      <c r="D1053" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1053" t="s">
         <v>3168</v>
-      </c>
-[...7 lines deleted...]
-        <v>3169</v>
       </c>
       <c r="L1053" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1054" spans="1:12">
       <c r="A1054">
-        <v>256964</v>
+        <v>257426</v>
       </c>
       <c r="B1054" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1054" t="s">
         <v>3170</v>
       </c>
-      <c r="C1054" t="s">
+      <c r="D1054" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1054" t="s">
         <v>3171</v>
-      </c>
-[...7 lines deleted...]
-        <v>3172</v>
       </c>
       <c r="L1054" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1055" spans="1:12">
       <c r="A1055">
-        <v>256967</v>
+        <v>257427</v>
       </c>
       <c r="B1055" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1055" t="s">
         <v>3173</v>
       </c>
-      <c r="C1055" t="s">
+      <c r="D1055" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1055" t="s">
         <v>3174</v>
-      </c>
-[...7 lines deleted...]
-        <v>3175</v>
       </c>
       <c r="L1055" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1056" spans="1:12">
       <c r="A1056">
-        <v>256968</v>
+        <v>257429</v>
       </c>
       <c r="B1056" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1056" t="s">
         <v>3176</v>
-      </c>
-[...10 lines deleted...]
-        <v>3178</v>
       </c>
       <c r="L1056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1057" spans="1:12">
       <c r="A1057">
-        <v>256974</v>
+        <v>257432</v>
       </c>
       <c r="B1057" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1057" t="s">
         <v>3179</v>
-      </c>
-[...10 lines deleted...]
-        <v>3181</v>
       </c>
       <c r="L1057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1058" spans="1:12">
       <c r="A1058">
-        <v>256976</v>
+        <v>257434</v>
       </c>
       <c r="B1058" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1058" t="s">
         <v>3182</v>
-      </c>
-[...10 lines deleted...]
-        <v>3183</v>
       </c>
       <c r="L1058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1059" spans="1:12">
       <c r="A1059">
-        <v>256981</v>
+        <v>257435</v>
       </c>
       <c r="B1059" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1059" t="s">
         <v>3184</v>
       </c>
-      <c r="C1059" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1059" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1059" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1059" t="s">
         <v>3185</v>
       </c>
       <c r="L1059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1060" spans="1:12">
       <c r="A1060">
-        <v>256986</v>
+        <v>257436</v>
       </c>
       <c r="B1060" t="s">
         <v>3186</v>
       </c>
       <c r="C1060" t="s">
         <v>3187</v>
       </c>
       <c r="D1060" t="s">
         <v>14</v>
       </c>
       <c r="E1060" t="s">
         <v>187</v>
       </c>
       <c r="H1060" t="s">
         <v>3188</v>
       </c>
       <c r="L1060" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1061" spans="1:12">
       <c r="A1061">
-        <v>256987</v>
+        <v>257437</v>
       </c>
       <c r="B1061" t="s">
         <v>3189</v>
       </c>
       <c r="C1061" t="s">
-        <v>3162</v>
+        <v>3190</v>
       </c>
       <c r="D1061" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>187</v>
       </c>
       <c r="H1061" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="L1061" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1062" spans="1:12">
       <c r="A1062">
-        <v>256989</v>
+        <v>257438</v>
       </c>
       <c r="B1062" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="C1062" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="D1062" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1062" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1062" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="L1062" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1063" spans="1:12">
       <c r="A1063">
-        <v>256992</v>
+        <v>257440</v>
       </c>
       <c r="B1063" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="C1063" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="D1063" t="s">
         <v>14</v>
       </c>
       <c r="E1063" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1063" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="L1063" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1064" spans="1:12">
       <c r="A1064">
-        <v>256993</v>
+        <v>257441</v>
       </c>
       <c r="B1064" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="C1064" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="D1064" t="s">
         <v>14</v>
       </c>
       <c r="E1064" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1064" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="L1064" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1065" spans="1:12">
       <c r="A1065">
-        <v>256997</v>
+        <v>257442</v>
       </c>
       <c r="B1065" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="C1065" t="s">
-        <v>3195</v>
+        <v>3202</v>
       </c>
       <c r="D1065" t="s">
         <v>14</v>
       </c>
       <c r="E1065" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1065" t="s">
-        <v>3201</v>
+        <v>3203</v>
       </c>
       <c r="L1065" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1066" spans="1:12">
       <c r="A1066">
-        <v>256999</v>
+        <v>257446</v>
       </c>
       <c r="B1066" t="s">
-        <v>3202</v>
+        <v>3204</v>
       </c>
       <c r="C1066" t="s">
-        <v>3203</v>
+        <v>3205</v>
       </c>
       <c r="D1066" t="s">
         <v>14</v>
       </c>
       <c r="E1066" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1066" t="s">
-        <v>3204</v>
+        <v>3206</v>
       </c>
       <c r="L1066" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1067" spans="1:12">
       <c r="A1067">
-        <v>257012</v>
+        <v>257453</v>
       </c>
       <c r="B1067" t="s">
-        <v>3205</v>
+        <v>3207</v>
       </c>
       <c r="C1067" t="s">
-        <v>3206</v>
+        <v>3208</v>
       </c>
       <c r="D1067" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1067" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1067" t="s">
-        <v>3207</v>
+        <v>3209</v>
       </c>
       <c r="L1067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1068" spans="1:12">
       <c r="A1068">
-        <v>257014</v>
+        <v>257454</v>
       </c>
       <c r="B1068" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="C1068" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="D1068" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3210</v>
+        <v>14</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>25</v>
       </c>
       <c r="H1068" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="L1068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1069" spans="1:12">
       <c r="A1069">
-        <v>257020</v>
+        <v>257455</v>
       </c>
       <c r="B1069" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="C1069" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="D1069" t="s">
         <v>14</v>
       </c>
       <c r="E1069" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1069" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="L1069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1070" spans="1:12">
       <c r="A1070">
-        <v>257022</v>
+        <v>257456</v>
       </c>
       <c r="B1070" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="C1070" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="D1070" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>187</v>
       </c>
       <c r="H1070" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="L1070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1071" spans="1:12">
       <c r="A1071">
-        <v>257032</v>
+        <v>257459</v>
       </c>
       <c r="B1071" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="C1071" t="s">
-        <v>3219</v>
+        <v>3211</v>
       </c>
       <c r="D1071" t="s">
         <v>14</v>
       </c>
       <c r="E1071" t="s">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="H1071" t="s">
         <v>3220</v>
       </c>
       <c r="L1071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:12">
       <c r="A1072">
-        <v>257034</v>
+        <v>257462</v>
       </c>
       <c r="B1072" t="s">
         <v>3221</v>
       </c>
       <c r="C1072" t="s">
         <v>3222</v>
       </c>
       <c r="D1072" t="s">
         <v>14</v>
       </c>
       <c r="E1072" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1072" t="s">
         <v>3223</v>
       </c>
       <c r="L1072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1073" spans="1:12">
       <c r="A1073">
-        <v>257045</v>
+        <v>257463</v>
       </c>
       <c r="B1073" t="s">
         <v>3224</v>
       </c>
       <c r="C1073" t="s">
         <v>3225</v>
       </c>
       <c r="D1073" t="s">
         <v>14</v>
       </c>
       <c r="E1073" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1073" t="s">
         <v>3226</v>
       </c>
       <c r="L1073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1074" spans="1:12">
       <c r="A1074">
-        <v>257047</v>
+        <v>257467</v>
       </c>
       <c r="B1074" t="s">
         <v>3227</v>
       </c>
       <c r="C1074" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1074" t="s">
         <v>3228</v>
-      </c>
-[...7 lines deleted...]
-        <v>3229</v>
       </c>
       <c r="L1074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1075" spans="1:12">
       <c r="A1075">
-        <v>257051</v>
+        <v>257469</v>
       </c>
       <c r="B1075" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C1075" t="s">
         <v>3230</v>
       </c>
-      <c r="C1075" t="s">
+      <c r="D1075" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1075" t="s">
         <v>3231</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H1075" t="s">
         <v>3232</v>
       </c>
       <c r="L1075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1076" spans="1:12">
       <c r="A1076">
-        <v>257056</v>
+        <v>257472</v>
       </c>
       <c r="B1076" t="s">
         <v>3233</v>
       </c>
       <c r="C1076" t="s">
         <v>3234</v>
       </c>
       <c r="D1076" t="s">
         <v>14</v>
       </c>
       <c r="E1076" t="s">
-        <v>62</v>
+        <v>933</v>
       </c>
       <c r="H1076" t="s">
         <v>3235</v>
       </c>
       <c r="L1076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1077" spans="1:12">
       <c r="A1077">
-        <v>257062</v>
+        <v>257475</v>
       </c>
       <c r="B1077" t="s">
         <v>3236</v>
       </c>
       <c r="C1077" t="s">
         <v>3237</v>
       </c>
       <c r="D1077" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>3238</v>
       </c>
       <c r="H1077" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="L1077" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1078" spans="1:12">
       <c r="A1078">
-        <v>257063</v>
+        <v>257478</v>
       </c>
       <c r="B1078" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="C1078" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="D1078" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1078" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1078" t="s">
+        <v>3238</v>
       </c>
       <c r="H1078" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="L1078" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1079" spans="1:12">
       <c r="A1079">
-        <v>257064</v>
+        <v>257483</v>
       </c>
       <c r="B1079" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="C1079" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="D1079" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1079" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1079" t="s">
-        <v>3244</v>
-[...5 lines deleted...]
-        <v>3241</v>
+        <v>3245</v>
       </c>
       <c r="L1079" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1080" spans="1:12">
       <c r="A1080">
-        <v>257065</v>
+        <v>257484</v>
       </c>
       <c r="B1080" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="C1080" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="D1080" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1080" t="s">
-        <v>586</v>
+        <v>25</v>
       </c>
       <c r="H1080" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="L1080" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1081" spans="1:12">
       <c r="A1081">
-        <v>257067</v>
+        <v>257489</v>
       </c>
       <c r="B1081" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="C1081" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="D1081" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1081" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1081" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="L1081" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1082" spans="1:12">
       <c r="A1082">
-        <v>257068</v>
+        <v>257494</v>
       </c>
       <c r="B1082" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="C1082" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="D1082" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1082" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1082" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="L1082" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1083" spans="1:12">
       <c r="A1083">
-        <v>257069</v>
+        <v>257496</v>
       </c>
       <c r="B1083" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="C1083" t="s">
-        <v>1616</v>
+        <v>3256</v>
       </c>
       <c r="D1083" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1083" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1617</v>
+        <v>25</v>
       </c>
       <c r="H1083" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
       <c r="L1083" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1084" spans="1:12">
       <c r="A1084">
-        <v>257070</v>
+        <v>257502</v>
       </c>
       <c r="B1084" t="s">
-        <v>3256</v>
+        <v>3258</v>
       </c>
       <c r="C1084" t="s">
-        <v>3257</v>
+        <v>3259</v>
       </c>
       <c r="D1084" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1084" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1084" t="s">
-        <v>3258</v>
+        <v>3260</v>
       </c>
       <c r="L1084" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1085" spans="1:12">
       <c r="A1085">
-        <v>257077</v>
+        <v>257503</v>
       </c>
       <c r="B1085" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
       <c r="C1085" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
       <c r="D1085" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1085" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1085" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="L1085" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1086" spans="1:12">
       <c r="A1086">
-        <v>257078</v>
+        <v>257509</v>
       </c>
       <c r="B1086" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
       <c r="C1086" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
       <c r="D1086" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1086" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1086" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="L1086" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1087" spans="1:12">
       <c r="A1087">
-        <v>257079</v>
+        <v>257512</v>
       </c>
       <c r="B1087" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="C1087" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="D1087" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1087" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1087" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="L1087" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1088" spans="1:12">
       <c r="A1088">
-        <v>257090</v>
+        <v>257514</v>
       </c>
       <c r="B1088" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
       <c r="C1088" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
       <c r="D1088" t="s">
         <v>14</v>
       </c>
       <c r="E1088" t="s">
-        <v>924</v>
+        <v>881</v>
       </c>
       <c r="H1088" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
       <c r="L1088" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1089" spans="1:12">
       <c r="A1089">
-        <v>257091</v>
+        <v>257519</v>
       </c>
       <c r="B1089" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
       <c r="C1089" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="D1089" t="s">
         <v>14</v>
       </c>
       <c r="E1089" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1089" t="s">
-        <v>3273</v>
+        <v>3275</v>
       </c>
       <c r="L1089" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1090" spans="1:12">
       <c r="A1090">
-        <v>257099</v>
+        <v>257521</v>
       </c>
       <c r="B1090" t="s">
-        <v>3274</v>
+        <v>3276</v>
       </c>
       <c r="C1090" t="s">
-        <v>3275</v>
+        <v>3277</v>
       </c>
       <c r="D1090" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1090" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1090" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
       <c r="L1090" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1091" spans="1:12">
       <c r="A1091">
-        <v>257114</v>
+        <v>257524</v>
       </c>
       <c r="B1091" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
       <c r="C1091" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="D1091" t="s">
         <v>14</v>
       </c>
       <c r="E1091" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1091" t="s">
-        <v>3279</v>
+        <v>3281</v>
       </c>
       <c r="L1091" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1092" spans="1:12">
       <c r="A1092">
-        <v>257123</v>
+        <v>257525</v>
       </c>
       <c r="B1092" t="s">
-        <v>3280</v>
+        <v>3282</v>
       </c>
       <c r="C1092" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="D1092" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1092" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>25</v>
       </c>
       <c r="H1092" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="L1092" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:12">
       <c r="A1093">
-        <v>257133</v>
+        <v>257526</v>
       </c>
       <c r="B1093" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="C1093" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="D1093" t="s">
         <v>14</v>
       </c>
       <c r="E1093" t="s">
         <v>25</v>
       </c>
       <c r="H1093" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="L1093" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:12">
       <c r="A1094">
-        <v>257136</v>
+        <v>257527</v>
       </c>
       <c r="B1094" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="C1094" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="D1094" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1094" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>187</v>
       </c>
       <c r="H1094" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="L1094" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:12">
       <c r="A1095">
-        <v>257139</v>
+        <v>257528</v>
       </c>
       <c r="B1095" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="C1095" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="D1095" t="s">
         <v>14</v>
       </c>
       <c r="E1095" t="s">
         <v>187</v>
       </c>
       <c r="H1095" t="s">
-        <v>3292</v>
-[...4 lines deleted...]
-      <c r="K1095" t="s">
         <v>3293</v>
       </c>
       <c r="L1095" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:12">
       <c r="A1096">
-        <v>257148</v>
+        <v>257529</v>
       </c>
       <c r="B1096" t="s">
         <v>3294</v>
       </c>
       <c r="C1096" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1096" t="s">
         <v>3295</v>
-      </c>
-[...7 lines deleted...]
-        <v>3296</v>
       </c>
       <c r="L1096" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:12">
       <c r="A1097">
-        <v>257156</v>
+        <v>257530</v>
       </c>
       <c r="B1097" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1097" t="s">
         <v>3297</v>
       </c>
-      <c r="C1097" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1097" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1097" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="H1097" t="s">
         <v>3298</v>
       </c>
+      <c r="J1097">
+        <v>257686</v>
+      </c>
+      <c r="K1097" t="s">
+        <v>39</v>
+      </c>
       <c r="L1097" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:12">
       <c r="A1098">
-        <v>257157</v>
+        <v>257531</v>
       </c>
       <c r="B1098" t="s">
         <v>3299</v>
       </c>
       <c r="C1098" t="s">
         <v>3300</v>
       </c>
       <c r="D1098" t="s">
         <v>14</v>
       </c>
       <c r="E1098" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1098" t="s">
         <v>3301</v>
       </c>
       <c r="L1098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:12">
       <c r="A1099">
-        <v>257165</v>
+        <v>257532</v>
       </c>
       <c r="B1099" t="s">
         <v>3302</v>
       </c>
       <c r="C1099" t="s">
-        <v>2144</v>
+        <v>3303</v>
       </c>
       <c r="D1099" t="s">
         <v>14</v>
       </c>
       <c r="E1099" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1099" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="L1099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:12">
       <c r="A1100">
-        <v>257186</v>
+        <v>257533</v>
       </c>
       <c r="B1100" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="C1100" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="D1100" t="s">
         <v>14</v>
       </c>
       <c r="E1100" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1100" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="L1100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:12">
       <c r="A1101">
-        <v>257187</v>
+        <v>257534</v>
       </c>
       <c r="B1101" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="C1101" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="D1101" t="s">
         <v>14</v>
       </c>
       <c r="E1101" t="s">
         <v>25</v>
       </c>
       <c r="H1101" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="L1101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:12">
       <c r="A1102">
-        <v>257188</v>
+        <v>257538</v>
       </c>
       <c r="B1102" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="C1102" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="D1102" t="s">
         <v>14</v>
       </c>
       <c r="E1102" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1102" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="L1102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:12">
       <c r="A1103">
-        <v>257191</v>
+        <v>257539</v>
       </c>
       <c r="B1103" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="C1103" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="D1103" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1103" t="s">
-        <v>15</v>
+        <v>788</v>
       </c>
       <c r="H1103" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="L1103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:12">
       <c r="A1104">
-        <v>257201</v>
+        <v>257540</v>
       </c>
       <c r="B1104" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="C1104" t="s">
-        <v>3295</v>
+        <v>3318</v>
       </c>
       <c r="D1104" t="s">
         <v>14</v>
       </c>
       <c r="E1104" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1104" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="L1104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:12">
       <c r="A1105">
-        <v>257202</v>
+        <v>257543</v>
       </c>
       <c r="B1105" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="C1105" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
       <c r="D1105" t="s">
         <v>14</v>
       </c>
       <c r="E1105" t="s">
         <v>25</v>
       </c>
       <c r="H1105" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="L1105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:12">
       <c r="A1106">
-        <v>257204</v>
+        <v>257544</v>
       </c>
       <c r="B1106" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
       <c r="C1106" t="s">
-        <v>3322</v>
+        <v>1319</v>
       </c>
       <c r="D1106" t="s">
         <v>14</v>
       </c>
       <c r="E1106" t="s">
-        <v>2255</v>
+        <v>924</v>
       </c>
       <c r="H1106" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="L1106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1107" spans="1:12">
       <c r="A1107">
-        <v>257206</v>
+        <v>257546</v>
       </c>
       <c r="B1107" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="C1107" t="s">
-        <v>3325</v>
+        <v>3283</v>
       </c>
       <c r="D1107" t="s">
         <v>14</v>
       </c>
       <c r="E1107" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1107" t="s">
-        <v>3293</v>
+        <v>3326</v>
       </c>
       <c r="L1107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1108" spans="1:12">
       <c r="A1108">
-        <v>257208</v>
+        <v>257547</v>
       </c>
       <c r="B1108" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="C1108" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="D1108" t="s">
         <v>14</v>
       </c>
       <c r="E1108" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H1108" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="L1108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1109" spans="1:12">
       <c r="A1109">
-        <v>257214</v>
+        <v>257548</v>
       </c>
       <c r="B1109" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="C1109" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="D1109" t="s">
         <v>14</v>
       </c>
       <c r="E1109" t="s">
-        <v>3331</v>
+        <v>15</v>
       </c>
       <c r="H1109" t="s">
         <v>3332</v>
       </c>
       <c r="L1109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1110" spans="1:12">
       <c r="A1110">
-        <v>257236</v>
+        <v>257549</v>
       </c>
       <c r="B1110" t="s">
         <v>3333</v>
       </c>
       <c r="C1110" t="s">
         <v>3334</v>
       </c>
       <c r="D1110" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1110" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>187</v>
       </c>
       <c r="H1110" t="s">
         <v>3335</v>
       </c>
       <c r="L1110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1111" spans="1:12">
       <c r="A1111">
-        <v>257240</v>
+        <v>257550</v>
       </c>
       <c r="B1111" t="s">
         <v>3336</v>
       </c>
       <c r="C1111" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1111" t="s">
         <v>3337</v>
-      </c>
-[...10 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="L1111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1112" spans="1:12">
       <c r="A1112">
-        <v>257242</v>
+        <v>257554</v>
       </c>
       <c r="B1112" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1112" t="s">
         <v>3339</v>
       </c>
-      <c r="C1112" t="s">
+      <c r="D1112" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1112" t="s">
         <v>3340</v>
-      </c>
-[...13 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="L1112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1113" spans="1:12">
       <c r="A1113">
-        <v>257243</v>
+        <v>257559</v>
       </c>
       <c r="B1113" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1113" t="s">
         <v>3343</v>
-      </c>
-[...16 lines deleted...]
-        <v>3342</v>
       </c>
       <c r="L1113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1114" spans="1:12">
       <c r="A1114">
-        <v>257245</v>
+        <v>257560</v>
       </c>
       <c r="B1114" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1114" t="s">
         <v>3346</v>
-      </c>
-[...10 lines deleted...]
-        <v>3348</v>
       </c>
       <c r="L1114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1115" spans="1:12">
       <c r="A1115">
-        <v>257255</v>
+        <v>257561</v>
       </c>
       <c r="B1115" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1115" t="s">
         <v>3349</v>
-      </c>
-[...10 lines deleted...]
-        <v>3351</v>
       </c>
       <c r="L1115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1116" spans="1:12">
       <c r="A1116">
-        <v>257288</v>
+        <v>257562</v>
       </c>
       <c r="B1116" t="s">
-        <v>3352</v>
+        <v>3350</v>
       </c>
       <c r="C1116" t="s">
-        <v>3353</v>
+        <v>3351</v>
       </c>
       <c r="D1116" t="s">
         <v>29</v>
       </c>
       <c r="E1116" t="s">
         <v>30</v>
       </c>
       <c r="H1116" t="s">
-        <v>3354</v>
+        <v>3352</v>
       </c>
       <c r="L1116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1117" spans="1:12">
       <c r="A1117">
-        <v>257294</v>
+        <v>257563</v>
       </c>
       <c r="B1117" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1117" t="s">
         <v>3355</v>
-      </c>
-[...10 lines deleted...]
-        <v>3357</v>
       </c>
       <c r="L1117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1118" spans="1:12">
       <c r="A1118">
-        <v>257305</v>
+        <v>257564</v>
       </c>
       <c r="B1118" t="s">
-        <v>3358</v>
+        <v>3356</v>
       </c>
       <c r="C1118" t="s">
-        <v>3359</v>
+        <v>3339</v>
       </c>
       <c r="D1118" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1118" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>25</v>
       </c>
       <c r="H1118" t="s">
-        <v>3360</v>
+        <v>3357</v>
       </c>
       <c r="L1118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1119" spans="1:12">
       <c r="A1119">
-        <v>257307</v>
+        <v>257565</v>
       </c>
       <c r="B1119" t="s">
-        <v>3361</v>
+        <v>3358</v>
       </c>
       <c r="C1119" t="s">
-        <v>3362</v>
+        <v>3359</v>
       </c>
       <c r="D1119" t="s">
         <v>14</v>
       </c>
       <c r="E1119" t="s">
         <v>187</v>
       </c>
       <c r="H1119" t="s">
-        <v>3363</v>
+        <v>3360</v>
       </c>
       <c r="L1119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1120" spans="1:12">
       <c r="A1120">
-        <v>257308</v>
+        <v>257567</v>
       </c>
       <c r="B1120" t="s">
-        <v>3364</v>
+        <v>3361</v>
       </c>
       <c r="C1120" t="s">
-        <v>3365</v>
+        <v>3362</v>
       </c>
       <c r="D1120" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1120" t="s">
-        <v>30</v>
+        <v>933</v>
       </c>
       <c r="H1120" t="s">
-        <v>3366</v>
+        <v>3363</v>
       </c>
       <c r="L1120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1121" spans="1:12">
       <c r="A1121">
-        <v>257311</v>
+        <v>257569</v>
       </c>
       <c r="B1121" t="s">
-        <v>3367</v>
+        <v>3364</v>
       </c>
       <c r="C1121" t="s">
-        <v>3368</v>
+        <v>3365</v>
       </c>
       <c r="D1121" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1121" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1121" t="s">
-        <v>3369</v>
+        <v>3366</v>
       </c>
       <c r="L1121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1122" spans="1:12">
       <c r="A1122">
-        <v>257317</v>
+        <v>257571</v>
       </c>
       <c r="B1122" t="s">
-        <v>3370</v>
+        <v>3367</v>
       </c>
       <c r="C1122" t="s">
-        <v>2240</v>
+        <v>2327</v>
       </c>
       <c r="D1122" t="s">
         <v>14</v>
       </c>
       <c r="E1122" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1122" t="s">
-        <v>3371</v>
+        <v>3368</v>
       </c>
       <c r="L1122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1123" spans="1:12">
       <c r="A1123">
-        <v>257320</v>
+        <v>257573</v>
       </c>
       <c r="B1123" t="s">
-        <v>3372</v>
+        <v>3369</v>
       </c>
       <c r="C1123" t="s">
-        <v>3373</v>
+        <v>3370</v>
       </c>
       <c r="D1123" t="s">
         <v>14</v>
       </c>
       <c r="E1123" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1123" t="s">
-        <v>3374</v>
+        <v>3371</v>
       </c>
       <c r="L1123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1124" spans="1:12">
       <c r="A1124">
-        <v>257321</v>
+        <v>257575</v>
       </c>
       <c r="B1124" t="s">
-        <v>3375</v>
+        <v>3372</v>
       </c>
       <c r="C1124" t="s">
-        <v>3376</v>
+        <v>3373</v>
       </c>
       <c r="D1124" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1124" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>25</v>
       </c>
       <c r="H1124" t="s">
-        <v>3377</v>
+        <v>3374</v>
       </c>
       <c r="L1124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1125" spans="1:12">
       <c r="A1125">
-        <v>257339</v>
+        <v>257578</v>
       </c>
       <c r="B1125" t="s">
-        <v>3378</v>
+        <v>3375</v>
       </c>
       <c r="C1125" t="s">
-        <v>3379</v>
+        <v>3376</v>
       </c>
       <c r="D1125" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>25</v>
       </c>
       <c r="H1125" t="s">
-        <v>3380</v>
+        <v>3377</v>
       </c>
       <c r="L1125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1126" spans="1:12">
       <c r="A1126">
-        <v>257340</v>
+        <v>257587</v>
       </c>
       <c r="B1126" t="s">
-        <v>3381</v>
+        <v>3378</v>
       </c>
       <c r="C1126" t="s">
-        <v>3382</v>
+        <v>3379</v>
       </c>
       <c r="D1126" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1126" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>25</v>
       </c>
       <c r="H1126" t="s">
-        <v>3383</v>
+        <v>3380</v>
       </c>
       <c r="L1126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1127" spans="1:12">
       <c r="A1127">
-        <v>257344</v>
+        <v>257590</v>
       </c>
       <c r="B1127" t="s">
-        <v>3384</v>
+        <v>3381</v>
       </c>
       <c r="C1127" t="s">
-        <v>3385</v>
+        <v>3382</v>
       </c>
       <c r="D1127" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1127" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>698</v>
+        <v>187</v>
       </c>
       <c r="H1127" t="s">
-        <v>3386</v>
+        <v>3383</v>
       </c>
       <c r="L1127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1128" spans="1:12">
       <c r="A1128">
-        <v>257350</v>
+        <v>257597</v>
       </c>
       <c r="B1128" t="s">
-        <v>3387</v>
+        <v>3384</v>
       </c>
       <c r="C1128" t="s">
-        <v>3388</v>
+        <v>3385</v>
       </c>
       <c r="D1128" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1128" t="s">
-        <v>3389</v>
+        <v>30</v>
       </c>
       <c r="H1128" t="s">
-        <v>3390</v>
+        <v>3386</v>
       </c>
       <c r="L1128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1129" spans="1:12">
       <c r="A1129">
-        <v>257358</v>
+        <v>257600</v>
       </c>
       <c r="B1129" t="s">
-        <v>3391</v>
+        <v>3387</v>
       </c>
       <c r="C1129" t="s">
-        <v>3392</v>
+        <v>3388</v>
       </c>
       <c r="D1129" t="s">
         <v>14</v>
       </c>
       <c r="E1129" t="s">
         <v>25</v>
       </c>
       <c r="H1129" t="s">
-        <v>3393</v>
+        <v>3389</v>
       </c>
       <c r="L1129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1130" spans="1:12">
       <c r="A1130">
-        <v>257359</v>
+        <v>257602</v>
       </c>
       <c r="B1130" t="s">
-        <v>3394</v>
+        <v>3390</v>
       </c>
       <c r="C1130" t="s">
-        <v>3395</v>
+        <v>3391</v>
       </c>
       <c r="D1130" t="s">
         <v>14</v>
       </c>
       <c r="E1130" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H1130" t="s">
-        <v>3396</v>
+        <v>3392</v>
       </c>
       <c r="L1130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1131" spans="1:12">
       <c r="A1131">
-        <v>257363</v>
+        <v>257613</v>
       </c>
       <c r="B1131" t="s">
-        <v>3397</v>
+        <v>3393</v>
       </c>
       <c r="C1131" t="s">
-        <v>3398</v>
+        <v>3394</v>
       </c>
       <c r="D1131" t="s">
         <v>14</v>
       </c>
       <c r="E1131" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1131" t="s">
-        <v>3399</v>
+        <v>3395</v>
       </c>
       <c r="L1131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1132" spans="1:12">
       <c r="A1132">
-        <v>257367</v>
+        <v>257618</v>
       </c>
       <c r="B1132" t="s">
-        <v>3400</v>
+        <v>3396</v>
       </c>
       <c r="C1132" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1132" t="s">
         <v>3398</v>
-      </c>
-[...7 lines deleted...]
-        <v>3401</v>
       </c>
       <c r="L1132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1133" spans="1:12">
       <c r="A1133">
-        <v>257372</v>
+        <v>257619</v>
       </c>
       <c r="B1133" t="s">
-        <v>3402</v>
+        <v>3399</v>
       </c>
       <c r="C1133" t="s">
-        <v>3398</v>
+        <v>3397</v>
       </c>
       <c r="D1133" t="s">
         <v>14</v>
       </c>
       <c r="E1133" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1133" t="s">
-        <v>3403</v>
+        <v>3400</v>
       </c>
       <c r="L1133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1134" spans="1:12">
       <c r="A1134">
-        <v>257374</v>
+        <v>257621</v>
       </c>
       <c r="B1134" t="s">
-        <v>3404</v>
+        <v>3401</v>
       </c>
       <c r="C1134" t="s">
-        <v>3322</v>
+        <v>3018</v>
       </c>
       <c r="D1134" t="s">
         <v>14</v>
       </c>
       <c r="E1134" t="s">
         <v>25</v>
       </c>
       <c r="H1134" t="s">
-        <v>3405</v>
+        <v>3402</v>
       </c>
       <c r="L1134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1135" spans="1:12">
       <c r="A1135">
-        <v>257381</v>
+        <v>257623</v>
       </c>
       <c r="B1135" t="s">
-        <v>3406</v>
+        <v>3403</v>
       </c>
       <c r="C1135" t="s">
-        <v>3407</v>
+        <v>3404</v>
       </c>
       <c r="D1135" t="s">
         <v>14</v>
       </c>
       <c r="E1135" t="s">
-        <v>1667</v>
+        <v>187</v>
       </c>
       <c r="H1135" t="s">
-        <v>3408</v>
+        <v>3405</v>
       </c>
       <c r="L1135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1136" spans="1:12">
       <c r="A1136">
-        <v>257383</v>
+        <v>257624</v>
       </c>
       <c r="B1136" t="s">
-        <v>3409</v>
+        <v>3406</v>
       </c>
       <c r="C1136" t="s">
-        <v>3410</v>
+        <v>3388</v>
       </c>
       <c r="D1136" t="s">
         <v>14</v>
       </c>
       <c r="E1136" t="s">
-        <v>187</v>
+        <v>2227</v>
       </c>
       <c r="H1136" t="s">
-        <v>3411</v>
+        <v>3407</v>
       </c>
       <c r="L1136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1137" spans="1:12">
       <c r="A1137">
-        <v>257389</v>
+        <v>257626</v>
       </c>
       <c r="B1137" t="s">
-        <v>3412</v>
+        <v>3408</v>
       </c>
       <c r="C1137" t="s">
-        <v>3413</v>
+        <v>3404</v>
       </c>
       <c r="D1137" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>187</v>
       </c>
       <c r="H1137" t="s">
-        <v>3414</v>
+        <v>3409</v>
       </c>
       <c r="L1137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1138" spans="1:12">
       <c r="A1138">
-        <v>257391</v>
+        <v>257630</v>
       </c>
       <c r="B1138" t="s">
-        <v>3415</v>
+        <v>3410</v>
       </c>
       <c r="C1138" t="s">
-        <v>3416</v>
+        <v>3411</v>
       </c>
       <c r="D1138" t="s">
         <v>14</v>
       </c>
       <c r="E1138" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H1138" t="s">
-        <v>3417</v>
+        <v>3412</v>
       </c>
       <c r="L1138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1139" spans="1:12">
       <c r="A1139">
-        <v>257392</v>
+        <v>257636</v>
       </c>
       <c r="B1139" t="s">
-        <v>3418</v>
+        <v>3413</v>
       </c>
       <c r="C1139" t="s">
-        <v>3398</v>
+        <v>3404</v>
       </c>
       <c r="D1139" t="s">
         <v>14</v>
       </c>
       <c r="E1139" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1139" t="s">
-        <v>3419</v>
+        <v>3414</v>
       </c>
       <c r="L1139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1140" spans="1:12">
       <c r="A1140">
-        <v>257393</v>
+        <v>257637</v>
       </c>
       <c r="B1140" t="s">
-        <v>3420</v>
+        <v>3415</v>
       </c>
       <c r="C1140" t="s">
-        <v>3421</v>
+        <v>3416</v>
       </c>
       <c r="D1140" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1140" t="s">
-        <v>25</v>
+        <v>3417</v>
       </c>
       <c r="H1140" t="s">
-        <v>3422</v>
+        <v>3418</v>
       </c>
       <c r="L1140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1141" spans="1:12">
       <c r="A1141">
-        <v>257394</v>
+        <v>257639</v>
       </c>
       <c r="B1141" t="s">
-        <v>3423</v>
+        <v>3419</v>
       </c>
       <c r="C1141" t="s">
-        <v>3424</v>
+        <v>3420</v>
       </c>
       <c r="D1141" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1141" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1141" t="s">
+        <v>212</v>
       </c>
       <c r="H1141" t="s">
-        <v>3425</v>
+        <v>3421</v>
       </c>
       <c r="L1141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1142" spans="1:12">
       <c r="A1142">
-        <v>257401</v>
+        <v>257647</v>
       </c>
       <c r="B1142" t="s">
-        <v>3426</v>
+        <v>3422</v>
       </c>
       <c r="C1142" t="s">
-        <v>3427</v>
+        <v>3423</v>
       </c>
       <c r="D1142" t="s">
         <v>14</v>
       </c>
       <c r="E1142" t="s">
         <v>25</v>
       </c>
       <c r="H1142" t="s">
-        <v>3428</v>
+        <v>3424</v>
       </c>
       <c r="L1142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1143" spans="1:12">
       <c r="A1143">
-        <v>257403</v>
+        <v>257655</v>
       </c>
       <c r="B1143" t="s">
-        <v>3429</v>
+        <v>3425</v>
       </c>
       <c r="C1143" t="s">
-        <v>3430</v>
+        <v>3426</v>
       </c>
       <c r="D1143" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>30</v>
       </c>
       <c r="H1143" t="s">
-        <v>3431</v>
+        <v>3427</v>
       </c>
       <c r="L1143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1144" spans="1:12">
       <c r="A1144">
-        <v>257411</v>
+        <v>257656</v>
       </c>
       <c r="B1144" t="s">
-        <v>3432</v>
+        <v>3428</v>
       </c>
       <c r="C1144" t="s">
-        <v>3433</v>
+        <v>3429</v>
       </c>
       <c r="D1144" t="s">
         <v>14</v>
       </c>
       <c r="E1144" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1144" t="s">
-        <v>3434</v>
+        <v>3430</v>
       </c>
       <c r="L1144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1145" spans="1:12">
       <c r="A1145">
-        <v>257413</v>
+        <v>257658</v>
       </c>
       <c r="B1145" t="s">
-        <v>3435</v>
+        <v>3431</v>
       </c>
       <c r="C1145" t="s">
-        <v>3436</v>
+        <v>3432</v>
       </c>
       <c r="D1145" t="s">
         <v>14</v>
       </c>
       <c r="E1145" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1145" t="s">
-        <v>3437</v>
+        <v>3433</v>
       </c>
       <c r="L1145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1146" spans="1:12">
       <c r="A1146">
-        <v>257414</v>
+        <v>257659</v>
       </c>
       <c r="B1146" t="s">
-        <v>3438</v>
+        <v>3434</v>
       </c>
       <c r="C1146" t="s">
-        <v>3439</v>
+        <v>3435</v>
       </c>
       <c r="D1146" t="s">
         <v>14</v>
       </c>
       <c r="E1146" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1146" t="s">
-        <v>3440</v>
+        <v>3436</v>
       </c>
       <c r="L1146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1147" spans="1:12">
       <c r="A1147">
-        <v>257418</v>
+        <v>257660</v>
       </c>
       <c r="B1147" t="s">
-        <v>3441</v>
+        <v>3437</v>
       </c>
       <c r="C1147" t="s">
-        <v>3442</v>
+        <v>41</v>
       </c>
       <c r="D1147" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1147" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1147" t="s">
-        <v>3443</v>
+        <v>3438</v>
+      </c>
+      <c r="J1147">
+        <v>253656</v>
+      </c>
+      <c r="K1147" t="s">
+        <v>43</v>
       </c>
       <c r="L1147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1148" spans="1:12">
       <c r="A1148">
-        <v>257419</v>
+        <v>257662</v>
       </c>
       <c r="B1148" t="s">
-        <v>3444</v>
+        <v>3439</v>
       </c>
       <c r="C1148" t="s">
-        <v>3445</v>
+        <v>3440</v>
       </c>
       <c r="D1148" t="s">
         <v>14</v>
       </c>
       <c r="E1148" t="s">
         <v>25</v>
       </c>
       <c r="H1148" t="s">
-        <v>3446</v>
+        <v>3441</v>
       </c>
       <c r="L1148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1149" spans="1:12">
       <c r="A1149">
-        <v>257421</v>
+        <v>257664</v>
       </c>
       <c r="B1149" t="s">
-        <v>3447</v>
+        <v>3442</v>
       </c>
       <c r="C1149" t="s">
-        <v>3448</v>
+        <v>3443</v>
       </c>
       <c r="D1149" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1149" t="s">
-        <v>3449</v>
+        <v>3444</v>
       </c>
       <c r="L1149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1150" spans="1:12">
       <c r="A1150">
-        <v>257422</v>
+        <v>257666</v>
       </c>
       <c r="B1150" t="s">
-        <v>3450</v>
+        <v>3445</v>
       </c>
       <c r="C1150" t="s">
-        <v>3451</v>
+        <v>3446</v>
       </c>
       <c r="D1150" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1150" t="s">
-        <v>3452</v>
+        <v>3447</v>
       </c>
       <c r="L1150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1151" spans="1:12">
       <c r="A1151">
-        <v>257423</v>
+        <v>257667</v>
       </c>
       <c r="B1151" t="s">
-        <v>3453</v>
+        <v>3448</v>
       </c>
       <c r="C1151" t="s">
-        <v>3454</v>
+        <v>3449</v>
       </c>
       <c r="D1151" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1151" t="s">
-        <v>3455</v>
+        <v>3450</v>
       </c>
       <c r="L1151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1152" spans="1:12">
       <c r="A1152">
-        <v>257425</v>
+        <v>257668</v>
       </c>
       <c r="B1152" t="s">
-        <v>3456</v>
+        <v>3451</v>
       </c>
       <c r="C1152" t="s">
-        <v>3457</v>
+        <v>3452</v>
       </c>
       <c r="D1152" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1152" t="s">
-        <v>3458</v>
+        <v>3453</v>
       </c>
       <c r="L1152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1153" spans="1:12">
       <c r="A1153">
-        <v>257426</v>
+        <v>257669</v>
       </c>
       <c r="B1153" t="s">
-        <v>3459</v>
+        <v>3454</v>
       </c>
       <c r="C1153" t="s">
-        <v>3460</v>
+        <v>3455</v>
       </c>
       <c r="D1153" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1153" t="s">
-        <v>3461</v>
+        <v>3456</v>
       </c>
       <c r="L1153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1154" spans="1:12">
       <c r="A1154">
-        <v>257427</v>
+        <v>257675</v>
       </c>
       <c r="B1154" t="s">
-        <v>3462</v>
+        <v>3457</v>
       </c>
       <c r="C1154" t="s">
-        <v>3463</v>
+        <v>3458</v>
       </c>
       <c r="D1154" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1154" t="s">
-        <v>3464</v>
+        <v>3459</v>
       </c>
       <c r="L1154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1155" spans="1:12">
       <c r="A1155">
-        <v>257429</v>
+        <v>257676</v>
       </c>
       <c r="B1155" t="s">
-        <v>3465</v>
+        <v>3460</v>
       </c>
       <c r="C1155" t="s">
-        <v>3454</v>
+        <v>3461</v>
       </c>
       <c r="D1155" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1155" t="s">
-        <v>3466</v>
+        <v>3462</v>
       </c>
       <c r="L1155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1156" spans="1:12">
       <c r="A1156">
-        <v>257432</v>
+        <v>257677</v>
       </c>
       <c r="B1156" t="s">
-        <v>3467</v>
+        <v>3463</v>
       </c>
       <c r="C1156" t="s">
-        <v>3468</v>
+        <v>3464</v>
       </c>
       <c r="D1156" t="s">
         <v>14</v>
       </c>
       <c r="E1156" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1156" t="s">
-        <v>3469</v>
+        <v>3052</v>
       </c>
       <c r="L1156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1157" spans="1:12">
       <c r="A1157">
-        <v>257434</v>
+        <v>257679</v>
       </c>
       <c r="B1157" t="s">
-        <v>3470</v>
+        <v>3465</v>
       </c>
       <c r="C1157" t="s">
-        <v>3471</v>
+        <v>3466</v>
       </c>
       <c r="D1157" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1157" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1157" t="s">
-        <v>3472</v>
+        <v>3467</v>
+      </c>
+      <c r="J1157">
+        <v>257403</v>
+      </c>
+      <c r="K1157" t="s">
+        <v>3141</v>
       </c>
       <c r="L1157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1158" spans="1:12">
       <c r="A1158">
-        <v>257435</v>
+        <v>257680</v>
       </c>
       <c r="B1158" t="s">
-        <v>3473</v>
+        <v>3468</v>
       </c>
       <c r="C1158" t="s">
-        <v>3474</v>
+        <v>3469</v>
       </c>
       <c r="D1158" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1158" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1158" t="s">
-        <v>3475</v>
+        <v>3470</v>
+      </c>
+      <c r="J1158">
+        <v>257684</v>
+      </c>
+      <c r="K1158" t="s">
+        <v>3471</v>
       </c>
       <c r="L1158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1159" spans="1:12">
       <c r="A1159">
-        <v>257436</v>
+        <v>257681</v>
       </c>
       <c r="B1159" t="s">
-        <v>3476</v>
+        <v>3472</v>
       </c>
       <c r="C1159" t="s">
-        <v>3477</v>
+        <v>3473</v>
       </c>
       <c r="D1159" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1159" t="s">
-        <v>3478</v>
+        <v>3474</v>
       </c>
       <c r="L1159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1160" spans="1:12">
       <c r="A1160">
-        <v>257437</v>
+        <v>257682</v>
       </c>
       <c r="B1160" t="s">
-        <v>3479</v>
+        <v>3475</v>
       </c>
       <c r="C1160" t="s">
-        <v>3480</v>
+        <v>3476</v>
       </c>
       <c r="D1160" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1160" t="s">
-        <v>3481</v>
+        <v>3477</v>
       </c>
       <c r="L1160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1161" spans="1:12">
       <c r="A1161">
-        <v>257438</v>
+        <v>257684</v>
       </c>
       <c r="B1161" t="s">
-        <v>3482</v>
+        <v>3478</v>
       </c>
       <c r="C1161" t="s">
-        <v>3483</v>
+        <v>3479</v>
       </c>
       <c r="D1161" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1161" t="s">
-        <v>3484</v>
+        <v>3471</v>
       </c>
       <c r="L1161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1162" spans="1:12">
       <c r="A1162">
-        <v>257440</v>
+        <v>257685</v>
       </c>
       <c r="B1162" t="s">
-        <v>3485</v>
+        <v>3480</v>
       </c>
       <c r="C1162" t="s">
-        <v>3486</v>
+        <v>3481</v>
       </c>
       <c r="D1162" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1162" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1162" t="s">
-        <v>3487</v>
+        <v>3482</v>
+      </c>
+      <c r="J1162">
+        <v>257686</v>
+      </c>
+      <c r="K1162" t="s">
+        <v>39</v>
       </c>
       <c r="L1162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1163" spans="1:12">
       <c r="A1163">
-        <v>257441</v>
+        <v>257686</v>
       </c>
       <c r="B1163" t="s">
-        <v>3488</v>
+        <v>3483</v>
       </c>
       <c r="C1163" t="s">
-        <v>3489</v>
+        <v>2420</v>
       </c>
       <c r="D1163" t="s">
         <v>14</v>
       </c>
       <c r="E1163" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1163" t="s">
-        <v>3490</v>
+        <v>39</v>
       </c>
       <c r="L1163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1164" spans="1:12">
       <c r="A1164">
-        <v>257442</v>
+        <v>257688</v>
       </c>
       <c r="B1164" t="s">
-        <v>3491</v>
+        <v>3484</v>
       </c>
       <c r="C1164" t="s">
-        <v>3492</v>
+        <v>3485</v>
       </c>
       <c r="D1164" t="s">
         <v>14</v>
       </c>
       <c r="E1164" t="s">
         <v>25</v>
       </c>
       <c r="H1164" t="s">
-        <v>3493</v>
+        <v>3486</v>
       </c>
       <c r="L1164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1165" spans="1:12">
       <c r="A1165">
-        <v>257446</v>
+        <v>257689</v>
       </c>
       <c r="B1165" t="s">
-        <v>3494</v>
+        <v>3487</v>
       </c>
       <c r="C1165" t="s">
-        <v>3495</v>
+        <v>3488</v>
       </c>
       <c r="D1165" t="s">
         <v>14</v>
       </c>
       <c r="E1165" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1165" t="s">
-        <v>3496</v>
+        <v>3489</v>
       </c>
       <c r="L1165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1166" spans="1:12">
       <c r="A1166">
-        <v>257453</v>
+        <v>257690</v>
       </c>
       <c r="B1166" t="s">
-        <v>3497</v>
+        <v>3490</v>
       </c>
       <c r="C1166" t="s">
-        <v>3498</v>
+        <v>3491</v>
       </c>
       <c r="D1166" t="s">
         <v>14</v>
       </c>
       <c r="E1166" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H1166" t="s">
-        <v>3499</v>
+        <v>3492</v>
       </c>
       <c r="L1166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1167" spans="1:12">
       <c r="A1167">
-        <v>257454</v>
+        <v>257691</v>
       </c>
       <c r="B1167" t="s">
-        <v>3500</v>
+        <v>3493</v>
       </c>
       <c r="C1167" t="s">
-        <v>3501</v>
+        <v>3494</v>
       </c>
       <c r="D1167" t="s">
         <v>14</v>
       </c>
       <c r="E1167" t="s">
         <v>25</v>
       </c>
       <c r="H1167" t="s">
-        <v>3502</v>
+        <v>3495</v>
       </c>
       <c r="L1167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1168" spans="1:12">
       <c r="A1168">
-        <v>257455</v>
+        <v>257693</v>
       </c>
       <c r="B1168" t="s">
-        <v>3503</v>
+        <v>3496</v>
       </c>
       <c r="C1168" t="s">
-        <v>3504</v>
+        <v>3497</v>
       </c>
       <c r="D1168" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1168" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1168" t="s">
-        <v>3505</v>
+        <v>3498</v>
       </c>
       <c r="L1168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1169" spans="1:12">
       <c r="A1169">
-        <v>257456</v>
+        <v>257699</v>
       </c>
       <c r="B1169" t="s">
-        <v>3506</v>
+        <v>3499</v>
       </c>
       <c r="C1169" t="s">
-        <v>3507</v>
+        <v>3500</v>
       </c>
       <c r="D1169" t="s">
         <v>14</v>
       </c>
       <c r="E1169" t="s">
-        <v>187</v>
+        <v>1376</v>
       </c>
       <c r="H1169" t="s">
-        <v>3508</v>
+        <v>3501</v>
       </c>
       <c r="L1169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1170" spans="1:12">
       <c r="A1170">
-        <v>257459</v>
+        <v>257704</v>
       </c>
       <c r="B1170" t="s">
-        <v>3509</v>
+        <v>3502</v>
       </c>
       <c r="C1170" t="s">
-        <v>3501</v>
+        <v>3503</v>
       </c>
       <c r="D1170" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1170" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1170" t="s">
-        <v>3510</v>
+        <v>3504</v>
+      </c>
+      <c r="J1170">
+        <v>256876</v>
+      </c>
+      <c r="K1170" t="s">
+        <v>2633</v>
       </c>
       <c r="L1170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1171" spans="1:12">
       <c r="A1171">
-        <v>257462</v>
+        <v>257705</v>
       </c>
       <c r="B1171" t="s">
-        <v>3511</v>
+        <v>3505</v>
       </c>
       <c r="C1171" t="s">
-        <v>3512</v>
+        <v>3506</v>
       </c>
       <c r="D1171" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1171" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1171" t="s">
-        <v>3513</v>
+        <v>3507</v>
+      </c>
+      <c r="J1171">
+        <v>256669</v>
+      </c>
+      <c r="K1171" t="s">
+        <v>2636</v>
       </c>
       <c r="L1171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1172" spans="1:12">
       <c r="A1172">
-        <v>257463</v>
+        <v>257706</v>
       </c>
       <c r="B1172" t="s">
-        <v>3514</v>
+        <v>3508</v>
       </c>
       <c r="C1172" t="s">
-        <v>3515</v>
+        <v>3509</v>
       </c>
       <c r="D1172" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1172" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1172" t="s">
-        <v>3516</v>
+        <v>3510</v>
       </c>
       <c r="L1172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1173" spans="1:12">
       <c r="A1173">
-        <v>257467</v>
+        <v>257707</v>
       </c>
       <c r="B1173" t="s">
-        <v>3517</v>
+        <v>3511</v>
       </c>
       <c r="C1173" t="s">
-        <v>2094</v>
+        <v>3509</v>
       </c>
       <c r="D1173" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1173" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1173" t="s">
-        <v>3518</v>
+        <v>3512</v>
+      </c>
+      <c r="J1173">
+        <v>256876</v>
+      </c>
+      <c r="K1173" t="s">
+        <v>2633</v>
       </c>
       <c r="L1173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1174" spans="1:12">
       <c r="A1174">
-        <v>257469</v>
+        <v>257708</v>
       </c>
       <c r="B1174" t="s">
-        <v>3519</v>
+        <v>3513</v>
       </c>
       <c r="C1174" t="s">
-        <v>3520</v>
+        <v>2641</v>
       </c>
       <c r="D1174" t="s">
         <v>29</v>
       </c>
       <c r="E1174" t="s">
         <v>30</v>
       </c>
-      <c r="G1174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1174" t="s">
-        <v>3522</v>
+        <v>3514</v>
+      </c>
+      <c r="J1174">
+        <v>256876</v>
+      </c>
+      <c r="K1174" t="s">
+        <v>2633</v>
       </c>
       <c r="L1174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1175" spans="1:12">
       <c r="A1175">
-        <v>257472</v>
+        <v>257710</v>
       </c>
       <c r="B1175" t="s">
-        <v>3523</v>
+        <v>3515</v>
       </c>
       <c r="C1175" t="s">
-        <v>3524</v>
+        <v>3516</v>
       </c>
       <c r="D1175" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1175" t="s">
-        <v>933</v>
+        <v>3417</v>
       </c>
       <c r="H1175" t="s">
-        <v>3525</v>
+        <v>3517</v>
       </c>
       <c r="L1175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1176" spans="1:12">
       <c r="A1176">
-        <v>257475</v>
+        <v>257712</v>
       </c>
       <c r="B1176" t="s">
-        <v>3526</v>
+        <v>3518</v>
       </c>
       <c r="C1176" t="s">
-        <v>3527</v>
+        <v>3519</v>
       </c>
       <c r="D1176" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3528</v>
+        <v>29</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>30</v>
       </c>
       <c r="H1176" t="s">
-        <v>3529</v>
+        <v>3520</v>
       </c>
       <c r="L1176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1177" spans="1:12">
       <c r="A1177">
-        <v>257478</v>
+        <v>257724</v>
       </c>
       <c r="B1177" t="s">
-        <v>3530</v>
+        <v>3521</v>
       </c>
       <c r="C1177" t="s">
-        <v>3531</v>
+        <v>3522</v>
       </c>
       <c r="D1177" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1177" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3528</v>
+        <v>25</v>
       </c>
       <c r="H1177" t="s">
-        <v>3532</v>
+        <v>3523</v>
       </c>
       <c r="L1177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1178" spans="1:12">
       <c r="A1178">
-        <v>257483</v>
+        <v>257726</v>
       </c>
       <c r="B1178" t="s">
-        <v>3533</v>
+        <v>3524</v>
       </c>
       <c r="C1178" t="s">
-        <v>3534</v>
+        <v>3525</v>
       </c>
       <c r="D1178" t="s">
         <v>14</v>
       </c>
       <c r="E1178" t="s">
         <v>25</v>
       </c>
       <c r="H1178" t="s">
-        <v>3535</v>
+        <v>3526</v>
       </c>
       <c r="L1178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1179" spans="1:12">
       <c r="A1179">
-        <v>257484</v>
+        <v>257732</v>
       </c>
       <c r="B1179" t="s">
-        <v>3536</v>
+        <v>3527</v>
       </c>
       <c r="C1179" t="s">
-        <v>3537</v>
+        <v>3522</v>
       </c>
       <c r="D1179" t="s">
         <v>14</v>
       </c>
       <c r="E1179" t="s">
         <v>25</v>
       </c>
       <c r="H1179" t="s">
-        <v>3538</v>
+        <v>3528</v>
       </c>
       <c r="L1179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1180" spans="1:12">
       <c r="A1180">
-        <v>257489</v>
+        <v>257741</v>
       </c>
       <c r="B1180" t="s">
-        <v>3539</v>
+        <v>3529</v>
       </c>
       <c r="C1180" t="s">
-        <v>3540</v>
+        <v>3530</v>
       </c>
       <c r="D1180" t="s">
         <v>14</v>
       </c>
       <c r="E1180" t="s">
         <v>25</v>
       </c>
       <c r="H1180" t="s">
-        <v>3541</v>
+        <v>3531</v>
       </c>
       <c r="L1180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1181" spans="1:12">
       <c r="A1181">
-        <v>257494</v>
+        <v>257748</v>
       </c>
       <c r="B1181" t="s">
-        <v>3542</v>
+        <v>3532</v>
       </c>
       <c r="C1181" t="s">
-        <v>3543</v>
+        <v>3533</v>
       </c>
       <c r="D1181" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1181" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1181" t="s">
-        <v>3544</v>
+        <v>3534</v>
       </c>
       <c r="L1181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1182" spans="1:12">
       <c r="A1182">
-        <v>257496</v>
+        <v>257750</v>
       </c>
       <c r="B1182" t="s">
-        <v>3545</v>
+        <v>3535</v>
       </c>
       <c r="C1182" t="s">
-        <v>3546</v>
+        <v>3536</v>
       </c>
       <c r="D1182" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1182" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1182" t="s">
-        <v>3547</v>
+        <v>3537</v>
       </c>
       <c r="L1182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1183" spans="1:12">
       <c r="A1183">
-        <v>257502</v>
+        <v>257752</v>
       </c>
       <c r="B1183" t="s">
-        <v>3548</v>
+        <v>3538</v>
       </c>
       <c r="C1183" t="s">
-        <v>3549</v>
+        <v>3539</v>
       </c>
       <c r="D1183" t="s">
         <v>14</v>
       </c>
       <c r="E1183" t="s">
         <v>25</v>
       </c>
       <c r="H1183" t="s">
-        <v>3550</v>
+        <v>3540</v>
       </c>
       <c r="L1183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1184" spans="1:12">
       <c r="A1184">
-        <v>257503</v>
+        <v>257772</v>
       </c>
       <c r="B1184" t="s">
-        <v>3551</v>
+        <v>3541</v>
       </c>
       <c r="C1184" t="s">
-        <v>3552</v>
+        <v>3542</v>
       </c>
       <c r="D1184" t="s">
         <v>14</v>
       </c>
       <c r="E1184" t="s">
         <v>25</v>
       </c>
       <c r="H1184" t="s">
-        <v>3553</v>
+        <v>3543</v>
       </c>
       <c r="L1184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1185" spans="1:12">
       <c r="A1185">
-        <v>257509</v>
+        <v>257781</v>
       </c>
       <c r="B1185" t="s">
-        <v>3554</v>
+        <v>3544</v>
       </c>
       <c r="C1185" t="s">
-        <v>3555</v>
+        <v>3545</v>
       </c>
       <c r="D1185" t="s">
         <v>14</v>
       </c>
       <c r="E1185" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1185" t="s">
-        <v>3556</v>
+        <v>3546</v>
       </c>
       <c r="L1185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1186" spans="1:12">
       <c r="A1186">
-        <v>257512</v>
+        <v>257806</v>
       </c>
       <c r="B1186" t="s">
-        <v>3557</v>
+        <v>3547</v>
       </c>
       <c r="C1186" t="s">
-        <v>3558</v>
+        <v>3548</v>
       </c>
       <c r="D1186" t="s">
         <v>14</v>
       </c>
       <c r="E1186" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1186" t="s">
-        <v>3559</v>
+        <v>3549</v>
       </c>
       <c r="L1186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1187" spans="1:12">
       <c r="A1187">
-        <v>257514</v>
+        <v>257818</v>
       </c>
       <c r="B1187" t="s">
-        <v>3560</v>
+        <v>3550</v>
       </c>
       <c r="C1187" t="s">
-        <v>3561</v>
+        <v>3551</v>
       </c>
       <c r="D1187" t="s">
         <v>14</v>
       </c>
       <c r="E1187" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H1187" t="s">
-        <v>3562</v>
+        <v>3552</v>
       </c>
       <c r="L1187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1188" spans="1:12">
       <c r="A1188">
-        <v>257519</v>
+        <v>257828</v>
       </c>
       <c r="B1188" t="s">
-        <v>3563</v>
+        <v>3553</v>
       </c>
       <c r="C1188" t="s">
-        <v>3564</v>
+        <v>3554</v>
       </c>
       <c r="D1188" t="s">
         <v>14</v>
       </c>
       <c r="E1188" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1188" t="s">
-        <v>3565</v>
+        <v>3555</v>
       </c>
       <c r="L1188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1189" spans="1:12">
       <c r="A1189">
-        <v>257521</v>
+        <v>257832</v>
       </c>
       <c r="B1189" t="s">
-        <v>3566</v>
+        <v>3556</v>
       </c>
       <c r="C1189" t="s">
-        <v>3567</v>
+        <v>1690</v>
       </c>
       <c r="D1189" t="s">
         <v>14</v>
       </c>
       <c r="E1189" t="s">
         <v>25</v>
       </c>
       <c r="H1189" t="s">
-        <v>3568</v>
+        <v>3557</v>
       </c>
       <c r="L1189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1190" spans="1:12">
       <c r="A1190">
-        <v>257524</v>
+        <v>257835</v>
       </c>
       <c r="B1190" t="s">
-        <v>3569</v>
+        <v>3558</v>
       </c>
       <c r="C1190" t="s">
-        <v>3570</v>
+        <v>3559</v>
       </c>
       <c r="D1190" t="s">
         <v>14</v>
       </c>
       <c r="E1190" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H1190" t="s">
-        <v>3571</v>
+        <v>3560</v>
       </c>
       <c r="L1190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1191" spans="1:12">
       <c r="A1191">
-        <v>257525</v>
+        <v>257843</v>
       </c>
       <c r="B1191" t="s">
-        <v>3572</v>
+        <v>3561</v>
       </c>
       <c r="C1191" t="s">
-        <v>3573</v>
+        <v>3562</v>
       </c>
       <c r="D1191" t="s">
         <v>14</v>
       </c>
       <c r="E1191" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1191" t="s">
-        <v>3574</v>
+        <v>3563</v>
       </c>
       <c r="L1191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1192" spans="1:12">
       <c r="A1192">
-        <v>257526</v>
+        <v>257845</v>
       </c>
       <c r="B1192" t="s">
-        <v>3575</v>
+        <v>3564</v>
       </c>
       <c r="C1192" t="s">
-        <v>3576</v>
+        <v>3562</v>
       </c>
       <c r="D1192" t="s">
         <v>14</v>
       </c>
       <c r="E1192" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1192" t="s">
-        <v>3577</v>
+        <v>3565</v>
       </c>
       <c r="L1192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1193" spans="1:12">
       <c r="A1193">
-        <v>257527</v>
+        <v>257872</v>
       </c>
       <c r="B1193" t="s">
-        <v>3578</v>
+        <v>3566</v>
       </c>
       <c r="C1193" t="s">
-        <v>3579</v>
+        <v>3567</v>
       </c>
       <c r="D1193" t="s">
         <v>14</v>
       </c>
       <c r="E1193" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1193" t="s">
-        <v>3580</v>
+        <v>3568</v>
       </c>
       <c r="L1193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1194" spans="1:12">
       <c r="A1194">
-        <v>257528</v>
+        <v>257877</v>
       </c>
       <c r="B1194" t="s">
-        <v>3581</v>
+        <v>3569</v>
       </c>
       <c r="C1194" t="s">
-        <v>3582</v>
+        <v>3095</v>
       </c>
       <c r="D1194" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1194" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>694</v>
       </c>
       <c r="H1194" t="s">
-        <v>3583</v>
+        <v>3570</v>
       </c>
       <c r="L1194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1195" spans="1:12">
       <c r="A1195">
-        <v>257529</v>
+        <v>257883</v>
       </c>
       <c r="B1195" t="s">
-        <v>3584</v>
+        <v>3571</v>
       </c>
       <c r="C1195" t="s">
-        <v>3421</v>
+        <v>3572</v>
       </c>
       <c r="D1195" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1195" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1195" t="s">
-        <v>3585</v>
+        <v>3573</v>
       </c>
       <c r="L1195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1196" spans="1:12">
       <c r="A1196">
-        <v>257530</v>
+        <v>257884</v>
       </c>
       <c r="B1196" t="s">
-        <v>3586</v>
+        <v>3574</v>
       </c>
       <c r="C1196" t="s">
-        <v>3587</v>
+        <v>3575</v>
       </c>
       <c r="D1196" t="s">
         <v>29</v>
       </c>
       <c r="E1196" t="s">
         <v>30</v>
       </c>
       <c r="H1196" t="s">
-        <v>3588</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>3576</v>
       </c>
       <c r="L1196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1197" spans="1:12">
       <c r="A1197">
-        <v>257531</v>
+        <v>257885</v>
       </c>
       <c r="B1197" t="s">
-        <v>3589</v>
+        <v>3577</v>
       </c>
       <c r="C1197" t="s">
-        <v>3590</v>
+        <v>3578</v>
       </c>
       <c r="D1197" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1197" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1197" t="s">
-        <v>3591</v>
+        <v>3579</v>
       </c>
       <c r="L1197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1198" spans="1:12">
       <c r="A1198">
-        <v>257532</v>
+        <v>257890</v>
       </c>
       <c r="B1198" t="s">
-        <v>3592</v>
+        <v>3580</v>
       </c>
       <c r="C1198" t="s">
-        <v>3593</v>
+        <v>3581</v>
       </c>
       <c r="D1198" t="s">
         <v>14</v>
       </c>
       <c r="E1198" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1198" t="s">
-        <v>3594</v>
+        <v>3582</v>
       </c>
       <c r="L1198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1199" spans="1:12">
       <c r="A1199">
-        <v>257533</v>
+        <v>257891</v>
       </c>
       <c r="B1199" t="s">
-        <v>3595</v>
+        <v>3583</v>
       </c>
       <c r="C1199" t="s">
-        <v>3596</v>
+        <v>3575</v>
       </c>
       <c r="D1199" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1199" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1199" t="s">
-        <v>3597</v>
+        <v>3584</v>
       </c>
       <c r="L1199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1200" spans="1:12">
       <c r="A1200">
-        <v>257534</v>
+        <v>257892</v>
       </c>
       <c r="B1200" t="s">
-        <v>3598</v>
+        <v>3585</v>
       </c>
       <c r="C1200" t="s">
-        <v>3599</v>
+        <v>3572</v>
       </c>
       <c r="D1200" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1200" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1200" t="s">
-        <v>3600</v>
+        <v>3586</v>
       </c>
       <c r="L1200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1201" spans="1:12">
       <c r="A1201">
-        <v>257538</v>
+        <v>257900</v>
       </c>
       <c r="B1201" t="s">
-        <v>3601</v>
+        <v>3587</v>
       </c>
       <c r="C1201" t="s">
-        <v>3602</v>
+        <v>3588</v>
       </c>
       <c r="D1201" t="s">
         <v>14</v>
       </c>
       <c r="E1201" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H1201" t="s">
-        <v>3603</v>
+        <v>3589</v>
       </c>
       <c r="L1201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1202" spans="1:12">
       <c r="A1202">
-        <v>257539</v>
+        <v>257906</v>
       </c>
       <c r="B1202" t="s">
-        <v>3604</v>
+        <v>3590</v>
       </c>
       <c r="C1202" t="s">
-        <v>3605</v>
+        <v>3591</v>
       </c>
       <c r="D1202" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1202" t="s">
-        <v>788</v>
+        <v>25</v>
       </c>
       <c r="H1202" t="s">
-        <v>3606</v>
+        <v>3592</v>
       </c>
       <c r="L1202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1203" spans="1:12">
       <c r="A1203">
-        <v>257540</v>
+        <v>257907</v>
       </c>
       <c r="B1203" t="s">
-        <v>3607</v>
+        <v>3593</v>
       </c>
       <c r="C1203" t="s">
-        <v>3608</v>
+        <v>3591</v>
       </c>
       <c r="D1203" t="s">
         <v>14</v>
       </c>
       <c r="E1203" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1203" t="s">
-        <v>3609</v>
+        <v>3594</v>
       </c>
       <c r="L1203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1204" spans="1:12">
       <c r="A1204">
-        <v>257543</v>
+        <v>257911</v>
       </c>
       <c r="B1204" t="s">
-        <v>3610</v>
+        <v>3595</v>
       </c>
       <c r="C1204" t="s">
-        <v>3611</v>
+        <v>3591</v>
       </c>
       <c r="D1204" t="s">
         <v>14</v>
       </c>
       <c r="E1204" t="s">
         <v>25</v>
       </c>
       <c r="H1204" t="s">
-        <v>3612</v>
+        <v>3596</v>
       </c>
       <c r="L1204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1205" spans="1:12">
       <c r="A1205">
-        <v>257544</v>
+        <v>257922</v>
       </c>
       <c r="B1205" t="s">
-        <v>3613</v>
+        <v>3597</v>
       </c>
       <c r="C1205" t="s">
-        <v>1610</v>
+        <v>3598</v>
       </c>
       <c r="D1205" t="s">
         <v>14</v>
       </c>
       <c r="E1205" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1205" t="s">
-        <v>3614</v>
+        <v>3599</v>
       </c>
       <c r="L1205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1206" spans="1:12">
       <c r="A1206">
-        <v>257546</v>
+        <v>257925</v>
       </c>
       <c r="B1206" t="s">
-        <v>3615</v>
+        <v>3600</v>
       </c>
       <c r="C1206" t="s">
-        <v>3573</v>
+        <v>3601</v>
       </c>
       <c r="D1206" t="s">
         <v>14</v>
       </c>
       <c r="E1206" t="s">
         <v>25</v>
       </c>
       <c r="H1206" t="s">
-        <v>3616</v>
+        <v>3602</v>
       </c>
       <c r="L1206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1207" spans="1:12">
       <c r="A1207">
-        <v>257547</v>
+        <v>257931</v>
       </c>
       <c r="B1207" t="s">
-        <v>3617</v>
+        <v>3603</v>
       </c>
       <c r="C1207" t="s">
-        <v>3618</v>
+        <v>3604</v>
       </c>
       <c r="D1207" t="s">
         <v>14</v>
       </c>
       <c r="E1207" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1207" t="s">
-        <v>3619</v>
+        <v>3605</v>
       </c>
       <c r="L1207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1208" spans="1:12">
       <c r="A1208">
-        <v>257548</v>
+        <v>257935</v>
       </c>
       <c r="B1208" t="s">
-        <v>3620</v>
+        <v>3606</v>
       </c>
       <c r="C1208" t="s">
-        <v>3621</v>
+        <v>3607</v>
       </c>
       <c r="D1208" t="s">
         <v>14</v>
       </c>
       <c r="E1208" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1208" t="s">
-        <v>3622</v>
+        <v>3608</v>
       </c>
       <c r="L1208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1209" spans="1:12">
       <c r="A1209">
-        <v>257549</v>
+        <v>257936</v>
       </c>
       <c r="B1209" t="s">
-        <v>3623</v>
+        <v>3609</v>
       </c>
       <c r="C1209" t="s">
-        <v>3624</v>
+        <v>3607</v>
       </c>
       <c r="D1209" t="s">
         <v>14</v>
       </c>
       <c r="E1209" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1209" t="s">
-        <v>3625</v>
+        <v>3610</v>
       </c>
       <c r="L1209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1210" spans="1:12">
       <c r="A1210">
-        <v>257550</v>
+        <v>257938</v>
       </c>
       <c r="B1210" t="s">
-        <v>3626</v>
+        <v>3611</v>
       </c>
       <c r="C1210" t="s">
-        <v>3573</v>
+        <v>3607</v>
       </c>
       <c r="D1210" t="s">
         <v>14</v>
       </c>
       <c r="E1210" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1210" t="s">
-        <v>3627</v>
+        <v>3612</v>
       </c>
       <c r="L1210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1211" spans="1:12">
       <c r="A1211">
-        <v>257554</v>
+        <v>257943</v>
       </c>
       <c r="B1211" t="s">
-        <v>3628</v>
+        <v>3613</v>
       </c>
       <c r="C1211" t="s">
-        <v>3629</v>
+        <v>3614</v>
       </c>
       <c r="D1211" t="s">
         <v>14</v>
       </c>
       <c r="E1211" t="s">
-        <v>25</v>
+        <v>3615</v>
       </c>
       <c r="H1211" t="s">
-        <v>3630</v>
+        <v>3616</v>
       </c>
       <c r="L1211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1212" spans="1:12">
       <c r="A1212">
-        <v>257559</v>
+        <v>257944</v>
       </c>
       <c r="B1212" t="s">
-        <v>3631</v>
+        <v>3617</v>
       </c>
       <c r="C1212" t="s">
-        <v>3632</v>
+        <v>3618</v>
       </c>
       <c r="D1212" t="s">
         <v>14</v>
       </c>
       <c r="E1212" t="s">
-        <v>25</v>
+        <v>1376</v>
       </c>
       <c r="H1212" t="s">
-        <v>3633</v>
+        <v>3619</v>
       </c>
       <c r="L1212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1213" spans="1:12">
       <c r="A1213">
-        <v>257560</v>
+        <v>257950</v>
       </c>
       <c r="B1213" t="s">
-        <v>3634</v>
+        <v>3620</v>
       </c>
       <c r="C1213" t="s">
-        <v>3635</v>
+        <v>3607</v>
       </c>
       <c r="D1213" t="s">
         <v>14</v>
       </c>
       <c r="E1213" t="s">
         <v>25</v>
       </c>
       <c r="H1213" t="s">
-        <v>3636</v>
+        <v>3621</v>
       </c>
       <c r="L1213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1214" spans="1:12">
       <c r="A1214">
-        <v>257561</v>
+        <v>257952</v>
       </c>
       <c r="B1214" t="s">
-        <v>3637</v>
+        <v>3622</v>
       </c>
       <c r="C1214" t="s">
-        <v>3638</v>
+        <v>2541</v>
       </c>
       <c r="D1214" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1214" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>3623</v>
       </c>
       <c r="H1214" t="s">
-        <v>3639</v>
+        <v>3624</v>
       </c>
       <c r="L1214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1215" spans="1:12">
       <c r="A1215">
-        <v>257562</v>
+        <v>257953</v>
       </c>
       <c r="B1215" t="s">
-        <v>3640</v>
+        <v>3625</v>
       </c>
       <c r="C1215" t="s">
-        <v>3641</v>
+        <v>3626</v>
       </c>
       <c r="D1215" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H1215" t="s">
-        <v>3642</v>
+        <v>3627</v>
       </c>
       <c r="L1215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1216" spans="1:12">
       <c r="A1216">
-        <v>257563</v>
+        <v>257959</v>
       </c>
       <c r="B1216" t="s">
-        <v>3643</v>
+        <v>3628</v>
       </c>
       <c r="C1216" t="s">
-        <v>3644</v>
+        <v>3629</v>
       </c>
       <c r="D1216" t="s">
         <v>14</v>
       </c>
       <c r="E1216" t="s">
         <v>25</v>
       </c>
       <c r="H1216" t="s">
-        <v>3645</v>
+        <v>3630</v>
       </c>
       <c r="L1216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1217" spans="1:12">
       <c r="A1217">
-        <v>257564</v>
+        <v>257988</v>
       </c>
       <c r="B1217" t="s">
-        <v>3646</v>
+        <v>3631</v>
       </c>
       <c r="C1217" t="s">
-        <v>3629</v>
+        <v>3632</v>
       </c>
       <c r="D1217" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1217" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1217" t="s">
-        <v>3647</v>
+        <v>3633</v>
       </c>
       <c r="L1217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1218" spans="1:12">
       <c r="A1218">
-        <v>257565</v>
+        <v>257998</v>
       </c>
       <c r="B1218" t="s">
-        <v>3648</v>
+        <v>3634</v>
       </c>
       <c r="C1218" t="s">
-        <v>3649</v>
+        <v>2840</v>
       </c>
       <c r="D1218" t="s">
         <v>14</v>
       </c>
       <c r="E1218" t="s">
-        <v>187</v>
+        <v>933</v>
       </c>
       <c r="H1218" t="s">
-        <v>3650</v>
+        <v>3635</v>
       </c>
       <c r="L1218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1219" spans="1:12">
       <c r="A1219">
-        <v>257567</v>
+        <v>258024</v>
       </c>
       <c r="B1219" t="s">
-        <v>3651</v>
+        <v>3636</v>
       </c>
       <c r="C1219" t="s">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="D1219" t="s">
         <v>14</v>
       </c>
       <c r="E1219" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1219" t="s">
-        <v>3653</v>
+        <v>3638</v>
       </c>
       <c r="L1219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1220" spans="1:12">
       <c r="A1220">
-        <v>257569</v>
+        <v>258030</v>
       </c>
       <c r="B1220" t="s">
-        <v>3654</v>
+        <v>3639</v>
       </c>
       <c r="C1220" t="s">
-        <v>3655</v>
+        <v>3637</v>
       </c>
       <c r="D1220" t="s">
         <v>14</v>
       </c>
       <c r="E1220" t="s">
         <v>25</v>
       </c>
       <c r="H1220" t="s">
-        <v>3656</v>
+        <v>3640</v>
       </c>
       <c r="L1220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1221" spans="1:12">
       <c r="A1221">
-        <v>257571</v>
+        <v>258061</v>
       </c>
       <c r="B1221" t="s">
-        <v>3657</v>
+        <v>3641</v>
       </c>
       <c r="C1221" t="s">
-        <v>2617</v>
+        <v>3642</v>
       </c>
       <c r="D1221" t="s">
         <v>14</v>
       </c>
       <c r="E1221" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1221" t="s">
-        <v>3658</v>
+        <v>3643</v>
       </c>
       <c r="L1221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1222" spans="1:12">
       <c r="A1222">
-        <v>257573</v>
+        <v>258077</v>
       </c>
       <c r="B1222" t="s">
-        <v>3659</v>
+        <v>3644</v>
       </c>
       <c r="C1222" t="s">
-        <v>3660</v>
+        <v>3645</v>
       </c>
       <c r="D1222" t="s">
         <v>14</v>
       </c>
       <c r="E1222" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1222" t="s">
-        <v>3661</v>
+        <v>3646</v>
       </c>
       <c r="L1222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1223" spans="1:12">
       <c r="A1223">
-        <v>257575</v>
+        <v>258097</v>
       </c>
       <c r="B1223" t="s">
-        <v>3662</v>
+        <v>3647</v>
       </c>
       <c r="C1223" t="s">
-        <v>3663</v>
+        <v>3648</v>
       </c>
       <c r="D1223" t="s">
         <v>14</v>
       </c>
       <c r="E1223" t="s">
-        <v>25</v>
+        <v>1965</v>
       </c>
       <c r="H1223" t="s">
-        <v>3664</v>
+        <v>3649</v>
+      </c>
+      <c r="J1223">
+        <v>258106</v>
+      </c>
+      <c r="K1223" t="s">
+        <v>3650</v>
       </c>
       <c r="L1223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1224" spans="1:12">
       <c r="A1224">
-        <v>257578</v>
+        <v>258099</v>
       </c>
       <c r="B1224" t="s">
-        <v>3665</v>
+        <v>3651</v>
       </c>
       <c r="C1224" t="s">
-        <v>3666</v>
+        <v>3652</v>
       </c>
       <c r="D1224" t="s">
         <v>14</v>
       </c>
       <c r="E1224" t="s">
         <v>25</v>
       </c>
       <c r="H1224" t="s">
-        <v>3667</v>
+        <v>3653</v>
       </c>
       <c r="L1224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1225" spans="1:12">
       <c r="A1225">
-        <v>257587</v>
+        <v>258100</v>
       </c>
       <c r="B1225" t="s">
-        <v>3668</v>
+        <v>3654</v>
       </c>
       <c r="C1225" t="s">
-        <v>3669</v>
+        <v>3655</v>
       </c>
       <c r="D1225" t="s">
         <v>14</v>
       </c>
       <c r="E1225" t="s">
-        <v>25</v>
+        <v>2118</v>
       </c>
       <c r="H1225" t="s">
-        <v>3670</v>
+        <v>3656</v>
       </c>
       <c r="L1225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1226" spans="1:12">
       <c r="A1226">
-        <v>257590</v>
+        <v>258106</v>
       </c>
       <c r="B1226" t="s">
-        <v>3671</v>
+        <v>3657</v>
       </c>
       <c r="C1226" t="s">
-        <v>3672</v>
+        <v>3083</v>
       </c>
       <c r="D1226" t="s">
         <v>14</v>
       </c>
       <c r="E1226" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H1226" t="s">
-        <v>3673</v>
+        <v>3650</v>
       </c>
       <c r="L1226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1227" spans="1:12">
       <c r="A1227">
-        <v>257597</v>
+        <v>258115</v>
       </c>
       <c r="B1227" t="s">
-        <v>3674</v>
+        <v>3658</v>
       </c>
       <c r="C1227" t="s">
-        <v>3675</v>
+        <v>3659</v>
       </c>
       <c r="D1227" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1227" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1227" t="s">
-        <v>3676</v>
+        <v>3660</v>
       </c>
       <c r="L1227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1228" spans="1:12">
       <c r="A1228">
-        <v>257600</v>
+        <v>258132</v>
       </c>
       <c r="B1228" t="s">
-        <v>3677</v>
+        <v>3661</v>
       </c>
       <c r="C1228" t="s">
-        <v>3678</v>
+        <v>3662</v>
       </c>
       <c r="D1228" t="s">
         <v>14</v>
       </c>
       <c r="E1228" t="s">
         <v>25</v>
       </c>
       <c r="H1228" t="s">
-        <v>3679</v>
+        <v>3663</v>
       </c>
       <c r="L1228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1229" spans="1:12">
       <c r="A1229">
-        <v>257602</v>
+        <v>258144</v>
       </c>
       <c r="B1229" t="s">
-        <v>3680</v>
+        <v>3664</v>
       </c>
       <c r="C1229" t="s">
-        <v>3681</v>
+        <v>3665</v>
       </c>
       <c r="D1229" t="s">
         <v>14</v>
       </c>
       <c r="E1229" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1229" t="s">
-        <v>3682</v>
+        <v>3666</v>
       </c>
       <c r="L1229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1230" spans="1:12">
       <c r="A1230">
-        <v>257613</v>
+        <v>258152</v>
       </c>
       <c r="B1230" t="s">
-        <v>3683</v>
+        <v>3667</v>
       </c>
       <c r="C1230" t="s">
-        <v>3684</v>
+        <v>2327</v>
       </c>
       <c r="D1230" t="s">
         <v>14</v>
       </c>
       <c r="E1230" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1230" t="s">
-        <v>3685</v>
+        <v>3668</v>
       </c>
       <c r="L1230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1231" spans="1:12">
       <c r="A1231">
-        <v>257618</v>
+        <v>258166</v>
       </c>
       <c r="B1231" t="s">
-        <v>3686</v>
+        <v>3669</v>
       </c>
       <c r="C1231" t="s">
-        <v>3687</v>
+        <v>3670</v>
       </c>
       <c r="D1231" t="s">
         <v>14</v>
       </c>
       <c r="E1231" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1231" t="s">
-        <v>3688</v>
+        <v>3671</v>
       </c>
       <c r="L1231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1232" spans="1:12">
       <c r="A1232">
-        <v>257619</v>
+        <v>258167</v>
       </c>
       <c r="B1232" t="s">
-        <v>3689</v>
+        <v>3672</v>
       </c>
       <c r="C1232" t="s">
-        <v>3687</v>
+        <v>3670</v>
       </c>
       <c r="D1232" t="s">
         <v>14</v>
       </c>
       <c r="E1232" t="s">
         <v>25</v>
       </c>
       <c r="H1232" t="s">
-        <v>3690</v>
+        <v>3673</v>
       </c>
       <c r="L1232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1233" spans="1:12">
       <c r="A1233">
-        <v>257621</v>
+        <v>258176</v>
       </c>
       <c r="B1233" t="s">
-        <v>3691</v>
+        <v>3674</v>
       </c>
       <c r="C1233" t="s">
-        <v>3308</v>
+        <v>3675</v>
       </c>
       <c r="D1233" t="s">
         <v>14</v>
       </c>
       <c r="E1233" t="s">
         <v>25</v>
       </c>
       <c r="H1233" t="s">
-        <v>3692</v>
+        <v>3676</v>
       </c>
       <c r="L1233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1234" spans="1:12">
       <c r="A1234">
-        <v>257623</v>
+        <v>258178</v>
       </c>
       <c r="B1234" t="s">
-        <v>3693</v>
+        <v>3677</v>
       </c>
       <c r="C1234" t="s">
-        <v>3694</v>
+        <v>3678</v>
       </c>
       <c r="D1234" t="s">
         <v>14</v>
       </c>
       <c r="E1234" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1234" t="s">
-        <v>3695</v>
+        <v>3679</v>
       </c>
       <c r="L1234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1235" spans="1:12">
       <c r="A1235">
-        <v>257624</v>
+        <v>258185</v>
       </c>
       <c r="B1235" t="s">
-        <v>3696</v>
+        <v>3680</v>
       </c>
       <c r="C1235" t="s">
-        <v>3678</v>
+        <v>3681</v>
       </c>
       <c r="D1235" t="s">
         <v>14</v>
       </c>
       <c r="E1235" t="s">
-        <v>2517</v>
+        <v>663</v>
       </c>
       <c r="H1235" t="s">
-        <v>3697</v>
+        <v>3682</v>
       </c>
       <c r="L1235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1236" spans="1:12">
       <c r="A1236">
-        <v>257626</v>
+        <v>258188</v>
       </c>
       <c r="B1236" t="s">
-        <v>3698</v>
+        <v>3683</v>
       </c>
       <c r="C1236" t="s">
-        <v>3694</v>
+        <v>3684</v>
       </c>
       <c r="D1236" t="s">
         <v>14</v>
       </c>
       <c r="E1236" t="s">
         <v>187</v>
       </c>
       <c r="H1236" t="s">
-        <v>3699</v>
+        <v>3685</v>
       </c>
       <c r="L1236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1237" spans="1:12">
       <c r="A1237">
-        <v>257630</v>
+        <v>258201</v>
       </c>
       <c r="B1237" t="s">
-        <v>3700</v>
+        <v>3686</v>
       </c>
       <c r="C1237" t="s">
-        <v>3701</v>
+        <v>3687</v>
       </c>
       <c r="D1237" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1237" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="H1237" t="s">
-        <v>3702</v>
+        <v>3688</v>
+      </c>
+      <c r="J1237">
+        <v>253594</v>
+      </c>
+      <c r="K1237" t="s">
+        <v>600</v>
       </c>
       <c r="L1237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1238" spans="1:12">
       <c r="A1238">
-        <v>257636</v>
+        <v>258206</v>
       </c>
       <c r="B1238" t="s">
-        <v>3703</v>
+        <v>3689</v>
       </c>
       <c r="C1238" t="s">
-        <v>3694</v>
+        <v>3690</v>
       </c>
       <c r="D1238" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1238" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1238" t="s">
-        <v>3704</v>
+        <v>3691</v>
+      </c>
+      <c r="J1238">
+        <v>256396</v>
+      </c>
+      <c r="K1238" t="s">
+        <v>2418</v>
       </c>
       <c r="L1238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1239" spans="1:12">
       <c r="A1239">
-        <v>257637</v>
+        <v>258207</v>
       </c>
       <c r="B1239" t="s">
-        <v>3705</v>
+        <v>3692</v>
       </c>
       <c r="C1239" t="s">
-        <v>3706</v>
+        <v>3690</v>
       </c>
       <c r="D1239" t="s">
         <v>29</v>
       </c>
       <c r="E1239" t="s">
-        <v>1108</v>
+        <v>30</v>
       </c>
       <c r="H1239" t="s">
-        <v>3707</v>
+        <v>3693</v>
+      </c>
+      <c r="J1239">
+        <v>256396</v>
+      </c>
+      <c r="K1239" t="s">
+        <v>2418</v>
       </c>
       <c r="L1239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1240" spans="1:12">
       <c r="A1240">
-        <v>257639</v>
+        <v>258210</v>
       </c>
       <c r="B1240" t="s">
-        <v>3708</v>
+        <v>3694</v>
       </c>
       <c r="C1240" t="s">
-        <v>3709</v>
+        <v>3690</v>
       </c>
       <c r="D1240" t="s">
         <v>29</v>
       </c>
       <c r="E1240" t="s">
         <v>30</v>
       </c>
-      <c r="F1240" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1240" t="s">
-        <v>3710</v>
+        <v>3695</v>
+      </c>
+      <c r="J1240">
+        <v>256396</v>
+      </c>
+      <c r="K1240" t="s">
+        <v>2418</v>
       </c>
       <c r="L1240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1241" spans="1:12">
       <c r="A1241">
-        <v>257647</v>
+        <v>258213</v>
       </c>
       <c r="B1241" t="s">
-        <v>3711</v>
+        <v>3696</v>
       </c>
       <c r="C1241" t="s">
-        <v>3712</v>
+        <v>3697</v>
       </c>
       <c r="D1241" t="s">
         <v>14</v>
       </c>
       <c r="E1241" t="s">
         <v>25</v>
       </c>
       <c r="H1241" t="s">
-        <v>3713</v>
+        <v>3698</v>
       </c>
       <c r="L1241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1242" spans="1:12">
       <c r="A1242">
-        <v>257655</v>
+        <v>258215</v>
       </c>
       <c r="B1242" t="s">
-        <v>3714</v>
+        <v>3699</v>
       </c>
       <c r="C1242" t="s">
-        <v>3715</v>
+        <v>3700</v>
       </c>
       <c r="D1242" t="s">
         <v>29</v>
       </c>
       <c r="E1242" t="s">
         <v>30</v>
       </c>
       <c r="H1242" t="s">
-        <v>3716</v>
+        <v>3701</v>
       </c>
       <c r="L1242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1243" spans="1:12">
       <c r="A1243">
-        <v>257656</v>
+        <v>258216</v>
       </c>
       <c r="B1243" t="s">
-        <v>3717</v>
+        <v>3702</v>
       </c>
       <c r="C1243" t="s">
-        <v>3718</v>
+        <v>3703</v>
       </c>
       <c r="D1243" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1243" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>3704</v>
       </c>
       <c r="H1243" t="s">
-        <v>3719</v>
+        <v>3705</v>
       </c>
       <c r="L1243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1244" spans="1:12">
       <c r="A1244">
-        <v>257658</v>
+        <v>258217</v>
       </c>
       <c r="B1244" t="s">
-        <v>3720</v>
+        <v>3706</v>
       </c>
       <c r="C1244" t="s">
-        <v>3721</v>
+        <v>3707</v>
       </c>
       <c r="D1244" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1244" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1244" t="s">
-        <v>3722</v>
+        <v>3708</v>
       </c>
       <c r="L1244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1245" spans="1:12">
       <c r="A1245">
-        <v>257659</v>
+        <v>258218</v>
       </c>
       <c r="B1245" t="s">
-        <v>3723</v>
+        <v>3709</v>
       </c>
       <c r="C1245" t="s">
-        <v>3724</v>
+        <v>3710</v>
       </c>
       <c r="D1245" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1245" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1245" t="s">
-        <v>3725</v>
+        <v>3711</v>
       </c>
       <c r="L1245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1246" spans="1:12">
       <c r="A1246">
-        <v>257660</v>
+        <v>258219</v>
       </c>
       <c r="B1246" t="s">
-        <v>3726</v>
+        <v>3712</v>
       </c>
       <c r="C1246" t="s">
-        <v>41</v>
+        <v>3086</v>
       </c>
       <c r="D1246" t="s">
         <v>29</v>
       </c>
       <c r="E1246" t="s">
         <v>30</v>
       </c>
       <c r="H1246" t="s">
-        <v>3727</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>3713</v>
       </c>
       <c r="L1246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1247" spans="1:12">
       <c r="A1247">
-        <v>257662</v>
+        <v>258226</v>
       </c>
       <c r="B1247" t="s">
-        <v>3728</v>
+        <v>3714</v>
       </c>
       <c r="C1247" t="s">
-        <v>3729</v>
+        <v>3715</v>
       </c>
       <c r="D1247" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1247" t="s">
-        <v>3730</v>
+        <v>3716</v>
       </c>
       <c r="L1247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1248" spans="1:12">
       <c r="A1248">
-        <v>257664</v>
+        <v>258227</v>
       </c>
       <c r="B1248" t="s">
-        <v>3731</v>
+        <v>3717</v>
       </c>
       <c r="C1248" t="s">
-        <v>3732</v>
+        <v>3718</v>
       </c>
       <c r="D1248" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1248" t="s">
+        <v>212</v>
       </c>
       <c r="H1248" t="s">
-        <v>3733</v>
+        <v>3719</v>
       </c>
       <c r="L1248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1249" spans="1:12">
       <c r="A1249">
-        <v>257666</v>
+        <v>258231</v>
       </c>
       <c r="B1249" t="s">
-        <v>3734</v>
+        <v>3720</v>
       </c>
       <c r="C1249" t="s">
-        <v>3735</v>
+        <v>3721</v>
       </c>
       <c r="D1249" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1249" t="s">
+        <v>212</v>
       </c>
       <c r="H1249" t="s">
-        <v>3736</v>
+        <v>3722</v>
       </c>
       <c r="L1249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1250" spans="1:12">
       <c r="A1250">
-        <v>257667</v>
+        <v>258232</v>
       </c>
       <c r="B1250" t="s">
-        <v>3737</v>
+        <v>3723</v>
       </c>
       <c r="C1250" t="s">
-        <v>3738</v>
+        <v>3724</v>
       </c>
       <c r="D1250" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1250" t="s">
+        <v>212</v>
       </c>
       <c r="H1250" t="s">
-        <v>3739</v>
+        <v>3725</v>
       </c>
       <c r="L1250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1251" spans="1:12">
       <c r="A1251">
-        <v>257668</v>
+        <v>258233</v>
       </c>
       <c r="B1251" t="s">
-        <v>3740</v>
+        <v>3726</v>
       </c>
       <c r="C1251" t="s">
-        <v>3741</v>
+        <v>3727</v>
       </c>
       <c r="D1251" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1251" t="s">
+        <v>212</v>
       </c>
       <c r="H1251" t="s">
-        <v>3742</v>
+        <v>3728</v>
       </c>
       <c r="L1251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1252" spans="1:12">
       <c r="A1252">
-        <v>257669</v>
+        <v>258234</v>
       </c>
       <c r="B1252" t="s">
-        <v>3743</v>
+        <v>3729</v>
       </c>
       <c r="C1252" t="s">
-        <v>3744</v>
+        <v>3730</v>
       </c>
       <c r="D1252" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>187</v>
       </c>
       <c r="H1252" t="s">
-        <v>3745</v>
+        <v>3731</v>
       </c>
       <c r="L1252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1253" spans="1:12">
       <c r="A1253">
-        <v>257675</v>
+        <v>258235</v>
       </c>
       <c r="B1253" t="s">
-        <v>3746</v>
+        <v>3732</v>
       </c>
       <c r="C1253" t="s">
-        <v>3747</v>
+        <v>3733</v>
       </c>
       <c r="D1253" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1253" t="s">
+        <v>212</v>
       </c>
       <c r="H1253" t="s">
-        <v>3748</v>
+        <v>3734</v>
       </c>
       <c r="L1253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1254" spans="1:12">
       <c r="A1254">
-        <v>257676</v>
+        <v>258236</v>
       </c>
       <c r="B1254" t="s">
-        <v>3749</v>
+        <v>3735</v>
       </c>
       <c r="C1254" t="s">
-        <v>3750</v>
+        <v>2387</v>
       </c>
       <c r="D1254" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1254" t="s">
+        <v>212</v>
       </c>
       <c r="H1254" t="s">
-        <v>3751</v>
+        <v>3736</v>
       </c>
       <c r="L1254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1255" spans="1:12">
       <c r="A1255">
-        <v>257677</v>
+        <v>258237</v>
       </c>
       <c r="B1255" t="s">
-        <v>3752</v>
+        <v>3737</v>
       </c>
       <c r="C1255" t="s">
-        <v>3753</v>
+        <v>3738</v>
       </c>
       <c r="D1255" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1255" t="s">
-        <v>3342</v>
+        <v>3739</v>
       </c>
       <c r="L1255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1256" spans="1:12">
       <c r="A1256">
-        <v>257679</v>
+        <v>258240</v>
       </c>
       <c r="B1256" t="s">
-        <v>3754</v>
+        <v>3740</v>
       </c>
       <c r="C1256" t="s">
-        <v>3755</v>
+        <v>3741</v>
       </c>
       <c r="D1256" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1256" t="s">
-        <v>30</v>
+        <v>862</v>
       </c>
       <c r="H1256" t="s">
-        <v>3756</v>
-[...5 lines deleted...]
-        <v>3431</v>
+        <v>3742</v>
       </c>
       <c r="L1256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1257" spans="1:12">
       <c r="A1257">
-        <v>257680</v>
+        <v>258243</v>
       </c>
       <c r="B1257" t="s">
-        <v>3757</v>
+        <v>3743</v>
       </c>
       <c r="C1257" t="s">
-        <v>3758</v>
+        <v>3744</v>
       </c>
       <c r="D1257" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1257" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1257" t="s">
-        <v>3759</v>
-[...5 lines deleted...]
-        <v>3760</v>
+        <v>434</v>
       </c>
       <c r="L1257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1258" spans="1:12">
       <c r="A1258">
-        <v>257681</v>
+        <v>258244</v>
       </c>
       <c r="B1258" t="s">
-        <v>3761</v>
+        <v>3745</v>
       </c>
       <c r="C1258" t="s">
-        <v>3762</v>
+        <v>3746</v>
       </c>
       <c r="D1258" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>25</v>
       </c>
       <c r="H1258" t="s">
-        <v>3763</v>
+        <v>3747</v>
       </c>
       <c r="L1258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1259" spans="1:12">
       <c r="A1259">
-        <v>257682</v>
+        <v>258246</v>
       </c>
       <c r="B1259" t="s">
-        <v>3764</v>
+        <v>3748</v>
       </c>
       <c r="C1259" t="s">
-        <v>3765</v>
+        <v>3749</v>
       </c>
       <c r="D1259" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>933</v>
       </c>
       <c r="H1259" t="s">
-        <v>3766</v>
+        <v>3750</v>
       </c>
       <c r="L1259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1260" spans="1:12">
       <c r="A1260">
-        <v>257684</v>
+        <v>258248</v>
       </c>
       <c r="B1260" t="s">
-        <v>3767</v>
+        <v>3751</v>
       </c>
       <c r="C1260" t="s">
-        <v>3768</v>
+        <v>3752</v>
       </c>
       <c r="D1260" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>25</v>
       </c>
       <c r="H1260" t="s">
-        <v>3760</v>
+        <v>3753</v>
       </c>
       <c r="L1260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1261" spans="1:12">
       <c r="A1261">
-        <v>257685</v>
+        <v>258267</v>
       </c>
       <c r="B1261" t="s">
-        <v>3769</v>
+        <v>3754</v>
       </c>
       <c r="C1261" t="s">
-        <v>3770</v>
+        <v>2274</v>
       </c>
       <c r="D1261" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1261" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1261" t="s">
-        <v>3771</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>3755</v>
       </c>
       <c r="L1261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1262" spans="1:12">
       <c r="A1262">
-        <v>257686</v>
+        <v>258279</v>
       </c>
       <c r="B1262" t="s">
-        <v>3772</v>
+        <v>3756</v>
       </c>
       <c r="C1262" t="s">
-        <v>2710</v>
+        <v>3757</v>
       </c>
       <c r="D1262" t="s">
         <v>14</v>
       </c>
       <c r="E1262" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H1262" t="s">
-        <v>39</v>
+        <v>3758</v>
       </c>
       <c r="L1262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1263" spans="1:12">
       <c r="A1263">
-        <v>257688</v>
+        <v>258281</v>
       </c>
       <c r="B1263" t="s">
-        <v>3773</v>
+        <v>3759</v>
       </c>
       <c r="C1263" t="s">
-        <v>3774</v>
+        <v>3760</v>
       </c>
       <c r="D1263" t="s">
         <v>14</v>
       </c>
       <c r="E1263" t="s">
         <v>25</v>
       </c>
       <c r="H1263" t="s">
-        <v>3775</v>
+        <v>3761</v>
       </c>
       <c r="L1263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1264" spans="1:12">
       <c r="A1264">
-        <v>257689</v>
+        <v>258323</v>
       </c>
       <c r="B1264" t="s">
-        <v>3776</v>
+        <v>3762</v>
       </c>
       <c r="C1264" t="s">
-        <v>3777</v>
+        <v>2381</v>
       </c>
       <c r="D1264" t="s">
         <v>14</v>
       </c>
       <c r="E1264" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1264" t="s">
-        <v>3778</v>
+        <v>3763</v>
       </c>
       <c r="L1264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1265" spans="1:12">
       <c r="A1265">
-        <v>257690</v>
+        <v>258334</v>
       </c>
       <c r="B1265" t="s">
-        <v>3779</v>
+        <v>3764</v>
       </c>
       <c r="C1265" t="s">
-        <v>3780</v>
+        <v>1977</v>
       </c>
       <c r="D1265" t="s">
         <v>14</v>
       </c>
       <c r="E1265" t="s">
-        <v>1667</v>
+        <v>187</v>
       </c>
       <c r="H1265" t="s">
-        <v>3781</v>
+        <v>3765</v>
       </c>
       <c r="L1265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1266" spans="1:12">
       <c r="A1266">
-        <v>257691</v>
+        <v>258335</v>
       </c>
       <c r="B1266" t="s">
-        <v>3782</v>
+        <v>3766</v>
       </c>
       <c r="C1266" t="s">
-        <v>3783</v>
+        <v>1988</v>
       </c>
       <c r="D1266" t="s">
         <v>14</v>
       </c>
       <c r="E1266" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H1266" t="s">
-        <v>3784</v>
+        <v>3767</v>
       </c>
       <c r="L1266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1267" spans="1:12">
       <c r="A1267">
-        <v>257693</v>
+        <v>258339</v>
       </c>
       <c r="B1267" t="s">
-        <v>3785</v>
+        <v>3768</v>
       </c>
       <c r="C1267" t="s">
-        <v>3786</v>
+        <v>3769</v>
       </c>
       <c r="D1267" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1267" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1267" t="s">
-        <v>3787</v>
+        <v>3770</v>
       </c>
       <c r="L1267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1268" spans="1:12">
       <c r="A1268">
-        <v>257699</v>
+        <v>258352</v>
       </c>
       <c r="B1268" t="s">
-        <v>3788</v>
+        <v>3771</v>
       </c>
       <c r="C1268" t="s">
-        <v>3789</v>
+        <v>3772</v>
       </c>
       <c r="D1268" t="s">
         <v>14</v>
       </c>
       <c r="E1268" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1268" t="s">
-        <v>3790</v>
+        <v>3773</v>
       </c>
       <c r="L1268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1269" spans="1:12">
       <c r="A1269">
-        <v>257704</v>
+        <v>258356</v>
       </c>
       <c r="B1269" t="s">
-        <v>3791</v>
+        <v>3774</v>
       </c>
       <c r="C1269" t="s">
-        <v>3792</v>
+        <v>3775</v>
       </c>
       <c r="D1269" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1269" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1269" t="s">
-        <v>3793</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>3776</v>
       </c>
       <c r="L1269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1270" spans="1:12">
       <c r="A1270">
-        <v>257705</v>
+        <v>258358</v>
       </c>
       <c r="B1270" t="s">
-        <v>3794</v>
+        <v>3777</v>
       </c>
       <c r="C1270" t="s">
-        <v>3795</v>
+        <v>3778</v>
       </c>
       <c r="D1270" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1270" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1270" t="s">
-        <v>3796</v>
-[...5 lines deleted...]
-        <v>2926</v>
+        <v>3779</v>
       </c>
       <c r="L1270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1271" spans="1:12">
       <c r="A1271">
-        <v>257706</v>
+        <v>258361</v>
       </c>
       <c r="B1271" t="s">
-        <v>3797</v>
+        <v>3780</v>
       </c>
       <c r="C1271" t="s">
-        <v>3798</v>
+        <v>3781</v>
       </c>
       <c r="D1271" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1271" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1271" t="s">
-        <v>3799</v>
+        <v>3782</v>
       </c>
       <c r="L1271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1272" spans="1:12">
       <c r="A1272">
-        <v>257707</v>
+        <v>258362</v>
       </c>
       <c r="B1272" t="s">
-        <v>3800</v>
+        <v>3783</v>
       </c>
       <c r="C1272" t="s">
-        <v>3798</v>
+        <v>3784</v>
       </c>
       <c r="D1272" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1272" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1272" t="s">
-        <v>3801</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>3785</v>
       </c>
       <c r="L1272" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1273" spans="1:12">
       <c r="A1273">
-        <v>257708</v>
+        <v>258367</v>
       </c>
       <c r="B1273" t="s">
-        <v>3802</v>
+        <v>3786</v>
       </c>
       <c r="C1273" t="s">
-        <v>2931</v>
+        <v>3787</v>
       </c>
       <c r="D1273" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1273" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1273" t="s">
-        <v>3803</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>3788</v>
       </c>
       <c r="L1273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1274" spans="1:12">
       <c r="A1274">
-        <v>257710</v>
+        <v>258369</v>
       </c>
       <c r="B1274" t="s">
-        <v>3804</v>
+        <v>3789</v>
       </c>
       <c r="C1274" t="s">
-        <v>3805</v>
+        <v>3790</v>
       </c>
       <c r="D1274" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1274" t="s">
-        <v>1108</v>
+        <v>62</v>
       </c>
       <c r="H1274" t="s">
-        <v>3806</v>
+        <v>3791</v>
       </c>
       <c r="L1274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1275" spans="1:12">
       <c r="A1275">
-        <v>257712</v>
+        <v>258374</v>
       </c>
       <c r="B1275" t="s">
-        <v>3807</v>
+        <v>3792</v>
       </c>
       <c r="C1275" t="s">
-        <v>3808</v>
+        <v>3793</v>
       </c>
       <c r="D1275" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1275" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1275" t="s">
-        <v>3809</v>
+        <v>3794</v>
       </c>
       <c r="L1275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1276" spans="1:12">
       <c r="A1276">
-        <v>257724</v>
+        <v>258378</v>
       </c>
       <c r="B1276" t="s">
-        <v>3810</v>
+        <v>3795</v>
       </c>
       <c r="C1276" t="s">
-        <v>3811</v>
+        <v>3796</v>
       </c>
       <c r="D1276" t="s">
         <v>14</v>
       </c>
       <c r="E1276" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H1276" t="s">
-        <v>3812</v>
+        <v>3797</v>
       </c>
       <c r="L1276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1277" spans="1:12">
       <c r="A1277">
-        <v>257726</v>
+        <v>258390</v>
       </c>
       <c r="B1277" t="s">
-        <v>3813</v>
+        <v>3798</v>
       </c>
       <c r="C1277" t="s">
-        <v>3814</v>
+        <v>3799</v>
       </c>
       <c r="D1277" t="s">
         <v>14</v>
       </c>
       <c r="E1277" t="s">
         <v>25</v>
       </c>
       <c r="H1277" t="s">
-        <v>3815</v>
+        <v>3800</v>
       </c>
       <c r="L1277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1278" spans="1:12">
       <c r="A1278">
-        <v>257732</v>
+        <v>258393</v>
       </c>
       <c r="B1278" t="s">
-        <v>3816</v>
+        <v>3801</v>
       </c>
       <c r="C1278" t="s">
-        <v>3811</v>
+        <v>3802</v>
       </c>
       <c r="D1278" t="s">
         <v>14</v>
       </c>
       <c r="E1278" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1278" t="s">
-        <v>3817</v>
+        <v>3803</v>
+      </c>
+      <c r="J1278">
+        <v>256595</v>
+      </c>
+      <c r="K1278" t="s">
+        <v>2589</v>
       </c>
       <c r="L1278" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1279" spans="1:12">
       <c r="A1279">
-        <v>257741</v>
+        <v>258406</v>
       </c>
       <c r="B1279" t="s">
-        <v>3818</v>
+        <v>3804</v>
       </c>
       <c r="C1279" t="s">
-        <v>3819</v>
+        <v>3805</v>
       </c>
       <c r="D1279" t="s">
         <v>14</v>
       </c>
       <c r="E1279" t="s">
         <v>25</v>
       </c>
       <c r="H1279" t="s">
-        <v>3820</v>
+        <v>2752</v>
       </c>
       <c r="L1279" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1280" spans="1:12">
       <c r="A1280">
-        <v>257748</v>
+        <v>258416</v>
       </c>
       <c r="B1280" t="s">
-        <v>3821</v>
+        <v>3806</v>
       </c>
       <c r="C1280" t="s">
-        <v>3822</v>
+        <v>3807</v>
       </c>
       <c r="D1280" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1280" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1280" t="s">
-        <v>3823</v>
+        <v>3808</v>
       </c>
       <c r="L1280" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1281" spans="1:12">
       <c r="A1281">
-        <v>257750</v>
+        <v>258418</v>
       </c>
       <c r="B1281" t="s">
-        <v>3824</v>
+        <v>3809</v>
       </c>
       <c r="C1281" t="s">
-        <v>3825</v>
+        <v>3810</v>
       </c>
       <c r="D1281" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1281" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1281" t="s">
-        <v>3826</v>
+        <v>3811</v>
       </c>
       <c r="L1281" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1282" spans="1:12">
       <c r="A1282">
-        <v>257752</v>
+        <v>258423</v>
       </c>
       <c r="B1282" t="s">
-        <v>3827</v>
+        <v>3812</v>
       </c>
       <c r="C1282" t="s">
-        <v>3828</v>
+        <v>3813</v>
       </c>
       <c r="D1282" t="s">
         <v>14</v>
       </c>
       <c r="E1282" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1282" t="s">
-        <v>3829</v>
+        <v>3814</v>
       </c>
       <c r="L1282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1283" spans="1:12">
       <c r="A1283">
-        <v>257772</v>
+        <v>258425</v>
       </c>
       <c r="B1283" t="s">
-        <v>3830</v>
+        <v>3815</v>
       </c>
       <c r="C1283" t="s">
-        <v>3831</v>
+        <v>3816</v>
       </c>
       <c r="D1283" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1283" t="s">
-        <v>25</v>
+        <v>3417</v>
       </c>
       <c r="H1283" t="s">
-        <v>3832</v>
+        <v>3817</v>
       </c>
       <c r="L1283" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1284" spans="1:12">
       <c r="A1284">
-        <v>257781</v>
+        <v>258430</v>
       </c>
       <c r="B1284" t="s">
-        <v>3833</v>
+        <v>3818</v>
       </c>
       <c r="C1284" t="s">
-        <v>3834</v>
+        <v>3819</v>
       </c>
       <c r="D1284" t="s">
         <v>14</v>
       </c>
       <c r="E1284" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1284" t="s">
-        <v>3835</v>
+        <v>3820</v>
       </c>
       <c r="L1284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1285" spans="1:12">
       <c r="A1285">
-        <v>257806</v>
+        <v>258433</v>
       </c>
       <c r="B1285" t="s">
-        <v>3836</v>
+        <v>3821</v>
       </c>
       <c r="C1285" t="s">
-        <v>3837</v>
+        <v>1447</v>
       </c>
       <c r="D1285" t="s">
         <v>14</v>
       </c>
       <c r="E1285" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1285" t="s">
-        <v>3838</v>
+        <v>3822</v>
       </c>
       <c r="L1285" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1286" spans="1:12">
       <c r="A1286">
-        <v>257818</v>
+        <v>258434</v>
       </c>
       <c r="B1286" t="s">
-        <v>3839</v>
+        <v>3823</v>
       </c>
       <c r="C1286" t="s">
-        <v>3840</v>
+        <v>3824</v>
       </c>
       <c r="D1286" t="s">
         <v>14</v>
       </c>
       <c r="E1286" t="s">
         <v>25</v>
       </c>
       <c r="H1286" t="s">
-        <v>3841</v>
+        <v>3825</v>
       </c>
       <c r="L1286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1287" spans="1:12">
       <c r="A1287">
-        <v>257828</v>
+        <v>258440</v>
       </c>
       <c r="B1287" t="s">
-        <v>3842</v>
+        <v>3826</v>
       </c>
       <c r="C1287" t="s">
-        <v>3843</v>
+        <v>3827</v>
       </c>
       <c r="D1287" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1287" t="s">
-        <v>25</v>
+        <v>3417</v>
       </c>
       <c r="H1287" t="s">
-        <v>3844</v>
+        <v>3828</v>
       </c>
       <c r="L1287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1288" spans="1:12">
       <c r="A1288">
-        <v>257832</v>
+        <v>258442</v>
       </c>
       <c r="B1288" t="s">
-        <v>3845</v>
+        <v>3829</v>
       </c>
       <c r="C1288" t="s">
-        <v>1980</v>
+        <v>3830</v>
       </c>
       <c r="D1288" t="s">
         <v>14</v>
       </c>
       <c r="E1288" t="s">
         <v>25</v>
       </c>
       <c r="H1288" t="s">
-        <v>3846</v>
+        <v>3831</v>
       </c>
       <c r="L1288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1289" spans="1:12">
       <c r="A1289">
-        <v>257835</v>
+        <v>258445</v>
       </c>
       <c r="B1289" t="s">
-        <v>3847</v>
+        <v>3832</v>
       </c>
       <c r="C1289" t="s">
-        <v>3848</v>
+        <v>3833</v>
       </c>
       <c r="D1289" t="s">
         <v>14</v>
       </c>
       <c r="E1289" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1289" t="s">
-        <v>3849</v>
+        <v>3834</v>
       </c>
       <c r="L1289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1290" spans="1:12">
       <c r="A1290">
-        <v>257843</v>
+        <v>258446</v>
       </c>
       <c r="B1290" t="s">
-        <v>3850</v>
+        <v>3835</v>
       </c>
       <c r="C1290" t="s">
-        <v>3851</v>
+        <v>3836</v>
       </c>
       <c r="D1290" t="s">
         <v>14</v>
       </c>
       <c r="E1290" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1290" t="s">
-        <v>3852</v>
+        <v>3837</v>
       </c>
       <c r="L1290" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1291" spans="1:12">
       <c r="A1291">
-        <v>257845</v>
+        <v>258447</v>
       </c>
       <c r="B1291" t="s">
-        <v>3853</v>
+        <v>3838</v>
       </c>
       <c r="C1291" t="s">
-        <v>3851</v>
+        <v>3839</v>
       </c>
       <c r="D1291" t="s">
         <v>14</v>
       </c>
       <c r="E1291" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1291" t="s">
-        <v>3854</v>
+        <v>3840</v>
       </c>
       <c r="L1291" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1292" spans="1:12">
       <c r="A1292">
-        <v>257872</v>
+        <v>258450</v>
       </c>
       <c r="B1292" t="s">
-        <v>3855</v>
+        <v>3841</v>
       </c>
       <c r="C1292" t="s">
-        <v>3856</v>
+        <v>3607</v>
       </c>
       <c r="D1292" t="s">
         <v>14</v>
       </c>
       <c r="E1292" t="s">
         <v>25</v>
       </c>
       <c r="H1292" t="s">
-        <v>3857</v>
+        <v>3842</v>
       </c>
       <c r="L1292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1293" spans="1:12">
       <c r="A1293">
-        <v>257877</v>
+        <v>258453</v>
       </c>
       <c r="B1293" t="s">
-        <v>3858</v>
+        <v>3843</v>
       </c>
       <c r="C1293" t="s">
-        <v>3385</v>
+        <v>3844</v>
       </c>
       <c r="D1293" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1293" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>25</v>
       </c>
       <c r="H1293" t="s">
-        <v>3859</v>
+        <v>3845</v>
       </c>
       <c r="L1293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1294" spans="1:12">
       <c r="A1294">
-        <v>257883</v>
+        <v>258455</v>
       </c>
       <c r="B1294" t="s">
-        <v>3860</v>
+        <v>3846</v>
       </c>
       <c r="C1294" t="s">
-        <v>3861</v>
+        <v>3607</v>
       </c>
       <c r="D1294" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1294" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1294" t="s">
-        <v>3862</v>
+        <v>3847</v>
       </c>
       <c r="L1294" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1295" spans="1:12">
       <c r="A1295">
-        <v>257884</v>
+        <v>258468</v>
       </c>
       <c r="B1295" t="s">
-        <v>3863</v>
+        <v>3848</v>
       </c>
       <c r="C1295" t="s">
-        <v>3864</v>
+        <v>2327</v>
       </c>
       <c r="D1295" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1295" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1295" t="s">
-        <v>3865</v>
+        <v>3849</v>
       </c>
       <c r="L1295" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1296" spans="1:12">
       <c r="A1296">
-        <v>257885</v>
+        <v>258471</v>
       </c>
       <c r="B1296" t="s">
-        <v>3866</v>
+        <v>3850</v>
       </c>
       <c r="C1296" t="s">
-        <v>3867</v>
+        <v>3851</v>
       </c>
       <c r="D1296" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1296" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1296" t="s">
-        <v>3868</v>
+        <v>3852</v>
       </c>
       <c r="L1296" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1297" spans="1:12">
       <c r="A1297">
-        <v>257890</v>
+        <v>258472</v>
       </c>
       <c r="B1297" t="s">
-        <v>3869</v>
+        <v>3853</v>
       </c>
       <c r="C1297" t="s">
-        <v>3870</v>
+        <v>3854</v>
       </c>
       <c r="D1297" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1297" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>3855</v>
       </c>
       <c r="H1297" t="s">
-        <v>3871</v>
+        <v>3856</v>
       </c>
       <c r="L1297" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1298" spans="1:12">
       <c r="A1298">
-        <v>257891</v>
+        <v>258474</v>
       </c>
       <c r="B1298" t="s">
-        <v>3872</v>
+        <v>3857</v>
       </c>
       <c r="C1298" t="s">
-        <v>3864</v>
+        <v>3675</v>
       </c>
       <c r="D1298" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1298" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1298" t="s">
-        <v>3873</v>
+        <v>3858</v>
       </c>
       <c r="L1298" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1299" spans="1:12">
       <c r="A1299">
-        <v>257892</v>
+        <v>258475</v>
       </c>
       <c r="B1299" t="s">
-        <v>3874</v>
+        <v>3859</v>
       </c>
       <c r="C1299" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1299" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1299" t="s">
         <v>3861</v>
-      </c>
-[...7 lines deleted...]
-        <v>3875</v>
       </c>
       <c r="L1299" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1300" spans="1:12">
       <c r="A1300">
-        <v>257900</v>
+        <v>258477</v>
       </c>
       <c r="B1300" t="s">
-        <v>3876</v>
+        <v>3862</v>
       </c>
       <c r="C1300" t="s">
-        <v>3877</v>
+        <v>3863</v>
       </c>
       <c r="D1300" t="s">
         <v>14</v>
       </c>
       <c r="E1300" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1300" t="s">
-        <v>3878</v>
+        <v>3864</v>
       </c>
       <c r="L1300" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1301" spans="1:12">
       <c r="A1301">
-        <v>257906</v>
+        <v>258479</v>
       </c>
       <c r="B1301" t="s">
-        <v>3879</v>
+        <v>3865</v>
       </c>
       <c r="C1301" t="s">
-        <v>3880</v>
+        <v>3675</v>
       </c>
       <c r="D1301" t="s">
         <v>14</v>
       </c>
       <c r="E1301" t="s">
         <v>25</v>
       </c>
       <c r="H1301" t="s">
-        <v>3881</v>
+        <v>3866</v>
       </c>
       <c r="L1301" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1302" spans="1:12">
       <c r="A1302">
-        <v>257907</v>
+        <v>258480</v>
       </c>
       <c r="B1302" t="s">
-        <v>3882</v>
+        <v>3867</v>
       </c>
       <c r="C1302" t="s">
-        <v>3880</v>
+        <v>3868</v>
       </c>
       <c r="D1302" t="s">
         <v>14</v>
       </c>
       <c r="E1302" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1302" t="s">
-        <v>3883</v>
+        <v>3869</v>
       </c>
       <c r="L1302" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1303" spans="1:12">
       <c r="A1303">
-        <v>257911</v>
+        <v>258482</v>
       </c>
       <c r="B1303" t="s">
-        <v>3884</v>
+        <v>3870</v>
       </c>
       <c r="C1303" t="s">
-        <v>3880</v>
+        <v>3871</v>
       </c>
       <c r="D1303" t="s">
         <v>14</v>
       </c>
       <c r="E1303" t="s">
         <v>25</v>
       </c>
       <c r="H1303" t="s">
-        <v>3885</v>
+        <v>3872</v>
       </c>
       <c r="L1303" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1304" spans="1:12">
       <c r="A1304">
-        <v>257922</v>
+        <v>258484</v>
       </c>
       <c r="B1304" t="s">
-        <v>3886</v>
+        <v>3873</v>
       </c>
       <c r="C1304" t="s">
-        <v>3887</v>
+        <v>3874</v>
       </c>
       <c r="D1304" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1304" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>3704</v>
       </c>
       <c r="H1304" t="s">
-        <v>3888</v>
+        <v>3875</v>
       </c>
       <c r="L1304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1305" spans="1:12">
       <c r="A1305">
-        <v>257925</v>
+        <v>258485</v>
       </c>
       <c r="B1305" t="s">
-        <v>3889</v>
+        <v>3876</v>
       </c>
       <c r="C1305" t="s">
-        <v>3890</v>
+        <v>3877</v>
       </c>
       <c r="D1305" t="s">
         <v>14</v>
       </c>
       <c r="E1305" t="s">
         <v>25</v>
       </c>
       <c r="H1305" t="s">
-        <v>3891</v>
+        <v>3878</v>
       </c>
       <c r="L1305" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1306" spans="1:12">
       <c r="A1306">
-        <v>257931</v>
+        <v>258487</v>
       </c>
       <c r="B1306" t="s">
-        <v>3892</v>
+        <v>3879</v>
       </c>
       <c r="C1306" t="s">
-        <v>3893</v>
+        <v>3880</v>
       </c>
       <c r="D1306" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1306" t="s">
-        <v>3894</v>
+        <v>3881</v>
       </c>
       <c r="L1306" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1307" spans="1:12">
       <c r="A1307">
-        <v>257935</v>
+        <v>258490</v>
       </c>
       <c r="B1307" t="s">
-        <v>3895</v>
+        <v>3882</v>
       </c>
       <c r="C1307" t="s">
-        <v>3896</v>
+        <v>3883</v>
       </c>
       <c r="D1307" t="s">
         <v>14</v>
       </c>
       <c r="E1307" t="s">
         <v>25</v>
       </c>
       <c r="H1307" t="s">
-        <v>3897</v>
+        <v>3884</v>
       </c>
       <c r="L1307" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1308" spans="1:12">
       <c r="A1308">
-        <v>257936</v>
+        <v>258492</v>
       </c>
       <c r="B1308" t="s">
-        <v>3898</v>
+        <v>3885</v>
       </c>
       <c r="C1308" t="s">
-        <v>3896</v>
+        <v>3886</v>
       </c>
       <c r="D1308" t="s">
         <v>14</v>
       </c>
       <c r="E1308" t="s">
         <v>25</v>
       </c>
       <c r="H1308" t="s">
-        <v>3899</v>
+        <v>3887</v>
       </c>
       <c r="L1308" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1309" spans="1:12">
       <c r="A1309">
-        <v>257938</v>
+        <v>258494</v>
       </c>
       <c r="B1309" t="s">
-        <v>3900</v>
+        <v>3888</v>
       </c>
       <c r="C1309" t="s">
-        <v>3896</v>
+        <v>3889</v>
       </c>
       <c r="D1309" t="s">
         <v>14</v>
       </c>
       <c r="E1309" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1309" t="s">
-        <v>3901</v>
+        <v>3890</v>
       </c>
       <c r="L1309" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1310" spans="1:12">
       <c r="A1310">
-        <v>257943</v>
+        <v>258496</v>
       </c>
       <c r="B1310" t="s">
-        <v>3902</v>
+        <v>3891</v>
       </c>
       <c r="C1310" t="s">
-        <v>3903</v>
+        <v>3892</v>
       </c>
       <c r="D1310" t="s">
         <v>14</v>
       </c>
       <c r="E1310" t="s">
-        <v>3904</v>
+        <v>25</v>
       </c>
       <c r="H1310" t="s">
-        <v>3905</v>
+        <v>3893</v>
       </c>
       <c r="L1310" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1311" spans="1:12">
       <c r="A1311">
-        <v>257944</v>
+        <v>258499</v>
       </c>
       <c r="B1311" t="s">
-        <v>3906</v>
+        <v>3894</v>
       </c>
       <c r="C1311" t="s">
-        <v>3907</v>
+        <v>3895</v>
       </c>
       <c r="D1311" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1667</v>
+        <v>226</v>
       </c>
       <c r="H1311" t="s">
-        <v>3908</v>
+        <v>3896</v>
       </c>
       <c r="L1311" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1312" spans="1:12">
       <c r="A1312">
-        <v>257950</v>
+        <v>258502</v>
       </c>
       <c r="B1312" t="s">
-        <v>3909</v>
+        <v>3897</v>
       </c>
       <c r="C1312" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
       <c r="D1312" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1312" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1312" t="s">
-        <v>3910</v>
+        <v>3899</v>
+      </c>
+      <c r="J1312">
+        <v>258505</v>
+      </c>
+      <c r="K1312" t="s">
+        <v>3900</v>
       </c>
       <c r="L1312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1313" spans="1:12">
       <c r="A1313">
-        <v>257952</v>
+        <v>258503</v>
       </c>
       <c r="B1313" t="s">
-        <v>3911</v>
+        <v>3901</v>
       </c>
       <c r="C1313" t="s">
-        <v>2831</v>
+        <v>3902</v>
       </c>
       <c r="D1313" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1313" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3912</v>
+        <v>25</v>
       </c>
       <c r="H1313" t="s">
-        <v>3913</v>
+        <v>3903</v>
       </c>
       <c r="L1313" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1314" spans="1:12">
       <c r="A1314">
-        <v>257953</v>
+        <v>258505</v>
       </c>
       <c r="B1314" t="s">
-        <v>3914</v>
+        <v>3904</v>
       </c>
       <c r="C1314" t="s">
-        <v>3915</v>
+        <v>3898</v>
       </c>
       <c r="D1314" t="s">
         <v>226</v>
       </c>
       <c r="H1314" t="s">
-        <v>3916</v>
+        <v>3900</v>
       </c>
       <c r="L1314" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1315" spans="1:12">
       <c r="A1315">
-        <v>257959</v>
+        <v>258506</v>
       </c>
       <c r="B1315" t="s">
-        <v>3917</v>
+        <v>3905</v>
       </c>
       <c r="C1315" t="s">
-        <v>3918</v>
+        <v>3906</v>
       </c>
       <c r="D1315" t="s">
         <v>14</v>
       </c>
       <c r="E1315" t="s">
-        <v>25</v>
+        <v>3907</v>
       </c>
       <c r="H1315" t="s">
-        <v>3919</v>
+        <v>3908</v>
       </c>
       <c r="L1315" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1316" spans="1:12">
       <c r="A1316">
-        <v>257988</v>
+        <v>258508</v>
       </c>
       <c r="B1316" t="s">
-        <v>3920</v>
+        <v>3909</v>
       </c>
       <c r="C1316" t="s">
-        <v>3921</v>
+        <v>3910</v>
       </c>
       <c r="D1316" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1316" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1316" t="s">
-        <v>3922</v>
+        <v>3911</v>
       </c>
       <c r="L1316" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1317" spans="1:12">
       <c r="A1317">
-        <v>257998</v>
+        <v>258510</v>
       </c>
       <c r="B1317" t="s">
-        <v>3923</v>
+        <v>3912</v>
       </c>
       <c r="C1317" t="s">
-        <v>3130</v>
+        <v>3913</v>
       </c>
       <c r="D1317" t="s">
         <v>14</v>
       </c>
       <c r="E1317" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1317" t="s">
-        <v>3924</v>
+        <v>3914</v>
       </c>
       <c r="L1317" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1318" spans="1:12">
       <c r="A1318">
-        <v>258024</v>
+        <v>258513</v>
       </c>
       <c r="B1318" t="s">
-        <v>3925</v>
+        <v>3915</v>
       </c>
       <c r="C1318" t="s">
-        <v>3926</v>
+        <v>3916</v>
       </c>
       <c r="D1318" t="s">
         <v>14</v>
       </c>
       <c r="E1318" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H1318" t="s">
-        <v>3927</v>
+        <v>3917</v>
       </c>
       <c r="L1318" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1319" spans="1:12">
       <c r="A1319">
-        <v>258030</v>
+        <v>258514</v>
       </c>
       <c r="B1319" t="s">
-        <v>3928</v>
+        <v>3918</v>
       </c>
       <c r="C1319" t="s">
-        <v>3926</v>
+        <v>3919</v>
       </c>
       <c r="D1319" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1319" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1319" t="s">
-        <v>3929</v>
+        <v>3920</v>
+      </c>
+      <c r="J1319">
+        <v>256876</v>
+      </c>
+      <c r="K1319" t="s">
+        <v>2633</v>
       </c>
       <c r="L1319" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1320" spans="1:12">
       <c r="A1320">
-        <v>258061</v>
+        <v>258515</v>
       </c>
       <c r="B1320" t="s">
-        <v>3930</v>
+        <v>3921</v>
       </c>
       <c r="C1320" t="s">
-        <v>3931</v>
+        <v>2635</v>
       </c>
       <c r="D1320" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1320" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1320" t="s">
-        <v>3932</v>
+        <v>3922</v>
+      </c>
+      <c r="J1320">
+        <v>256669</v>
+      </c>
+      <c r="K1320" t="s">
+        <v>2636</v>
       </c>
       <c r="L1320" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1321" spans="1:12">
       <c r="A1321">
-        <v>258077</v>
+        <v>258516</v>
       </c>
       <c r="B1321" t="s">
-        <v>3933</v>
+        <v>3923</v>
       </c>
       <c r="C1321" t="s">
-        <v>3934</v>
+        <v>3924</v>
       </c>
       <c r="D1321" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1321" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1321" t="s">
-        <v>3935</v>
+        <v>3925</v>
       </c>
       <c r="L1321" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1322" spans="1:12">
       <c r="A1322">
-        <v>258097</v>
+        <v>258517</v>
       </c>
       <c r="B1322" t="s">
-        <v>3936</v>
+        <v>3926</v>
       </c>
       <c r="C1322" t="s">
-        <v>3937</v>
+        <v>3927</v>
       </c>
       <c r="D1322" t="s">
         <v>14</v>
       </c>
       <c r="E1322" t="s">
-        <v>2255</v>
+        <v>62</v>
       </c>
       <c r="H1322" t="s">
-        <v>3938</v>
-[...5 lines deleted...]
-        <v>3939</v>
+        <v>3928</v>
       </c>
       <c r="L1322" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1323" spans="1:12">
       <c r="A1323">
-        <v>258099</v>
+        <v>258522</v>
       </c>
       <c r="B1323" t="s">
-        <v>3940</v>
+        <v>3929</v>
       </c>
       <c r="C1323" t="s">
-        <v>3941</v>
+        <v>3930</v>
       </c>
       <c r="D1323" t="s">
         <v>14</v>
       </c>
       <c r="E1323" t="s">
-        <v>25</v>
+        <v>243</v>
       </c>
       <c r="H1323" t="s">
-        <v>3942</v>
+        <v>3931</v>
       </c>
       <c r="L1323" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1324" spans="1:12">
       <c r="A1324">
-        <v>258100</v>
+        <v>258525</v>
       </c>
       <c r="B1324" t="s">
-        <v>3943</v>
+        <v>3932</v>
       </c>
       <c r="C1324" t="s">
-        <v>3944</v>
+        <v>3933</v>
       </c>
       <c r="D1324" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2408</v>
+        <v>20</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>3934</v>
       </c>
       <c r="H1324" t="s">
-        <v>3945</v>
+        <v>3935</v>
       </c>
       <c r="L1324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1325" spans="1:12">
       <c r="A1325">
-        <v>258106</v>
+        <v>258527</v>
       </c>
       <c r="B1325" t="s">
-        <v>3946</v>
+        <v>3936</v>
       </c>
       <c r="C1325" t="s">
-        <v>3373</v>
+        <v>3937</v>
       </c>
       <c r="D1325" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>3934</v>
       </c>
       <c r="H1325" t="s">
-        <v>3939</v>
+        <v>3938</v>
       </c>
       <c r="L1325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1326" spans="1:12">
       <c r="A1326">
-        <v>258115</v>
+        <v>258533</v>
       </c>
       <c r="B1326" t="s">
-        <v>3947</v>
+        <v>3939</v>
       </c>
       <c r="C1326" t="s">
-        <v>3948</v>
+        <v>3940</v>
       </c>
       <c r="D1326" t="s">
         <v>14</v>
       </c>
       <c r="E1326" t="s">
         <v>25</v>
       </c>
       <c r="H1326" t="s">
-        <v>3949</v>
+        <v>3941</v>
       </c>
       <c r="L1326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1327" spans="1:12">
       <c r="A1327">
-        <v>258132</v>
+        <v>258534</v>
       </c>
       <c r="B1327" t="s">
-        <v>3950</v>
+        <v>3942</v>
       </c>
       <c r="C1327" t="s">
-        <v>3951</v>
+        <v>2541</v>
       </c>
       <c r="D1327" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1327" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1327" t="s">
+        <v>212</v>
       </c>
       <c r="H1327" t="s">
-        <v>3952</v>
+        <v>3943</v>
       </c>
       <c r="L1327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1328" spans="1:12">
       <c r="A1328">
-        <v>258144</v>
+        <v>258535</v>
       </c>
       <c r="B1328" t="s">
-        <v>3953</v>
+        <v>3944</v>
       </c>
       <c r="C1328" t="s">
-        <v>3954</v>
+        <v>3945</v>
       </c>
       <c r="D1328" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1328" t="s">
-        <v>3955</v>
+        <v>3946</v>
       </c>
       <c r="L1328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1329" spans="1:12">
       <c r="A1329">
-        <v>258152</v>
+        <v>258536</v>
       </c>
       <c r="B1329" t="s">
-        <v>3956</v>
+        <v>3947</v>
       </c>
       <c r="C1329" t="s">
-        <v>2617</v>
+        <v>3948</v>
       </c>
       <c r="D1329" t="s">
         <v>14</v>
       </c>
       <c r="E1329" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1329" t="s">
-        <v>3957</v>
+        <v>3949</v>
       </c>
       <c r="L1329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1330" spans="1:12">
       <c r="A1330">
-        <v>258166</v>
+        <v>258539</v>
       </c>
       <c r="B1330" t="s">
-        <v>3958</v>
+        <v>3950</v>
       </c>
       <c r="C1330" t="s">
-        <v>3959</v>
+        <v>3951</v>
       </c>
       <c r="D1330" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1330" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H1330" t="s">
-        <v>3960</v>
+        <v>3952</v>
       </c>
       <c r="L1330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1331" spans="1:12">
       <c r="A1331">
-        <v>258167</v>
+        <v>258542</v>
       </c>
       <c r="B1331" t="s">
-        <v>3961</v>
+        <v>3953</v>
       </c>
       <c r="C1331" t="s">
-        <v>3959</v>
+        <v>3954</v>
       </c>
       <c r="D1331" t="s">
         <v>14</v>
       </c>
       <c r="E1331" t="s">
         <v>25</v>
       </c>
       <c r="H1331" t="s">
-        <v>3962</v>
+        <v>3955</v>
       </c>
       <c r="L1331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1332" spans="1:12">
       <c r="A1332">
-        <v>258176</v>
+        <v>258545</v>
       </c>
       <c r="B1332" t="s">
-        <v>3963</v>
+        <v>3956</v>
       </c>
       <c r="C1332" t="s">
-        <v>3964</v>
+        <v>3957</v>
       </c>
       <c r="D1332" t="s">
         <v>14</v>
       </c>
       <c r="E1332" t="s">
         <v>25</v>
       </c>
       <c r="H1332" t="s">
-        <v>3965</v>
+        <v>3958</v>
       </c>
       <c r="L1332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1333" spans="1:12">
       <c r="A1333">
-        <v>258178</v>
+        <v>258546</v>
       </c>
       <c r="B1333" t="s">
-        <v>3966</v>
+        <v>3959</v>
       </c>
       <c r="C1333" t="s">
-        <v>3967</v>
+        <v>3960</v>
       </c>
       <c r="D1333" t="s">
         <v>14</v>
       </c>
       <c r="E1333" t="s">
         <v>25</v>
       </c>
       <c r="H1333" t="s">
-        <v>3968</v>
+        <v>3961</v>
       </c>
       <c r="L1333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1334" spans="1:12">
       <c r="A1334">
-        <v>258185</v>
+        <v>258549</v>
       </c>
       <c r="B1334" t="s">
-        <v>3969</v>
+        <v>3962</v>
       </c>
       <c r="C1334" t="s">
-        <v>3970</v>
+        <v>3963</v>
       </c>
       <c r="D1334" t="s">
         <v>14</v>
       </c>
       <c r="E1334" t="s">
-        <v>663</v>
+        <v>3964</v>
       </c>
       <c r="H1334" t="s">
-        <v>3971</v>
+        <v>3965</v>
       </c>
       <c r="L1334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1335" spans="1:12">
       <c r="A1335">
-        <v>258188</v>
+        <v>258554</v>
       </c>
       <c r="B1335" t="s">
-        <v>3972</v>
+        <v>3966</v>
       </c>
       <c r="C1335" t="s">
-        <v>3973</v>
+        <v>3967</v>
       </c>
       <c r="D1335" t="s">
         <v>14</v>
       </c>
       <c r="E1335" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1335" t="s">
-        <v>3974</v>
+        <v>3968</v>
       </c>
       <c r="L1335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1336" spans="1:12">
       <c r="A1336">
-        <v>258201</v>
+        <v>258558</v>
       </c>
       <c r="B1336" t="s">
-        <v>3975</v>
+        <v>3969</v>
       </c>
       <c r="C1336" t="s">
-        <v>3976</v>
+        <v>3970</v>
       </c>
       <c r="D1336" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1336" t="s">
-        <v>30</v>
+        <v>933</v>
       </c>
       <c r="H1336" t="s">
-        <v>3977</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>3971</v>
       </c>
       <c r="L1336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1337" spans="1:12">
       <c r="A1337">
-        <v>258206</v>
+        <v>258559</v>
       </c>
       <c r="B1337" t="s">
-        <v>3978</v>
+        <v>3972</v>
       </c>
       <c r="C1337" t="s">
-        <v>3979</v>
+        <v>3973</v>
       </c>
       <c r="D1337" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1337" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1337" t="s">
-        <v>3980</v>
-[...5 lines deleted...]
-        <v>2708</v>
+        <v>3974</v>
       </c>
       <c r="L1337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1338" spans="1:12">
       <c r="A1338">
-        <v>258207</v>
+        <v>258561</v>
       </c>
       <c r="B1338" t="s">
-        <v>3981</v>
+        <v>3975</v>
       </c>
       <c r="C1338" t="s">
-        <v>3979</v>
+        <v>3976</v>
       </c>
       <c r="D1338" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1338" t="s">
-        <v>30</v>
+        <v>1376</v>
       </c>
       <c r="H1338" t="s">
-        <v>3982</v>
-[...5 lines deleted...]
-        <v>2708</v>
+        <v>3977</v>
       </c>
       <c r="L1338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1339" spans="1:12">
       <c r="A1339">
-        <v>258210</v>
+        <v>258565</v>
       </c>
       <c r="B1339" t="s">
-        <v>3983</v>
+        <v>3978</v>
       </c>
       <c r="C1339" t="s">
         <v>3979</v>
       </c>
       <c r="D1339" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1339" t="s">
-        <v>30</v>
+        <v>1376</v>
       </c>
       <c r="H1339" t="s">
-        <v>3984</v>
-[...5 lines deleted...]
-        <v>2708</v>
+        <v>3980</v>
       </c>
       <c r="L1339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1340" spans="1:12">
       <c r="A1340">
-        <v>258213</v>
+        <v>258567</v>
       </c>
       <c r="B1340" t="s">
-        <v>3985</v>
+        <v>3981</v>
       </c>
       <c r="C1340" t="s">
-        <v>3986</v>
+        <v>3982</v>
       </c>
       <c r="D1340" t="s">
         <v>14</v>
       </c>
       <c r="E1340" t="s">
         <v>25</v>
       </c>
       <c r="H1340" t="s">
-        <v>3987</v>
+        <v>3983</v>
       </c>
       <c r="L1340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1341" spans="1:12">
       <c r="A1341">
-        <v>258215</v>
+        <v>258568</v>
       </c>
       <c r="B1341" t="s">
-        <v>3988</v>
+        <v>3984</v>
       </c>
       <c r="C1341" t="s">
-        <v>3989</v>
+        <v>3985</v>
       </c>
       <c r="D1341" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1341" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1341" t="s">
-        <v>3990</v>
+        <v>3986</v>
       </c>
       <c r="L1341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1342" spans="1:12">
       <c r="A1342">
-        <v>258216</v>
+        <v>258580</v>
       </c>
       <c r="B1342" t="s">
-        <v>3991</v>
+        <v>3987</v>
       </c>
       <c r="C1342" t="s">
-        <v>3992</v>
+        <v>3988</v>
       </c>
       <c r="D1342" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1342" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3993</v>
+        <v>187</v>
       </c>
       <c r="H1342" t="s">
-        <v>3994</v>
+        <v>3989</v>
       </c>
       <c r="L1342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1343" spans="1:12">
       <c r="A1343">
-        <v>258217</v>
+        <v>258581</v>
       </c>
       <c r="B1343" t="s">
-        <v>3995</v>
+        <v>3990</v>
       </c>
       <c r="C1343" t="s">
-        <v>3996</v>
+        <v>3991</v>
       </c>
       <c r="D1343" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1343" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1343" t="s">
-        <v>3997</v>
+        <v>3992</v>
+      </c>
+      <c r="J1343">
+        <v>258567</v>
+      </c>
+      <c r="K1343" t="s">
+        <v>3983</v>
       </c>
       <c r="L1343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1344" spans="1:12">
       <c r="A1344">
-        <v>258218</v>
+        <v>258597</v>
       </c>
       <c r="B1344" t="s">
-        <v>3998</v>
+        <v>3993</v>
       </c>
       <c r="C1344" t="s">
-        <v>3999</v>
+        <v>2152</v>
       </c>
       <c r="D1344" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1344" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H1344" t="s">
-        <v>4000</v>
+        <v>3994</v>
       </c>
       <c r="L1344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1345" spans="1:12">
       <c r="A1345">
-        <v>258219</v>
+        <v>258598</v>
       </c>
       <c r="B1345" t="s">
-        <v>4001</v>
+        <v>3995</v>
       </c>
       <c r="C1345" t="s">
-        <v>3376</v>
+        <v>3996</v>
       </c>
       <c r="D1345" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1345" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H1345" t="s">
-        <v>4002</v>
+        <v>3997</v>
       </c>
       <c r="L1345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1346" spans="1:12">
       <c r="A1346">
-        <v>258226</v>
+        <v>258600</v>
       </c>
       <c r="B1346" t="s">
-        <v>4003</v>
+        <v>3998</v>
       </c>
       <c r="C1346" t="s">
-        <v>4004</v>
+        <v>1589</v>
       </c>
       <c r="D1346" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>924</v>
       </c>
       <c r="H1346" t="s">
-        <v>4005</v>
+        <v>3999</v>
       </c>
       <c r="L1346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1347" spans="1:12">
       <c r="A1347">
-        <v>258227</v>
+        <v>258603</v>
       </c>
       <c r="B1347" t="s">
-        <v>4006</v>
+        <v>4000</v>
       </c>
       <c r="C1347" t="s">
-        <v>4007</v>
+        <v>4001</v>
       </c>
       <c r="D1347" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1347" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H1347" t="s">
-        <v>4008</v>
+        <v>4002</v>
       </c>
       <c r="L1347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1348" spans="1:12">
       <c r="A1348">
-        <v>258231</v>
+        <v>258607</v>
       </c>
       <c r="B1348" t="s">
-        <v>4009</v>
+        <v>4003</v>
       </c>
       <c r="C1348" t="s">
-        <v>4010</v>
+        <v>4004</v>
       </c>
       <c r="D1348" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1348" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H1348" t="s">
-        <v>4011</v>
+        <v>4005</v>
       </c>
       <c r="L1348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1349" spans="1:12">
       <c r="A1349">
-        <v>258232</v>
+        <v>258608</v>
       </c>
       <c r="B1349" t="s">
-        <v>4012</v>
+        <v>4006</v>
       </c>
       <c r="C1349" t="s">
-        <v>4013</v>
+        <v>4007</v>
       </c>
       <c r="D1349" t="s">
         <v>29</v>
       </c>
       <c r="E1349" t="s">
         <v>30</v>
       </c>
-      <c r="F1349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1349" t="s">
-        <v>4014</v>
+        <v>4008</v>
       </c>
       <c r="L1349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1350" spans="1:12">
       <c r="A1350">
-        <v>258233</v>
+        <v>258616</v>
       </c>
       <c r="B1350" t="s">
-        <v>4015</v>
+        <v>4009</v>
       </c>
       <c r="C1350" t="s">
-        <v>4016</v>
+        <v>3158</v>
       </c>
       <c r="D1350" t="s">
         <v>29</v>
       </c>
       <c r="E1350" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>3417</v>
       </c>
       <c r="H1350" t="s">
-        <v>4017</v>
+        <v>4010</v>
       </c>
       <c r="L1350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1351" spans="1:12">
       <c r="A1351">
-        <v>258234</v>
+        <v>258617</v>
       </c>
       <c r="B1351" t="s">
-        <v>4018</v>
+        <v>4011</v>
       </c>
       <c r="C1351" t="s">
-        <v>4019</v>
+        <v>4012</v>
       </c>
       <c r="D1351" t="s">
         <v>14</v>
       </c>
       <c r="E1351" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1351" t="s">
-        <v>4020</v>
+        <v>4013</v>
       </c>
       <c r="L1351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1352" spans="1:12">
       <c r="A1352">
-        <v>258235</v>
+        <v>258622</v>
       </c>
       <c r="B1352" t="s">
-        <v>4021</v>
+        <v>4014</v>
       </c>
       <c r="C1352" t="s">
-        <v>4022</v>
+        <v>4015</v>
       </c>
       <c r="D1352" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1352" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H1352" t="s">
-        <v>4023</v>
+        <v>4016</v>
       </c>
       <c r="L1352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1353" spans="1:12">
       <c r="A1353">
-        <v>258236</v>
+        <v>258624</v>
       </c>
       <c r="B1353" t="s">
-        <v>4024</v>
+        <v>4017</v>
       </c>
       <c r="C1353" t="s">
-        <v>2677</v>
+        <v>4018</v>
       </c>
       <c r="D1353" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1353" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H1353" t="s">
-        <v>4025</v>
+        <v>4019</v>
       </c>
       <c r="L1353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1354" spans="1:12">
       <c r="A1354">
-        <v>258237</v>
+        <v>258630</v>
       </c>
       <c r="B1354" t="s">
-        <v>4026</v>
+        <v>4020</v>
       </c>
       <c r="C1354" t="s">
-        <v>4027</v>
+        <v>4021</v>
       </c>
       <c r="D1354" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>25</v>
       </c>
       <c r="H1354" t="s">
-        <v>4028</v>
+        <v>4022</v>
+      </c>
+      <c r="J1354">
+        <v>258631</v>
+      </c>
+      <c r="K1354" t="s">
+        <v>4023</v>
       </c>
       <c r="L1354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1355" spans="1:12">
       <c r="A1355">
-        <v>258240</v>
+        <v>258631</v>
       </c>
       <c r="B1355" t="s">
-        <v>4029</v>
+        <v>4024</v>
       </c>
       <c r="C1355" t="s">
-        <v>4030</v>
+        <v>4025</v>
       </c>
       <c r="D1355" t="s">
         <v>14</v>
       </c>
       <c r="E1355" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H1355" t="s">
-        <v>4031</v>
+        <v>4023</v>
       </c>
       <c r="L1355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1356" spans="1:12">
       <c r="A1356">
-        <v>258243</v>
+        <v>258636</v>
       </c>
       <c r="B1356" t="s">
-        <v>4032</v>
+        <v>4026</v>
       </c>
       <c r="C1356" t="s">
-        <v>4033</v>
+        <v>4027</v>
       </c>
       <c r="D1356" t="s">
         <v>14</v>
       </c>
       <c r="E1356" t="s">
         <v>25</v>
       </c>
       <c r="H1356" t="s">
-        <v>434</v>
+        <v>4028</v>
       </c>
       <c r="L1356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1357" spans="1:12">
       <c r="A1357">
-        <v>258244</v>
+        <v>258638</v>
       </c>
       <c r="B1357" t="s">
-        <v>4034</v>
+        <v>4029</v>
       </c>
       <c r="C1357" t="s">
-        <v>4035</v>
+        <v>4030</v>
       </c>
       <c r="D1357" t="s">
         <v>14</v>
       </c>
       <c r="E1357" t="s">
         <v>25</v>
       </c>
       <c r="H1357" t="s">
-        <v>4036</v>
+        <v>4031</v>
       </c>
       <c r="L1357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1358" spans="1:12">
       <c r="A1358">
-        <v>258246</v>
+        <v>258639</v>
       </c>
       <c r="B1358" t="s">
-        <v>4037</v>
+        <v>4032</v>
       </c>
       <c r="C1358" t="s">
-        <v>4038</v>
+        <v>4033</v>
       </c>
       <c r="D1358" t="s">
         <v>14</v>
       </c>
       <c r="E1358" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1358" t="s">
-        <v>4039</v>
+        <v>4034</v>
       </c>
       <c r="L1358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1359" spans="1:12">
       <c r="A1359">
-        <v>258248</v>
+        <v>258647</v>
       </c>
       <c r="B1359" t="s">
-        <v>4040</v>
+        <v>4035</v>
       </c>
       <c r="C1359" t="s">
-        <v>4041</v>
+        <v>4036</v>
       </c>
       <c r="D1359" t="s">
         <v>14</v>
       </c>
       <c r="E1359" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1359" t="s">
-        <v>4042</v>
+        <v>4037</v>
       </c>
       <c r="L1359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1360" spans="1:12">
       <c r="A1360">
-        <v>258267</v>
+        <v>258654</v>
       </c>
       <c r="B1360" t="s">
-        <v>4043</v>
+        <v>4038</v>
       </c>
       <c r="C1360" t="s">
-        <v>2564</v>
+        <v>4039</v>
       </c>
       <c r="D1360" t="s">
         <v>14</v>
       </c>
       <c r="E1360" t="s">
         <v>25</v>
       </c>
       <c r="H1360" t="s">
-        <v>4044</v>
+        <v>4040</v>
       </c>
       <c r="L1360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1361" spans="1:12">
       <c r="A1361">
-        <v>258279</v>
+        <v>258660</v>
       </c>
       <c r="B1361" t="s">
-        <v>4045</v>
+        <v>4041</v>
       </c>
       <c r="C1361" t="s">
-        <v>4046</v>
+        <v>2655</v>
       </c>
       <c r="D1361" t="s">
         <v>14</v>
       </c>
       <c r="E1361" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1361" t="s">
-        <v>4047</v>
+        <v>4042</v>
       </c>
       <c r="L1361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1362" spans="1:12">
       <c r="A1362">
-        <v>258281</v>
+        <v>258664</v>
       </c>
       <c r="B1362" t="s">
-        <v>4048</v>
+        <v>4043</v>
       </c>
       <c r="C1362" t="s">
-        <v>4049</v>
+        <v>4044</v>
       </c>
       <c r="D1362" t="s">
         <v>14</v>
       </c>
       <c r="E1362" t="s">
         <v>25</v>
       </c>
       <c r="H1362" t="s">
-        <v>4050</v>
+        <v>4045</v>
       </c>
       <c r="L1362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1363" spans="1:12">
       <c r="A1363">
-        <v>258323</v>
+        <v>258668</v>
       </c>
       <c r="B1363" t="s">
-        <v>4051</v>
+        <v>4046</v>
       </c>
       <c r="C1363" t="s">
-        <v>2671</v>
+        <v>4047</v>
       </c>
       <c r="D1363" t="s">
         <v>14</v>
       </c>
       <c r="E1363" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1363" t="s">
-        <v>4052</v>
+        <v>4048</v>
       </c>
       <c r="L1363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1364" spans="1:12">
       <c r="A1364">
-        <v>258334</v>
+        <v>258674</v>
       </c>
       <c r="B1364" t="s">
-        <v>4053</v>
+        <v>4049</v>
       </c>
       <c r="C1364" t="s">
-        <v>2267</v>
+        <v>4050</v>
       </c>
       <c r="D1364" t="s">
         <v>14</v>
       </c>
       <c r="E1364" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1364" t="s">
-        <v>4054</v>
+        <v>4051</v>
       </c>
       <c r="L1364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1365" spans="1:12">
       <c r="A1365">
-        <v>258335</v>
+        <v>258676</v>
       </c>
       <c r="B1365" t="s">
-        <v>4055</v>
+        <v>4052</v>
       </c>
       <c r="C1365" t="s">
-        <v>2278</v>
+        <v>4053</v>
       </c>
       <c r="D1365" t="s">
         <v>14</v>
       </c>
       <c r="E1365" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H1365" t="s">
-        <v>4056</v>
+        <v>4054</v>
       </c>
       <c r="L1365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1366" spans="1:12">
       <c r="A1366">
-        <v>258339</v>
+        <v>258681</v>
       </c>
       <c r="B1366" t="s">
+        <v>4055</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4056</v>
+      </c>
+      <c r="D1366" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1366" t="s">
         <v>4057</v>
-      </c>
-[...10 lines deleted...]
-        <v>4059</v>
       </c>
       <c r="L1366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1367" spans="1:12">
       <c r="A1367">
-        <v>258352</v>
+        <v>258687</v>
       </c>
       <c r="B1367" t="s">
+        <v>4058</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4059</v>
+      </c>
+      <c r="D1367" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1367" t="s">
         <v>4060</v>
-      </c>
-[...10 lines deleted...]
-        <v>4062</v>
       </c>
       <c r="L1367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1368" spans="1:12">
       <c r="A1368">
-        <v>258356</v>
+        <v>258688</v>
       </c>
       <c r="B1368" t="s">
+        <v>4061</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4062</v>
+      </c>
+      <c r="D1368" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1368" t="s">
         <v>4063</v>
-      </c>
-[...10 lines deleted...]
-        <v>4065</v>
       </c>
       <c r="L1368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1369" spans="1:12">
       <c r="A1369">
-        <v>258358</v>
+        <v>258690</v>
       </c>
       <c r="B1369" t="s">
+        <v>4064</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4065</v>
+      </c>
+      <c r="D1369" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1369" t="s">
         <v>4066</v>
-      </c>
-[...10 lines deleted...]
-        <v>4068</v>
       </c>
       <c r="L1369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1370" spans="1:12">
       <c r="A1370">
-        <v>258361</v>
+        <v>258693</v>
       </c>
       <c r="B1370" t="s">
+        <v>4067</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4068</v>
+      </c>
+      <c r="D1370" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1370" t="s">
         <v>4069</v>
-      </c>
-[...10 lines deleted...]
-        <v>4071</v>
       </c>
       <c r="L1370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1371" spans="1:12">
       <c r="A1371">
-        <v>258362</v>
+        <v>258694</v>
       </c>
       <c r="B1371" t="s">
+        <v>4070</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4071</v>
+      </c>
+      <c r="D1371" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1371" t="s">
         <v>4072</v>
-      </c>
-[...10 lines deleted...]
-        <v>4074</v>
       </c>
       <c r="L1371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1372" spans="1:12">
       <c r="A1372">
-        <v>258367</v>
+        <v>258696</v>
       </c>
       <c r="B1372" t="s">
+        <v>4073</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4074</v>
+      </c>
+      <c r="D1372" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1372" t="s">
         <v>4075</v>
-      </c>
-[...10 lines deleted...]
-        <v>4077</v>
       </c>
       <c r="L1372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1373" spans="1:12">
       <c r="A1373">
-        <v>258369</v>
+        <v>258697</v>
       </c>
       <c r="B1373" t="s">
+        <v>4076</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D1373" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1373" t="s">
         <v>4078</v>
-      </c>
-[...10 lines deleted...]
-        <v>4080</v>
       </c>
       <c r="L1373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1374" spans="1:12">
       <c r="A1374">
-        <v>258374</v>
+        <v>258698</v>
       </c>
       <c r="B1374" t="s">
+        <v>4079</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4080</v>
+      </c>
+      <c r="D1374" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1374" t="s">
         <v>4081</v>
-      </c>
-[...10 lines deleted...]
-        <v>4083</v>
       </c>
       <c r="L1374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1375" spans="1:12">
       <c r="A1375">
-        <v>258378</v>
+        <v>258701</v>
       </c>
       <c r="B1375" t="s">
+        <v>4082</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4083</v>
+      </c>
+      <c r="D1375" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1375" t="s">
         <v>4084</v>
-      </c>
-[...10 lines deleted...]
-        <v>4086</v>
       </c>
       <c r="L1375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1376" spans="1:12">
       <c r="A1376">
-        <v>258390</v>
+        <v>258708</v>
       </c>
       <c r="B1376" t="s">
+        <v>4085</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4086</v>
+      </c>
+      <c r="D1376" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1376" t="s">
         <v>4087</v>
-      </c>
-[...10 lines deleted...]
-        <v>4089</v>
       </c>
       <c r="L1376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1377" spans="1:12">
       <c r="A1377">
-        <v>258393</v>
+        <v>258710</v>
       </c>
       <c r="B1377" t="s">
-        <v>4090</v>
+        <v>4088</v>
       </c>
       <c r="C1377" t="s">
-        <v>4091</v>
+        <v>3793</v>
       </c>
       <c r="D1377" t="s">
         <v>14</v>
       </c>
       <c r="E1377" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1377" t="s">
-        <v>4092</v>
-[...5 lines deleted...]
-        <v>2879</v>
+        <v>4089</v>
       </c>
       <c r="L1377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1378" spans="1:12">
       <c r="A1378">
-        <v>258406</v>
+        <v>258711</v>
       </c>
       <c r="B1378" t="s">
-        <v>4093</v>
+        <v>4090</v>
       </c>
       <c r="C1378" t="s">
-        <v>4094</v>
+        <v>4091</v>
       </c>
       <c r="D1378" t="s">
         <v>14</v>
       </c>
       <c r="E1378" t="s">
         <v>25</v>
       </c>
       <c r="H1378" t="s">
-        <v>3042</v>
+        <v>4092</v>
       </c>
       <c r="L1378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1379" spans="1:12">
       <c r="A1379">
-        <v>258416</v>
+        <v>258717</v>
       </c>
       <c r="B1379" t="s">
+        <v>4093</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4094</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1379" t="s">
         <v>4095</v>
-      </c>
-[...10 lines deleted...]
-        <v>4097</v>
       </c>
       <c r="L1379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1380" spans="1:12">
       <c r="A1380">
-        <v>258418</v>
+        <v>258719</v>
       </c>
       <c r="B1380" t="s">
+        <v>4096</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4097</v>
+      </c>
+      <c r="D1380" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1380" t="s">
         <v>4098</v>
-      </c>
-[...10 lines deleted...]
-        <v>4100</v>
       </c>
       <c r="L1380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1381" spans="1:12">
       <c r="A1381">
-        <v>258423</v>
+        <v>258728</v>
       </c>
       <c r="B1381" t="s">
-        <v>4101</v>
+        <v>4099</v>
       </c>
       <c r="C1381" t="s">
-        <v>4102</v>
+        <v>3394</v>
       </c>
       <c r="D1381" t="s">
         <v>14</v>
       </c>
       <c r="E1381" t="s">
         <v>187</v>
       </c>
       <c r="H1381" t="s">
-        <v>4103</v>
+        <v>4100</v>
       </c>
       <c r="L1381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1382" spans="1:12">
       <c r="A1382">
-        <v>258425</v>
+        <v>258730</v>
       </c>
       <c r="B1382" t="s">
-        <v>4104</v>
+        <v>4101</v>
       </c>
       <c r="C1382" t="s">
-        <v>4105</v>
+        <v>4102</v>
       </c>
       <c r="D1382" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1382" t="s">
-        <v>1108</v>
+        <v>25</v>
       </c>
       <c r="H1382" t="s">
-        <v>4106</v>
+        <v>4103</v>
       </c>
       <c r="L1382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1383" spans="1:12">
       <c r="A1383">
-        <v>258430</v>
+        <v>258732</v>
       </c>
       <c r="B1383" t="s">
-        <v>4107</v>
+        <v>4104</v>
       </c>
       <c r="C1383" t="s">
-        <v>4108</v>
+        <v>4105</v>
       </c>
       <c r="D1383" t="s">
         <v>14</v>
       </c>
       <c r="E1383" t="s">
         <v>25</v>
       </c>
       <c r="H1383" t="s">
-        <v>4109</v>
+        <v>4106</v>
       </c>
       <c r="L1383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1384" spans="1:12">
       <c r="A1384">
-        <v>258433</v>
+        <v>258736</v>
       </c>
       <c r="B1384" t="s">
-        <v>4110</v>
+        <v>4107</v>
       </c>
       <c r="C1384" t="s">
-        <v>1738</v>
+        <v>4108</v>
       </c>
       <c r="D1384" t="s">
         <v>14</v>
       </c>
       <c r="E1384" t="s">
         <v>25</v>
       </c>
       <c r="H1384" t="s">
-        <v>4111</v>
+        <v>4109</v>
       </c>
       <c r="L1384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1385" spans="1:12">
       <c r="A1385">
-        <v>258434</v>
+        <v>258740</v>
       </c>
       <c r="B1385" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1385" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1385" t="s">
         <v>4112</v>
-      </c>
-[...10 lines deleted...]
-        <v>4114</v>
       </c>
       <c r="L1385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1386" spans="1:12">
       <c r="A1386">
-        <v>258440</v>
+        <v>258742</v>
       </c>
       <c r="B1386" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1386" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1386" t="s">
         <v>4115</v>
-      </c>
-[...10 lines deleted...]
-        <v>4117</v>
       </c>
       <c r="L1386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1387" spans="1:12">
       <c r="A1387">
-        <v>258442</v>
+        <v>258747</v>
       </c>
       <c r="B1387" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1387" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1387" t="s">
         <v>4118</v>
-      </c>
-[...10 lines deleted...]
-        <v>4120</v>
       </c>
       <c r="L1387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1388" spans="1:12">
       <c r="A1388">
-        <v>258445</v>
+        <v>258771</v>
       </c>
       <c r="B1388" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1388" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1388" t="s">
         <v>4121</v>
-      </c>
-[...10 lines deleted...]
-        <v>4123</v>
       </c>
       <c r="L1388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1389" spans="1:12">
       <c r="A1389">
-        <v>258446</v>
+        <v>258774</v>
       </c>
       <c r="B1389" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1389" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1389" t="s">
         <v>4124</v>
-      </c>
-[...10 lines deleted...]
-        <v>4126</v>
       </c>
       <c r="L1389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1390" spans="1:12">
       <c r="A1390">
-        <v>258447</v>
+        <v>258780</v>
       </c>
       <c r="B1390" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1390" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1390" t="s">
         <v>4127</v>
-      </c>
-[...10 lines deleted...]
-        <v>4129</v>
       </c>
       <c r="L1390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1391" spans="1:12">
       <c r="A1391">
-        <v>258450</v>
+        <v>258783</v>
       </c>
       <c r="B1391" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1391" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1391" t="s">
         <v>4130</v>
-      </c>
-[...10 lines deleted...]
-        <v>4131</v>
       </c>
       <c r="L1391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1392" spans="1:12">
       <c r="A1392">
-        <v>258453</v>
+        <v>258785</v>
       </c>
       <c r="B1392" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1392" t="s">
         <v>4132</v>
       </c>
-      <c r="C1392" t="s">
+      <c r="D1392" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>3907</v>
+      </c>
+      <c r="H1392" t="s">
         <v>4133</v>
-      </c>
-[...7 lines deleted...]
-        <v>4134</v>
       </c>
       <c r="L1392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1393" spans="1:12">
       <c r="A1393">
-        <v>258455</v>
+        <v>258794</v>
       </c>
       <c r="B1393" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1393" t="s">
         <v>4135</v>
       </c>
-      <c r="C1393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1393" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1393" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1393" t="s">
+        <v>694</v>
       </c>
       <c r="H1393" t="s">
         <v>4136</v>
       </c>
       <c r="L1393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1394" spans="1:12">
       <c r="A1394">
-        <v>258468</v>
+        <v>258795</v>
       </c>
       <c r="B1394" t="s">
         <v>4137</v>
       </c>
       <c r="C1394" t="s">
-        <v>2617</v>
+        <v>4138</v>
       </c>
       <c r="D1394" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1394" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1394" t="s">
+        <v>694</v>
       </c>
       <c r="H1394" t="s">
-        <v>4138</v>
+        <v>4139</v>
       </c>
       <c r="L1394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1395" spans="1:12">
       <c r="A1395">
-        <v>258471</v>
+        <v>258799</v>
       </c>
       <c r="B1395" t="s">
-        <v>4139</v>
+        <v>4140</v>
       </c>
       <c r="C1395" t="s">
-        <v>4140</v>
+        <v>4141</v>
       </c>
       <c r="D1395" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1395" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>694</v>
       </c>
       <c r="H1395" t="s">
-        <v>4141</v>
+        <v>4142</v>
       </c>
       <c r="L1395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1396" spans="1:12">
       <c r="A1396">
-        <v>258472</v>
+        <v>258800</v>
       </c>
       <c r="B1396" t="s">
-        <v>4142</v>
+        <v>4143</v>
       </c>
       <c r="C1396" t="s">
-        <v>4143</v>
+        <v>4144</v>
       </c>
       <c r="D1396" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1396" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>4144</v>
+        <v>25</v>
       </c>
       <c r="H1396" t="s">
         <v>4145</v>
       </c>
       <c r="L1396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1397" spans="1:12">
       <c r="A1397">
-        <v>258474</v>
+        <v>258803</v>
       </c>
       <c r="B1397" t="s">
         <v>4146</v>
       </c>
       <c r="C1397" t="s">
-        <v>3964</v>
+        <v>4147</v>
       </c>
       <c r="D1397" t="s">
         <v>14</v>
       </c>
       <c r="E1397" t="s">
         <v>25</v>
       </c>
       <c r="H1397" t="s">
-        <v>4147</v>
+        <v>4148</v>
       </c>
       <c r="L1397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1398" spans="1:12">
       <c r="A1398">
-        <v>258475</v>
+        <v>258805</v>
       </c>
       <c r="B1398" t="s">
-        <v>4148</v>
+        <v>4149</v>
       </c>
       <c r="C1398" t="s">
-        <v>4149</v>
+        <v>4150</v>
       </c>
       <c r="D1398" t="s">
         <v>14</v>
       </c>
       <c r="E1398" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H1398" t="s">
-        <v>4150</v>
+        <v>4151</v>
       </c>
       <c r="L1398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1399" spans="1:12">
       <c r="A1399">
-        <v>258477</v>
+        <v>360003</v>
       </c>
       <c r="B1399" t="s">
-        <v>4151</v>
+        <v>4152</v>
       </c>
       <c r="C1399" t="s">
-        <v>4152</v>
+        <v>4153</v>
       </c>
       <c r="D1399" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1399" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1399" t="s">
-        <v>4153</v>
+        <v>4154</v>
       </c>
       <c r="L1399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1400" spans="1:12">
       <c r="A1400">
-        <v>258479</v>
+        <v>360004</v>
       </c>
       <c r="B1400" t="s">
-        <v>4154</v>
+        <v>4155</v>
       </c>
       <c r="C1400" t="s">
-        <v>3964</v>
+        <v>4156</v>
       </c>
       <c r="D1400" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1400" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1400" t="s">
-        <v>4155</v>
+        <v>4157</v>
       </c>
       <c r="L1400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1401" spans="1:12">
       <c r="A1401">
-        <v>258480</v>
+        <v>360005</v>
       </c>
       <c r="B1401" t="s">
-        <v>4156</v>
+        <v>4158</v>
       </c>
       <c r="C1401" t="s">
-        <v>4157</v>
+        <v>4159</v>
       </c>
       <c r="D1401" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1401" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="F1401" t="s">
+        <v>171</v>
       </c>
       <c r="H1401" t="s">
-        <v>4158</v>
+        <v>4160</v>
       </c>
       <c r="L1401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1402" spans="1:12">
       <c r="A1402">
-        <v>258482</v>
+        <v>360006</v>
       </c>
       <c r="B1402" t="s">
-        <v>4159</v>
+        <v>4161</v>
       </c>
       <c r="C1402" t="s">
-        <v>4160</v>
+        <v>4162</v>
       </c>
       <c r="D1402" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1402" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1402" t="s">
-        <v>4161</v>
+        <v>4163</v>
       </c>
       <c r="L1402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1403" spans="1:12">
       <c r="A1403">
-        <v>258484</v>
+        <v>360007</v>
       </c>
       <c r="B1403" t="s">
-        <v>4162</v>
+        <v>4164</v>
       </c>
       <c r="C1403" t="s">
-        <v>4163</v>
+        <v>4165</v>
       </c>
       <c r="D1403" t="s">
         <v>29</v>
       </c>
       <c r="E1403" t="s">
         <v>30</v>
       </c>
-      <c r="G1403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1403" t="s">
-        <v>4164</v>
+        <v>4166</v>
       </c>
       <c r="L1403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1404" spans="1:12">
       <c r="A1404">
-        <v>258485</v>
+        <v>360008</v>
       </c>
       <c r="B1404" t="s">
-        <v>4165</v>
+        <v>4167</v>
       </c>
       <c r="C1404" t="s">
-        <v>4166</v>
+        <v>4168</v>
       </c>
       <c r="D1404" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1404" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1404" t="s">
-        <v>4167</v>
+        <v>4169</v>
       </c>
       <c r="L1404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1405" spans="1:12">
       <c r="A1405">
-        <v>258487</v>
+        <v>360009</v>
       </c>
       <c r="B1405" t="s">
-        <v>4168</v>
+        <v>4170</v>
       </c>
       <c r="C1405" t="s">
-        <v>4169</v>
+        <v>4171</v>
       </c>
       <c r="D1405" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>30</v>
       </c>
       <c r="H1405" t="s">
-        <v>4170</v>
+        <v>4172</v>
       </c>
       <c r="L1405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1406" spans="1:12">
       <c r="A1406">
-        <v>258490</v>
+        <v>360010</v>
       </c>
       <c r="B1406" t="s">
-        <v>4171</v>
+        <v>4173</v>
       </c>
       <c r="C1406" t="s">
-        <v>4172</v>
+        <v>4174</v>
       </c>
       <c r="D1406" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1406" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1406" t="s">
-        <v>4173</v>
+        <v>4175</v>
       </c>
       <c r="L1406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1407" spans="1:12">
       <c r="A1407">
-        <v>258492</v>
+        <v>360011</v>
       </c>
       <c r="B1407" t="s">
-        <v>4174</v>
+        <v>4176</v>
       </c>
       <c r="C1407" t="s">
-        <v>4175</v>
+        <v>4177</v>
       </c>
       <c r="D1407" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1407" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1407" t="s">
-        <v>4176</v>
+        <v>4178</v>
       </c>
       <c r="L1407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1408" spans="1:12">
       <c r="A1408">
-        <v>258494</v>
+        <v>360012</v>
       </c>
       <c r="B1408" t="s">
-        <v>4177</v>
+        <v>4179</v>
       </c>
       <c r="C1408" t="s">
-        <v>4178</v>
+        <v>4180</v>
       </c>
       <c r="D1408" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1408" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1408" t="s">
-        <v>4179</v>
+        <v>4181</v>
       </c>
       <c r="L1408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1409" spans="1:12">
       <c r="A1409">
-        <v>258496</v>
+        <v>360013</v>
       </c>
       <c r="B1409" t="s">
-        <v>4180</v>
+        <v>4182</v>
       </c>
       <c r="C1409" t="s">
-        <v>4181</v>
+        <v>4183</v>
       </c>
       <c r="D1409" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1409" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1409" t="s">
-        <v>4182</v>
+        <v>4184</v>
       </c>
       <c r="L1409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1410" spans="1:12">
       <c r="A1410">
-        <v>258499</v>
+        <v>360014</v>
       </c>
       <c r="B1410" t="s">
-        <v>4183</v>
+        <v>4185</v>
       </c>
       <c r="C1410" t="s">
-        <v>4184</v>
+        <v>4186</v>
       </c>
       <c r="D1410" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>30</v>
       </c>
       <c r="H1410" t="s">
-        <v>4185</v>
+        <v>4187</v>
       </c>
       <c r="L1410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1411" spans="1:12">
       <c r="A1411">
-        <v>258502</v>
+        <v>360015</v>
       </c>
       <c r="B1411" t="s">
-        <v>4186</v>
+        <v>4188</v>
       </c>
       <c r="C1411" t="s">
-        <v>4187</v>
+        <v>4189</v>
       </c>
       <c r="D1411" t="s">
         <v>29</v>
       </c>
       <c r="E1411" t="s">
         <v>30</v>
       </c>
       <c r="H1411" t="s">
-        <v>4188</v>
-[...5 lines deleted...]
-        <v>4189</v>
+        <v>4190</v>
       </c>
       <c r="L1411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1412" spans="1:12">
       <c r="A1412">
-        <v>258503</v>
+        <v>360016</v>
       </c>
       <c r="B1412" t="s">
-        <v>4190</v>
+        <v>4191</v>
       </c>
       <c r="C1412" t="s">
-        <v>4191</v>
+        <v>4192</v>
       </c>
       <c r="D1412" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1412" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1412" t="s">
-        <v>4192</v>
+        <v>4193</v>
+      </c>
+      <c r="J1412">
+        <v>253594</v>
+      </c>
+      <c r="K1412" t="s">
+        <v>600</v>
       </c>
       <c r="L1412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1413" spans="1:12">
       <c r="A1413">
-        <v>258505</v>
+        <v>360017</v>
       </c>
       <c r="B1413" t="s">
-        <v>4193</v>
+        <v>4194</v>
       </c>
       <c r="C1413" t="s">
-        <v>4187</v>
+        <v>4195</v>
       </c>
       <c r="D1413" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>30</v>
       </c>
       <c r="H1413" t="s">
-        <v>4189</v>
+        <v>4196</v>
       </c>
       <c r="L1413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1414" spans="1:12">
       <c r="A1414">
-        <v>258506</v>
+        <v>360018</v>
       </c>
       <c r="B1414" t="s">
-        <v>4194</v>
+        <v>4197</v>
       </c>
       <c r="C1414" t="s">
-        <v>4195</v>
+        <v>4198</v>
       </c>
       <c r="D1414" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1414" t="s">
-        <v>4196</v>
+        <v>30</v>
       </c>
       <c r="H1414" t="s">
-        <v>4197</v>
+        <v>4199</v>
       </c>
       <c r="L1414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1415" spans="1:12">
       <c r="A1415">
-        <v>258508</v>
+        <v>360019</v>
       </c>
       <c r="B1415" t="s">
-        <v>4198</v>
+        <v>4200</v>
       </c>
       <c r="C1415" t="s">
-        <v>4199</v>
+        <v>4201</v>
       </c>
       <c r="D1415" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1415" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1415" t="s">
-        <v>4200</v>
+        <v>4202</v>
+      </c>
+      <c r="J1415">
+        <v>256876</v>
+      </c>
+      <c r="K1415" t="s">
+        <v>2633</v>
       </c>
       <c r="L1415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1416" spans="1:12">
       <c r="A1416">
-        <v>258510</v>
+        <v>360091</v>
       </c>
       <c r="B1416" t="s">
-        <v>4201</v>
+        <v>4203</v>
       </c>
       <c r="C1416" t="s">
-        <v>4202</v>
+        <v>4204</v>
       </c>
       <c r="D1416" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1416" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1416" t="s">
-        <v>4203</v>
+        <v>4205</v>
       </c>
       <c r="L1416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1417" spans="1:12">
       <c r="A1417">
-        <v>258513</v>
+        <v>360092</v>
       </c>
       <c r="B1417" t="s">
-        <v>4204</v>
+        <v>4206</v>
       </c>
       <c r="C1417" t="s">
-        <v>4205</v>
+        <v>4207</v>
       </c>
       <c r="D1417" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1417" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H1417" t="s">
-        <v>4206</v>
+        <v>4208</v>
       </c>
       <c r="L1417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1418" spans="1:12">
       <c r="A1418">
-        <v>258514</v>
+        <v>360093</v>
       </c>
       <c r="B1418" t="s">
-        <v>4207</v>
+        <v>4209</v>
       </c>
       <c r="C1418" t="s">
-        <v>4208</v>
+        <v>4210</v>
       </c>
       <c r="D1418" t="s">
         <v>29</v>
       </c>
       <c r="E1418" t="s">
         <v>30</v>
       </c>
       <c r="H1418" t="s">
-        <v>4209</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>4211</v>
       </c>
       <c r="L1418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1419" spans="1:12">
       <c r="A1419">
-        <v>258515</v>
+        <v>525002</v>
       </c>
       <c r="B1419" t="s">
-        <v>4210</v>
+        <v>4212</v>
       </c>
       <c r="C1419" t="s">
-        <v>2925</v>
+        <v>4213</v>
       </c>
       <c r="D1419" t="s">
         <v>29</v>
       </c>
       <c r="E1419" t="s">
         <v>30</v>
       </c>
       <c r="H1419" t="s">
-        <v>4211</v>
-[...5 lines deleted...]
-        <v>2926</v>
+        <v>4214</v>
       </c>
       <c r="L1419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1420" spans="1:12">
       <c r="A1420">
-        <v>258516</v>
+        <v>525011</v>
       </c>
       <c r="B1420" t="s">
-        <v>4212</v>
+        <v>4215</v>
       </c>
       <c r="C1420" t="s">
-        <v>4213</v>
+        <v>4216</v>
       </c>
       <c r="D1420" t="s">
         <v>29</v>
       </c>
       <c r="E1420" t="s">
         <v>30</v>
       </c>
       <c r="H1420" t="s">
-        <v>4214</v>
+        <v>4217</v>
       </c>
       <c r="L1420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1421" spans="1:12">
       <c r="A1421">
-        <v>258517</v>
+        <v>525012</v>
       </c>
       <c r="B1421" t="s">
-        <v>4215</v>
+        <v>4218</v>
       </c>
       <c r="C1421" t="s">
-        <v>4216</v>
+        <v>4219</v>
       </c>
       <c r="D1421" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1421" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H1421" t="s">
-        <v>4217</v>
+        <v>4220</v>
       </c>
       <c r="L1421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1422" spans="1:12">
       <c r="A1422">
-        <v>258522</v>
+        <v>254041</v>
       </c>
       <c r="B1422" t="s">
-        <v>4218</v>
+        <v>4221</v>
       </c>
       <c r="C1422" t="s">
-        <v>4219</v>
+        <v>4222</v>
       </c>
       <c r="D1422" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="H1422" t="s">
-        <v>4220</v>
+        <v>4223</v>
       </c>
       <c r="L1422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1423" spans="1:12">
       <c r="A1423">
-        <v>258525</v>
+        <v>254042</v>
       </c>
       <c r="B1423" t="s">
-        <v>4221</v>
+        <v>4224</v>
       </c>
       <c r="C1423" t="s">
-        <v>4222</v>
+        <v>4225</v>
       </c>
       <c r="D1423" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>4223</v>
+        <v>14</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>25</v>
       </c>
       <c r="H1423" t="s">
-        <v>4224</v>
+        <v>4226</v>
       </c>
       <c r="L1423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1424" spans="1:12">
       <c r="A1424">
-        <v>258527</v>
+        <v>254049</v>
       </c>
       <c r="B1424" t="s">
-        <v>4225</v>
+        <v>4227</v>
       </c>
       <c r="C1424" t="s">
-        <v>4226</v>
+        <v>4228</v>
       </c>
       <c r="D1424" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>4223</v>
+        <v>14</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>25</v>
       </c>
       <c r="H1424" t="s">
-        <v>4227</v>
+        <v>4229</v>
       </c>
       <c r="L1424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1425" spans="1:12">
       <c r="A1425">
-        <v>258533</v>
+        <v>254050</v>
       </c>
       <c r="B1425" t="s">
-        <v>4228</v>
+        <v>4230</v>
       </c>
       <c r="C1425" t="s">
-        <v>4229</v>
+        <v>4231</v>
       </c>
       <c r="D1425" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1425" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1425" t="s">
+        <v>171</v>
       </c>
       <c r="H1425" t="s">
-        <v>4230</v>
+        <v>4232</v>
+      </c>
+      <c r="J1425">
+        <v>254051</v>
+      </c>
+      <c r="K1425" t="s">
+        <v>4233</v>
       </c>
       <c r="L1425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1426" spans="1:12">
       <c r="A1426">
-        <v>258534</v>
+        <v>254051</v>
       </c>
       <c r="B1426" t="s">
-        <v>4231</v>
+        <v>4234</v>
       </c>
       <c r="C1426" t="s">
-        <v>2831</v>
+        <v>4235</v>
       </c>
       <c r="D1426" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="H1426" t="s">
-        <v>4232</v>
+        <v>4233</v>
       </c>
       <c r="L1426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1427" spans="1:12">
       <c r="A1427">
-        <v>258535</v>
+        <v>254055</v>
       </c>
       <c r="B1427" t="s">
-        <v>4233</v>
+        <v>4236</v>
       </c>
       <c r="C1427" t="s">
-        <v>4234</v>
+        <v>4237</v>
       </c>
       <c r="D1427" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>187</v>
       </c>
       <c r="H1427" t="s">
-        <v>4235</v>
+        <v>4238</v>
       </c>
       <c r="L1427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1428" spans="1:12">
       <c r="A1428">
-        <v>258536</v>
+        <v>254071</v>
       </c>
       <c r="B1428" t="s">
-        <v>4236</v>
+        <v>4239</v>
       </c>
       <c r="C1428" t="s">
-        <v>4237</v>
+        <v>4240</v>
       </c>
       <c r="D1428" t="s">
         <v>14</v>
       </c>
       <c r="E1428" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1428" t="s">
-        <v>4238</v>
+        <v>4241</v>
       </c>
       <c r="L1428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1429" spans="1:12">
       <c r="A1429">
-        <v>258539</v>
+        <v>254074</v>
       </c>
       <c r="B1429" t="s">
-        <v>4239</v>
+        <v>4242</v>
       </c>
       <c r="C1429" t="s">
-        <v>4240</v>
+        <v>4243</v>
       </c>
       <c r="D1429" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1429" t="s">
-        <v>30</v>
+        <v>15</v>
+      </c>
+      <c r="F1429" t="s">
+        <v>171</v>
       </c>
       <c r="H1429" t="s">
-        <v>4241</v>
+        <v>4244</v>
       </c>
       <c r="L1429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1430" spans="1:12">
       <c r="A1430">
-        <v>258542</v>
+        <v>254075</v>
       </c>
       <c r="B1430" t="s">
-        <v>4242</v>
+        <v>4245</v>
       </c>
       <c r="C1430" t="s">
-        <v>4243</v>
+        <v>4246</v>
       </c>
       <c r="D1430" t="s">
         <v>14</v>
       </c>
       <c r="E1430" t="s">
         <v>25</v>
       </c>
       <c r="H1430" t="s">
-        <v>4244</v>
+        <v>4247</v>
       </c>
       <c r="L1430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1431" spans="1:12">
       <c r="A1431">
-        <v>258545</v>
+        <v>254085</v>
       </c>
       <c r="B1431" t="s">
-        <v>4245</v>
+        <v>4248</v>
       </c>
       <c r="C1431" t="s">
         <v>4246</v>
       </c>
       <c r="D1431" t="s">
         <v>14</v>
       </c>
       <c r="E1431" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1431" t="s">
-        <v>4247</v>
+        <v>4249</v>
       </c>
       <c r="L1431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1432" spans="1:12">
       <c r="A1432">
-        <v>258546</v>
+        <v>254087</v>
       </c>
       <c r="B1432" t="s">
-        <v>4248</v>
+        <v>4250</v>
       </c>
       <c r="C1432" t="s">
-        <v>4249</v>
+        <v>4251</v>
       </c>
       <c r="D1432" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1432" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1432" t="s">
+        <v>171</v>
       </c>
       <c r="H1432" t="s">
-        <v>4250</v>
+        <v>4252</v>
       </c>
       <c r="L1432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1433" spans="1:12">
       <c r="A1433">
-        <v>258549</v>
+        <v>254093</v>
       </c>
       <c r="B1433" t="s">
-        <v>4251</v>
+        <v>4253</v>
       </c>
       <c r="C1433" t="s">
-        <v>4252</v>
+        <v>4254</v>
       </c>
       <c r="D1433" t="s">
         <v>14</v>
       </c>
       <c r="E1433" t="s">
-        <v>4253</v>
+        <v>663</v>
       </c>
       <c r="H1433" t="s">
-        <v>4254</v>
+        <v>4255</v>
       </c>
       <c r="L1433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1434" spans="1:12">
       <c r="A1434">
-        <v>258554</v>
+        <v>254094</v>
       </c>
       <c r="B1434" t="s">
-        <v>4255</v>
+        <v>4256</v>
       </c>
       <c r="C1434" t="s">
-        <v>4256</v>
+        <v>4257</v>
       </c>
       <c r="D1434" t="s">
         <v>14</v>
       </c>
       <c r="E1434" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H1434" t="s">
-        <v>4257</v>
+        <v>4258</v>
       </c>
       <c r="L1434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1435" spans="1:12">
       <c r="A1435">
-        <v>258558</v>
+        <v>254096</v>
       </c>
       <c r="B1435" t="s">
-        <v>4258</v>
+        <v>4259</v>
       </c>
       <c r="C1435" t="s">
-        <v>4259</v>
+        <v>4257</v>
       </c>
       <c r="D1435" t="s">
         <v>14</v>
       </c>
       <c r="E1435" t="s">
-        <v>933</v>
+        <v>663</v>
       </c>
       <c r="H1435" t="s">
         <v>4260</v>
       </c>
       <c r="L1435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1436" spans="1:12">
       <c r="A1436">
-        <v>258559</v>
+        <v>254101</v>
       </c>
       <c r="B1436" t="s">
         <v>4261</v>
       </c>
       <c r="C1436" t="s">
         <v>4262</v>
       </c>
       <c r="D1436" t="s">
         <v>14</v>
       </c>
       <c r="E1436" t="s">
         <v>25</v>
       </c>
       <c r="H1436" t="s">
         <v>4263</v>
       </c>
       <c r="L1436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1437" spans="1:12">
       <c r="A1437">
-        <v>258561</v>
+        <v>254104</v>
       </c>
       <c r="B1437" t="s">
         <v>4264</v>
       </c>
       <c r="C1437" t="s">
         <v>4265</v>
       </c>
       <c r="D1437" t="s">
         <v>14</v>
       </c>
       <c r="E1437" t="s">
-        <v>1667</v>
+        <v>25</v>
       </c>
       <c r="H1437" t="s">
         <v>4266</v>
       </c>
       <c r="L1437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1438" spans="1:12">
       <c r="A1438">
-        <v>258565</v>
+        <v>254114</v>
       </c>
       <c r="B1438" t="s">
         <v>4267</v>
       </c>
       <c r="C1438" t="s">
         <v>4268</v>
       </c>
       <c r="D1438" t="s">
         <v>14</v>
       </c>
       <c r="E1438" t="s">
-        <v>1667</v>
+        <v>187</v>
       </c>
       <c r="H1438" t="s">
         <v>4269</v>
       </c>
       <c r="L1438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1439" spans="1:12">
       <c r="A1439">
-        <v>258567</v>
+        <v>254116</v>
       </c>
       <c r="B1439" t="s">
         <v>4270</v>
       </c>
       <c r="C1439" t="s">
         <v>4271</v>
       </c>
       <c r="D1439" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1439" t="s">
         <v>4272</v>
       </c>
       <c r="L1439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1440" spans="1:12">
       <c r="A1440">
-        <v>258568</v>
+        <v>254117</v>
       </c>
       <c r="B1440" t="s">
         <v>4273</v>
       </c>
       <c r="C1440" t="s">
         <v>4274</v>
       </c>
       <c r="D1440" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1440" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1440" t="s">
         <v>4275</v>
       </c>
       <c r="L1440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1441" spans="1:12">
       <c r="A1441">
-        <v>258580</v>
+        <v>254120</v>
       </c>
       <c r="B1441" t="s">
         <v>4276</v>
       </c>
       <c r="C1441" t="s">
         <v>4277</v>
       </c>
       <c r="D1441" t="s">
         <v>14</v>
       </c>
       <c r="E1441" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H1441" t="s">
         <v>4278</v>
       </c>
+      <c r="J1441">
+        <v>253741</v>
+      </c>
+      <c r="K1441" t="s">
+        <v>903</v>
+      </c>
       <c r="L1441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1442" spans="1:12">
       <c r="A1442">
-        <v>258581</v>
+        <v>254126</v>
       </c>
       <c r="B1442" t="s">
         <v>4279</v>
       </c>
       <c r="C1442" t="s">
         <v>4280</v>
       </c>
       <c r="D1442" t="s">
         <v>14</v>
       </c>
       <c r="E1442" t="s">
         <v>25</v>
       </c>
       <c r="H1442" t="s">
         <v>4281</v>
       </c>
-      <c r="J1442">
-[...4 lines deleted...]
-      </c>
       <c r="L1442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1443" spans="1:12">
       <c r="A1443">
-        <v>258597</v>
+        <v>254134</v>
       </c>
       <c r="B1443" t="s">
         <v>4282</v>
       </c>
       <c r="C1443" t="s">
-        <v>2442</v>
+        <v>4283</v>
       </c>
       <c r="D1443" t="s">
         <v>14</v>
       </c>
       <c r="E1443" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1443" t="s">
-        <v>4283</v>
+        <v>4284</v>
       </c>
       <c r="L1443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1444" spans="1:12">
       <c r="A1444">
-        <v>258598</v>
+        <v>254141</v>
       </c>
       <c r="B1444" t="s">
-        <v>4284</v>
+        <v>4285</v>
       </c>
       <c r="C1444" t="s">
-        <v>4285</v>
+        <v>4286</v>
       </c>
       <c r="D1444" t="s">
         <v>14</v>
       </c>
       <c r="E1444" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1444" t="s">
-        <v>4286</v>
+        <v>4287</v>
       </c>
       <c r="L1444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1445" spans="1:12">
       <c r="A1445">
-        <v>258600</v>
+        <v>254145</v>
       </c>
       <c r="B1445" t="s">
-        <v>4287</v>
+        <v>4288</v>
       </c>
       <c r="C1445" t="s">
-        <v>1880</v>
+        <v>4289</v>
       </c>
       <c r="D1445" t="s">
         <v>14</v>
       </c>
       <c r="E1445" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1445" t="s">
-        <v>4288</v>
+        <v>4290</v>
       </c>
       <c r="L1445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1446" spans="1:12">
       <c r="A1446">
-        <v>258603</v>
+        <v>254154</v>
       </c>
       <c r="B1446" t="s">
-        <v>4289</v>
+        <v>4291</v>
       </c>
       <c r="C1446" t="s">
-        <v>4290</v>
+        <v>4292</v>
       </c>
       <c r="D1446" t="s">
         <v>14</v>
       </c>
       <c r="E1446" t="s">
         <v>25</v>
       </c>
       <c r="H1446" t="s">
-        <v>4291</v>
+        <v>4293</v>
       </c>
       <c r="L1446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1447" spans="1:12">
       <c r="A1447">
-        <v>258607</v>
+        <v>254157</v>
       </c>
       <c r="B1447" t="s">
-        <v>4292</v>
+        <v>4294</v>
       </c>
       <c r="C1447" t="s">
-        <v>4293</v>
+        <v>4295</v>
       </c>
       <c r="D1447" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1447" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1447" t="s">
+        <v>171</v>
       </c>
       <c r="H1447" t="s">
-        <v>4294</v>
+        <v>4296</v>
       </c>
       <c r="L1447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1448" spans="1:12">
       <c r="A1448">
-        <v>258608</v>
+        <v>254180</v>
       </c>
       <c r="B1448" t="s">
-        <v>4295</v>
+        <v>4297</v>
       </c>
       <c r="C1448" t="s">
-        <v>4296</v>
+        <v>4298</v>
       </c>
       <c r="D1448" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>4299</v>
       </c>
       <c r="H1448" t="s">
-        <v>4297</v>
+        <v>4300</v>
       </c>
       <c r="L1448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1449" spans="1:12">
       <c r="A1449">
-        <v>258616</v>
+        <v>254181</v>
       </c>
       <c r="B1449" t="s">
-        <v>4298</v>
+        <v>4301</v>
       </c>
       <c r="C1449" t="s">
-        <v>3448</v>
+        <v>4302</v>
       </c>
       <c r="D1449" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1449" t="s">
-        <v>1108</v>
+        <v>25</v>
       </c>
       <c r="H1449" t="s">
-        <v>4299</v>
+        <v>4303</v>
       </c>
       <c r="L1449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1450" spans="1:12">
       <c r="A1450">
-        <v>258617</v>
+        <v>254188</v>
       </c>
       <c r="B1450" t="s">
-        <v>4300</v>
+        <v>4304</v>
       </c>
       <c r="C1450" t="s">
-        <v>4301</v>
+        <v>4305</v>
       </c>
       <c r="D1450" t="s">
         <v>14</v>
       </c>
       <c r="E1450" t="s">
         <v>25</v>
       </c>
       <c r="H1450" t="s">
-        <v>4302</v>
+        <v>4306</v>
       </c>
       <c r="L1450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1451" spans="1:12">
       <c r="A1451">
-        <v>258622</v>
+        <v>254197</v>
       </c>
       <c r="B1451" t="s">
-        <v>4303</v>
+        <v>4307</v>
       </c>
       <c r="C1451" t="s">
-        <v>4304</v>
+        <v>4308</v>
       </c>
       <c r="D1451" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1451" t="s">
-        <v>25</v>
+        <v>3417</v>
       </c>
       <c r="H1451" t="s">
-        <v>4305</v>
+        <v>4309</v>
       </c>
       <c r="L1451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1452" spans="1:12">
       <c r="A1452">
-        <v>258624</v>
+        <v>254202</v>
       </c>
       <c r="B1452" t="s">
-        <v>4306</v>
+        <v>4310</v>
       </c>
       <c r="C1452" t="s">
-        <v>4307</v>
+        <v>4311</v>
       </c>
       <c r="D1452" t="s">
         <v>14</v>
       </c>
       <c r="E1452" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1452" t="s">
-        <v>4308</v>
+        <v>4312</v>
       </c>
       <c r="L1452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1453" spans="1:12">
       <c r="A1453">
-        <v>258630</v>
+        <v>254204</v>
       </c>
       <c r="B1453" t="s">
-        <v>4309</v>
+        <v>4313</v>
       </c>
       <c r="C1453" t="s">
-        <v>4310</v>
+        <v>4314</v>
       </c>
       <c r="D1453" t="s">
         <v>14</v>
       </c>
       <c r="E1453" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1453" t="s">
-        <v>4311</v>
-[...5 lines deleted...]
-        <v>4312</v>
+        <v>4315</v>
       </c>
       <c r="L1453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1454" spans="1:12">
       <c r="A1454">
-        <v>258631</v>
+        <v>254215</v>
       </c>
       <c r="B1454" t="s">
-        <v>4313</v>
+        <v>4316</v>
       </c>
       <c r="C1454" t="s">
-        <v>4314</v>
+        <v>4317</v>
       </c>
       <c r="D1454" t="s">
         <v>14</v>
       </c>
       <c r="E1454" t="s">
         <v>25</v>
       </c>
       <c r="H1454" t="s">
-        <v>4312</v>
+        <v>4318</v>
       </c>
       <c r="L1454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1455" spans="1:12">
       <c r="A1455">
-        <v>258636</v>
+        <v>254223</v>
       </c>
       <c r="B1455" t="s">
-        <v>4315</v>
+        <v>4319</v>
       </c>
       <c r="C1455" t="s">
-        <v>4316</v>
+        <v>4320</v>
       </c>
       <c r="D1455" t="s">
         <v>14</v>
       </c>
       <c r="E1455" t="s">
         <v>25</v>
       </c>
       <c r="H1455" t="s">
-        <v>4317</v>
+        <v>4321</v>
       </c>
       <c r="L1455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1456" spans="1:12">
       <c r="A1456">
-        <v>258638</v>
+        <v>254227</v>
       </c>
       <c r="B1456" t="s">
-        <v>4318</v>
+        <v>4322</v>
       </c>
       <c r="C1456" t="s">
-        <v>4319</v>
+        <v>4323</v>
       </c>
       <c r="D1456" t="s">
         <v>14</v>
       </c>
       <c r="E1456" t="s">
         <v>25</v>
       </c>
       <c r="H1456" t="s">
-        <v>4320</v>
+        <v>4324</v>
       </c>
       <c r="L1456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1457" spans="1:12">
       <c r="A1457">
-        <v>258639</v>
+        <v>254228</v>
       </c>
       <c r="B1457" t="s">
-        <v>4321</v>
+        <v>4325</v>
       </c>
       <c r="C1457" t="s">
-        <v>4322</v>
+        <v>4326</v>
       </c>
       <c r="D1457" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1457" t="s">
-        <v>4323</v>
+        <v>4327</v>
       </c>
       <c r="L1457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1458" spans="1:12">
       <c r="A1458">
-        <v>258647</v>
+        <v>254230</v>
       </c>
       <c r="B1458" t="s">
-        <v>4324</v>
+        <v>4328</v>
       </c>
       <c r="C1458" t="s">
-        <v>4325</v>
+        <v>4329</v>
       </c>
       <c r="D1458" t="s">
         <v>14</v>
       </c>
       <c r="E1458" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1458" t="s">
-        <v>4326</v>
+        <v>4330</v>
       </c>
       <c r="L1458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1459" spans="1:12">
       <c r="A1459">
-        <v>258654</v>
+        <v>254232</v>
       </c>
       <c r="B1459" t="s">
-        <v>4327</v>
+        <v>4331</v>
       </c>
       <c r="C1459" t="s">
-        <v>4328</v>
+        <v>4332</v>
       </c>
       <c r="D1459" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1459" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1459" t="s">
-        <v>4329</v>
+        <v>4333</v>
       </c>
       <c r="L1459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1460" spans="1:12">
       <c r="A1460">
-        <v>258660</v>
+        <v>254236</v>
       </c>
       <c r="B1460" t="s">
-        <v>4330</v>
+        <v>4334</v>
       </c>
       <c r="C1460" t="s">
-        <v>2945</v>
+        <v>4335</v>
       </c>
       <c r="D1460" t="s">
         <v>14</v>
       </c>
       <c r="E1460" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1460" t="s">
-        <v>4331</v>
+        <v>4336</v>
       </c>
       <c r="L1460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1461" spans="1:12">
       <c r="A1461">
-        <v>258664</v>
+        <v>254241</v>
       </c>
       <c r="B1461" t="s">
-        <v>4332</v>
+        <v>4337</v>
       </c>
       <c r="C1461" t="s">
-        <v>4333</v>
+        <v>4338</v>
       </c>
       <c r="D1461" t="s">
         <v>14</v>
       </c>
       <c r="E1461" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1461" t="s">
-        <v>4334</v>
+        <v>4339</v>
       </c>
       <c r="L1461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1462" spans="1:12">
       <c r="A1462">
-        <v>258668</v>
+        <v>254242</v>
       </c>
       <c r="B1462" t="s">
-        <v>4335</v>
+        <v>4340</v>
       </c>
       <c r="C1462" t="s">
-        <v>4336</v>
+        <v>4341</v>
       </c>
       <c r="D1462" t="s">
         <v>14</v>
       </c>
       <c r="E1462" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1462" t="s">
-        <v>4337</v>
+        <v>4342</v>
       </c>
       <c r="L1462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1463" spans="1:12">
       <c r="A1463">
-        <v>258674</v>
+        <v>254254</v>
       </c>
       <c r="B1463" t="s">
-        <v>4338</v>
+        <v>4343</v>
       </c>
       <c r="C1463" t="s">
-        <v>4339</v>
+        <v>4344</v>
       </c>
       <c r="D1463" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1463" t="s">
-        <v>4340</v>
+        <v>4345</v>
       </c>
       <c r="L1463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1464" spans="1:12">
       <c r="A1464">
-        <v>258676</v>
+        <v>254258</v>
       </c>
       <c r="B1464" t="s">
-        <v>4341</v>
+        <v>4346</v>
       </c>
       <c r="C1464" t="s">
-        <v>4342</v>
+        <v>4347</v>
       </c>
       <c r="D1464" t="s">
         <v>14</v>
       </c>
       <c r="E1464" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1464" t="s">
-        <v>4343</v>
+        <v>4348</v>
       </c>
       <c r="L1464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1465" spans="1:12">
       <c r="A1465">
-        <v>258681</v>
+        <v>254259</v>
       </c>
       <c r="B1465" t="s">
-        <v>4344</v>
+        <v>4349</v>
       </c>
       <c r="C1465" t="s">
-        <v>4345</v>
+        <v>4350</v>
       </c>
       <c r="D1465" t="s">
         <v>14</v>
       </c>
       <c r="E1465" t="s">
-        <v>25</v>
+        <v>862</v>
       </c>
       <c r="H1465" t="s">
-        <v>4346</v>
+        <v>4351</v>
       </c>
       <c r="L1465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1466" spans="1:12">
       <c r="A1466">
-        <v>258687</v>
+        <v>254260</v>
       </c>
       <c r="B1466" t="s">
-        <v>4347</v>
+        <v>4352</v>
       </c>
       <c r="C1466" t="s">
-        <v>4348</v>
+        <v>4353</v>
       </c>
       <c r="D1466" t="s">
         <v>14</v>
       </c>
       <c r="E1466" t="s">
         <v>25</v>
       </c>
       <c r="H1466" t="s">
-        <v>4349</v>
+        <v>4354</v>
       </c>
       <c r="L1466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1467" spans="1:12">
       <c r="A1467">
-        <v>258688</v>
+        <v>254262</v>
       </c>
       <c r="B1467" t="s">
-        <v>4350</v>
+        <v>4355</v>
       </c>
       <c r="C1467" t="s">
-        <v>4351</v>
+        <v>4356</v>
       </c>
       <c r="D1467" t="s">
         <v>14</v>
       </c>
       <c r="E1467" t="s">
-        <v>25</v>
+        <v>862</v>
       </c>
       <c r="H1467" t="s">
-        <v>4352</v>
+        <v>4357</v>
       </c>
       <c r="L1467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1468" spans="1:12">
       <c r="A1468">
-        <v>258690</v>
+        <v>254264</v>
       </c>
       <c r="B1468" t="s">
-        <v>4353</v>
+        <v>4358</v>
       </c>
       <c r="C1468" t="s">
-        <v>4354</v>
+        <v>4359</v>
       </c>
       <c r="D1468" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1468" t="s">
-        <v>187</v>
+        <v>347</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>4360</v>
       </c>
       <c r="H1468" t="s">
-        <v>4355</v>
+        <v>4361</v>
       </c>
       <c r="L1468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1469" spans="1:12">
       <c r="A1469">
-        <v>258693</v>
+        <v>254268</v>
       </c>
       <c r="B1469" t="s">
-        <v>4356</v>
+        <v>4362</v>
       </c>
       <c r="C1469" t="s">
-        <v>4357</v>
+        <v>4363</v>
       </c>
       <c r="D1469" t="s">
         <v>14</v>
       </c>
       <c r="E1469" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1469" t="s">
-        <v>4358</v>
+        <v>4364</v>
       </c>
       <c r="L1469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1470" spans="1:12">
       <c r="A1470">
-        <v>258694</v>
+        <v>254272</v>
       </c>
       <c r="B1470" t="s">
-        <v>4359</v>
+        <v>4365</v>
       </c>
       <c r="C1470" t="s">
-        <v>4360</v>
+        <v>4366</v>
       </c>
       <c r="D1470" t="s">
         <v>14</v>
       </c>
       <c r="E1470" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1470" t="s">
-        <v>4361</v>
+        <v>4367</v>
       </c>
       <c r="L1470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1471" spans="1:12">
       <c r="A1471">
-        <v>258696</v>
+        <v>254276</v>
       </c>
       <c r="B1471" t="s">
-        <v>4362</v>
+        <v>4368</v>
       </c>
       <c r="C1471" t="s">
-        <v>4363</v>
+        <v>4369</v>
       </c>
       <c r="D1471" t="s">
         <v>14</v>
       </c>
       <c r="E1471" t="s">
         <v>25</v>
       </c>
       <c r="H1471" t="s">
-        <v>4364</v>
+        <v>4370</v>
       </c>
       <c r="L1471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1472" spans="1:12">
       <c r="A1472">
-        <v>258697</v>
+        <v>254283</v>
       </c>
       <c r="B1472" t="s">
-        <v>4365</v>
+        <v>4371</v>
       </c>
       <c r="C1472" t="s">
-        <v>4366</v>
+        <v>4372</v>
       </c>
       <c r="D1472" t="s">
         <v>14</v>
       </c>
       <c r="E1472" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1472" t="s">
-        <v>4367</v>
+        <v>4373</v>
       </c>
       <c r="L1472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1473" spans="1:12">
       <c r="A1473">
-        <v>258698</v>
+        <v>254287</v>
       </c>
       <c r="B1473" t="s">
-        <v>4368</v>
+        <v>4374</v>
       </c>
       <c r="C1473" t="s">
-        <v>4369</v>
+        <v>4375</v>
       </c>
       <c r="D1473" t="s">
         <v>14</v>
       </c>
       <c r="E1473" t="s">
         <v>25</v>
       </c>
       <c r="H1473" t="s">
-        <v>4370</v>
+        <v>4376</v>
       </c>
       <c r="L1473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1474" spans="1:12">
       <c r="A1474">
-        <v>258701</v>
+        <v>254288</v>
       </c>
       <c r="B1474" t="s">
-        <v>4371</v>
+        <v>4377</v>
       </c>
       <c r="C1474" t="s">
-        <v>4372</v>
+        <v>4378</v>
       </c>
       <c r="D1474" t="s">
         <v>14</v>
       </c>
       <c r="E1474" t="s">
         <v>25</v>
       </c>
       <c r="H1474" t="s">
-        <v>4373</v>
+        <v>4379</v>
       </c>
       <c r="L1474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1475" spans="1:12">
       <c r="A1475">
-        <v>258708</v>
+        <v>254289</v>
       </c>
       <c r="B1475" t="s">
-        <v>4374</v>
+        <v>4380</v>
       </c>
       <c r="C1475" t="s">
-        <v>4375</v>
+        <v>4381</v>
       </c>
       <c r="D1475" t="s">
         <v>14</v>
       </c>
       <c r="E1475" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1475" t="s">
-        <v>4376</v>
+        <v>4382</v>
       </c>
       <c r="L1475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1476" spans="1:12">
       <c r="A1476">
-        <v>258710</v>
+        <v>254293</v>
       </c>
       <c r="B1476" t="s">
-        <v>4377</v>
+        <v>4383</v>
       </c>
       <c r="C1476" t="s">
-        <v>4082</v>
+        <v>4384</v>
       </c>
       <c r="D1476" t="s">
         <v>14</v>
       </c>
       <c r="E1476" t="s">
         <v>25</v>
       </c>
       <c r="H1476" t="s">
-        <v>4378</v>
+        <v>4385</v>
       </c>
       <c r="L1476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1477" spans="1:12">
       <c r="A1477">
-        <v>258711</v>
+        <v>254294</v>
       </c>
       <c r="B1477" t="s">
-        <v>4379</v>
+        <v>4386</v>
       </c>
       <c r="C1477" t="s">
-        <v>4380</v>
+        <v>4387</v>
       </c>
       <c r="D1477" t="s">
         <v>14</v>
       </c>
       <c r="E1477" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1477" t="s">
-        <v>4381</v>
+        <v>4388</v>
       </c>
       <c r="L1477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1478" spans="1:12">
       <c r="A1478">
-        <v>258717</v>
+        <v>254295</v>
       </c>
       <c r="B1478" t="s">
-        <v>4382</v>
+        <v>4389</v>
       </c>
       <c r="C1478" t="s">
-        <v>4383</v>
+        <v>4390</v>
       </c>
       <c r="D1478" t="s">
         <v>14</v>
       </c>
       <c r="E1478" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1478" t="s">
-        <v>4384</v>
+        <v>4391</v>
       </c>
       <c r="L1478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1479" spans="1:12">
       <c r="A1479">
-        <v>258719</v>
+        <v>254296</v>
       </c>
       <c r="B1479" t="s">
-        <v>4385</v>
+        <v>4392</v>
       </c>
       <c r="C1479" t="s">
-        <v>4386</v>
+        <v>4393</v>
       </c>
       <c r="D1479" t="s">
         <v>14</v>
       </c>
       <c r="E1479" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="H1479" t="s">
-        <v>4387</v>
+        <v>4394</v>
       </c>
       <c r="L1479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1480" spans="1:12">
       <c r="A1480">
-        <v>258728</v>
+        <v>254297</v>
       </c>
       <c r="B1480" t="s">
-        <v>4388</v>
+        <v>4395</v>
       </c>
       <c r="C1480" t="s">
-        <v>3684</v>
+        <v>4396</v>
       </c>
       <c r="D1480" t="s">
         <v>14</v>
       </c>
       <c r="E1480" t="s">
         <v>187</v>
       </c>
       <c r="H1480" t="s">
-        <v>4389</v>
+        <v>4397</v>
       </c>
       <c r="L1480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1481" spans="1:12">
       <c r="A1481">
-        <v>258730</v>
+        <v>254301</v>
       </c>
       <c r="B1481" t="s">
-        <v>4390</v>
+        <v>4398</v>
       </c>
       <c r="C1481" t="s">
-        <v>4391</v>
+        <v>4396</v>
       </c>
       <c r="D1481" t="s">
         <v>14</v>
       </c>
       <c r="E1481" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H1481" t="s">
-        <v>4392</v>
+        <v>4399</v>
+      </c>
+      <c r="J1481">
+        <v>254297</v>
+      </c>
+      <c r="K1481" t="s">
+        <v>4397</v>
       </c>
       <c r="L1481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1482" spans="1:12">
       <c r="A1482">
-        <v>258732</v>
+        <v>254303</v>
       </c>
       <c r="B1482" t="s">
-        <v>4393</v>
+        <v>4400</v>
       </c>
       <c r="C1482" t="s">
-        <v>4394</v>
+        <v>4401</v>
       </c>
       <c r="D1482" t="s">
         <v>14</v>
       </c>
       <c r="E1482" t="s">
         <v>25</v>
       </c>
       <c r="H1482" t="s">
-        <v>4395</v>
+        <v>4402</v>
       </c>
       <c r="L1482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1483" spans="1:12">
       <c r="A1483">
-        <v>258736</v>
+        <v>254305</v>
       </c>
       <c r="B1483" t="s">
-        <v>4396</v>
+        <v>4403</v>
       </c>
       <c r="C1483" t="s">
-        <v>4397</v>
+        <v>4404</v>
       </c>
       <c r="D1483" t="s">
         <v>14</v>
       </c>
       <c r="E1483" t="s">
-        <v>25</v>
+        <v>1609</v>
       </c>
       <c r="H1483" t="s">
-        <v>4398</v>
+        <v>4405</v>
       </c>
       <c r="L1483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1484" spans="1:12">
       <c r="A1484">
-        <v>258740</v>
+        <v>254318</v>
       </c>
       <c r="B1484" t="s">
-        <v>4399</v>
+        <v>4406</v>
       </c>
       <c r="C1484" t="s">
-        <v>4400</v>
+        <v>4407</v>
       </c>
       <c r="D1484" t="s">
         <v>14</v>
       </c>
       <c r="E1484" t="s">
         <v>187</v>
       </c>
       <c r="H1484" t="s">
-        <v>4401</v>
+        <v>4408</v>
       </c>
       <c r="L1484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1485" spans="1:12">
       <c r="A1485">
-        <v>258742</v>
+        <v>254328</v>
       </c>
       <c r="B1485" t="s">
-        <v>4402</v>
+        <v>4409</v>
       </c>
       <c r="C1485" t="s">
-        <v>4403</v>
+        <v>4410</v>
       </c>
       <c r="D1485" t="s">
         <v>14</v>
       </c>
       <c r="E1485" t="s">
-        <v>25</v>
+        <v>1227</v>
       </c>
       <c r="H1485" t="s">
-        <v>4404</v>
+        <v>4411</v>
       </c>
       <c r="L1485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1486" spans="1:12">
       <c r="A1486">
-        <v>258747</v>
+        <v>254333</v>
       </c>
       <c r="B1486" t="s">
-        <v>4405</v>
+        <v>4412</v>
       </c>
       <c r="C1486" t="s">
-        <v>4406</v>
+        <v>4413</v>
       </c>
       <c r="D1486" t="s">
         <v>14</v>
       </c>
       <c r="E1486" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1486" t="s">
-        <v>4407</v>
+        <v>4414</v>
       </c>
       <c r="L1486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1487" spans="1:12">
       <c r="A1487">
-        <v>258771</v>
+        <v>254334</v>
       </c>
       <c r="B1487" t="s">
-        <v>4408</v>
+        <v>4415</v>
       </c>
       <c r="C1487" t="s">
-        <v>4409</v>
+        <v>4416</v>
       </c>
       <c r="D1487" t="s">
         <v>14</v>
       </c>
       <c r="E1487" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1487" t="s">
-        <v>4410</v>
+        <v>4417</v>
       </c>
       <c r="L1487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1488" spans="1:12">
       <c r="A1488">
-        <v>258774</v>
+        <v>254338</v>
       </c>
       <c r="B1488" t="s">
-        <v>4411</v>
+        <v>4418</v>
       </c>
       <c r="C1488" t="s">
-        <v>4412</v>
+        <v>4419</v>
       </c>
       <c r="D1488" t="s">
         <v>14</v>
       </c>
       <c r="E1488" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1488" t="s">
-        <v>4413</v>
+        <v>4420</v>
       </c>
       <c r="L1488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1489" spans="1:12">
       <c r="A1489">
-        <v>258780</v>
+        <v>254342</v>
       </c>
       <c r="B1489" t="s">
-        <v>4414</v>
+        <v>4421</v>
       </c>
       <c r="C1489" t="s">
-        <v>4415</v>
+        <v>4422</v>
       </c>
       <c r="D1489" t="s">
         <v>14</v>
       </c>
       <c r="E1489" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1489" t="s">
-        <v>4416</v>
+        <v>4423</v>
       </c>
       <c r="L1489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1490" spans="1:12">
       <c r="A1490">
-        <v>258783</v>
+        <v>254344</v>
       </c>
       <c r="B1490" t="s">
-        <v>4417</v>
+        <v>4424</v>
       </c>
       <c r="C1490" t="s">
-        <v>4418</v>
+        <v>4425</v>
       </c>
       <c r="D1490" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1490" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="H1490" t="s">
-        <v>4419</v>
+        <v>4426</v>
       </c>
       <c r="L1490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1491" spans="1:12">
       <c r="A1491">
-        <v>258785</v>
+        <v>254359</v>
       </c>
       <c r="B1491" t="s">
-        <v>4420</v>
+        <v>4427</v>
       </c>
       <c r="C1491" t="s">
-        <v>4421</v>
+        <v>4428</v>
       </c>
       <c r="D1491" t="s">
         <v>14</v>
       </c>
       <c r="E1491" t="s">
-        <v>4196</v>
+        <v>25</v>
       </c>
       <c r="H1491" t="s">
-        <v>4422</v>
+        <v>4429</v>
       </c>
       <c r="L1491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1492" spans="1:12">
       <c r="A1492">
-        <v>258794</v>
+        <v>254369</v>
       </c>
       <c r="B1492" t="s">
-        <v>4423</v>
+        <v>4430</v>
       </c>
       <c r="C1492" t="s">
-        <v>4424</v>
+        <v>4431</v>
       </c>
       <c r="D1492" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1492" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>25</v>
       </c>
       <c r="H1492" t="s">
-        <v>4425</v>
+        <v>4432</v>
       </c>
       <c r="L1492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1493" spans="1:12">
       <c r="A1493">
-        <v>258795</v>
+        <v>254373</v>
       </c>
       <c r="B1493" t="s">
-        <v>4426</v>
+        <v>4433</v>
       </c>
       <c r="C1493" t="s">
-        <v>4427</v>
+        <v>4434</v>
       </c>
       <c r="D1493" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1493" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>25</v>
       </c>
       <c r="H1493" t="s">
-        <v>4428</v>
+        <v>4435</v>
       </c>
       <c r="L1493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1494" spans="1:12">
       <c r="A1494">
-        <v>258799</v>
+        <v>254377</v>
       </c>
       <c r="B1494" t="s">
-        <v>4429</v>
+        <v>4436</v>
       </c>
       <c r="C1494" t="s">
-        <v>4430</v>
+        <v>1230</v>
       </c>
       <c r="D1494" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1494" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>187</v>
       </c>
       <c r="H1494" t="s">
-        <v>4431</v>
+        <v>4437</v>
+      </c>
+      <c r="J1494">
+        <v>255027</v>
+      </c>
+      <c r="K1494" t="s">
+        <v>1221</v>
       </c>
       <c r="L1494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1495" spans="1:12">
       <c r="A1495">
-        <v>258800</v>
+        <v>254383</v>
       </c>
       <c r="B1495" t="s">
-        <v>4432</v>
+        <v>4438</v>
       </c>
       <c r="C1495" t="s">
-        <v>4433</v>
+        <v>1230</v>
       </c>
       <c r="D1495" t="s">
         <v>14</v>
       </c>
       <c r="E1495" t="s">
-        <v>25</v>
+        <v>4439</v>
       </c>
       <c r="H1495" t="s">
-        <v>4434</v>
+        <v>4440</v>
+      </c>
+      <c r="J1495">
+        <v>255027</v>
+      </c>
+      <c r="K1495" t="s">
+        <v>1221</v>
       </c>
       <c r="L1495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1496" spans="1:12">
       <c r="A1496">
-        <v>258803</v>
+        <v>254384</v>
       </c>
       <c r="B1496" t="s">
-        <v>4435</v>
+        <v>4441</v>
       </c>
       <c r="C1496" t="s">
-        <v>4436</v>
+        <v>4442</v>
       </c>
       <c r="D1496" t="s">
         <v>14</v>
       </c>
       <c r="E1496" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1496" t="s">
-        <v>4437</v>
+        <v>4443</v>
       </c>
       <c r="L1496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1497" spans="1:12">
       <c r="A1497">
-        <v>258805</v>
+        <v>254385</v>
       </c>
       <c r="B1497" t="s">
-        <v>4438</v>
+        <v>4444</v>
       </c>
       <c r="C1497" t="s">
-        <v>4439</v>
+        <v>4445</v>
       </c>
       <c r="D1497" t="s">
         <v>14</v>
       </c>
       <c r="E1497" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1497" t="s">
-        <v>4440</v>
+        <v>4446</v>
       </c>
       <c r="L1497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1498" spans="1:12">
       <c r="A1498">
-        <v>360003</v>
+        <v>254387</v>
       </c>
       <c r="B1498" t="s">
-        <v>4441</v>
+        <v>4447</v>
       </c>
       <c r="C1498" t="s">
-        <v>4442</v>
+        <v>4448</v>
       </c>
       <c r="D1498" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1498" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1498" t="s">
-        <v>4443</v>
+        <v>4449</v>
       </c>
       <c r="L1498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1499" spans="1:12">
       <c r="A1499">
-        <v>360004</v>
+        <v>254432</v>
       </c>
       <c r="B1499" t="s">
-        <v>4444</v>
+        <v>4450</v>
       </c>
       <c r="C1499" t="s">
-        <v>4445</v>
+        <v>4451</v>
       </c>
       <c r="D1499" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1499" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1499" t="s">
-        <v>4446</v>
+        <v>4452</v>
       </c>
       <c r="L1499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1500" spans="1:12">
       <c r="A1500">
-        <v>360005</v>
+        <v>254438</v>
       </c>
       <c r="B1500" t="s">
-        <v>4447</v>
+        <v>4453</v>
       </c>
       <c r="C1500" t="s">
-        <v>4448</v>
+        <v>1230</v>
       </c>
       <c r="D1500" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1500" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H1500" t="s">
-        <v>4449</v>
+        <v>4454</v>
+      </c>
+      <c r="J1500">
+        <v>254383</v>
+      </c>
+      <c r="K1500" t="s">
+        <v>4440</v>
       </c>
       <c r="L1500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1501" spans="1:12">
       <c r="A1501">
-        <v>360006</v>
+        <v>254439</v>
       </c>
       <c r="B1501" t="s">
-        <v>4450</v>
+        <v>4455</v>
       </c>
       <c r="C1501" t="s">
-        <v>4451</v>
+        <v>4456</v>
       </c>
       <c r="D1501" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1501" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1501" t="s">
-        <v>4452</v>
+        <v>4457</v>
       </c>
       <c r="L1501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1502" spans="1:12">
       <c r="A1502">
-        <v>360007</v>
+        <v>254443</v>
       </c>
       <c r="B1502" t="s">
-        <v>4453</v>
+        <v>4458</v>
       </c>
       <c r="C1502" t="s">
-        <v>4454</v>
+        <v>4459</v>
       </c>
       <c r="D1502" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1502" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1502" t="s">
-        <v>4455</v>
+        <v>4460</v>
       </c>
       <c r="L1502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1503" spans="1:12">
       <c r="A1503">
-        <v>360008</v>
+        <v>254446</v>
       </c>
       <c r="B1503" t="s">
-        <v>4456</v>
+        <v>4461</v>
       </c>
       <c r="C1503" t="s">
-        <v>4457</v>
+        <v>4462</v>
       </c>
       <c r="D1503" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1503" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1503" t="s">
-        <v>4458</v>
+        <v>4463</v>
       </c>
       <c r="L1503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1504" spans="1:12">
       <c r="A1504">
-        <v>360009</v>
+        <v>254447</v>
       </c>
       <c r="B1504" t="s">
-        <v>4459</v>
+        <v>4464</v>
       </c>
       <c r="C1504" t="s">
-        <v>4460</v>
+        <v>4465</v>
       </c>
       <c r="D1504" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1504" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1504" t="s">
-        <v>4461</v>
+        <v>4466</v>
       </c>
       <c r="L1504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1505" spans="1:12">
       <c r="A1505">
-        <v>360010</v>
+        <v>254458</v>
       </c>
       <c r="B1505" t="s">
-        <v>4462</v>
+        <v>4467</v>
       </c>
       <c r="C1505" t="s">
-        <v>4463</v>
+        <v>1230</v>
       </c>
       <c r="D1505" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1505" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1505" t="s">
-        <v>4464</v>
+        <v>4468</v>
+      </c>
+      <c r="J1505">
+        <v>255027</v>
+      </c>
+      <c r="K1505" t="s">
+        <v>1221</v>
       </c>
       <c r="L1505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1506" spans="1:12">
       <c r="A1506">
-        <v>360011</v>
+        <v>254464</v>
       </c>
       <c r="B1506" t="s">
-        <v>4465</v>
+        <v>4469</v>
       </c>
       <c r="C1506" t="s">
-        <v>4466</v>
+        <v>4470</v>
       </c>
       <c r="D1506" t="s">
         <v>29</v>
       </c>
       <c r="E1506" t="s">
         <v>30</v>
       </c>
+      <c r="G1506" t="s">
+        <v>4471</v>
+      </c>
       <c r="H1506" t="s">
-        <v>4467</v>
+        <v>4472</v>
       </c>
       <c r="L1506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1507" spans="1:12">
       <c r="A1507">
-        <v>360012</v>
+        <v>254466</v>
       </c>
       <c r="B1507" t="s">
-        <v>4468</v>
+        <v>4473</v>
       </c>
       <c r="C1507" t="s">
-        <v>4469</v>
+        <v>1033</v>
       </c>
       <c r="D1507" t="s">
         <v>29</v>
       </c>
       <c r="E1507" t="s">
         <v>30</v>
       </c>
+      <c r="G1507" t="s">
+        <v>4471</v>
+      </c>
       <c r="H1507" t="s">
-        <v>4470</v>
+        <v>4474</v>
       </c>
       <c r="L1507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1508" spans="1:12">
       <c r="A1508">
-        <v>360013</v>
+        <v>254475</v>
       </c>
       <c r="B1508" t="s">
-        <v>4471</v>
+        <v>4475</v>
       </c>
       <c r="C1508" t="s">
-        <v>4472</v>
+        <v>4476</v>
       </c>
       <c r="D1508" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1508" t="s">
-        <v>30</v>
+        <v>4477</v>
       </c>
       <c r="H1508" t="s">
-        <v>4473</v>
+        <v>4478</v>
       </c>
       <c r="L1508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1509" spans="1:12">
       <c r="A1509">
-        <v>360014</v>
+        <v>254481</v>
       </c>
       <c r="B1509" t="s">
-        <v>4474</v>
+        <v>4479</v>
       </c>
       <c r="C1509" t="s">
-        <v>4475</v>
+        <v>4480</v>
       </c>
       <c r="D1509" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1509" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1509" t="s">
-        <v>4476</v>
+        <v>4481</v>
       </c>
       <c r="L1509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1510" spans="1:12">
       <c r="A1510">
-        <v>360015</v>
+        <v>254484</v>
       </c>
       <c r="B1510" t="s">
-        <v>4477</v>
+        <v>4482</v>
       </c>
       <c r="C1510" t="s">
+        <v>4476</v>
+      </c>
+      <c r="D1510" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1510" t="s">
+        <v>4483</v>
+      </c>
+      <c r="J1510">
+        <v>254475</v>
+      </c>
+      <c r="K1510" t="s">
         <v>4478</v>
-      </c>
-[...7 lines deleted...]
-        <v>4479</v>
       </c>
       <c r="L1510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1511" spans="1:12">
       <c r="A1511">
-        <v>360016</v>
+        <v>254491</v>
       </c>
       <c r="B1511" t="s">
-        <v>4480</v>
+        <v>4484</v>
       </c>
       <c r="C1511" t="s">
-        <v>4481</v>
+        <v>4485</v>
       </c>
       <c r="D1511" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1511" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H1511" t="s">
-        <v>4482</v>
+        <v>4486</v>
       </c>
       <c r="J1511">
-        <v>253594</v>
+        <v>254561</v>
       </c>
       <c r="K1511" t="s">
-        <v>600</v>
+        <v>4487</v>
       </c>
       <c r="L1511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1512" spans="1:12">
       <c r="A1512">
-        <v>360017</v>
+        <v>254500</v>
       </c>
       <c r="B1512" t="s">
-        <v>4483</v>
+        <v>4488</v>
       </c>
       <c r="C1512" t="s">
-        <v>4484</v>
+        <v>4485</v>
       </c>
       <c r="D1512" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1512" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1512" t="s">
-        <v>4485</v>
+        <v>4489</v>
+      </c>
+      <c r="J1512">
+        <v>254561</v>
+      </c>
+      <c r="K1512" t="s">
+        <v>4487</v>
       </c>
       <c r="L1512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1513" spans="1:12">
       <c r="A1513">
-        <v>360018</v>
+        <v>254513</v>
       </c>
       <c r="B1513" t="s">
-        <v>4486</v>
+        <v>4490</v>
       </c>
       <c r="C1513" t="s">
-        <v>4487</v>
+        <v>4491</v>
       </c>
       <c r="D1513" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1513" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1513" t="s">
-        <v>4488</v>
+        <v>4492</v>
+      </c>
+      <c r="J1513">
+        <v>254536</v>
+      </c>
+      <c r="K1513" t="s">
+        <v>4493</v>
       </c>
       <c r="L1513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1514" spans="1:12">
       <c r="A1514">
-        <v>360019</v>
+        <v>254515</v>
       </c>
       <c r="B1514" t="s">
-        <v>4489</v>
+        <v>4494</v>
       </c>
       <c r="C1514" t="s">
-        <v>4490</v>
+        <v>1021</v>
       </c>
       <c r="D1514" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1514" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1514" t="s">
-        <v>4491</v>
-[...5 lines deleted...]
-        <v>2923</v>
+        <v>4495</v>
       </c>
       <c r="L1514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1515" spans="1:12">
       <c r="A1515">
-        <v>360091</v>
+        <v>254517</v>
       </c>
       <c r="B1515" t="s">
-        <v>4492</v>
+        <v>4496</v>
       </c>
       <c r="C1515" t="s">
+        <v>4497</v>
+      </c>
+      <c r="D1515" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>881</v>
+      </c>
+      <c r="H1515" t="s">
+        <v>4498</v>
+      </c>
+      <c r="J1515">
+        <v>254536</v>
+      </c>
+      <c r="K1515" t="s">
         <v>4493</v>
-      </c>
-[...7 lines deleted...]
-        <v>4494</v>
       </c>
       <c r="L1515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1516" spans="1:12">
       <c r="A1516">
-        <v>360092</v>
+        <v>254524</v>
       </c>
       <c r="B1516" t="s">
-        <v>4495</v>
+        <v>4499</v>
       </c>
       <c r="C1516" t="s">
-        <v>4496</v>
+        <v>4500</v>
       </c>
       <c r="D1516" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1516" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1516" t="s">
-        <v>4497</v>
+        <v>4501</v>
       </c>
       <c r="L1516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1517" spans="1:12">
       <c r="A1517">
-        <v>360093</v>
+        <v>254536</v>
       </c>
       <c r="B1517" t="s">
-        <v>4498</v>
+        <v>4502</v>
       </c>
       <c r="C1517" t="s">
-        <v>4499</v>
+        <v>4503</v>
       </c>
       <c r="D1517" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1517" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1517" t="s">
-        <v>4500</v>
+        <v>4493</v>
       </c>
       <c r="L1517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1518" spans="1:12">
       <c r="A1518">
-        <v>525002</v>
+        <v>254547</v>
       </c>
       <c r="B1518" t="s">
-        <v>4501</v>
+        <v>4504</v>
       </c>
       <c r="C1518" t="s">
-        <v>4502</v>
+        <v>4476</v>
       </c>
       <c r="D1518" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1518" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1518" t="s">
-        <v>4503</v>
+        <v>4505</v>
+      </c>
+      <c r="J1518">
+        <v>254475</v>
+      </c>
+      <c r="K1518" t="s">
+        <v>4478</v>
       </c>
       <c r="L1518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1519" spans="1:12">
       <c r="A1519">
-        <v>525011</v>
+        <v>254555</v>
       </c>
       <c r="B1519" t="s">
-        <v>4504</v>
+        <v>4506</v>
       </c>
       <c r="C1519" t="s">
-        <v>4505</v>
+        <v>4507</v>
       </c>
       <c r="D1519" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1519" t="s">
-        <v>30</v>
+        <v>933</v>
       </c>
       <c r="H1519" t="s">
-        <v>4506</v>
+        <v>4508</v>
       </c>
       <c r="L1519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1520" spans="1:12">
       <c r="A1520">
-        <v>525012</v>
+        <v>254561</v>
       </c>
       <c r="B1520" t="s">
-        <v>4507</v>
+        <v>4509</v>
       </c>
       <c r="C1520" t="s">
-        <v>4508</v>
+        <v>4485</v>
       </c>
       <c r="D1520" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1520" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1520" t="s">
-        <v>4509</v>
+        <v>4487</v>
       </c>
       <c r="L1520" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>