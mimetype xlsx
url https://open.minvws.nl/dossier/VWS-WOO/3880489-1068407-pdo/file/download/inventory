--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -3074,92 +3074,974 @@
   <si>
     <t>20200408_1036_Ziekenhuisopnames_Meldingsdatum.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254037</t>
   </si>
   <si>
     <t>VWS-WOO-07-254038</t>
   </si>
   <si>
     <t>20200408_1036_Overleden_Datumoverlijden.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254038</t>
   </si>
   <si>
     <t>VWS-WOO-07-254039</t>
   </si>
   <si>
     <t>20200408_1036_Overleden_Leeftijd_Geslacht.csv</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254039</t>
   </si>
   <si>
+    <t>VWS-WOO-07-254041</t>
+  </si>
+  <si>
+    <t>20200408_1036_Patienten_Meldingsdatum.csv</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254041</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254042</t>
+  </si>
+  <si>
+    <t>RE: Zorg capaciteit CAS-BES</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254042</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254049</t>
+  </si>
+  <si>
+    <t>RE: 20200423 RIVM COVID-19 afval.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254049</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254050</t>
+  </si>
+  <si>
+    <t>Inventarisatie IC OTC.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254050</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254051</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254051</t>
+  </si>
+  <si>
+    <t>Kopie van Inventarisatie IC OTC 2.xlsx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254055</t>
+  </si>
+  <si>
+    <t>Re: Drukhiërarchie op de Covid positieve afdeling</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254055</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254071</t>
+  </si>
+  <si>
+    <t>RE: publicatie zinnige cijfers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254071</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254074</t>
+  </si>
+  <si>
+    <t>RE: info voor VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254074</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254075</t>
+  </si>
+  <si>
+    <t>RE: uitvraag vaccinontwikkeling</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254075</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254085</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254085</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254087</t>
+  </si>
+  <si>
+    <t>uitvraag vaccinontwikkeling en productiecapaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254087</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254093</t>
+  </si>
+  <si>
+    <t>FW: Vraag: Is onderdruk op afdelingen met patiënten met COVID-19 in cohortisolatie noodzakelijk?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254093</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254094</t>
+  </si>
+  <si>
+    <t>RE: resultaten verificatie run.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254094</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254096</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254101</t>
+  </si>
+  <si>
+    <t>Re: UU diergeneeskunde</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254101</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254104</t>
+  </si>
+  <si>
+    <t>RE: Lijst laboratoria aangevuld vanuit RIVM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254104</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: GX SARS-CoV-2 kits </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254114</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254116</t>
+  </si>
+  <si>
+    <t>resultaten verificatie run.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254116</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254117</t>
+  </si>
+  <si>
+    <t>NHC_OVERZICHT_mckinsey_opties_nieuw.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254117</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Kwartaalrapportage en Impactanalyse Coronavirus - </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254120</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254126</t>
+  </si>
+  <si>
+    <t>RE: Opdracht werkgroep BCO light</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254126</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254134</t>
+  </si>
+  <si>
+    <t>Antw:  353 RE: Benchmark gemiddelde ligduur COVID patient vanuit Ziekenhuis richting VVT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254134</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254141</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Coronavrij verklaring </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254141</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254145</t>
+  </si>
+  <si>
+    <t>nieuwsbericht rapportage opstart reguliere zorg def EMBARGO MAANDAG 20 APPRIL 2020 06.00 UUR</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254145</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254154</t>
+  </si>
+  <si>
+    <t>FW: Cijfers dit weekend</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254154</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254157</t>
+  </si>
+  <si>
+    <t>LACG - memo Coronavrije oplevering zorghotel 200409 opm -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254157</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254180</t>
+  </si>
+  <si>
+    <t>nieuwsbericht rapportage opstart reguliere zorg def (2).docx</t>
+  </si>
+  <si>
+    <t>https://mcusercontent.com/aa3dd57dd0ff188a82dbe388e/files/1511fc7b-7360-4c7e-9248-0ab8af4cb344/Reguliere_zorg_komt_gefaseerd_weer_op_gang.01.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254180</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254181</t>
+  </si>
+  <si>
+    <t>LACG - memo Coronavrije oplevering zorghotel 200409.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254188</t>
+  </si>
+  <si>
+    <t>RE: Antwoorden over compleetheid NICE en verschil met # in de media (RE: Modelering regionale patiëntendruk)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254197</t>
+  </si>
+  <si>
+    <t>RE: [IHR] RFI of a confirmed COVID-19 case in flight - - -#JPNNLD200427</t>
+  </si>
+  <si>
+    <t>5.1.2a</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254197</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254202</t>
+  </si>
+  <si>
+    <t>RE: Conduent MAVEN COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254202</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254204</t>
+  </si>
+  <si>
+    <t>RE: Melding nr. M2004 3894 onderwerp: Aanbod; psychosociale hulpverlening aan zorgmedewerkers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254204</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254215</t>
+  </si>
+  <si>
+    <t>FW: NICE-cijfers 14 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254215</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254223</t>
+  </si>
+  <si>
+    <t>RE: vraagje en namen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254223</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254227</t>
+  </si>
+  <si>
+    <t>04a_01. Beslisnota DLCE M COVID-19-crisis en afwijking LAP.DOCX</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254227</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254228</t>
+  </si>
+  <si>
+    <t>04a_02. Voorstel webtekst afwijking LAP igv calamiteiten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254228</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254230</t>
+  </si>
+  <si>
+    <t>RE: ingelaste Horizonscan volgende week</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254230</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254232</t>
+  </si>
+  <si>
+    <t>04-b_beslisnota - inhoudsopgave verzamelbrief AO CE van 16 april 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254232</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254236</t>
+  </si>
+  <si>
+    <t>FW: Doorst: ingelaste graag jullie mening: Horizonscan volgende week</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254241</t>
+  </si>
+  <si>
+    <t>Antw: ingelaste Horizonscan volgende week</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254241</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254242</t>
+  </si>
+  <si>
+    <t>RE: Doorst: ingelaste graag jullie mening: Horizonscan volgende week</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254242</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254254</t>
+  </si>
+  <si>
+    <t>notitie inventarisatie vaccinontwikkeling nieuw corona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254254</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254258</t>
+  </si>
+  <si>
+    <t>Verslag team Zoom 7 april jl -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254258</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artikel: ethisch kader buiten ziekenhuis </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254260</t>
+  </si>
+  <si>
+    <t>FW: AB profylaxe bij COVID</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254260</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254262</t>
+  </si>
+  <si>
+    <t>Ter voorbereiding Zoom 7 april a.s.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254262</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254264</t>
+  </si>
+  <si>
+    <t>MC verantwoorde zorg ten tijde van corona.docx</t>
+  </si>
+  <si>
+    <t>https://amrzorgnetwerkzwn.nl/wp-content/uploads/2020/07/TGE202002_p60-63_Ethisch_Rump.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254264</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254268</t>
+  </si>
+  <si>
+    <t>vragen via CBS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: GOR behoefte vragenlijst </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254272</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254276</t>
+  </si>
+  <si>
+    <t>RE: Afspraken uit overleg Team VraagAanbodTriage</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254276</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254283</t>
+  </si>
+  <si>
+    <t>RE: Melding nr. M2004 6412 onderwerp: melding over mogelijke corona uitbraak bij AZC, uitblijven opvolging RIVM maatre</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254283</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254287</t>
+  </si>
+  <si>
+    <t>FW: Doorst:  hulp gevraagd</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254287</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254288</t>
+  </si>
+  <si>
+    <t>Nieuwe teksten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254288</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254289</t>
+  </si>
+  <si>
+    <t>FW: Noodopvangbedden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254289</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254293</t>
+  </si>
+  <si>
+    <t>RE: Akkoord met enkele opmerkingen: Spoedwijzigingsverzoek Osiris COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254293</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254294</t>
+  </si>
+  <si>
+    <t>RE: COVID-19 patienten ontslagen uit het ziekenhuis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254294</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254295</t>
+  </si>
+  <si>
+    <t>FW: Werkwijze schade-opnames TCMG tijdens Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254295</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254296</t>
+  </si>
+  <si>
+    <t>RE: Actief besmetten? (T.a.v. -)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254296</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254297</t>
+  </si>
+  <si>
+    <t>RE: Data ziekenhuisopnames voor Z&amp;O</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254297</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254301</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254301</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254303</t>
+  </si>
+  <si>
+    <t>RE: Voor presentatie -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254303</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254305</t>
+  </si>
+  <si>
+    <t>RE: Antw: locaties verminderde zelfredzaamheid</t>
+  </si>
+  <si>
+    <t>5.1.2a;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254318</t>
+  </si>
+  <si>
+    <t>FW: T.a.v. -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254318</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254328</t>
+  </si>
+  <si>
+    <t>FW: Melding nr. M2004 8052 onderwerp: [verzoek voor samenwerking ivm een handenwas app) Washem: Een mobiele app die ha</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.5;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254328</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254333</t>
+  </si>
+  <si>
+    <t>FW: navraag aanbod vaccinontwikkeling nieuw coronavirus</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254333</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254334</t>
+  </si>
+  <si>
+    <t>FW: [Spam] Approved Canadian Ventilator Design available for Manufacture</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254338</t>
+  </si>
+  <si>
+    <t>FW: Corona/onderwijs Alliantie kinderarmoede</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254338</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254342</t>
+  </si>
+  <si>
+    <t>FW: Video's over corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254342</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254344</t>
+  </si>
+  <si>
+    <t>FW: Melding nr. M2004 4301 onderwerp: Update-1 :FW: Sterile production capacity available in Oss</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254344</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254359</t>
+  </si>
+  <si>
+    <t>RE: Overleg Indirecte effecten corona - kortcyclisch</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254359</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254369</t>
+  </si>
+  <si>
+    <t>Doorst: idee corona onderzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254369</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254373</t>
+  </si>
+  <si>
+    <t>Stukken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254377</t>
+  </si>
+  <si>
+    <t>RE: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254377</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255027</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254383</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2h;5.1.5;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254383</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254384</t>
+  </si>
+  <si>
+    <t>RE: Doorst: mailadres voor inhoudelijke/wetenschappelijke brieven</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254384</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254385</t>
+  </si>
+  <si>
+    <t>FW: Ziekenhuisbedden voor noodopvang</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254385</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254387</t>
+  </si>
+  <si>
+    <t>RE: COVID-19 inbox Federatie Medisch Specialisten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254387</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254432</t>
+  </si>
+  <si>
+    <t>FW: BCG vaccinatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254438</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254439</t>
+  </si>
+  <si>
+    <t>RE: Dashboard Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254443</t>
+  </si>
+  <si>
+    <t>Antw: voor de scenario's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254443</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254446</t>
+  </si>
+  <si>
+    <t>RE: Enkele documenten - voorbereidingen werksessie woensdag 29april2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254447</t>
+  </si>
+  <si>
+    <t>FW: info LOTC gezondheid zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254458</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254464</t>
+  </si>
+  <si>
+    <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-.doc</t>
+  </si>
+  <si>
+    <t>https://www.rivm.nl/sites/default/files/2021-12/Formulier%20gegevensverzoek%20ISIS-AR_20210518.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254466</t>
+  </si>
+  <si>
+    <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-_-.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254466</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254475</t>
+  </si>
+  <si>
+    <t>RE: onderzoek  naar de mogelijke besmettingsroute van COVID-2 via de lucht in omsloten ruimtes</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2e;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254481</t>
+  </si>
+  <si>
+    <t>OMT 6 april COVID-19--.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254481</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254484</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254491</t>
+  </si>
+  <si>
+    <t>RE: offerte (verzoek) additionele opdracht 'SARS-CoV-2 transmissie via afvalwater' INSTRUCTIEMAIL M/270067/01</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254491</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254500</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254500</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254513</t>
+  </si>
+  <si>
+    <t>RE: Request for collaboration</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254513</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254536</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254515</t>
+  </si>
+  <si>
+    <t>RE: notities afvalwatersurveillance brainstorm - volume bewaren/ ruimtelijke reportage AMR</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254517</t>
+  </si>
+  <si>
+    <t>Re: Request for collaboration</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254517</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254524</t>
+  </si>
+  <si>
+    <t>RE: vraag ivm hackathon komend weekend</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254524</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254536</t>
+  </si>
+  <si>
+    <t>Re: Doorst: Request for collaboration</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254547</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254547</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254555</t>
+  </si>
+  <si>
+    <t>RE: offerte corona zwemwater I&amp;W - eerste aanzet - jullie input nodig</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254555</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-254561</t>
+  </si>
+  <si>
     <t>VWS-WOO-07-254564</t>
   </si>
   <si>
-    <t>RE: notities afvalwatersurveillance brainstorm - volume bewaren/ ruimtelijke reportage AMR</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254564</t>
   </si>
   <si>
     <t>VWS-WOO-07-254567</t>
   </si>
   <si>
     <t>FW: aanvullende offerteaanvragen ivm Corona</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254567</t>
   </si>
   <si>
     <t>VWS-WOO-07-254572</t>
   </si>
   <si>
     <t xml:space="preserve">vaccins </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254572</t>
   </si>
   <si>
     <t>VWS-WOO-07-254585</t>
   </si>
   <si>
     <t>plaatjes voor in het weekend</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254585</t>
   </si>
   <si>
     <t>VWS-WOO-07-254588</t>
   </si>
   <si>
-    <t>20200423_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-_-.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254588</t>
   </si>
   <si>
     <t>VWS-WOO-07-254590</t>
   </si>
   <si>
     <t>20200421 c-VTV Presentatie voor -.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254590</t>
   </si>
   <si>
     <t>VWS-WOO-07-254601</t>
   </si>
   <si>
     <t>RE: Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254601</t>
   </si>
   <si>
     <t>VWS-WOO-07-254602</t>
   </si>
   <si>
     <t>FW: Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
@@ -3428,50 +4310,8432 @@
   <si>
     <t>DSA NICE-RIVMmn-_-.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254683</t>
   </si>
   <si>
     <t>VWS-WOO-07-254686</t>
   </si>
   <si>
     <t>DSA NICE-RIVM.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254686</t>
   </si>
   <si>
     <t>VWS-WOO-07-254708</t>
   </si>
   <si>
     <t>advies Datasharing door NICE.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254708</t>
   </si>
   <si>
+    <t>VWS-WOO-07-255499</t>
+  </si>
+  <si>
+    <t>EAB Version 2 data sheet.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255504</t>
+  </si>
+  <si>
+    <t>RE: Opschaling en extra beademingsfaciliteit nav kamerbrief?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255508</t>
+  </si>
+  <si>
+    <t>RE: personeel voor inzet caribisch gebied</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255511</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255511</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255526</t>
+  </si>
+  <si>
+    <t>RE: verzoek tot levering/verordonnering patienbewakingssystemen &amp;holding statement</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255527</t>
+  </si>
+  <si>
+    <t>RE: Voorstel voor zorgpropositie CoronaKit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255535</t>
+  </si>
+  <si>
+    <t>Verslag CN 6 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255550</t>
+  </si>
+  <si>
+    <t>RE: 200408 Factsheet Systemen voor beddencapaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255557</t>
+  </si>
+  <si>
+    <t>RE: Graag uiterlijk 15:00 uur akkoord - 200422 FactsheetBeschikbaarheid medische informatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255557</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255579</t>
+  </si>
+  <si>
+    <t>200416 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255579</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255580</t>
+  </si>
+  <si>
+    <t>Afstemmingsoverleg actiepuntenlijst 7/4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255581</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255581</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255582</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255582</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255583</t>
+  </si>
+  <si>
+    <t>200422 Factsheet Beschikbaarheid medische informatie - Corona opt-in enDuurzame oplossing.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255583</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255586</t>
+  </si>
+  <si>
+    <t>200331_Persbericht Philips Interoperability Solution v0.4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255586</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255587</t>
+  </si>
+  <si>
+    <t>200408 QA 2twnty4 concept 4 (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255587</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255588</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Beschikbaarheid medische informatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255588</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255590</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255592</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255592</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255594</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255594</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255596</t>
+  </si>
+  <si>
+    <t>200408 Factsheet Systemen voor beddencapaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255596</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255598</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255599</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255599</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255600</t>
+  </si>
+  <si>
+    <t>2. COVID-19 en Open Science - overzicht van initiatieven en artikelen(4).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255604</t>
+  </si>
+  <si>
+    <t>20200428 concept brief cmio omtrent gegevensuitwisseling -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255605</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255605</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255609</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50 aansluiting 2twnty4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255615</t>
+  </si>
+  <si>
+    <t>FW: Ter bespreking in overleg morgenochtend - Terugkoppeling debat 1april + proces volgende Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255616</t>
+  </si>
+  <si>
+    <t>Conceptmail naar -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255616</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255620</t>
+  </si>
+  <si>
+    <t>Advies SaCZ vereniging betreffende aanbiedingen Chipsoft tbv LCPSaanlevering (v1).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255620</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255634</t>
+  </si>
+  <si>
+    <t>FW: D-TT (vorige mail kan je negeren)</t>
+  </si>
+  <si>
+    <t>2.57.2 AanbW 2012;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255634</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255636</t>
+  </si>
+  <si>
+    <t>FW: Final review/approval: Persbericht Interoperability Solution</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255640</t>
+  </si>
+  <si>
+    <t>FW: Mogelijke bijdrage</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255640</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255650</t>
+  </si>
+  <si>
+    <t>FW: Philips en DVD exit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255650</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255653</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255653</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255654</t>
+  </si>
+  <si>
+    <t>Brief aan de overheid betreffende Covid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255654</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255656</t>
+  </si>
+  <si>
+    <t>Brief 2020-04-02 7_18_50 (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255656</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255657</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255657</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255660</t>
+  </si>
+  <si>
+    <t>FW: Ter bespreking: aanbod platform KVK voor marktplaats innovaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255662</t>
+  </si>
+  <si>
+    <t>FMvKA.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255662</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255663</t>
+  </si>
+  <si>
+    <t>CDA 14 Coordinatie LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255663</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255667</t>
+  </si>
+  <si>
+    <t>RE: Corona-data</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255667</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255680</t>
+  </si>
+  <si>
+    <t>mMZS Corona en Gegevensuitwisseling.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255682</t>
+  </si>
+  <si>
+    <t>20042020_18h00_input kamerbrief opschalen urgente reguliere zorg_1715(002)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255683</t>
+  </si>
+  <si>
+    <t>FE en FNE overzicht Covid-19 tp.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255683</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255684</t>
+  </si>
+  <si>
+    <t>terugkoppeling gesprek -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255684</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255687</t>
+  </si>
+  <si>
+    <t>QenA over 3 stadia in besluitvorming zorgverlening</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255687</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255689</t>
+  </si>
+  <si>
+    <t>2020-04-01 Spreektekst IC-capaciteit en ziekenhuizen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255689</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255695</t>
+  </si>
+  <si>
+    <t>FW: verzoeken om met spoed mee te kijken met deze producten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255695</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255699</t>
+  </si>
+  <si>
+    <t>QenA over zinvolle IC-zorg (voor dossier M)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255699</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Vraag in verband met verplaatsing van patiënten naar - </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255700</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255703</t>
+  </si>
+  <si>
+    <t>RE: 04/04/20 Volgende stap uitleg IC beleid in Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255703</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255706</t>
+  </si>
+  <si>
+    <t>FW: Uitgestelde zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255706</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255708</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255710</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 22 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255711</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 25. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255711</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255713</t>
+  </si>
+  <si>
+    <t>Persbericht Philips Interoperability Solution v1.1.docx</t>
+  </si>
+  <si>
+    <t>https://www.philips.nl/a-w/about/news/archive/standard/about/news/press/2020/20200415-lancering-landelijk-online-portaal-voor-het-digitaal-uitwisselen-van-relevante-covid-19-patientgegevens-tussen-ziekenhuizen.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255713</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255714</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255714</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255716</t>
+  </si>
+  <si>
+    <t>RE: behandelkeuze en triage IC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255716</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255717</t>
+  </si>
+  <si>
+    <t>Aangepaste nota, mijn marjolein is van slag.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255717</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255720</t>
+  </si>
+  <si>
+    <t>FW: bericht aan LOCC ivm beademingsapparatuur St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255720</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255723</t>
+  </si>
+  <si>
+    <t xml:space="preserve">afrondende bespreking dinsdag 14 april 2020 van 10:00 tot 10:30  overbeschikbaarheid beademingsapparatuur </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255723</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255727</t>
+  </si>
+  <si>
+    <t>afspraken van net</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255727</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255728</t>
+  </si>
+  <si>
+    <t>Voorbeeld twitter</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255731</t>
+  </si>
+  <si>
+    <t>Antwoorden nodig voor mensen met handicap en berichtgeving criteriaIC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255731</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255732</t>
+  </si>
+  <si>
+    <t>beademingsapparatuur Caribisch Nederland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255733</t>
+  </si>
+  <si>
+    <t>Tesla bestelling gedaan via EMC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255733</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255735</t>
+  </si>
+  <si>
+    <t>RE: Aantal gebruikers COVID-portaal 200401</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255736</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255736</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255737</t>
+  </si>
+  <si>
+    <t>RE: Betreft: Gegevensuitwisseling DVDexit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255737</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255741</t>
+  </si>
+  <si>
+    <t>belnotitie minister Van Rijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255742</t>
+  </si>
+  <si>
+    <t>RE: Brief aan de overheid betreffende Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255761</t>
+  </si>
+  <si>
+    <t>Brief inzet CalHos in Marjolein</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255761</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255762</t>
+  </si>
+  <si>
+    <t>RE: COVID19 Monitoring systeem</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255762</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255764</t>
+  </si>
+  <si>
+    <t>Centrale capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255765</t>
+  </si>
+  <si>
+    <t>Bruikleenovereenkomst beademingsapparaat dierendokters Ede</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255765</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255767</t>
+  </si>
+  <si>
+    <t>2020-04-01 Spreektekst IC-capaciteit en ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255769</t>
+  </si>
+  <si>
+    <t>2020-04-06 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255769</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255770</t>
+  </si>
+  <si>
+    <t>RE: Etage open stellen voor DC/CIO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255770</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255774</t>
+  </si>
+  <si>
+    <t>RE: Geen Wabvpz maar wel geest van Corona Opt-In - akkoord metfinanciering?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255775</t>
+  </si>
+  <si>
+    <t>RE: Gezamenlijke boodschap</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255775</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255782</t>
+  </si>
+  <si>
+    <t>2020-04-20 QenA over zinvolle IC zorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255782</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255783</t>
+  </si>
+  <si>
+    <t>CTC zorg tijdens Covid-19 update 20 april 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255785</t>
+  </si>
+  <si>
+    <t>20040_LCPS_urgentie-inschatting tbv capaciteitsplanning NON-COVID zorgdoor LC.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255785</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255787</t>
+  </si>
+  <si>
+    <t>20051_NZa_urgentielijst_non-covid zorg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255791</t>
+  </si>
+  <si>
+    <t>RE: Kennismaking mMZS.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255791</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255792</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255792</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255807</t>
+  </si>
+  <si>
+    <t>RE: NICE en LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255807</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255812</t>
+  </si>
+  <si>
+    <t>FW: DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255812</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255813</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255813</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255817</t>
+  </si>
+  <si>
+    <t>20042020_18h00_input kamerbrief opschalen urgente reguliere zorg_1715(002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255818</t>
+  </si>
+  <si>
+    <t>200430 IC capaciteit 'nieuwe normaal'_def.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255818</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255819</t>
+  </si>
+  <si>
+    <t>Re: Open Consultation VWS Knowledge Base AI and COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255819</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255822</t>
+  </si>
+  <si>
+    <t>RE: Paar zaken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255822</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255824</t>
+  </si>
+  <si>
+    <t>RE: Procesafspraken DI-Corona@minvws.nl</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255824</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255827</t>
+  </si>
+  <si>
+    <t>flyer FW: Samen ontwikkelen van stroomdiagram</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255827</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255828</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255829</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW:   Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255829</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255830</t>
+  </si>
+  <si>
+    <t>FW: Aanbod TechTegenCorona: bunker met ic bedden hilversum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255830</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255832</t>
+  </si>
+  <si>
+    <t>RE: Reactie VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255833</t>
+  </si>
+  <si>
+    <t>FW: alinea over beademingsappartuur in Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255833</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255835</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255835</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255836</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255836</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255837</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 9. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255838</t>
+  </si>
+  <si>
+    <t>FW: Caribisch NL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255838</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255841</t>
+  </si>
+  <si>
+    <t>RE: betrekken huisartsen / inzage ziekenhuisbedchecker</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255841</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255844</t>
+  </si>
+  <si>
+    <t>FW: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255844</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255850</t>
+  </si>
+  <si>
+    <t>FW: Fwd: Ned Antillen en IC bedden etc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255850</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255852</t>
+  </si>
+  <si>
+    <t>NZa/planbare zorg | urgentie ECT/afhankelijkheid ziekenhuiscapaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255852</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255853</t>
+  </si>
+  <si>
+    <t>FW: Contact met - ic ECT en gevolgen COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255853</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255855</t>
+  </si>
+  <si>
+    <t>2020-04-17 Vraag aan FMS et al over inschatting IC-capaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255855</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255856</t>
+  </si>
+  <si>
+    <t>2020-04-10 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255856</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255857</t>
+  </si>
+  <si>
+    <t>FW: Getekende bruikleenovereenkomst</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255857</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255859</t>
+  </si>
+  <si>
+    <t>2020-04-17 Factsheet IC- prognose en bezetting.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255859</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255868</t>
+  </si>
+  <si>
+    <t>FW: spullen voor IC beademing!!! LCS spoed</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255869</t>
+  </si>
+  <si>
+    <t>20200406 Vragenlijst Ieder(in) LFB VGN.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255869</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255870</t>
+  </si>
+  <si>
+    <t>20200417 Programma Non-COVID zorg.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255870</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255874</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 14. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255874</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255875</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 21 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255876</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 23. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255877</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 26. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255878</t>
+  </si>
+  <si>
+    <t>FW: stuk mede ondertekend doordefensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255878</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255879</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255880</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 27. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255880</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255881</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 28 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255886</t>
+  </si>
+  <si>
+    <t>FW: Verzekering MICU's over de grens</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Samenwerking met Nedersaksen op IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255887</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255890</t>
+  </si>
+  <si>
+    <t>RE: VWS: Daily update log</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255890</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255892</t>
+  </si>
+  <si>
+    <t>FW: vraagstelling bandbreedte IC capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255896</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://www.vgn.nl/system/files/2020-05/Addendum%2027%20mei%20bij%20brief%20VWS%2010%20april%20corona.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255898</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255899</t>
+  </si>
+  <si>
+    <t>RE: ziekenhuisbedchecker.nl</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255899</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255903</t>
+  </si>
+  <si>
+    <t>RE: Woordvoeringslijnen stand van zaken vaccin en Nederlandsecapaciteit IC ten opzichte andere landen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255905</t>
+  </si>
+  <si>
+    <t>Geen Onderwerp.eml_32363414-8d24-41fe-8376-d7eb96fa689d.eml</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255905</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255907</t>
+  </si>
+  <si>
+    <t>RE: concept input over opschalen urgente planbare zorg voorkamerbrief 21-4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255907</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255909</t>
+  </si>
+  <si>
+    <t>RE: Extra beademingsapparatuur voor SXM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255909</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255910</t>
+  </si>
+  <si>
+    <t>20200420 input kamerbrief_1326.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255910</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255913</t>
+  </si>
+  <si>
+    <t>RE: Besluitvorming rond verplaatsing naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255913</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255915</t>
+  </si>
+  <si>
+    <t>paar beslispunten NZa-VWS opschalen zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255915</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255917</t>
+  </si>
+  <si>
+    <t>RE: Verlegt nach Deutschland 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255918</t>
+  </si>
+  <si>
+    <t>woordvoeringslijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255918</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255919</t>
+  </si>
+  <si>
+    <t>Transport beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255920</t>
+  </si>
+  <si>
+    <t>Re: Verzoek overname van patiententransport voor de Waddeneilanden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255920</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255921</t>
+  </si>
+  <si>
+    <t>RE: Capaciteitsuitbreiding IC tbv Agenda COVID koepel overleg 2 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255924</t>
+  </si>
+  <si>
+    <t>RE: Offerte Gijs de Vries: aanpak opschaling Basic IC Corona zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255924</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255927</t>
+  </si>
+  <si>
+    <t>RE: Vraag nav FW: LCPS | Communiqué 15 PAS MAANDAG LEZEN/ANTWOORDEN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255927</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255928</t>
+  </si>
+  <si>
+    <t>RE: hoi -, NFU stelt deze vraag (FMS vorige week). Kun je voor12 uur reactie geven, dan hebben we koepeloverleg. Thnx. -, -, -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255928</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255929</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255931</t>
+  </si>
+  <si>
+    <t>STATUSUPDATE HELI "DOC 01"_Stichting Zorgvleugels</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255931</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255933</t>
+  </si>
+  <si>
+    <t>RE: Vragen tbv aansluiting bij Philips portaal</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255933</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255934</t>
+  </si>
+  <si>
+    <t>Beslisdocument lead beademingsapparatuur def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255934</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: vraag over vervolg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Vraag deelname IKNL trialbureau aan covid-19 studie DisCoVeRy </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255937</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255938</t>
+  </si>
+  <si>
+    <t>nota ter beslissing onrealistische leads.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255939</t>
+  </si>
+  <si>
+    <t>Tekst voor IRF mbt susbidie gegevens op de HAP en SEH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255939</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255940</t>
+  </si>
+  <si>
+    <t>RE: Afrondende bespreking VWS - beademingsapparatuur dierenklinieken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255940</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255944</t>
+  </si>
+  <si>
+    <t>RE: Communicatiebericht ziekenhuizen ihkv signaal dierenklinieken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255947</t>
+  </si>
+  <si>
+    <t>overzicht verplaatsing patienten naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255947</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255948</t>
+  </si>
+  <si>
+    <t>Bijlage 2 overzicht bestelde en geleverde apparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255949</t>
+  </si>
+  <si>
+    <t>Overdracht uitleen beademingsapparatuur naar LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255949</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255950</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255950</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255952</t>
+  </si>
+  <si>
+    <t>RE: Betaling ivm uitleenovereenkomst beademingsapparatuur                       -/-????</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255953</t>
+  </si>
+  <si>
+    <t>Advies VVN Verpleegkundige inzet bij uitbreiding IC Capaciteit.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255955</t>
+  </si>
+  <si>
+    <t>Gezamenlijke boodschap-vervolgstappen_concept VWS LCPS Twiin.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255957</t>
+  </si>
+  <si>
+    <t>levering aan CN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255958</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255959</t>
+  </si>
+  <si>
+    <t>kwaliteitsbeoordeling nieuwe beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255960</t>
+  </si>
+  <si>
+    <t>mail monitorsystemen en andere IC spullen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255960</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255962</t>
+  </si>
+  <si>
+    <t>Fwd: beademingsapparatuur, verzoek Erasmus MC en LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255962</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255964</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: notitie Mccb CN </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255971</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255973</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing 2020-04-01 14_51_20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255973</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255974</t>
+  </si>
+  <si>
+    <t>5.1.1b;5.1.2e</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255976</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK 2020-04-01 14_51_24.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255977</t>
+  </si>
+  <si>
+    <t>RE: Plan verdeling beademingsapparaten naar Cariben deze week tbvMCCB morgen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255977</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255984</t>
+  </si>
+  <si>
+    <t>proces bijstandsaanvragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255984</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255985</t>
+  </si>
+  <si>
+    <t>RE: Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255985</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255986</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255986</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Akkoord? Spreeklijntje revalidatiezorg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255989</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255995</t>
+  </si>
+  <si>
+    <t>RE: beddenoverzicht - graag even telefonisch overleg hierover</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255995</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-255996</t>
+  </si>
+  <si>
+    <t>RE: bericht aan LOCC ivm beademingsapparatuur St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255996</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256000</t>
+  </si>
+  <si>
+    <t>RE: brief tekst</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256000</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256004</t>
+  </si>
+  <si>
+    <t>RE: Brief Wilders</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256005</t>
+  </si>
+  <si>
+    <t>RE: Beschrijving overgang fase 3 blok 3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256005</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256006</t>
+  </si>
+  <si>
+    <t>Uitleenovereenkomst beademingsapparatuur - Dierendokters Ede -Servo-300.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256010</t>
+  </si>
+  <si>
+    <t>RE: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256010</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256012</t>
+  </si>
+  <si>
+    <t>Re: Def heli</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256013</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256023</t>
+  </si>
+  <si>
+    <t>instructies tav werken in duo's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256023</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256026</t>
+  </si>
+  <si>
+    <t>RE: inventarisatie beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256026</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256027</t>
+  </si>
+  <si>
+    <t>RE: Offerte -: aanpak opschaling Basic IC Corona zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256027</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256028</t>
+  </si>
+  <si>
+    <t>RE: QenA tbv Coronadebat</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256028</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256034</t>
+  </si>
+  <si>
+    <t>RE: Tekst revalidatiezorg voor in Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256034</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256035</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256042</t>
+  </si>
+  <si>
+    <t>RE: nav gesprek vanochtend</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256042</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256047</t>
+  </si>
+  <si>
+    <t>RE: Vraag IAO ic-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256047</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256048</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256049</t>
+  </si>
+  <si>
+    <t>Dagkoers leveringen stand 3 april.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2i Eenh. kabinet</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256049</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256052</t>
+  </si>
+  <si>
+    <t>RE: vraagstelling bandbreedte IC capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256052</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256057</t>
+  </si>
+  <si>
+    <t>D-20-013238 brief inzake ruil beademingsapparaten in kader van patiëntveiligheid.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256057</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256059</t>
+  </si>
+  <si>
+    <t>DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256059</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256061</t>
+  </si>
+  <si>
+    <t>DENKLIJN OPSCHALING URGENTE REGULIERE ziekenhuisZORG (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256061</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256062</t>
+  </si>
+  <si>
+    <t>VWS presentatie - opstart planbare zorg 17-04-2020.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256064</t>
+  </si>
+  <si>
+    <t>Parent_Guide_COVID-19.pdf</t>
+  </si>
+  <si>
+    <t>https://www.staloysius.org/media/nhsadviceforparentsduringcovid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256064</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256067</t>
+  </si>
+  <si>
+    <t>stand van zaken trauma</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256067</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256070</t>
+  </si>
+  <si>
+    <t>UPDATE: Tekst over fase 3 versie 17.25 u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256070</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256071</t>
+  </si>
+  <si>
+    <t>twee vragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256071</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vergoedingen voor zorghotels </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256073</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256074</t>
+  </si>
+  <si>
+    <t>verslag gesprek - apparaten 2 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256074</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256076</t>
+  </si>
+  <si>
+    <t>verzoek LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256076</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256078</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256078</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256079</t>
+  </si>
+  <si>
+    <t>Waddenheli - stavaza</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256079</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waddenheli </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256080</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256083</t>
+  </si>
+  <si>
+    <t>Ned. Antillen  INWONERS _ IC  _  BEADEMING.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256083</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256086</t>
+  </si>
+  <si>
+    <t>input kamerbrief_1326.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256086</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256088</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256088</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256089</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.- en HP (003).pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256089</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256090</t>
+  </si>
+  <si>
+    <t>Kennismaking mMZS.-.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256090</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256096</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 14 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256098</t>
+  </si>
+  <si>
+    <t>ROAZ+ mandaatstructuur.pdf</t>
+  </si>
+  <si>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjfl6uJjY-DAxVRgv0HHVboAAMQFnoECA0QAQ&amp;url=https%3A%2F%2Fpuc.overheid.nl%2FPUC%2FHandlers%2FDownloadDocument.ashx%3Fidentifier%3DPUC_309129_22%26versienummer%3D1%26type%3Dpdf%26ValChk%3DiRAeZJZkHg_iG_mNG-Ls009dtnXkr8rikmeb1fKvw5g1&amp;usg=AOvVaw2ghOtPHknwqtcpZdD1I1y2&amp;opi=89978449</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256098</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256103</t>
+  </si>
+  <si>
+    <t>Scan_04_07_2009_03_07.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256103</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256106</t>
+  </si>
+  <si>
+    <t>Reactiebrief UMC Utrecht.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256107</t>
+  </si>
+  <si>
+    <t>Reactiebrief UMCU - ondertekend door minister MZS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256107</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256109</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256109</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256111</t>
+  </si>
+  <si>
+    <t>OF P20930_2003SV_V1 DisCoVeRy.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256111</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256113</t>
+  </si>
+  <si>
+    <t>input kamerbrief_1326 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256113</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256114</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoneydef.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256114</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256116</t>
+  </si>
+  <si>
+    <t>Q&amp;A belactie huisartsen opdracht ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256116</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256119</t>
+  </si>
+  <si>
+    <t>Rollen LCPS &amp; NZa - final.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256119</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256120</t>
+  </si>
+  <si>
+    <t>TK brief bekostiging -.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-29509-74.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256120</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256122</t>
+  </si>
+  <si>
+    <t>Stand van zaken trauma.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256122</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256123</t>
+  </si>
+  <si>
+    <t>Offerte project verdere opschaling IC zorg.docx</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256123</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256124</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 7 april versie 17.25u.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256124</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256129</t>
+  </si>
+  <si>
+    <t>Spreeklijn IC-capaciteit en ziekenhuizen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256129</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256136</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 10. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256136</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256137</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 11. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256137</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256138</t>
+  </si>
+  <si>
+    <t>FW: Input MEVA tbv TK-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256138</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256141</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 08 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256141</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256144</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 24. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256144</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256145</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 13. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256145</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256147</t>
+  </si>
+  <si>
+    <t>FW: Annotatie MJV BO Prioriteitenplan d.d. 24 april 20</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256147</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256148</t>
+  </si>
+  <si>
+    <t>Verzoek extra brief vanuit DGCZ naar CMIO netwerk + RvB ziekenhuizen</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i OMT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256151</t>
+  </si>
+  <si>
+    <t>FW: LCPS | verlegt nach Deutschland 4 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256151</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256153</t>
+  </si>
+  <si>
+    <t>FW: 20200401 Overview Ventilators- appreciate your feedback</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256153</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256154</t>
+  </si>
+  <si>
+    <t>RE: Project Open Air - Platform ten tijde van coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256154</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256166</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256166</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256174</t>
+  </si>
+  <si>
+    <t>FW: Aandachtspunten voor werkbezoek minister de Jonge aan EMCaanstaande vrijdag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256174</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Amsterdam - Zorg locaties - Nhow Amsterdam RAI hotel </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256176</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256181</t>
+  </si>
+  <si>
+    <t>FW: Brief inzake ruil beademingsapparaten in kader van patiëntveiligheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256185</t>
+  </si>
+  <si>
+    <t>FW: Extra beademingsapparatuur voor SXM: - kan je even meelezen?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256186</t>
+  </si>
+  <si>
+    <t>FW: Hamilton</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256187</t>
+  </si>
+  <si>
+    <t>FW: Q&amp;A betaling zog corona geleverd in Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256191</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256205</t>
+  </si>
+  <si>
+    <t>FW: Personen koppelen aan NICE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256205</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256206</t>
+  </si>
+  <si>
+    <t>FW: SPOEDVRAAG M Huisartsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256212</t>
+  </si>
+  <si>
+    <t>FW: tekstdeel OPSCHALING URGENTE REGULIERE ziekenhuisZORG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256212</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256213</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 15. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256214</t>
+  </si>
+  <si>
+    <t>FW: URGENT: uw hulp met beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256214</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256215</t>
+  </si>
+  <si>
+    <t>FW: Vraag IAO ic-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256215</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256217</t>
+  </si>
+  <si>
+    <t>FW: Vragen triageprotocol</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256219</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 20 April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256219</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256221</t>
+  </si>
+  <si>
+    <t>FW: Verlegt nach Deutschland 17. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256221</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256223</t>
+  </si>
+  <si>
+    <t>IAO 3 april: Gespecialiseerd personeel IC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256223</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256226</t>
+  </si>
+  <si>
+    <t>Stukje IC voor in de brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256229</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256229</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256230</t>
+  </si>
+  <si>
+    <t>RE: Levering Beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256230</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256254</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256237</t>
+  </si>
+  <si>
+    <t>RE: nog wat vragen ivm protocol, code zwart en ethiek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256237</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256238</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur - mediavragen afdoen met één algemeen antwoord</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept;5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256238</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256244</t>
+  </si>
+  <si>
+    <t>RE: Vraag d66 over protocol code zwart</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256244</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256245</t>
+  </si>
+  <si>
+    <t>vraag ivm ethiek en landelijk protocol corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256247</t>
+  </si>
+  <si>
+    <t>Site sunrise</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256247</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256252</t>
+  </si>
+  <si>
+    <t>RE: Diplomatieke actie om Nederland hogere prioriteit te geven bijorders in China?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256252</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256254</t>
+  </si>
+  <si>
+    <t>ja</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256259</t>
+  </si>
+  <si>
+    <t>RE: Akkoord bestelling beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256262</t>
+  </si>
+  <si>
+    <t>RE: Brief inzake ruil beademingsapparaten in kader van patiëntveiligheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256262</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256268</t>
+  </si>
+  <si>
+    <t>Werkaantekeningen Strategie Aanpak FG VWS-Corona v18042020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256272</t>
+  </si>
+  <si>
+    <t>RE: ventilatoren April_2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256272</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256273</t>
+  </si>
+  <si>
+    <t>RE: Overzicht landelijke IC capaciteit  Meldingnummer: -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256273</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256274</t>
+  </si>
+  <si>
+    <t>RE: Kamervraag GL over Medtronic</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256274</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256275</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256275</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NICE cijfers </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256281</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256282</t>
+  </si>
+  <si>
+    <t>2020-04-17 Vraag aan FMS over inschatting IC-capaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256282</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256291</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256291</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256296</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256296</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256298</t>
+  </si>
+  <si>
+    <t>RE: 200402 MSOB INTERDEP ONDERSTEUNEN MIN VWS SINT MAARTEN (COVID-19BEADEMINGSAPPARATUUR)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256298</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256301</t>
+  </si>
+  <si>
+    <t>RE: 2020-04-17 Vraag aan FMS over inschatting IC-capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256301</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256302</t>
+  </si>
+  <si>
+    <t>RE: Artikel Trouw --&gt; graag QenA maken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256302</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256303</t>
+  </si>
+  <si>
+    <t>RE: bandbreedte IC cap komende tijd noodzakelijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256303</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256304</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256304</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Amsterdam - Zorg locaties - Nhow Amsterdam RAI hotel </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256306</t>
+  </si>
+  <si>
+    <t>2020-04-03 Factsheet IC- prognose en bezetting v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256306</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256308</t>
+  </si>
+  <si>
+    <t>RE: Beantwoording Kamervragen GL 3 + 4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256308</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256309</t>
+  </si>
+  <si>
+    <t>RE: beademingsapparatuur.docx - check is er wel geweest met julliedus laat deze mail maar zitten ajb</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256309</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256312</t>
+  </si>
+  <si>
+    <t>RE: Beantwoording Kamervragen GL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256312</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256315</t>
+  </si>
+  <si>
+    <t>RE: COVID-19: Use of one ventilator for two patients</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256315</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256316</t>
+  </si>
+  <si>
+    <t>RE: Follow the Money</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256316</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256318</t>
+  </si>
+  <si>
+    <t>RE: DPC ticket IT1455576 : Coronavirus COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256318</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256320</t>
+  </si>
+  <si>
+    <t>RE: Hamilton woordvoering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256320</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256321</t>
+  </si>
+  <si>
+    <t>RE: IC en beademingsapparatuur voor Caribisch deel van het Koninkrijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256321</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256323</t>
+  </si>
+  <si>
+    <t>RE: IC Q&amp;A's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256323</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256326</t>
+  </si>
+  <si>
+    <t>RE: Nota besluiten beademingsapparatuur 15 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256326</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256327</t>
+  </si>
+  <si>
+    <t>RE: Initiatief Radboudumc - reactie aan -, OK?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256327</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256328</t>
+  </si>
+  <si>
+    <t>RE: Opschalen productie Demcon voor Belgie eventueel mogelijk?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256328</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256332</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256332</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256334</t>
+  </si>
+  <si>
+    <t>2020-04-08 QenA over cijfers IC-opname 7 april actueel.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256336</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256336</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256337</t>
+  </si>
+  <si>
+    <t>RE: overdracht piket coronaaaaa</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256337</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256339</t>
+  </si>
+  <si>
+    <t>RE: overzicht aankopen beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256342</t>
+  </si>
+  <si>
+    <t>RE: Prioriteitsvragen FTM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256342</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256350</t>
+  </si>
+  <si>
+    <t>RE: QenA Follow the Money en beademingsapparatuur (HERZIEN)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256351</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256351</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Modelering regionale patiëntendruk </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256355</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256356</t>
+  </si>
+  <si>
+    <t>RE: Scan beslisnota app 1442020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256356</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256359</t>
+  </si>
+  <si>
+    <t>Aanvullende afspraken Corona-loket, ondernemingen dragen bij aanzorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256359</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">verdeelplan </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256360</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256362</t>
+  </si>
+  <si>
+    <t>Annotatie MJV BO Prioriteitenplan d.d. 24 april 20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256362</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256367</t>
+  </si>
+  <si>
+    <t>beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256370</t>
+  </si>
+  <si>
+    <t>Belnotitie minister v Rijn hamilton.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256370</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256371</t>
+  </si>
+  <si>
+    <t>Concept QAs financiering en bekostiging steun_vergoedenbuitenland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256371</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256373</t>
+  </si>
+  <si>
+    <t>Bijstandsverzoek 1 - SXM_Ventilators.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256376</t>
+  </si>
+  <si>
+    <t>RE: toegang zorgprisma voor LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256376</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256378</t>
+  </si>
+  <si>
+    <t>RE: TechTegenCorona initiatieven: bunker met ic bedden hilversum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256378</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256379</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45 bvdd re.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256379</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256380</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256380</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256381</t>
+  </si>
+  <si>
+    <t>QA IC Dl 080420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256381</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256382</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256382</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256385</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 20 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256385</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256386</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 7 april 17.15.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256386</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256389</t>
+  </si>
+  <si>
+    <t>Hamilton woordvoering.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256391</t>
+  </si>
+  <si>
+    <t>PVDA 39 noodhospitalen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256391</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256392</t>
+  </si>
+  <si>
+    <t>VVD 4  landelijke coordinatie inhaalzorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256393</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ triage.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256394</t>
+  </si>
+  <si>
+    <t>IC capaciteit brief 2020-04-06.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256394</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256395</t>
+  </si>
+  <si>
+    <t>Nota besluiten beademingsapparatuur 15 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256395</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256396</t>
+  </si>
+  <si>
+    <t>Scan_van_een_Xerox_MFA.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256398</t>
+  </si>
+  <si>
+    <t>QA's publieksinformatie Rijksoverheid over IC.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256398</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256400</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ triage straks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256400</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256401</t>
+  </si>
+  <si>
+    <t>PVDA 39 over noodhospitalen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256402</t>
+  </si>
+  <si>
+    <t>QA hoeveel IC patiënten kunnen naar Duitsland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256402</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256403</t>
+  </si>
+  <si>
+    <t>QA medisch zinvol IC zorg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256403</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256405</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256405</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256409</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256409</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256416</t>
+  </si>
+  <si>
+    <t>Corona apps MedMij</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256416</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256420</t>
+  </si>
+  <si>
+    <t>FW: acceleratie innovatie thuisverpleging</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256420</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256424</t>
+  </si>
+  <si>
+    <t>FW: URGENT: we can help with pandemic  Meldingnummer: M2004 2778</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256424</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256425</t>
+  </si>
+  <si>
+    <t>FW: BeterDichtbij - input/data voor VWS intern stukje</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256427</t>
+  </si>
+  <si>
+    <t>FW: Innovatie &amp; COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: gebruik en bereik ozo </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256428</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256431</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256431</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256433</t>
+  </si>
+  <si>
+    <t>FW: matching personeel zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256435</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256438</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Versie 3 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256441</t>
+  </si>
+  <si>
+    <t>Q&amp;A's 50+ in wiens opdracht bellen HA'en.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256444</t>
+  </si>
+  <si>
+    <t>FW: Tracking technologie voor de Corona tracking app  Meldingnummer:M2004 3755</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256447</t>
+  </si>
+  <si>
+    <t>Lint vragen uit Mccb</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256448</t>
+  </si>
+  <si>
+    <t>Medische ondersteuning Caribisch gebied</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256450</t>
+  </si>
+  <si>
+    <t>Document4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256453</t>
+  </si>
+  <si>
+    <t>FW: uitbreiding Future-uren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256457</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256464</t>
+  </si>
+  <si>
+    <t>Gesprek met -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256466</t>
+  </si>
+  <si>
+    <t>FW: pilot zorgthuis juist intensief -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256466</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256474</t>
+  </si>
+  <si>
+    <t>RE: Update SET Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256476</t>
+  </si>
+  <si>
+    <t>RE: ventinova</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256476</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256477</t>
+  </si>
+  <si>
+    <t>RE: voorbeeld</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256478</t>
+  </si>
+  <si>
+    <t>FW: pilot zorgthuis juist intensief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256481</t>
+  </si>
+  <si>
+    <t>RE: Voorstel opdracht Stichting Betrouwbare Bron</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256481</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256484</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256488</t>
+  </si>
+  <si>
+    <t>RE: Voorzet persbericht Voorjaarsnota</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256489</t>
+  </si>
+  <si>
+    <t>RE: Tijdelijke crisisklus Loket Bedrijven voor Zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256492</t>
+  </si>
+  <si>
+    <t>SET COVID - korte update - voor intern gebruik</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256496</t>
+  </si>
+  <si>
+    <t>Uitbreiding Future.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256498</t>
+  </si>
+  <si>
+    <t>COVID-19 Prevention Tool.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256498</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: voorwoord </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256512</t>
+  </si>
+  <si>
+    <t>Europa - EU - Raad van Ministers - Gezondheidszorg - VC bijeenkomstCommissie en Gezondheidsministers over Corona Response Investment Initiative2 april 2020.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256519</t>
+  </si>
+  <si>
+    <t>FW: Statement from AbbVie on Kaletra</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256520</t>
+  </si>
+  <si>
+    <t>opleg aanzet</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256520</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256526</t>
+  </si>
+  <si>
+    <t>Document1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256530</t>
+  </si>
+  <si>
+    <t>RE: checken jullie nog ff?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256530</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256532</t>
+  </si>
+  <si>
+    <t>Oplegger bespreking actieplan.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256532</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256543</t>
+  </si>
+  <si>
+    <t>Woordvoeringslijn en Q&amp;A's VO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256549</t>
+  </si>
+  <si>
+    <t>RE: Seeking inputs on DIGITAL HEALTH Implementation approach toCOVID-19 Pandemic Management - Developed by G20 HWG   [SEC=OFFICIAL]</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256550</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256554</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256558</t>
+  </si>
+  <si>
+    <t>Voorwoord ICT&amp;health  april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256558</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Verslag van Strategisch overleg ketenpartners GMT impact Coronacrisisop beschikbaarheid geneesmiddelen van gisteren 6 april jl. </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256562</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256563</t>
+  </si>
+  <si>
+    <t>20200415 QA capaciteit VO.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256563</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256565</t>
+  </si>
+  <si>
+    <t>Woordvoerinsgslijn noodbedden VO - Rapport wel nr TK.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256566</t>
+  </si>
+  <si>
+    <t>ivm tekenen 9.30 bij SG - stukken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256566</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256569</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 6 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256569</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256571</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen thuis  4 april  -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256571</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256573</t>
+  </si>
+  <si>
+    <t>20200423 Verslag Strategisch overleg ketenpartners GMT 23 april2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256573</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256590</t>
+  </si>
+  <si>
+    <t>FW: Geneesmiddelen tekorten agv Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256595</t>
+  </si>
+  <si>
+    <t>FW:  Crisis bij kwetsbare ouderen thuis. Voorbeelden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256595</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256598</t>
+  </si>
+  <si>
+    <t>20200406 Verslag Strategisch overleg ketenpartners GMT 06 april 2020DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256601</t>
+  </si>
+  <si>
+    <t>FW: Aanvulling advies Betrekken van Ouderen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256601</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256606</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256606</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256609</t>
+  </si>
+  <si>
+    <t>FW: medische zuurstof thuissituatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256610</t>
+  </si>
+  <si>
+    <t>FW: Noties n.a.v. gesprek NVZA (-) 4 april 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256610</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256615</t>
+  </si>
+  <si>
+    <t>FW: Midazolam 250 mg = 50 ml INKOOP grondstof bereiding middel voorIC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Knelpunten VO </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256641</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256642</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256642</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256644</t>
+  </si>
+  <si>
+    <t>Aanpak kwetsbare mensen die thuis wonen bij verzwaring problemen encrisissituaties 14 april definitief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256644</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256645</t>
+  </si>
+  <si>
+    <t>FW: ZN reactie op de randvoorwaarden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256645</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256647</t>
+  </si>
+  <si>
+    <t>Aandachtspunten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256648</t>
+  </si>
+  <si>
+    <t>RE: apparatuur Philips</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256648</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256663</t>
+  </si>
+  <si>
+    <t>Re: Verzoek tot transport</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256663</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256665</t>
+  </si>
+  <si>
+    <t>RE: Overdracht patientmonitoring naar landelijk inkoop consortium</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256665</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256666</t>
+  </si>
+  <si>
+    <t>200403 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft - opmerkingen VWS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256666</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256669</t>
+  </si>
+  <si>
+    <t>200406 GARANTIESTELLING - finaal -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256671</t>
+  </si>
+  <si>
+    <t>200403 Concept GARANTIESTELLING - DRAFT DL opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256671</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256672</t>
+  </si>
+  <si>
+    <t>200403 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft - opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256672</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256674</t>
+  </si>
+  <si>
+    <t>FW: concept overeenkomst VWS - LNAZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256674</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256680</t>
+  </si>
+  <si>
+    <t>RE: Afspraken met - over uitleg ic-beleid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256696</t>
+  </si>
+  <si>
+    <t>RE: Concept addendum bij brief 10 april en memo met onderbouwing</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256696</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256705</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256705</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256715</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256722</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Hospitainer Bonaire</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256722</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256723</t>
+  </si>
+  <si>
+    <t>FW: covid-units: samenloop wlz-zvw</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256723</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256724</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Hospitainer St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: beschikbare productiecapaciteit in Oss </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256727</t>
+  </si>
+  <si>
+    <t>RE: Covid - Astellas amoxicilline hulpvraag - graag akkoord</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.5;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256727</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256729</t>
+  </si>
+  <si>
+    <t>RE: Graag reactie ivm nota ter voorbereiding op DG-overleg SCP</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256729</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256735</t>
+  </si>
+  <si>
+    <t>RE: Wlz cliënten binnen een Zvw covid-unit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256746</t>
+  </si>
+  <si>
+    <t>RE: Geneesmiddelen bij defensie?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256746</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256747</t>
+  </si>
+  <si>
+    <t>RE: Fwd: ZN reactie op de randvoorwaarden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256747</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256752</t>
+  </si>
+  <si>
+    <t>RE: extern hulp aanbod</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256756</t>
+  </si>
+  <si>
+    <t>RE: Leidraad kwetsbare ouderen thuis in crisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256756</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256757</t>
+  </si>
+  <si>
+    <t>RE: passage voor de brief.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256757</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256766</t>
+  </si>
+  <si>
+    <t>RE: Onderzoeken naar TK</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256766</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256774</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256779</t>
+  </si>
+  <si>
+    <t>RE: Infuuspompen voor de extra IC bedden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256779</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256780</t>
+  </si>
+  <si>
+    <t>RE: Infuuspompen en spuitenpompen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256780</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256783</t>
+  </si>
+  <si>
+    <t>concept opdrachtmail naar het CIZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256795</t>
+  </si>
+  <si>
+    <t>RE: stuurgroep bekostiging corona 8 april 8.30-9.15 via zoom</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256795</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256796</t>
+  </si>
+  <si>
+    <t>Brief VRZL inzake gedwongen isolatie Overmaze.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256796</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256799</t>
+  </si>
+  <si>
+    <t>FW: Concept-persbericht VJN</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256803</t>
+  </si>
+  <si>
+    <t>2020 04 01 QenA toegang tot cohortverpleging.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: uitstel SCP rapport informele zorg </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256808</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256814</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256814</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256815</t>
+  </si>
+  <si>
+    <t>FW: Overeenkomst NVZA en VWS - m.b.t. COVID-19 geneesmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256815</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256817</t>
+  </si>
+  <si>
+    <t>2020 04 06 concept memo financiering regionale aanpak tbv DPGs.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256827</t>
+  </si>
+  <si>
+    <t>RE: Woordvoerinsgslijn onderzoeksresultaten noodbedden VO - versiecorona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256827</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256828</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - 16 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256832</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 van 6 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256834</t>
+  </si>
+  <si>
+    <t>FW: extra bedden voor brief tk 20200415_CONCEPT -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256834</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256837</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - rapportage 7 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256838</t>
+  </si>
+  <si>
+    <t>RE: reactie wjz op overeenkomst NVZA-VWS dd 3/4/30</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;Dubbel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256838</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258406</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256841</t>
+  </si>
+  <si>
+    <t>RE: Rapportage LCG - COVID-19 - graag reactie vanuit IGJ wat extranodig is voor een 3.17a besluit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256841</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256845</t>
+  </si>
+  <si>
+    <t>RE: productie in presentatie voor morgen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256845</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256861</t>
+  </si>
+  <si>
+    <t>2020 04 17 nota ter beslissing aanwijzing v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256862</t>
+  </si>
+  <si>
+    <t>2020 04 17 concept aanwijzing corona zvw v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256862</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256865</t>
+  </si>
+  <si>
+    <t>Vraag ambulantisering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256865</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256867</t>
+  </si>
+  <si>
+    <t>RE: Update van Michiel	over cohortverpleeg locaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256867</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256868</t>
+  </si>
+  <si>
+    <t>RE: Info over de bedden</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Knelpunten VO </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256876</t>
+  </si>
+  <si>
+    <t>OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - finaleversie.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256877</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetaling Westfalia 3057-23269</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256879</t>
+  </si>
+  <si>
+    <t>Bijlage 1 - Lijst cruciale gnm IC COVID periode 010420.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256881</t>
+  </si>
+  <si>
+    <t>RE: Concept overeenkomst Landelijk Coordinatiecentrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256881</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256882</t>
+  </si>
+  <si>
+    <t>Verslag gesprek met -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256882</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256883</t>
+  </si>
+  <si>
+    <t>20200406 Dienstverleningsovereenkomst VWS - LNAZ m.b.t. LCSPconcept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256885</t>
+  </si>
+  <si>
+    <t>FW: 04/04/20 Volgende stap uitleg IC beleid in Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256885</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256886</t>
+  </si>
+  <si>
+    <t>RE: Concept-persbericht VJN</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256886</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256896</t>
+  </si>
+  <si>
+    <t>Memo aan SG - overeenkomst NVZA-VWS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256896</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256897</t>
+  </si>
+  <si>
+    <t>LOUTER TER INFO: 2 nieuwe bespreekpunten: eigen bijdrage en cliëntondersteuning - graag reactie uiterlijk donderdag 12u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256897</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256898</t>
+  </si>
+  <si>
+    <t>axon_connect_-_extremere_pieken_en_dalen_in_marktcijfers_geneesmiddelen_voor_atypische_maand_maart_-_2020-04-21.pdf</t>
+  </si>
+  <si>
+    <t>https://www.axonhealthcare.nl/2020/04/22/extremere-pieken-en-dalen-in-marktcijfers-geneesmiddelen-voor-atypische-maand-maart/</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256903</t>
+  </si>
+  <si>
+    <t>RE: Garantstelling 18,5 mln ziekenhuisapothekers voor corona- enIC-geneesmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256906</t>
+  </si>
+  <si>
+    <t>Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - versie6-4 15.00.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256906</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256911</t>
+  </si>
+  <si>
+    <t>Aanpak crisis kwetsbare mensen thuis  4 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256913</t>
+  </si>
+  <si>
+    <t>Leidraad kwetsbare ouderen thuis in crisis.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256915</t>
+  </si>
+  <si>
+    <t>RE: Dossiervorming corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256915</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256917</t>
+  </si>
+  <si>
+    <t>Concept GARANTIESTELLING NVZA - versie 6-4 15.00.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256919</t>
+  </si>
+  <si>
+    <t>Rechtmatigheid en Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256921</t>
+  </si>
+  <si>
+    <t>FW: Spoedbetalingen hospitainer 8080-22837</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256922</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reminder: Dossiervorming Corona </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256922</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256923</t>
+  </si>
+  <si>
+    <t>RE: Prioritering inhaalzorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256923</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256935</t>
+  </si>
+  <si>
+    <t>RE: actiepunten  overleg cliënten/patiëntenorganisaties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256942</t>
+  </si>
+  <si>
+    <t>RE: conceptmail over wijziging PAB voor DGLZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256942</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256944</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum 20200421 2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256945</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concep.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256945</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256948</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256949</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concept - - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256949</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256951</t>
+  </si>
+  <si>
+    <t>Addendum bij brief corona centrum - concept 20200421.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256951</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256952</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256953</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief Coronacentra - - (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256954</t>
+  </si>
+  <si>
+    <t>Checklist spoedbetaling Hospitainer_St Maarten_1504.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256954</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256955</t>
+  </si>
+  <si>
+    <t>Betaalopdracht Hospitainer - 14 april 2020 - BTW transport IC unit SintMaarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256958</t>
+  </si>
+  <si>
+    <t>Beschrijving betalingsproces Wlz-declaraties covid-units.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256959</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 31 maart 2020 - transport Bonaire_BTWfactuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256961</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 1 april 2020 - transport Sint Maarten_BTWfactuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256961</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256964</t>
+  </si>
+  <si>
+    <t>Betaalopdracht Hospitainer - 14 april 2020 - BTW transport IC unitBonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256967</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LCPS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256967</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256968</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LNAZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256974</t>
+  </si>
+  <si>
+    <t>RE: Risicostratificatie Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256976</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256981</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256981</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256986</t>
+  </si>
+  <si>
+    <t>RE: terugkoppeling coronaoverleg en link naar de Kamerbrief diegisteren is verzonden (UPDATE)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256986</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256987</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256987</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256989</t>
+  </si>
+  <si>
+    <t>QA knelpunten voor ouderen en kwetsbare mensen die zelfstandig wonen(50 Plus)_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256989</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256992</t>
+  </si>
+  <si>
+    <t>RE: Versnelde indicatieprocedure</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256992</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256993</t>
+  </si>
+  <si>
+    <t>RE: Op persoonlijke titel: Casus ThuisZorg Hotel Urmond/ CoronaCentrum Urmond</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256997</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256997</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-256999</t>
+  </si>
+  <si>
+    <t>RE: zorghotel en KLM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-256999</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257012</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief VWSNC - - - - -(003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257014</t>
+  </si>
+  <si>
+    <t>Johns Hopkins ACG System__ID high risk for COVID-19.pdf</t>
+  </si>
+  <si>
+    <t>https://www.hopkinsacg.org/document/identifying-high-risk-covid-19-patients-qa/</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257014</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257020</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Westfalia 20200407.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257020</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257022</t>
+  </si>
+  <si>
+    <t>VWS Rapportage 08 04 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257022</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257032</t>
+  </si>
+  <si>
+    <t>MOH NL - - MS Westfalia Purchase Contract signed-2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257032</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257034</t>
+  </si>
+  <si>
+    <t>VWS Rapportage 28 04 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257034</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257045</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 31 maart 2020 - transport Bonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257045</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257047</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Hospitainer - 1 april 2020 - Bonaire.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257047</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257051</t>
+  </si>
+  <si>
+    <t>Spoedbetaling Hospitainer - 1 april 2020 - Sint Maarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257051</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257056</t>
+  </si>
+  <si>
+    <t>Factuur Hospitainer - 1 april 2020 - transport Sint Maarten.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257056</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257062</t>
+  </si>
+  <si>
+    <t>Woordvoerinsgslijn onderzoeksresultaten noodbedden VO - versiecorona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257063</t>
+  </si>
+  <si>
+    <t>verslag MT FEZ 20 april.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257063</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257064</t>
+  </si>
+  <si>
+    <t>verslag MT FEZ 20 april_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257064</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257065</t>
+  </si>
+  <si>
+    <t>Overzicht Profiel op uitgaande Geneesmiddelen wk14.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257065</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257067</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200414.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257067</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257068</t>
+  </si>
+  <si>
+    <t>brief - opm - versie 3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257068</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257069</t>
+  </si>
+  <si>
+    <t>brief - opm - versie 6.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-200.html</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257069</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257070</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200415_CONCEPT - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257070</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257077</t>
+  </si>
+  <si>
+    <t>Memo addendum bij brief CoronacentraIH\ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257077</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257078</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200415_CONCEPT -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257078</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257079</t>
+  </si>
+  <si>
+    <t>Q&amp;A spreeklijn bedden buiten het ziekenhuis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257079</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257090</t>
+  </si>
+  <si>
+    <t>FW: Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257090</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257091</t>
+  </si>
+  <si>
+    <t>FW: ic-capaciteit vpk zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257091</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257099</t>
+  </si>
+  <si>
+    <t>Concept Weekbericht: MT graag aanvullen eindversie gaat nog langs -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257114</t>
+  </si>
+  <si>
+    <t>FW: Brief over AVG irt uitwisselen patiëntgegevens nav vraag in overleg maandag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257114</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257123</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_- - 18.51.docx</t>
+  </si>
+  <si>
+    <t>https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2020D15386&amp;did=2020D15386</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257123</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257133</t>
+  </si>
+  <si>
+    <t>FW: informatie over IC-capaciteit in NL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257133</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257136</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_schoon - 18.51.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257136</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257139</t>
+  </si>
+  <si>
+    <t>FW: Telegraaf.nl: ’Meer dan 2400 IC-bedden is een illusie’ en NU91 UPDATE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257139</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257148</t>
+  </si>
+  <si>
+    <t>RE: Input MEVA tbv TK-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257156</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257156</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257157</t>
+  </si>
+  <si>
+    <t>RE: Brief over AVG irt uitwisselen patiëntgegevens nav vraag in overleg maandag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257157</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257165</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257165</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257186</t>
+  </si>
+  <si>
+    <t>RE: stavaza project regionale aanpak COVID19 voor kwetsbare ouderen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257187</t>
+  </si>
+  <si>
+    <t>RE: Request of Assistance NS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257188</t>
+  </si>
+  <si>
+    <t>RE: tekst kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257191</t>
+  </si>
+  <si>
+    <t>RE: Tekstvoorstel fase 3.3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257201</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257201</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257202</t>
+  </si>
+  <si>
+    <t>RE: update BIG corona acties</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257202</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257204</t>
+  </si>
+  <si>
+    <t>RE: Memorandum of Understanding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257204</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257206</t>
+  </si>
+  <si>
+    <t>RE: Telegraaf.nl: ’Meer dan 2400 IC-bedden is een illusie’</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257208</t>
+  </si>
+  <si>
+    <t>RE: TER INFO internationale vergelijking IC-bedden tbv overleg CZ metminister vanavond</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257208</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257214</t>
+  </si>
+  <si>
+    <t>RE: verslag bestuurlijk overleg</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.2i Concept;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257214</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257236</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief_schoon - 18.51_inclcijfers 19.32.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257240</t>
+  </si>
+  <si>
+    <t>20200420_14h00 bijdrage meva kamerbrief -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257240</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257242</t>
+  </si>
+  <si>
+    <t>2020 0409 DEU MoU Entwurf_Reinfassung.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257242</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257677</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257243</t>
+  </si>
+  <si>
+    <t>2020 0409 ENG MoU Entwurf_Reinfassung.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257243</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257245</t>
+  </si>
+  <si>
+    <t>2020 04 29 webex overleg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257255</t>
+  </si>
+  <si>
+    <t>aanwijzing.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257255</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257288</t>
+  </si>
+  <si>
+    <t>Leeftijdscriterium in concept draaiboek KNMG en FMS def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257288</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257294</t>
+  </si>
+  <si>
+    <t>FW: CPAP</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257294</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257305</t>
+  </si>
+  <si>
+    <t>personeel 20042020 (004) track changes.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257307</t>
+  </si>
+  <si>
+    <t>RE: Joint Procurement Update</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257307</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257308</t>
+  </si>
+  <si>
+    <t>QA reguliere planbare zorg def3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257308</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257311</t>
+  </si>
+  <si>
+    <t>Reactie brieven reguliere zorg -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257311</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257317</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257317</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257320</t>
+  </si>
+  <si>
+    <t>RE: Afstemming antwoorden kamervragen corona/budgetplafonds</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257320</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257321</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-03-31 15_44_16.docx</t>
+  </si>
+  <si>
+    <t>https://www.rijksoverheid.nl/documenten/kamerstukken/2020/04/21/beantwoording-kamervragen-over-de-financiering-van-zorgkosten-tijdens-de-coronapandemie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257321</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257339</t>
+  </si>
+  <si>
+    <t>Taskforce en Draaiboek COVID19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257340</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257340</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257344</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257344</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257350</t>
+  </si>
+  <si>
+    <t>KV 3 apr.docx</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257358</t>
+  </si>
+  <si>
+    <t>FW: Extra kosten i.v.m. Covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257358</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257359</t>
+  </si>
+  <si>
+    <t>RE: Reactie VGN op Addendum bij brief van 10 april inzake financiële uitgangspunten bij regionale aanpak zorg in verband met corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257359</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257363</t>
+  </si>
+  <si>
+    <t>FW: Memorandum of Understanding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257363</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257367</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257372</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257372</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257374</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257381</t>
+  </si>
+  <si>
+    <t>1e schatting extra uitgaven tgv covid-19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257381</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257383</t>
+  </si>
+  <si>
+    <t>RE: nota</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257383</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257389</t>
+  </si>
+  <si>
+    <t>20200407_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257391</t>
+  </si>
+  <si>
+    <t>FW: Unser Telefonat letzte Woche, Niedersachsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257391</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257392</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257393</t>
+  </si>
+  <si>
+    <t>RE: Brief Niedersachsen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257394</t>
+  </si>
+  <si>
+    <t>20200409 Verslag MT+.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257394</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: 1 a4 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257403</t>
+  </si>
+  <si>
+    <t>22042020 Email verlegte patienten nach NRW (4).xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257403</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257411</t>
+  </si>
+  <si>
+    <t>FLITS VC ministers volksgezondheid coronavirus Response InvestmentInitiative (CRII)  02042020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257411</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIVINE INTERVENTION NEEDED /2e lijns zorg Colombia omgebogen naarCMC of HOH </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257413</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257414</t>
+  </si>
+  <si>
+    <t>FW: / opzegging contract Lizard Inn BV en ZVK</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257414</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257418</t>
+  </si>
+  <si>
+    <t>FW: Aruba en zorginkoop voor BES</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257419</t>
+  </si>
+  <si>
+    <t>FW: Bedankbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257419</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257421</t>
+  </si>
+  <si>
+    <t>FW: Übernahme von Intensivpatienten, verzoek van NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257421</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257422</t>
+  </si>
+  <si>
+    <t>FW: 200402 MSOB INTERDEP ONDERSTEUNEN MIN VWS SINT MAARTEN (COVID-19BEADEMINGSAPPARATUUR)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257422</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257423</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 10. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257425</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 12. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257426</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 14. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257426</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257427</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 15. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257429</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257432</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257434</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 20. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257435</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 25. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257436</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 21. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257436</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257437</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 29. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257437</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257438</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 26. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257440</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 8. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257441</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW 24. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Bijstandsverzoek 2 - Transport vraag VWS naar ST Maarten - SPOED- </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257446</t>
+  </si>
+  <si>
+    <t>FW: Extra beademingsapparatuur voor SXM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257453</t>
+  </si>
+  <si>
+    <t>Bedankbrief Duitse Ziekenhuizen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257454</t>
+  </si>
+  <si>
+    <t>FW: IC patienten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257455</t>
+  </si>
+  <si>
+    <t>FW: Kosten Caribisch gebied (gemaakt en verwacht)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257456</t>
+  </si>
+  <si>
+    <t>FW: Übersicht verlegte Patienten von Holland nach NRW X. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257456</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257459</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257462</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Noordrijn-Westfalen biedt mogelijk paar honderd IC-bedden! </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257463</t>
+  </si>
+  <si>
+    <t>FW: Signaal aanbeveling crematie voorafgaand aan internationaaltransport NRW DUI</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257463</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257467</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257469</t>
+  </si>
+  <si>
+    <t>FW: tekst over Duitsland tbv brief</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-219.html#ID-929505-d36e313</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257469</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257472</t>
+  </si>
+  <si>
+    <t>FW: telephone appointment with Minister Van Rijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257472</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257475</t>
+  </si>
+  <si>
+    <t>Bijdrage VWS brief 21-4-2020 - versie 21-4 18.12u.docx</t>
+  </si>
+  <si>
+    <t>https://zoek.officielebekendmakingen.nl/kst-25295-277.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257478</t>
+  </si>
+  <si>
+    <t>Bijdrage VWS brief 21-4-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257483</t>
+  </si>
+  <si>
+    <t>CAPACITEIT 01_04_2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257483</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257484</t>
+  </si>
+  <si>
+    <t>FW: Vraag mbt opdracht</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257489</t>
+  </si>
+  <si>
+    <t>20200416 Verslag Crisisoverleg ziekenhuizen Koninkrijk.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Samenwerking met Nedersaksen op IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257496</t>
+  </si>
+  <si>
+    <t>Medische evacuatie acute zorg naar Colombia beperkt tot prematuregeboortes</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257502</t>
+  </si>
+  <si>
+    <t>Ons gesprek gisteren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257502</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257503</t>
+  </si>
+  <si>
+    <t>Procesvoorstel werkgroep zorg incl oplegger</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257509</t>
+  </si>
+  <si>
+    <t>RE: nieuwe Q&amp;A</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257512</t>
+  </si>
+  <si>
+    <t>RE: oQ&amp;A IC-Duitsland tbv debat 010420</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE:   Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257519</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Re: Vraag in verband met verplaatsing van patiënten naar Duitsland </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257521</t>
+  </si>
+  <si>
+    <t>RE: Beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257521</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257524</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 22. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257524</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Bijstandsverzoek 1 - ondersteuning medische capaciteit- VWS </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257525</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257526</t>
+  </si>
+  <si>
+    <t>RE: Bijstandsverzoek 1 - ondersteuning medische capaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257526</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257527</t>
+  </si>
+  <si>
+    <t>RE: Bedankbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257528</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 13. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257528</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257529</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257529</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257530</t>
+  </si>
+  <si>
+    <t>Brief Niedersachsen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257530</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257531</t>
+  </si>
+  <si>
+    <t>RE: Cijfers!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257531</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257532</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257532</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257533</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten von Holland nach NRW 19. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257534</t>
+  </si>
+  <si>
+    <t>Courrier Hugo de Jonge - pays bas.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257538</t>
+  </si>
+  <si>
+    <t>RE: Cost-coverage IC-capaciteiten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257538</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257539</t>
+  </si>
+  <si>
+    <t>Overzicht extra kosten Corona Caribisch Nederland.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257540</t>
+  </si>
+  <si>
+    <t>RE: Cubaans medisch personeel</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257540</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257543</t>
+  </si>
+  <si>
+    <t>RE: Brief van de heer Olivier Véran, minister van Solidariteit en Gezonsheidszorg van Frankrijk</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257544</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257544</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257546</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257546</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257547</t>
+  </si>
+  <si>
+    <t>RE: contactpersoon LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257547</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257548</t>
+  </si>
+  <si>
+    <t>RE: concept tekst</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257548</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Farmaceutische Vergunningen en ontheffingen </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257550</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257554</t>
+  </si>
+  <si>
+    <t>RE: Frankrijk - Telcon MP - Macron</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257559</t>
+  </si>
+  <si>
+    <t>RE: IC capaciteit tbv 4LO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257559</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257560</t>
+  </si>
+  <si>
+    <t>RE: IAO en Defensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257560</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257561</t>
+  </si>
+  <si>
+    <t>RE: IC patienten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257562</t>
+  </si>
+  <si>
+    <t>CONCEPT Inhoudsopggave Kamerbrief Coronavirus 7 april 2020(003)_Rudo.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257562</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257563</t>
+  </si>
+  <si>
+    <t>Re: FW: URGENT /FW: modulair dialyse centrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257563</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257564</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257564</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257565</t>
+  </si>
+  <si>
+    <t>RE: Kwartaal betalingen FM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257567</t>
+  </si>
+  <si>
+    <t>RE: Medisch deskundigen ter ondersteuning van de 12 ICU bedden teAruba</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257569</t>
+  </si>
+  <si>
+    <t>RE: ‘Nederland stuurt Amerikaans zorgpersoneel naar Curaçao’</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257569</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257571</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257571</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257573</t>
+  </si>
+  <si>
+    <t>RE: Philips V60 beademers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257573</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257575</t>
+  </si>
+  <si>
+    <t>RE: Press Coverage Laumann</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257575</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257578</t>
+  </si>
+  <si>
+    <t>RE: Reactie stas Covid-brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257578</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257587</t>
+  </si>
+  <si>
+    <t>RE: St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257587</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257590</t>
+  </si>
+  <si>
+    <t>RE: Telefonat - mit - über IC-Kapazitäten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257597</t>
+  </si>
+  <si>
+    <t>CONCEPT Inhoudsopggave Kamerbrief Coronavirus 7 april 2020 versieschoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257600</t>
+  </si>
+  <si>
+    <t>RE: Transport medische apparatuur naar Sint-Maarten CONCEPTPERSBERICHT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257602</t>
+  </si>
+  <si>
+    <t>Young Medical  ll  Aanbieding Dialyse  ll  Bonaire 2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257602</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257613</t>
+  </si>
+  <si>
+    <t>RE: Tsjechië biedt IC-capaciteit aan aan EU LS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257613</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: update 010420 benutting Duitse IC-capaciteit </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257618</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257619</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257619</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257621</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257621</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257623</t>
+  </si>
+  <si>
+    <t>RE: URGENT /FW: modulair dialyse centrum</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257623</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257624</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257624</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257626</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257626</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257630</t>
+  </si>
+  <si>
+    <t>RE: zoll beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257630</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257636</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257637</t>
+  </si>
+  <si>
+    <t>Draft Agreement for cooperation Cuba-Sint Maarten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257637</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257639</t>
+  </si>
+  <si>
+    <t>IC-afspraken andere landen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257639</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257647</t>
+  </si>
+  <si>
+    <t>RE: Kosten Caribisch gebied (gemaakt en verwacht)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257655</t>
+  </si>
+  <si>
+    <t>QA Global Health.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257655</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257656</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing_Bedankt-brieven.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257656</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257658</t>
+  </si>
+  <si>
+    <t>Spoedbetalingen Hospitainer</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257658</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257659</t>
+  </si>
+  <si>
+    <t>webinar beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257659</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257660</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257662</t>
+  </si>
+  <si>
+    <t>Bedank Brief Knops 2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257662</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257664</t>
+  </si>
+  <si>
+    <t>Oplegger bij procesvoorstel beleidsontwikkeling integrale zorgstructuurBES.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257664</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257666</t>
+  </si>
+  <si>
+    <t>20200420_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257666</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257667</t>
+  </si>
+  <si>
+    <t>29042020 Email verlegte patienten nach NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257667</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257668</t>
+  </si>
+  <si>
+    <t>20200414_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257669</t>
+  </si>
+  <si>
+    <t>Email verlegte patienten nach NRW 1904.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257675</t>
+  </si>
+  <si>
+    <t>Email verlegte patienten nach NRW 1604.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257675</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257676</t>
+  </si>
+  <si>
+    <t>20200410_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257677</t>
+  </si>
+  <si>
+    <t>memorandum of understanding.pdf</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257679</t>
+  </si>
+  <si>
+    <t>20200408_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257679</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257680</t>
+  </si>
+  <si>
+    <t>20200411_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257680</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257684</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257681</t>
+  </si>
+  <si>
+    <t>24042020 Email verlegte patienten nach NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257682</t>
+  </si>
+  <si>
+    <t>20200426_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257684</t>
+  </si>
+  <si>
+    <t>20200427_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257685</t>
+  </si>
+  <si>
+    <t>Request of Assistance NS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257685</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257686</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257688</t>
+  </si>
+  <si>
+    <t>Verslag VC minsteroverleg 8 april (concept).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257689</t>
+  </si>
+  <si>
+    <t>bijRE: QA Duitse IC cacpaciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257689</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257690</t>
+  </si>
+  <si>
+    <t>Verzoek spoedbetaling FDC Hospitainer 01-04-2020 Sint Maarten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257690</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257691</t>
+  </si>
+  <si>
+    <t>FW: advies UBR Inhuurdesk verlenging - en - - 2679201</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257691</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257693</t>
+  </si>
+  <si>
+    <t>Q&amp;A IC-Duitsland tbv debat 010420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257699</t>
+  </si>
+  <si>
+    <t>Verzoek spoedbetaling FDC Hospitainer 01-04-2020 Bonaire.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257699</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257704</t>
+  </si>
+  <si>
+    <t>200406 Concept OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA -Draft -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257704</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257705</t>
+  </si>
+  <si>
+    <t>200406 Concept GARANTIESTELLING - DRAFT -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257705</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257706</t>
+  </si>
+  <si>
+    <t>200402 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA opm-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257706</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257707</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257707</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257708</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257710</t>
+  </si>
+  <si>
+    <t>Japan - VN - WHO - WHO cares! Japan steunt WHO, met enkele kritischenoten.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257712</t>
+  </si>
+  <si>
+    <t>Q&amp;A's mondiale speler.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257712</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257724</t>
+  </si>
+  <si>
+    <t>FW: Flexibele inzet rijksambtenaren tijdens de Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257726</t>
+  </si>
+  <si>
+    <t>FW: Update versie Addendum II</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257726</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257732</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257741</t>
+  </si>
+  <si>
+    <t>A4 proces en mobiliteitsbank.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257748</t>
+  </si>
+  <si>
+    <t>Addendum II Overeenkomst Staat der Nederlanden en Mediq.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257748</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257750</t>
+  </si>
+  <si>
+    <t>Addendum II Overeenkomst Staat der Nederlanden en Mediq.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257750</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257752</t>
+  </si>
+  <si>
+    <t>FW: Attentiebericht: Tijdelijk werk Coronacapaciteit -Beleidsmedewerker (Min. SZW)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257772</t>
+  </si>
+  <si>
+    <t>FW: Vraag MEVA over minimaliseren aansprakelijkheid professionals eninstellingen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257772</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257781</t>
+  </si>
+  <si>
+    <t>Verwijzing naar Landelijk Consortium Hulpmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257781</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257806</t>
+  </si>
+  <si>
+    <t>RE: Beeldbellen in Spoedwet Covid 19 JenV</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257806</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257818</t>
+  </si>
+  <si>
+    <t>RE: capaciteitsbehoefte als gevolg van de Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257818</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257828</t>
+  </si>
+  <si>
+    <t>RE: Kiwi</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257832</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257835</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst Staat der Nederlanden en NVZA - versie Deloitte -opmerkingen WJZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257835</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Reactie NVZA Overeenkomst en Garantstelling - 6 april </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257843</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257845</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257845</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257872</t>
+  </si>
+  <si>
+    <t>Lijnen vraag en aanbod JenV  ivm corona versie 10 april 2020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257872</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257877</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257883</t>
+  </si>
+  <si>
+    <t>verslag 21 april 2020 tv.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257884</t>
+  </si>
+  <si>
+    <t>verslag 21 april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257884</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257885</t>
+  </si>
+  <si>
+    <t>Voorstel VWS Wvggz en Wzd mvt spoedwet + beeldbellen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257885</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257890</t>
+  </si>
+  <si>
+    <t>FW: COVID-19 financiering: Implementatieimpuls voor Thermo Tokyo(onderzoeksprogramma Sport en Bewegen, ronde 2017)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257890</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257891</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257891</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257892</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257900</t>
+  </si>
+  <si>
+    <t>RE: COVID-19 financiering: Implementatieimpuls Thermo Tokyo:toekenningsbrief verzonden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257900</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257906</t>
+  </si>
+  <si>
+    <t>FW: stand van zaken controle gezondheidsverklaringen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257906</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257907</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257907</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257911</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257922</t>
+  </si>
+  <si>
+    <t>RE: Aanbod extra handen ter ondersteuning van VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257922</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257925</t>
+  </si>
+  <si>
+    <t>RE: bekendmaken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257925</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Input sitrap </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257931</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257935</t>
+  </si>
+  <si>
+    <t>RE: stand van zaken controle gezondheidsverklaringen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257936</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257938</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257943</t>
+  </si>
+  <si>
+    <t>RE: toezegging tekst kamerbrief vaccinontwikkeling - meer ambitie</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2b;5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257943</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257944</t>
+  </si>
+  <si>
+    <t>RE: toezegging tekst kamerbrief vaccinontwikkeling</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257950</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257950</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257952</t>
+  </si>
+  <si>
+    <t>https://www.eumonitor.eu/9353000/1/j4nvgs5kjg27kof_j9vvik7m1c3gyxp/vl7nhmyg46zk/f=/kst25295219.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257953</t>
+  </si>
+  <si>
+    <t>korte analyse.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257953</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257959</t>
+  </si>
+  <si>
+    <t>Vraag: Capaciteit VWS leveren tbv meewerken loket</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257988</t>
+  </si>
+  <si>
+    <t>CONCEPT_Maximale gezonde ontwikkeling vanuit exit strategie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257988</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-257998</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-257998</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258024</t>
+  </si>
+  <si>
+    <t>RE: Terugkoppeling call - -ZN woensdag 1 april 10.30 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258024</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258030</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258030</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258061</t>
+  </si>
+  <si>
+    <t>RE: concept aanwijzing NZa corona kosten zvw</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258061</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258077</t>
+  </si>
+  <si>
+    <t>FW: Commission issues cross-border rules on exchange of patients,medical staff</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258077</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258097</t>
+  </si>
+  <si>
+    <t>FW: Afstemming antwoorden kamervragen corona/vervoer</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258097</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258099</t>
+  </si>
+  <si>
+    <t>FW: stuurgroep bekostiging corona 8 april 8.30-9.15 via zoom</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258100</t>
+  </si>
+  <si>
+    <t>FW: samenloop wlz-zvw bij covid-units</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258100</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258106</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258115</t>
+  </si>
+  <si>
+    <t>RE: VVD 4A over inhaalzorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258115</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258132</t>
+  </si>
+  <si>
+    <t>RE: -, eens? - kleine suggestie kamervragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258132</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258144</t>
+  </si>
+  <si>
+    <t>RE: Opdracht beademingsapparatuur: behoefte + aantallen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258144</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258152</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258152</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Reactie ZN / verzekeraars op Voorhangbrief </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258166</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258167</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258167</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258176</t>
+  </si>
+  <si>
+    <t>RE: SPOED vraag 6 beademingsapparaten voor St Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258176</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258178</t>
+  </si>
+  <si>
+    <t>RE: "Tafels" voor besluitvorming corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258178</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258185</t>
+  </si>
+  <si>
+    <t>RE: Zoom-overleg donderdag 2 april 14.00-14.40 inzake regionale aanpak zorg kwetsbare patiënten DEELNEMERS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258188</t>
+  </si>
+  <si>
+    <t>RE: Verkoop beademing &amp; anesthesie combie machines voorraad innederland vandaag tot 14:00 in veiling te koop</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258201</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief VWSNC - - - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258201</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258206</t>
+  </si>
+  <si>
+    <t>Nota besluiten beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258207</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258207</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258210</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258210</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258213</t>
+  </si>
+  <si>
+    <t>FW: Scan beslisnota app 1442020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258215</t>
+  </si>
+  <si>
+    <t>aanwijzing (002) -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258215</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258216</t>
+  </si>
+  <si>
+    <t>200415 Persbericht spreiding Covid-patiënten V0.9.docx</t>
+  </si>
+  <si>
+    <t>https://lcps.nu/wp-content/uploads/2020/08/200416_persbericht.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258216</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258217</t>
+  </si>
+  <si>
+    <t>2020Z05842 (met antwoorden).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258218</t>
+  </si>
+  <si>
+    <t>Casus vervoer COVID-overledenen buitenland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258218</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258219</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258219</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258226</t>
+  </si>
+  <si>
+    <t>Kopie van 20200402 Uitvraag t.b.v. Geneeskundig Beeld regio t.b.v.LOT-C -.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258227</t>
+  </si>
+  <si>
+    <t>Document5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258227</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258231</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258231</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258232</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258232</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258233</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney - _ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258233</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258234</t>
+  </si>
+  <si>
+    <t>FW: Corona, NOS artikel, - TU-Delft, productiebeademingsapparaat, studentenproject.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258234</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258235</t>
+  </si>
+  <si>
+    <t>Vraag Followthemoney - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258235</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258236</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258236</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258237</t>
+  </si>
+  <si>
+    <t>Bijlage 1 aantallen beademingsapparatuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258237</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258240</t>
+  </si>
+  <si>
+    <t>BOR 354 verslag 2 april 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258240</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258243</t>
+  </si>
+  <si>
+    <t>beschikbaarheid beademingsapparatuur beleid nieuwe fase met akkoordNVIC NVKF.docx</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258244</t>
+  </si>
+  <si>
+    <t>RE:  Conclusie en afspraken   Stuurgroep vergadering INKIND vanmaandag 20 april 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258244</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258246</t>
+  </si>
+  <si>
+    <t>RE: Webex conference call met minister Van Rijn inz gewenste(flexibele) opschaling van noodzakelijk beschikbare IC-capaciteit voor dekomende tijd</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258246</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258248</t>
+  </si>
+  <si>
+    <t>RE: Terugkoppeling call Minister, - en ZN-bestuur over inzicht enoverzicht kosten corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258248</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258267</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258267</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258279</t>
+  </si>
+  <si>
+    <t>Re: Betreft gevraagde offerte Hamilton Medical beademingsmachines</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258281</t>
+  </si>
+  <si>
+    <t>RE: Philips en DVD exit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258281</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258323</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258323</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258334</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258335</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258335</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258339</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 30. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258352</t>
+  </si>
+  <si>
+    <t>Re: Hartwacht en Coronacrisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258352</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258356</t>
+  </si>
+  <si>
+    <t>200418 - Communiqué 29 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258356</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258358</t>
+  </si>
+  <si>
+    <t>200417 - Communiqué 28 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258358</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258361</t>
+  </si>
+  <si>
+    <t>RE: Zorgthuis juist ook Intensief in Corona Crisistijd.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258361</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258362</t>
+  </si>
+  <si>
+    <t>200429 - Communiqué 37 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258362</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258367</t>
+  </si>
+  <si>
+    <t>200423 - Communiqué 34 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258367</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258369</t>
+  </si>
+  <si>
+    <t>20200424 - Week 17 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258369</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258374</t>
+  </si>
+  <si>
+    <t>RE: Registratie van uitgegeven medische apparaten door LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258378</t>
+  </si>
+  <si>
+    <t>20200515 - Week 20 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258378</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258390</t>
+  </si>
+  <si>
+    <t>RE: doorpraten over duurzame inzet e-health</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258393</t>
+  </si>
+  <si>
+    <t>RE: Crisis bij kwetsbare ouderen thuis Richtlijnen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: [EXT] RE: Reactie NVZA Overeenkomst en Garantstelling - 6 april </t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258416</t>
+  </si>
+  <si>
+    <t>Re: Contract HAP 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258416</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258418</t>
+  </si>
+  <si>
+    <t>FW: Curacao Medical Center COVID-medicatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258423</t>
+  </si>
+  <si>
+    <t>200413 - Communiqué 24 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258425</t>
+  </si>
+  <si>
+    <t>FW: Audience with -, - and -, -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258430</t>
+  </si>
+  <si>
+    <t>Re: afspraken Nederland - NRW mbt samenwerking IC-capciteit</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258430</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258433</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258434</t>
+  </si>
+  <si>
+    <t>RE: IC capaciteit Curacao/Spuitpompen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258440</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: telephonecall 16.00 h?! </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258442</t>
+  </si>
+  <si>
+    <t>200411 - Communiqué 22 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258445</t>
+  </si>
+  <si>
+    <t>Concept JGZ CORONA THERMOMETER 250420</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258445</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258446</t>
+  </si>
+  <si>
+    <t>RE: Spoedje vraag / verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258447</t>
+  </si>
+  <si>
+    <t>200406 - Communiqué 17 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258450</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258453</t>
+  </si>
+  <si>
+    <t>200415 - Communiqué 26 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258455</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258468</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258468</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258471</t>
+  </si>
+  <si>
+    <t>RE: opvangen problemen PPS-en agv corona crisis</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258471</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258472</t>
+  </si>
+  <si>
+    <t>27-03-2020_VWS Flyer_V3.5_final ae[3]_-1.pdf</t>
+  </si>
+  <si>
+    <t>https://www.d-tt.nl/assets/files/27-03-2020_VWS%20Flyer_V3.5.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258472</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258474</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258474</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258475</t>
+  </si>
+  <si>
+    <t>200404 - Communiqué 15 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258477</t>
+  </si>
+  <si>
+    <t>200405 - Communiqué 16 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258479</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258479</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258480</t>
+  </si>
+  <si>
+    <t>200402 NVIC - Coördinatie beademingsapparatuur.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258482</t>
+  </si>
+  <si>
+    <t>200403 - Communiqué 14 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258482</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258484</t>
+  </si>
+  <si>
+    <t>200415 Persbericht spreiding Covid-patiënten V0.9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258485</t>
+  </si>
+  <si>
+    <t>200424 - Communiqué 35 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258487</t>
+  </si>
+  <si>
+    <t>200422_proces IC-vervoer.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258487</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258490</t>
+  </si>
+  <si>
+    <t>200422 - Communiqué 33 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258490</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258492</t>
+  </si>
+  <si>
+    <t>200414 - Communiqué 25 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258494</t>
+  </si>
+  <si>
+    <t>200428 - Communiqué 36 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258496</t>
+  </si>
+  <si>
+    <t>200412 - Communiqué 23 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258499</t>
+  </si>
+  <si>
+    <t>Aantal gebruikers COVID-portaal - 200401.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258502</t>
+  </si>
+  <si>
+    <t>HartWacht telemonitoring in licht van COVID-19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258502</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258503</t>
+  </si>
+  <si>
+    <t>200408 - Communiqué 19 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258506</t>
+  </si>
+  <si>
+    <t>Verlegt nach Deutschland 30 april 2020.xlsx</t>
+  </si>
+  <si>
+    <t>5.1.1d</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258506</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258508</t>
+  </si>
+  <si>
+    <t>200410 - Communiqué 21 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258510</t>
+  </si>
+  <si>
+    <t>200419 - Communiqué 30 - Landelijk Coördinatiecentrum Patiënten Spreiding.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258510</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258513</t>
+  </si>
+  <si>
+    <t>Re: Vragen RIVM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258513</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258514</t>
+  </si>
+  <si>
+    <t>200406 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA - finaleversie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258515</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258516</t>
+  </si>
+  <si>
+    <t>Concept JGZ CORONA THERMOMETER 250420.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258516</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258517</t>
+  </si>
+  <si>
+    <t>Nederlandse Vereniging van Ziekenhuisapothekers.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258517</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258522</t>
+  </si>
+  <si>
+    <t>CuracaoMedicalCenter_Lijst cruciale geneesmiddelen_IC COVID_19.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258522</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258525</t>
+  </si>
+  <si>
+    <t>NTVG.klinische les figuur 2_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://www.ntvg.nl/artikelen/luchtwegklachten-tijden-van-corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258525</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258527</t>
+  </si>
+  <si>
+    <t>NTVG.klinische les figuur 1_0001.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258527</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258533</t>
+  </si>
+  <si>
+    <t>Mutatieformulier 2020 PPS-en i.v.m. coronacrisis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258534</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258535</t>
+  </si>
+  <si>
+    <t>Voortgang PPS-en agv coronacrisis def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258536</t>
+  </si>
+  <si>
+    <t>RE: Financiële ondersteuning Villa Pinedo i.v.m. Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258536</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258539</t>
+  </si>
+  <si>
+    <t>QA crisisbedden.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258542</t>
+  </si>
+  <si>
+    <t>FW: brief aan A-leveranciers</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258542</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258545</t>
+  </si>
+  <si>
+    <t>FW: Hulpmiddelen overleg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258545</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258546</t>
+  </si>
+  <si>
+    <t>FW: Hulpmiddelen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258546</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258549</t>
+  </si>
+  <si>
+    <t>FW: Factuur: 90134496 1016189 1800110225 onvolledig FW: 99999 VWSGeen codering graag retour sturen</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258554</t>
+  </si>
+  <si>
+    <t>FW: Slagvaardigheid LCH</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258554</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258558</t>
+  </si>
+  <si>
+    <t>RE: Zoom-overleg donderdag 2 april 14.00-14.40 inzake regionale aanpak zorg kwetsbare patiënten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258558</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258559</t>
+  </si>
+  <si>
+    <t>datadragers EMA naar Domeinen.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258559</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258561</t>
+  </si>
+  <si>
+    <t>1e herinnering.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258565</t>
+  </si>
+  <si>
+    <t>503000360233.PDF</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258567</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur ontwikkeling en ondersteuning vanuit TNO -invulling expertgroep</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258568</t>
+  </si>
+  <si>
+    <t>RE: -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258568</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258580</t>
+  </si>
+  <si>
+    <t>RE: - komt ons versterken!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258581</t>
+  </si>
+  <si>
+    <t>RE: Beademingsapparatuur ontwikkeling en ondersteuning vanuit TNO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258581</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258597</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258598</t>
+  </si>
+  <si>
+    <t>FW: LCPS | verlegt nach Deutschland 5 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258600</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258603</t>
+  </si>
+  <si>
+    <t>AW: Verlegt nach Deutschland 16. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258603</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258607</t>
+  </si>
+  <si>
+    <t>Betr: Tweede concept protocol rijkskantoren in deanderhalvemetersamenleving: reactie gevraagd voor dinsdag 28 april 11.00uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258607</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258608</t>
+  </si>
+  <si>
+    <t>CONCEPT uitnodiging ZOOM overleg de Jonge met dPG</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258608</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258616</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258616</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258617</t>
+  </si>
+  <si>
+    <t>FW: concept conclusies</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258617</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258622</t>
+  </si>
+  <si>
+    <t>FW: overzicht verplaatsingen naar Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258622</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258624</t>
+  </si>
+  <si>
+    <t>FW: Terugkoppeling call 20/4 LCH-LCPS-VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258624</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258630</t>
+  </si>
+  <si>
+    <t>FW: Uitnodiging overleg met minister de Jonge 20-04-2020 14:30-15:30WEBEX</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258630</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258631</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Uitnodiging overleg met minister de Jonge </t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258636</t>
+  </si>
+  <si>
+    <t>FW: Urgente vragen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Vraag rouwtransporten </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258638</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258639</t>
+  </si>
+  <si>
+    <t>Geen Onderwerp.eml_4dedc396-0c13-4438-bb6b-b7201fc1ecb3.eml</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258639</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258647</t>
+  </si>
+  <si>
+    <t>RE: nieuw MICU-proces</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258654</t>
+  </si>
+  <si>
+    <t>FW: overleg DPG'en</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258654</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258660</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258660</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258664</t>
+  </si>
+  <si>
+    <t>RE: 2twty4 en ziekenhuisbedchecker</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258664</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258668</t>
+  </si>
+  <si>
+    <t>RE: Afspraken met LCH over financiën beademingsapparatuur: akkoord zo?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258674</t>
+  </si>
+  <si>
+    <t>RE: concept memo Triage ErasmusMC</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258674</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258676</t>
+  </si>
+  <si>
+    <t>RE: Übersicht verlegte Patienten nach Deutschland 18. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258681</t>
+  </si>
+  <si>
+    <t>RE: Fase 3, blok 3</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258687</t>
+  </si>
+  <si>
+    <t>RE: Goedemorgen FEZ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258687</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258688</t>
+  </si>
+  <si>
+    <t>RE: Graag overleg vandaag over situatie Brabant</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258690</t>
+  </si>
+  <si>
+    <t>RE: LCPS | verlegt nach Deutschland 5 april</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258690</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258693</t>
+  </si>
+  <si>
+    <t>RE: Fwd: laatste cijfers overplaatsing Duitsland</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258694</t>
+  </si>
+  <si>
+    <t>RE: NIET 11 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258694</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258696</t>
+  </si>
+  <si>
+    <t>RE: mijn werkpakket en svz aanpak overige bedden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258696</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258697</t>
+  </si>
+  <si>
+    <t>RE: Nota nieuwe fase inkoop beademingsapparatuur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258697</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258698</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst  LNAZ VWS en voorschot LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258698</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258701</t>
+  </si>
+  <si>
+    <t>RE: Overeenkomst VWS - LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258701</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258708</t>
+  </si>
+  <si>
+    <t>RE: regionale aanpak voor zorg aan kwetsbare patiënten (niet ziekenhuizen)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258710</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258710</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258711</t>
+  </si>
+  <si>
+    <t>Opzet verhaal</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258711</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258717</t>
+  </si>
+  <si>
+    <t>RE: Thank-you-letters, Call from LCPS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258717</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258719</t>
+  </si>
+  <si>
+    <t>RE: sentence NRW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258719</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258728</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258730</t>
+  </si>
+  <si>
+    <t>RE: tussenstand uitlevering beademingsapp</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258730</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258732</t>
+  </si>
+  <si>
+    <t>RE: tussenstand</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258736</t>
+  </si>
+  <si>
+    <t>FW: overleg dpg's</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258736</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258740</t>
+  </si>
+  <si>
+    <t>RE: Totaal aantal patiënten verplaatst naar D</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258740</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258742</t>
+  </si>
+  <si>
+    <t>RE: Verlegt nach Deutschland 19. April</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258747</t>
+  </si>
+  <si>
+    <t>RE: vraag CDA over aanscherping coördinatie LCPS?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258747</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258771</t>
+  </si>
+  <si>
+    <t>FW: Tekst over fase 3 versie 17.25 u</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258771</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258774</t>
+  </si>
+  <si>
+    <t>RE: Verzoek inzet vliegtuigen Defensie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258780</t>
+  </si>
+  <si>
+    <t>vraag via app over Follow the Money</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258780</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258783</t>
+  </si>
+  <si>
+    <t>2020-04-08 QenA over huidige ontwikkeling IC-capciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258785</t>
+  </si>
+  <si>
+    <t>20200406_Verlegt-nach-NRW.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258785</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258794</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.45 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258795</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.20.+-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258795</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258799</t>
+  </si>
+  <si>
+    <t>Tekstvoorstel fase 3.3 versie 13.20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258800</t>
+  </si>
+  <si>
+    <t>Overleg Min VWS Dpgen 31.03.2020 extra beddencap buitenziekenhuis.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258800</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258803</t>
+  </si>
+  <si>
+    <t>Re: Proeftuin eOverdracht Omring</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-258805</t>
+  </si>
+  <si>
+    <t>20200918 - Week 38 - Periodieke communicatie NVZA - Staat derNederlanden.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-258805</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360003</t>
+  </si>
+  <si>
+    <t>200331 concept beslisboom Corona en subsidies - -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360003</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360004</t>
+  </si>
+  <si>
+    <t>200404 Dienstverleningsovereenkomst VWS - LNAZ m.b.t. LCSP - opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360005</t>
+  </si>
+  <si>
+    <t>200422 rollen VWS NZa LCPS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360005</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360006</t>
+  </si>
+  <si>
+    <t>20200403 Nota ter beslissing registratieve toegang Wlz inc KA 29 april.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360007</t>
+  </si>
+  <si>
+    <t>20200404 Brief leveranciers LCH.-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360007</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360008</t>
+  </si>
+  <si>
+    <t>03042020 Verdeelplan beademingsapparaten Boxtel en Barendrecht.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360008</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360009</t>
+  </si>
+  <si>
+    <t>200331 concept beslisboom Corona en subsidies AB.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360009</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360010</t>
+  </si>
+  <si>
+    <t>200403 Addendum II Overeenkomst Staat der Nederlanden en Mediq opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360010</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360011</t>
+  </si>
+  <si>
+    <t>20200421 Nadere uitwerking Catastroferegeling - reactie PV.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360012</t>
+  </si>
+  <si>
+    <t>beschikbaarheid beademingsapparatuur beleid nieuwe fase_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360012</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360013</t>
+  </si>
+  <si>
+    <t>Concept - Overeenkomst Staat der Nederlanden en LCPS_-_-_- (002) -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360014</t>
+  </si>
+  <si>
+    <t>CONCEPT_Maximale gezonde ontwikkeling vanuit exit strategie - reactie VWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360014</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360015</t>
+  </si>
+  <si>
+    <t>extra bedden voor brief tk 20200414.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360015</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360016</t>
+  </si>
+  <si>
+    <t>Prestaties Corona op weg naar voorhangbrief_VWS_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360016</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360017</t>
+  </si>
+  <si>
+    <t>Werkwijze tekortproducten versie 15 april - -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360017</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360018</t>
+  </si>
+  <si>
+    <t>200408 Overzicht oplossingen_COVID-19_v01.docx_b23df493-ce9e-478f-9b78-dce305949de8.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360018</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360019</t>
+  </si>
+  <si>
+    <t>200402 OVEREENKOMST TUSSEN DE STAAT DER NEDERLANDEN EN NVZA opm-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360019</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360091</t>
+  </si>
+  <si>
+    <t>DSA NICE-RIVMmnGH_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360091</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360092</t>
+  </si>
+  <si>
+    <t>9 bijdrage spoedwet Wet publieke gezondheid mn_-2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360092</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-360093</t>
+  </si>
+  <si>
+    <t>20200304vragenovermoddeleren_--_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-360093</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525002</t>
+  </si>
+  <si>
+    <t>personeel 20042020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525002</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525011</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v1.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-07-525012</t>
+  </si>
+  <si>
+    <t>Quickscan Balans Coronazorg Reguliere zorg_v2_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-525012</t>
+  </si>
+  <si>
     <t>VWS-WOO-07-254721</t>
   </si>
   <si>
     <t>9 bijdrage spoedwet Wet publieke gezondheid mn_-2.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254721</t>
   </si>
   <si>
     <t>VWS-WOO-07-254725</t>
   </si>
   <si>
     <t>Brief NICE mn-.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254725</t>
   </si>
   <si>
     <t>VWS-WOO-07-254733</t>
   </si>
   <si>
     <t>Scanned from a Xerox Multifunction Printer.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254733</t>
@@ -3677,80 +12941,71 @@
   <si>
     <t>FW: ''spoedje''  - vertrouwelijk!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254960</t>
   </si>
   <si>
     <t>VWS-WOO-07-254961</t>
   </si>
   <si>
     <t>RE: Contact RIVM ivm Corona</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254961</t>
   </si>
   <si>
     <t>VWS-WOO-07-254964</t>
   </si>
   <si>
     <t>FW: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254964</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255027</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-07-254967</t>
   </si>
   <si>
     <t>RE: Highlights</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-254967</t>
   </si>
   <si>
     <t>VWS-WOO-07-255025</t>
   </si>
   <si>
     <t>RE: Loket Kennisvragen Corona</t>
   </si>
   <si>
-    <t>5.1.2e;5.1.5;buiten verzoek</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255025</t>
   </si>
   <si>
     <t>VWS-WOO-07-255027</t>
   </si>
   <si>
-    <t>RE: Verzoek van de DR: Inventarisatie van onderzoeksinitiatieven in relatie tot de coronacrisis</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-07-255029</t>
   </si>
   <si>
     <t>Quickscan Balans Coronazorg Reguliere zorg_v1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255029</t>
   </si>
   <si>
     <t>VWS-WOO-07-255031</t>
   </si>
   <si>
     <t>Overleg NZA 160420.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255031</t>
   </si>
   <si>
     <t>VWS-WOO-07-255034</t>
   </si>
   <si>
     <t>Actielijst_Quickscan Effecten Corona_070420.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255034</t>
@@ -3791,89 +13046,83 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255052</t>
   </si>
   <si>
     <t>VWS-WOO-07-255060</t>
   </si>
   <si>
     <t>Highlights Q1_calamiteiten.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255060</t>
   </si>
   <si>
     <t>VWS-WOO-07-255079</t>
   </si>
   <si>
     <t>Highlights Q1_calamiteiten, -.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255079</t>
   </si>
   <si>
     <t>VWS-WOO-07-255096</t>
   </si>
   <si>
-    <t>RE: Woordvoeringslijnen stand van zaken vaccin en Nederlandsecapaciteit IC ten opzichte andere landen</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255096</t>
   </si>
   <si>
     <t>VWS-WOO-07-255109</t>
   </si>
   <si>
     <t>RE: GENTLE REMINDER: IANPHI - Sharing information about indicators used for exit strategies</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255109</t>
   </si>
   <si>
     <t>VWS-WOO-07-255119</t>
   </si>
   <si>
     <t>RE: concept mail</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255119</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255126</t>
   </si>
   <si>
     <t>VWS-WOO-07-255126</t>
   </si>
   <si>
     <t>Concept tekst - - 20200501.docx</t>
   </si>
   <si>
     <t>VWS-WOO-07-255147</t>
   </si>
   <si>
-    <t>2020 04 06 concept memo financiering regionale aanpak tbv DPGs.docx</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-07-255148</t>
   </si>
   <si>
     <t>200430 IC capaciteit 'nieuwe normaal'_def.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255148</t>
   </si>
   <si>
     <t>VWS-WOO-07-255151</t>
   </si>
   <si>
     <t>2020-2483880 V2020751 Beoordeling conceptdocument Beademingsunit CoronaDEF CONCEPT.docx</t>
   </si>
   <si>
     <t>https://www.rijksoverheid.nl/documenten/brieven/2020/05/20/brief-over-beoordeling-igj-document-kaderstelling-covid-19-acute-beademings-unit-cabu</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255151</t>
   </si>
   <si>
     <t>VWS-WOO-07-255197</t>
   </si>
   <si>
     <t>20200405_brief aan leden.pdf</t>
@@ -3971,74 +13220,65 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255316</t>
   </si>
   <si>
     <t>VWS-WOO-07-255317</t>
   </si>
   <si>
     <t>Notulen overleg COVID medicatie BES-CAS 20200406 concept.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255317</t>
   </si>
   <si>
     <t>VWS-WOO-07-255362</t>
   </si>
   <si>
     <t>RE: Afspraken in wording: verzekeraars met zorgaanbieders</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255362</t>
   </si>
   <si>
     <t>VWS-WOO-07-255369</t>
   </si>
   <si>
-    <t>RE: Extra beademingsapparatuur voor SXM</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255369</t>
   </si>
   <si>
     <t>VWS-WOO-07-255370</t>
   </si>
   <si>
     <t>RE: intelligente opschaling van non-coronazorg door ConstructieveContinuiteit van Zorg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255370</t>
   </si>
   <si>
     <t>VWS-WOO-07-255373</t>
   </si>
   <si>
-    <t>brief - opm - versie 6.docx</t>
-[...4 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255373</t>
   </si>
   <si>
     <t>VWS-WOO-07-255374</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255374</t>
   </si>
   <si>
     <t>VWS-WOO-07-255375</t>
   </si>
   <si>
     <t>brief - opm - versie 4.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255375</t>
   </si>
   <si>
     <t>VWS-WOO-07-255378</t>
   </si>
   <si>
     <t>Conceptverslag BR 24 april 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255378</t>
@@ -4142,53 +13382,50 @@
   <si>
     <t>Specification MS-31 Syringe Pump.pdf</t>
   </si>
   <si>
     <t>https://www.google.nl/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwjmkpnKk46JAxUHhv0HHZiSHmcQFnoECBYQAQ&amp;url=https%3A%2F%2Fstorage.mtender.gov.md%2Fget%2Fa9dfbd62-0243-41a7-8438-0aa7ecdb9752-1593168674201&amp;usg=AOvVaw1-EbrHKPKF7hrUHwmvfo52&amp;opi=89978449</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255417</t>
   </si>
   <si>
     <t>VWS-WOO-07-255419</t>
   </si>
   <si>
     <t>Tekst voor Kamerbrief nav MCCb 15 maart 2020 VWS versie 2 zonderrevisies.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255419</t>
   </si>
   <si>
     <t>VWS-WOO-07-255423</t>
   </si>
   <si>
     <t>OVK Staat - NVZA.pdf</t>
   </si>
   <si>
-    <t>5.1.2b;5.1.2e</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255423</t>
   </si>
   <si>
     <t>VWS-WOO-07-255425</t>
   </si>
   <si>
     <t>Rapportage 1-4 tm 8-4.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255425</t>
   </si>
   <si>
     <t>VWS-WOO-07-255426</t>
   </si>
   <si>
     <t>Nieuwsbericht NZa regeling continuiteitsbijdrage enmeerkosten_Vdef.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255426</t>
   </si>
   <si>
     <t>VWS-WOO-07-255427</t>
   </si>
   <si>
     <t>personeel 20042020.docx</t>
@@ -4199,53 +13436,50 @@
   <si>
     <t>VWS-WOO-07-255428</t>
   </si>
   <si>
     <t>QA  rondbel HA'en met links.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255428</t>
   </si>
   <si>
     <t>VWS-WOO-07-255429</t>
   </si>
   <si>
     <t>Spreeklijn bedden buiten het ziekenhuis 8 april.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255429</t>
   </si>
   <si>
     <t>VWS-WOO-07-255430</t>
   </si>
   <si>
     <t>Z-203819.docx</t>
   </si>
   <si>
-    <t>https://www.rijksoverheid.nl/documenten/kamerstukken/2020/04/21/beantwoording-kamervragen-over-de-financiering-van-zorgkosten-tijdens-de-coronapandemie</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255430</t>
   </si>
   <si>
     <t>VWS-WOO-07-255432</t>
   </si>
   <si>
     <t>Visuele weergave aanpak COVID-19 concept 0.3.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255432</t>
   </si>
   <si>
     <t>VWS-WOO-07-255433</t>
   </si>
   <si>
     <t>FW: beademinsgapparatuur Philips - kamer vragen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255433</t>
   </si>
   <si>
     <t>VWS-WOO-07-255444</t>
   </si>
   <si>
     <t>200401_Statement ingebruikename beademingsapparatuur v1.pdf</t>
@@ -4256,9336 +13490,102 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255444</t>
   </si>
   <si>
     <t>VWS-WOO-07-255447</t>
   </si>
   <si>
     <t>20200420_14h00 bijdrage meva kamerbrief.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255447</t>
   </si>
   <si>
     <t>VWS-WOO-07-255451</t>
   </si>
   <si>
     <t>20200420 bijdrage meva kamerbrief.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255451</t>
   </si>
   <si>
     <t>VWS-WOO-07-255452</t>
   </si>
   <si>
-    <t>RE: Betreft: Gegevensuitwisseling DVDexit</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255452</t>
   </si>
   <si>
     <t>VWS-WOO-07-255457</t>
   </si>
   <si>
     <t>COVID19 Hospital Beds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255457</t>
   </si>
   <si>
     <t>VWS-WOO-07-255461</t>
   </si>
   <si>
-    <t>Brief 2020-04-02 7_18_50.docx</t>
-[...4 lines deleted...]
-  <si>
     <t>VWS-WOO-07-255462</t>
   </si>
   <si>
     <t>Nota ter beslissing.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255462</t>
   </si>
   <si>
     <t>VWS-WOO-07-255463</t>
   </si>
   <si>
     <t>FW: fenotypeen COVID19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255463</t>
   </si>
   <si>
     <t>VWS-WOO-07-255473</t>
   </si>
   <si>
     <t>fenotypeen COVID19.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255473</t>
   </si>
   <si>
     <t>VWS-WOO-07-255476</t>
   </si>
   <si>
     <t>Transport medische apparatuur naar Sint-Maarten CONCEPTPERSBERICHT.docx</t>
   </si>
   <si>
     <t>https://www.rijksoverheid.nl/actueel/nieuws/2020/04/05/medische-apparatuur-en-medicijnen-voor-behandeling-corona-patienten-op-weg-naar-sint-maarten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3880489-1068407-pdo/document/VWS-WOO-07-255476</t>
-  </si>
-[...9223 lines deleted...]
-    <t>VWS-WOO-07-254561</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -21624,28061 +21624,28061 @@
         <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
         <v>254039</v>
       </c>
       <c r="B324" t="s">
         <v>1017</v>
       </c>
       <c r="C324" t="s">
         <v>1018</v>
       </c>
       <c r="D324" t="s">
         <v>226</v>
       </c>
       <c r="H324" t="s">
         <v>1019</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
-        <v>254564</v>
+        <v>254041</v>
       </c>
       <c r="B325" t="s">
         <v>1020</v>
       </c>
       <c r="C325" t="s">
         <v>1021</v>
       </c>
       <c r="D325" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H325" t="s">
         <v>1022</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
-        <v>254567</v>
+        <v>254042</v>
       </c>
       <c r="B326" t="s">
         <v>1023</v>
       </c>
       <c r="C326" t="s">
         <v>1024</v>
       </c>
       <c r="D326" t="s">
         <v>14</v>
       </c>
       <c r="E326" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H326" t="s">
         <v>1025</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
-        <v>254572</v>
+        <v>254049</v>
       </c>
       <c r="B327" t="s">
         <v>1026</v>
       </c>
       <c r="C327" t="s">
         <v>1027</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
         <v>25</v>
       </c>
       <c r="H327" t="s">
         <v>1028</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
-        <v>254585</v>
+        <v>254050</v>
       </c>
       <c r="B328" t="s">
         <v>1029</v>
       </c>
       <c r="C328" t="s">
         <v>1030</v>
       </c>
       <c r="D328" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E328" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F328" t="s">
+        <v>171</v>
       </c>
       <c r="H328" t="s">
         <v>1031</v>
       </c>
+      <c r="J328">
+        <v>254051</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1032</v>
+      </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
-        <v>254588</v>
+        <v>254051</v>
       </c>
       <c r="B329" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D329" t="s">
+        <v>226</v>
+      </c>
+      <c r="H329" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
-        <v>254590</v>
+        <v>254055</v>
       </c>
       <c r="B330" t="s">
         <v>1035</v>
       </c>
       <c r="C330" t="s">
         <v>1036</v>
       </c>
       <c r="D330" t="s">
         <v>14</v>
       </c>
       <c r="E330" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H330" t="s">
         <v>1037</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
-        <v>254601</v>
+        <v>254071</v>
       </c>
       <c r="B331" t="s">
         <v>1038</v>
       </c>
       <c r="C331" t="s">
         <v>1039</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="E331" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H331" t="s">
         <v>1040</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
-        <v>254602</v>
+        <v>254074</v>
       </c>
       <c r="B332" t="s">
         <v>1041</v>
       </c>
       <c r="C332" t="s">
         <v>1042</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="F332" t="s">
+        <v>171</v>
       </c>
       <c r="H332" t="s">
         <v>1043</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
-        <v>254604</v>
+        <v>254075</v>
       </c>
       <c r="B333" t="s">
         <v>1044</v>
       </c>
       <c r="C333" t="s">
         <v>1045</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>25</v>
       </c>
       <c r="H333" t="s">
         <v>1046</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
-        <v>254605</v>
+        <v>254085</v>
       </c>
       <c r="B334" t="s">
         <v>1047</v>
       </c>
       <c r="C334" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D334" t="s">
+        <v>14</v>
+      </c>
+      <c r="E334" t="s">
+        <v>924</v>
+      </c>
+      <c r="H334" t="s">
         <v>1048</v>
-      </c>
-[...7 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
-        <v>254609</v>
+        <v>254087</v>
       </c>
       <c r="B335" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C335" t="s">
         <v>1050</v>
       </c>
-      <c r="C335" t="s">
+      <c r="D335" t="s">
+        <v>29</v>
+      </c>
+      <c r="E335" t="s">
+        <v>30</v>
+      </c>
+      <c r="F335" t="s">
+        <v>171</v>
+      </c>
+      <c r="H335" t="s">
         <v>1051</v>
-      </c>
-[...7 lines deleted...]
-        <v>1052</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
-        <v>254614</v>
+        <v>254093</v>
       </c>
       <c r="B336" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C336" t="s">
         <v>1053</v>
       </c>
-      <c r="C336" t="s">
+      <c r="D336" t="s">
+        <v>14</v>
+      </c>
+      <c r="E336" t="s">
+        <v>663</v>
+      </c>
+      <c r="H336" t="s">
         <v>1054</v>
-      </c>
-[...7 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
-        <v>254615</v>
+        <v>254094</v>
       </c>
       <c r="B337" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C337" t="s">
         <v>1056</v>
       </c>
-      <c r="C337" t="s">
+      <c r="D337" t="s">
+        <v>14</v>
+      </c>
+      <c r="E337" t="s">
+        <v>881</v>
+      </c>
+      <c r="H337" t="s">
         <v>1057</v>
-      </c>
-[...7 lines deleted...]
-        <v>1058</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
-        <v>254622</v>
+        <v>254096</v>
       </c>
       <c r="B338" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D338" t="s">
+        <v>14</v>
+      </c>
+      <c r="E338" t="s">
+        <v>663</v>
+      </c>
+      <c r="H338" t="s">
         <v>1059</v>
-      </c>
-[...10 lines deleted...]
-        <v>1061</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
-        <v>254623</v>
+        <v>254101</v>
       </c>
       <c r="B339" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D339" t="s">
+        <v>14</v>
+      </c>
+      <c r="E339" t="s">
+        <v>25</v>
+      </c>
+      <c r="H339" t="s">
         <v>1062</v>
-      </c>
-[...10 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
-        <v>254625</v>
+        <v>254104</v>
       </c>
       <c r="B340" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D340" t="s">
+        <v>14</v>
+      </c>
+      <c r="E340" t="s">
+        <v>25</v>
+      </c>
+      <c r="H340" t="s">
         <v>1065</v>
-      </c>
-[...10 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
-        <v>254627</v>
+        <v>254114</v>
       </c>
       <c r="B341" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D341" t="s">
+        <v>14</v>
+      </c>
+      <c r="E341" t="s">
+        <v>187</v>
+      </c>
+      <c r="H341" t="s">
         <v>1068</v>
-      </c>
-[...10 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
-        <v>254629</v>
+        <v>254116</v>
       </c>
       <c r="B342" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="C342" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="D342" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>1074</v>
+        <v>226</v>
       </c>
       <c r="H342" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
-        <v>254630</v>
+        <v>254117</v>
       </c>
       <c r="B343" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="C343" t="s">
         <v>1073</v>
       </c>
       <c r="D343" t="s">
         <v>29</v>
       </c>
       <c r="E343" t="s">
         <v>30</v>
       </c>
-      <c r="G343" t="s">
+      <c r="H343" t="s">
         <v>1074</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
-        <v>254631</v>
+        <v>254120</v>
       </c>
       <c r="B344" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="C344" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="D344" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E344" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1074</v>
+        <v>924</v>
       </c>
       <c r="H344" t="s">
-        <v>1080</v>
+        <v>1077</v>
+      </c>
+      <c r="J344">
+        <v>253741</v>
+      </c>
+      <c r="K344" t="s">
+        <v>903</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
-        <v>254632</v>
+        <v>254126</v>
       </c>
       <c r="B345" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="C345" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="D345" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E345" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H345" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
-        <v>254633</v>
+        <v>254134</v>
       </c>
       <c r="B346" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="C346" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="D346" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E346" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1074</v>
+        <v>187</v>
       </c>
       <c r="H346" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
-        <v>254649</v>
+        <v>254141</v>
       </c>
       <c r="B347" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="C347" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="D347" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E347" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H347" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
-        <v>254655</v>
+        <v>254145</v>
       </c>
       <c r="B348" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="C348" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="D348" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E348" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H348" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
-        <v>254660</v>
+        <v>254154</v>
       </c>
       <c r="B349" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="C349" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="D349" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E349" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H349" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
-        <v>254661</v>
+        <v>254157</v>
       </c>
       <c r="B350" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="C350" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="D350" t="s">
         <v>29</v>
       </c>
       <c r="E350" t="s">
         <v>30</v>
       </c>
+      <c r="F350" t="s">
+        <v>171</v>
+      </c>
       <c r="H350" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
-        <v>254664</v>
+        <v>254180</v>
       </c>
       <c r="B351" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D351" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H351" t="s">
         <v>1099</v>
-      </c>
-[...13 lines deleted...]
-        <v>1102</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
-        <v>254665</v>
+        <v>254181</v>
       </c>
       <c r="B352" t="s">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="C352" t="s">
-        <v>1104</v>
+        <v>1101</v>
       </c>
       <c r="D352" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E352" t="s">
-        <v>991</v>
+        <v>25</v>
       </c>
       <c r="H352" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
-        <v>254666</v>
+        <v>254188</v>
       </c>
       <c r="B353" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="C353" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="D353" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E353" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H353" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
-        <v>254668</v>
+        <v>254197</v>
       </c>
       <c r="B354" t="s">
-        <v>1109</v>
+        <v>1106</v>
       </c>
       <c r="C354" t="s">
-        <v>1110</v>
+        <v>1107</v>
       </c>
       <c r="D354" t="s">
         <v>29</v>
       </c>
       <c r="E354" t="s">
-        <v>30</v>
+        <v>1108</v>
       </c>
       <c r="H354" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
-        <v>254669</v>
+        <v>254202</v>
       </c>
       <c r="B355" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D355" t="s">
+        <v>14</v>
+      </c>
+      <c r="E355" t="s">
+        <v>187</v>
+      </c>
+      <c r="H355" t="s">
         <v>1112</v>
-      </c>
-[...10 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
-        <v>254672</v>
+        <v>254204</v>
       </c>
       <c r="B356" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D356" t="s">
+        <v>14</v>
+      </c>
+      <c r="E356" t="s">
+        <v>187</v>
+      </c>
+      <c r="H356" t="s">
         <v>1115</v>
-      </c>
-[...10 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
-        <v>254675</v>
+        <v>254215</v>
       </c>
       <c r="B357" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D357" t="s">
+        <v>14</v>
+      </c>
+      <c r="E357" t="s">
+        <v>25</v>
+      </c>
+      <c r="H357" t="s">
         <v>1118</v>
-      </c>
-[...10 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="L357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
-        <v>254676</v>
+        <v>254223</v>
       </c>
       <c r="B358" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D358" t="s">
+        <v>14</v>
+      </c>
+      <c r="E358" t="s">
+        <v>25</v>
+      </c>
+      <c r="H358" t="s">
         <v>1121</v>
-      </c>
-[...10 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="L358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
-        <v>254677</v>
+        <v>254227</v>
       </c>
       <c r="B359" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D359" t="s">
+        <v>14</v>
+      </c>
+      <c r="E359" t="s">
+        <v>25</v>
+      </c>
+      <c r="H359" t="s">
         <v>1124</v>
-      </c>
-[...10 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
-        <v>254678</v>
+        <v>254228</v>
       </c>
       <c r="B360" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C360" t="s">
         <v>1126</v>
       </c>
-      <c r="C360" t="s">
+      <c r="D360" t="s">
+        <v>226</v>
+      </c>
+      <c r="H360" t="s">
         <v>1127</v>
-      </c>
-[...7 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
-        <v>254683</v>
+        <v>254230</v>
       </c>
       <c r="B361" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C361" t="s">
         <v>1129</v>
       </c>
-      <c r="C361" t="s">
+      <c r="D361" t="s">
+        <v>14</v>
+      </c>
+      <c r="E361" t="s">
+        <v>25</v>
+      </c>
+      <c r="H361" t="s">
         <v>1130</v>
-      </c>
-[...7 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
-        <v>254686</v>
+        <v>254232</v>
       </c>
       <c r="B362" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C362" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="D362" t="s">
         <v>29</v>
       </c>
       <c r="E362" t="s">
         <v>30</v>
       </c>
       <c r="H362" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
-        <v>254708</v>
+        <v>254236</v>
       </c>
       <c r="B363" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C363" t="s">
         <v>1135</v>
       </c>
-      <c r="C363" t="s">
+      <c r="D363" t="s">
+        <v>14</v>
+      </c>
+      <c r="E363" t="s">
+        <v>924</v>
+      </c>
+      <c r="H363" t="s">
         <v>1136</v>
-      </c>
-[...7 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
-        <v>254721</v>
+        <v>254241</v>
       </c>
       <c r="B364" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C364" t="s">
         <v>1138</v>
       </c>
-      <c r="C364" t="s">
+      <c r="D364" t="s">
+        <v>14</v>
+      </c>
+      <c r="E364" t="s">
+        <v>924</v>
+      </c>
+      <c r="H364" t="s">
         <v>1139</v>
-      </c>
-[...7 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
-        <v>254725</v>
+        <v>254242</v>
       </c>
       <c r="B365" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C365" t="s">
         <v>1141</v>
       </c>
-      <c r="C365" t="s">
+      <c r="D365" t="s">
+        <v>14</v>
+      </c>
+      <c r="E365" t="s">
+        <v>924</v>
+      </c>
+      <c r="H365" t="s">
         <v>1142</v>
-      </c>
-[...7 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
-        <v>254733</v>
+        <v>254254</v>
       </c>
       <c r="B366" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C366" t="s">
         <v>1144</v>
       </c>
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>226</v>
+      </c>
+      <c r="H366" t="s">
         <v>1145</v>
-      </c>
-[...7 lines deleted...]
-        <v>1146</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
-        <v>254765</v>
+        <v>254258</v>
       </c>
       <c r="B367" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C367" t="s">
         <v>1147</v>
       </c>
-      <c r="C367" t="s">
+      <c r="D367" t="s">
+        <v>14</v>
+      </c>
+      <c r="E367" t="s">
+        <v>25</v>
+      </c>
+      <c r="H367" t="s">
         <v>1148</v>
-      </c>
-[...7 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
-        <v>254775</v>
+        <v>254259</v>
       </c>
       <c r="B368" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D368" t="s">
+        <v>14</v>
+      </c>
+      <c r="E368" t="s">
+        <v>862</v>
+      </c>
+      <c r="H368" t="s">
         <v>1151</v>
-      </c>
-[...16 lines deleted...]
-        <v>1150</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
-        <v>254790</v>
+        <v>254260</v>
       </c>
       <c r="B369" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C369" t="s">
         <v>1153</v>
       </c>
-      <c r="C369" t="s">
+      <c r="D369" t="s">
+        <v>14</v>
+      </c>
+      <c r="E369" t="s">
+        <v>25</v>
+      </c>
+      <c r="H369" t="s">
         <v>1154</v>
-      </c>
-[...7 lines deleted...]
-        <v>1155</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
-        <v>254792</v>
+        <v>254262</v>
       </c>
       <c r="B370" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C370" t="s">
         <v>1156</v>
       </c>
-      <c r="C370" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D370" t="s">
         <v>14</v>
       </c>
       <c r="E370" t="s">
-        <v>924</v>
+        <v>862</v>
       </c>
       <c r="H370" t="s">
         <v>1157</v>
       </c>
-      <c r="J370">
-[...4 lines deleted...]
-      </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
-        <v>254798</v>
+        <v>254264</v>
       </c>
       <c r="B371" t="s">
         <v>1158</v>
       </c>
       <c r="C371" t="s">
         <v>1159</v>
       </c>
       <c r="D371" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E371" t="s">
-        <v>25</v>
+        <v>347</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1160</v>
       </c>
       <c r="H371" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
-        <v>254830</v>
+        <v>254268</v>
       </c>
       <c r="B372" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C372" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D372" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E372" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H372" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
-        <v>254861</v>
+        <v>254272</v>
       </c>
       <c r="B373" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C373" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D373" t="s">
         <v>14</v>
       </c>
       <c r="E373" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="H373" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
-        <v>254863</v>
+        <v>254276</v>
       </c>
       <c r="B374" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="C374" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="D374" t="s">
         <v>14</v>
       </c>
       <c r="E374" t="s">
         <v>25</v>
       </c>
       <c r="H374" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="L374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
-        <v>254869</v>
+        <v>254283</v>
       </c>
       <c r="B375" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="C375" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H375" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
-        <v>254874</v>
+        <v>254287</v>
       </c>
       <c r="B376" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="C376" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D376" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E376" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H376" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
-        <v>254881</v>
+        <v>254288</v>
       </c>
       <c r="B377" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C377" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D377" t="s">
         <v>14</v>
       </c>
       <c r="E377" t="s">
         <v>25</v>
       </c>
       <c r="H377" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
-        <v>254895</v>
+        <v>254289</v>
       </c>
       <c r="B378" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="C378" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="D378" t="s">
         <v>14</v>
       </c>
       <c r="E378" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H378" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
-        <v>254896</v>
+        <v>254293</v>
       </c>
       <c r="B379" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C379" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="D379" t="s">
         <v>14</v>
       </c>
       <c r="E379" t="s">
         <v>25</v>
       </c>
       <c r="H379" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
-        <v>254903</v>
+        <v>254294</v>
       </c>
       <c r="B380" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="C380" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D380" t="s">
         <v>14</v>
       </c>
       <c r="E380" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H380" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
-        <v>254907</v>
+        <v>254295</v>
       </c>
       <c r="B381" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C381" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="D381" t="s">
         <v>14</v>
       </c>
       <c r="E381" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H381" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
-        <v>254911</v>
+        <v>254296</v>
       </c>
       <c r="B382" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="C382" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="D382" t="s">
         <v>14</v>
       </c>
       <c r="E382" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H382" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
-        <v>254913</v>
+        <v>254297</v>
       </c>
       <c r="B383" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C383" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D383" t="s">
         <v>14</v>
       </c>
       <c r="E383" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H383" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
-        <v>254914</v>
+        <v>254301</v>
       </c>
       <c r="B384" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C384" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="D384" t="s">
         <v>14</v>
       </c>
       <c r="E384" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H384" t="s">
         <v>1199</v>
       </c>
+      <c r="J384">
+        <v>254297</v>
+      </c>
+      <c r="K384" t="s">
+        <v>1197</v>
+      </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
-        <v>254917</v>
+        <v>254303</v>
       </c>
       <c r="B385" t="s">
         <v>1200</v>
       </c>
       <c r="C385" t="s">
         <v>1201</v>
       </c>
       <c r="D385" t="s">
         <v>14</v>
       </c>
       <c r="E385" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H385" t="s">
         <v>1202</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
-        <v>254935</v>
+        <v>254305</v>
       </c>
       <c r="B386" t="s">
         <v>1203</v>
       </c>
       <c r="C386" t="s">
         <v>1204</v>
       </c>
       <c r="D386" t="s">
         <v>14</v>
       </c>
       <c r="E386" t="s">
-        <v>25</v>
+        <v>1205</v>
       </c>
       <c r="H386" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
-        <v>254937</v>
+        <v>254318</v>
       </c>
       <c r="B387" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C387" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="D387" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E387" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H387" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
-        <v>254939</v>
+        <v>254328</v>
       </c>
       <c r="B388" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="C388" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
-        <v>25</v>
+        <v>1212</v>
       </c>
       <c r="H388" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
-        <v>254960</v>
+        <v>254333</v>
       </c>
       <c r="B389" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C389" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H389" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
-        <v>254961</v>
+        <v>254334</v>
       </c>
       <c r="B390" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C390" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H390" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
-        <v>254964</v>
+        <v>254338</v>
       </c>
       <c r="B391" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="C391" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="D391" t="s">
         <v>14</v>
       </c>
       <c r="E391" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H391" t="s">
-        <v>1220</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
-        <v>254967</v>
+        <v>254342</v>
       </c>
       <c r="B392" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="C392" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H392" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
-        <v>255025</v>
+        <v>254344</v>
       </c>
       <c r="B393" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C393" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="D393" t="s">
         <v>14</v>
       </c>
       <c r="E393" t="s">
-        <v>1227</v>
+        <v>52</v>
       </c>
       <c r="H393" t="s">
         <v>1228</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
-        <v>255027</v>
+        <v>254359</v>
       </c>
       <c r="B394" t="s">
         <v>1229</v>
       </c>
       <c r="C394" t="s">
         <v>1230</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
-        <v>663</v>
+        <v>25</v>
       </c>
       <c r="H394" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
-        <v>255029</v>
+        <v>254369</v>
       </c>
       <c r="B395" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C395" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D395" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E395" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H395" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
-        <v>255031</v>
+        <v>254373</v>
       </c>
       <c r="B396" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="C396" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D396" t="s">
         <v>14</v>
       </c>
       <c r="E396" t="s">
         <v>25</v>
       </c>
       <c r="H396" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
-        <v>255034</v>
+        <v>254377</v>
       </c>
       <c r="B397" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C397" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="D397" t="s">
         <v>14</v>
       </c>
       <c r="E397" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H397" t="s">
-        <v>1239</v>
+        <v>1240</v>
+      </c>
+      <c r="J397">
+        <v>255027</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1241</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
-        <v>255035</v>
+        <v>254383</v>
       </c>
       <c r="B398" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="C398" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D398" t="s">
+        <v>14</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J398">
+        <v>255027</v>
+      </c>
+      <c r="K398" t="s">
         <v>1241</v>
-      </c>
-[...7 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
-        <v>255036</v>
+        <v>254384</v>
       </c>
       <c r="B399" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="C399" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="D399" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E399" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="H399" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
-        <v>255045</v>
+        <v>254385</v>
       </c>
       <c r="B400" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="C400" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="D400" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E400" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H400" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
-        <v>255052</v>
+        <v>254387</v>
       </c>
       <c r="B401" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="C401" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H401" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
-        <v>255060</v>
+        <v>254432</v>
       </c>
       <c r="B402" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="C402" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="D402" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E402" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H402" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
-        <v>255079</v>
+        <v>254438</v>
       </c>
       <c r="B403" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="C403" t="s">
-        <v>1256</v>
+        <v>1239</v>
       </c>
       <c r="D403" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E403" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H403" t="s">
-        <v>1257</v>
+        <v>1258</v>
+      </c>
+      <c r="J403">
+        <v>254383</v>
+      </c>
+      <c r="K403" t="s">
+        <v>1244</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
-        <v>255096</v>
+        <v>254439</v>
       </c>
       <c r="B404" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C404" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="D404" t="s">
         <v>14</v>
       </c>
       <c r="E404" t="s">
         <v>25</v>
       </c>
       <c r="H404" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
-        <v>255109</v>
+        <v>254443</v>
       </c>
       <c r="B405" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C405" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D405" t="s">
         <v>14</v>
       </c>
       <c r="E405" t="s">
-        <v>1227</v>
+        <v>25</v>
       </c>
       <c r="H405" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406">
-        <v>255119</v>
+        <v>254446</v>
       </c>
       <c r="B406" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C406" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D406" t="s">
         <v>14</v>
       </c>
       <c r="E406" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H406" t="s">
-        <v>1266</v>
-[...4 lines deleted...]
-      <c r="K406" t="s">
         <v>1267</v>
       </c>
       <c r="L406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407">
-        <v>255126</v>
+        <v>254447</v>
       </c>
       <c r="B407" t="s">
         <v>1268</v>
       </c>
       <c r="C407" t="s">
         <v>1269</v>
       </c>
       <c r="D407" t="s">
         <v>14</v>
       </c>
       <c r="E407" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H407" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="L407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408">
-        <v>255147</v>
+        <v>254458</v>
       </c>
       <c r="B408" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="C408" t="s">
-        <v>1271</v>
+        <v>1239</v>
       </c>
       <c r="D408" t="s">
         <v>14</v>
       </c>
       <c r="E408" t="s">
         <v>25</v>
       </c>
       <c r="H408" t="s">
-        <v>231</v>
+        <v>1272</v>
+      </c>
+      <c r="J408">
+        <v>255027</v>
+      </c>
+      <c r="K408" t="s">
+        <v>1241</v>
       </c>
       <c r="L408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409">
-        <v>255148</v>
+        <v>254464</v>
       </c>
       <c r="B409" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="C409" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="D409" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E409" t="s">
+        <v>30</v>
+      </c>
+      <c r="G409" t="s">
+        <v>1275</v>
       </c>
       <c r="H409" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="L409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410">
-        <v>255151</v>
+        <v>254466</v>
       </c>
       <c r="B410" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D410" t="s">
+        <v>29</v>
+      </c>
+      <c r="E410" t="s">
+        <v>30</v>
+      </c>
+      <c r="G410" t="s">
         <v>1275</v>
       </c>
-      <c r="C410" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H410" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="L410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411">
-        <v>255197</v>
+        <v>254475</v>
       </c>
       <c r="B411" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C411" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D411" t="s">
         <v>14</v>
       </c>
       <c r="E411" t="s">
-        <v>25</v>
+        <v>1282</v>
       </c>
       <c r="H411" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="L411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412">
-        <v>255220</v>
+        <v>254481</v>
       </c>
       <c r="B412" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="C412" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="D412" t="s">
         <v>14</v>
       </c>
       <c r="E412" t="s">
         <v>25</v>
       </c>
       <c r="H412" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="L412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413">
-        <v>255225</v>
+        <v>254484</v>
       </c>
       <c r="B413" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="C413" t="s">
-        <v>1286</v>
+        <v>1281</v>
       </c>
       <c r="D413" t="s">
         <v>14</v>
       </c>
       <c r="E413" t="s">
         <v>25</v>
       </c>
       <c r="H413" t="s">
-        <v>1287</v>
+        <v>1288</v>
+      </c>
+      <c r="J413">
+        <v>254475</v>
+      </c>
+      <c r="K413" t="s">
+        <v>1283</v>
       </c>
       <c r="L413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414">
-        <v>255231</v>
+        <v>254491</v>
       </c>
       <c r="B414" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="C414" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="D414" t="s">
         <v>14</v>
       </c>
       <c r="E414" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H414" t="s">
-        <v>1290</v>
+        <v>1291</v>
+      </c>
+      <c r="J414">
+        <v>254561</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1292</v>
       </c>
       <c r="L414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415">
-        <v>255243</v>
+        <v>254500</v>
       </c>
       <c r="B415" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="C415" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D415" t="s">
+        <v>14</v>
+      </c>
+      <c r="E415" t="s">
+        <v>25</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J415">
+        <v>254561</v>
+      </c>
+      <c r="K415" t="s">
         <v>1292</v>
-      </c>
-[...7 lines deleted...]
-        <v>1293</v>
       </c>
       <c r="L415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416">
-        <v>255254</v>
+        <v>254513</v>
       </c>
       <c r="B416" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="C416" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D416" t="s">
         <v>14</v>
       </c>
       <c r="E416" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H416" t="s">
-        <v>1296</v>
+        <v>1297</v>
+      </c>
+      <c r="J416">
+        <v>254536</v>
+      </c>
+      <c r="K416" t="s">
+        <v>1298</v>
       </c>
       <c r="L416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417">
-        <v>255257</v>
+        <v>254515</v>
       </c>
       <c r="B417" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="C417" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="D417" t="s">
         <v>14</v>
       </c>
       <c r="E417" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H417" t="s">
-        <v>1299</v>
-[...5 lines deleted...]
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="L417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418">
-        <v>255269</v>
+        <v>254517</v>
       </c>
       <c r="B418" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="C418" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="D418" t="s">
         <v>14</v>
       </c>
       <c r="E418" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H418" t="s">
-        <v>1302</v>
+        <v>1304</v>
+      </c>
+      <c r="J418">
+        <v>254536</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1298</v>
       </c>
       <c r="L418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419">
-        <v>255277</v>
+        <v>254524</v>
       </c>
       <c r="B419" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="C419" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="D419" t="s">
         <v>14</v>
       </c>
       <c r="E419" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H419" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="L419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420">
-        <v>255313</v>
+        <v>254536</v>
       </c>
       <c r="B420" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="C420" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="D420" t="s">
         <v>14</v>
       </c>
       <c r="E420" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H420" t="s">
-        <v>1308</v>
+        <v>1298</v>
       </c>
       <c r="L420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421">
-        <v>255316</v>
+        <v>254547</v>
       </c>
       <c r="B421" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C421" t="s">
-        <v>1310</v>
+        <v>1281</v>
       </c>
       <c r="D421" t="s">
         <v>14</v>
       </c>
       <c r="E421" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H421" t="s">
         <v>1311</v>
       </c>
+      <c r="J421">
+        <v>254475</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1283</v>
+      </c>
       <c r="L421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422">
-        <v>255317</v>
+        <v>254555</v>
       </c>
       <c r="B422" t="s">
         <v>1312</v>
       </c>
       <c r="C422" t="s">
         <v>1313</v>
       </c>
       <c r="D422" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E422" t="s">
-        <v>30</v>
+        <v>933</v>
       </c>
       <c r="H422" t="s">
         <v>1314</v>
       </c>
-      <c r="J422">
-[...4 lines deleted...]
-      </c>
       <c r="L422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423">
-        <v>255362</v>
+        <v>254561</v>
       </c>
       <c r="B423" t="s">
         <v>1315</v>
       </c>
       <c r="C423" t="s">
-        <v>1316</v>
+        <v>1290</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>25</v>
       </c>
       <c r="H423" t="s">
-        <v>1317</v>
+        <v>1292</v>
       </c>
       <c r="L423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424">
-        <v>255369</v>
+        <v>254564</v>
       </c>
       <c r="B424" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="C424" t="s">
-        <v>1319</v>
+        <v>1300</v>
       </c>
       <c r="D424" t="s">
         <v>14</v>
       </c>
       <c r="E424" t="s">
         <v>25</v>
       </c>
       <c r="H424" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="L424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425">
-        <v>255370</v>
+        <v>254567</v>
       </c>
       <c r="B425" t="s">
-        <v>1321</v>
+        <v>1318</v>
       </c>
       <c r="C425" t="s">
-        <v>1322</v>
+        <v>1319</v>
       </c>
       <c r="D425" t="s">
         <v>14</v>
       </c>
       <c r="E425" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H425" t="s">
-        <v>1323</v>
+        <v>1320</v>
       </c>
       <c r="L425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426">
-        <v>255373</v>
+        <v>254572</v>
       </c>
       <c r="B426" t="s">
-        <v>1324</v>
+        <v>1321</v>
       </c>
       <c r="C426" t="s">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="D426" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E426" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1326</v>
+        <v>25</v>
       </c>
       <c r="H426" t="s">
-        <v>1327</v>
+        <v>1323</v>
       </c>
       <c r="L426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427">
-        <v>255374</v>
+        <v>254585</v>
       </c>
       <c r="B427" t="s">
-        <v>1328</v>
+        <v>1324</v>
       </c>
       <c r="C427" t="s">
         <v>1325</v>
       </c>
       <c r="D427" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E427" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H427" t="s">
-        <v>1329</v>
+        <v>1326</v>
       </c>
       <c r="L427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428">
-        <v>255375</v>
+        <v>254588</v>
       </c>
       <c r="B428" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="C428" t="s">
-        <v>1331</v>
+        <v>1278</v>
       </c>
       <c r="D428" t="s">
         <v>29</v>
       </c>
       <c r="E428" t="s">
         <v>30</v>
       </c>
+      <c r="F428" t="s">
+        <v>171</v>
+      </c>
       <c r="H428" t="s">
-        <v>1332</v>
+        <v>1328</v>
       </c>
       <c r="L428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429">
-        <v>255378</v>
+        <v>254590</v>
       </c>
       <c r="B429" t="s">
-        <v>1333</v>
+        <v>1329</v>
       </c>
       <c r="C429" t="s">
-        <v>1334</v>
+        <v>1330</v>
       </c>
       <c r="D429" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E429" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H429" t="s">
-        <v>1335</v>
+        <v>1331</v>
       </c>
       <c r="L429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430">
-        <v>255379</v>
+        <v>254601</v>
       </c>
       <c r="B430" t="s">
-        <v>1336</v>
+        <v>1332</v>
       </c>
       <c r="C430" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H430" t="s">
-        <v>1338</v>
+        <v>1334</v>
       </c>
       <c r="L430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431">
-        <v>255380</v>
+        <v>254602</v>
       </c>
       <c r="B431" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="C431" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
       <c r="D431" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E431" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H431" t="s">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="L431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432">
-        <v>255390</v>
+        <v>254604</v>
       </c>
       <c r="B432" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="C432" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="D432" t="s">
         <v>14</v>
       </c>
       <c r="E432" t="s">
         <v>25</v>
       </c>
       <c r="H432" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
       <c r="L432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433">
-        <v>255395</v>
+        <v>254605</v>
       </c>
       <c r="B433" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
       <c r="C433" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="D433" t="s">
         <v>14</v>
       </c>
       <c r="E433" t="s">
         <v>25</v>
       </c>
       <c r="H433" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
       <c r="L433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434">
-        <v>255396</v>
+        <v>254609</v>
       </c>
       <c r="B434" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="C434" t="s">
-        <v>1349</v>
+        <v>1345</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
         <v>25</v>
       </c>
       <c r="H434" t="s">
-        <v>1350</v>
+        <v>1346</v>
       </c>
       <c r="L434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435">
-        <v>255398</v>
+        <v>254614</v>
       </c>
       <c r="B435" t="s">
-        <v>1351</v>
+        <v>1347</v>
       </c>
       <c r="C435" t="s">
-        <v>1352</v>
+        <v>1348</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="H435" t="s">
-        <v>1353</v>
+        <v>1349</v>
       </c>
       <c r="L435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436">
-        <v>255401</v>
+        <v>254615</v>
       </c>
       <c r="B436" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="C436" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
       <c r="D436" t="s">
         <v>14</v>
       </c>
       <c r="E436" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H436" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="L436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437">
-        <v>255409</v>
+        <v>254622</v>
       </c>
       <c r="B437" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="C437" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="D437" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1359</v>
+        <v>14</v>
+      </c>
+      <c r="E437" t="s">
+        <v>25</v>
       </c>
       <c r="H437" t="s">
-        <v>1360</v>
+        <v>1355</v>
       </c>
       <c r="L437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438">
-        <v>255411</v>
+        <v>254623</v>
       </c>
       <c r="B438" t="s">
-        <v>1361</v>
+        <v>1356</v>
       </c>
       <c r="C438" t="s">
-        <v>1362</v>
+        <v>1357</v>
       </c>
       <c r="D438" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E438" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H438" t="s">
-        <v>1363</v>
+        <v>1358</v>
       </c>
       <c r="L438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439">
-        <v>255415</v>
+        <v>254625</v>
       </c>
       <c r="B439" t="s">
-        <v>1364</v>
+        <v>1359</v>
       </c>
       <c r="C439" t="s">
-        <v>1365</v>
+        <v>1360</v>
       </c>
       <c r="D439" t="s">
         <v>14</v>
       </c>
       <c r="E439" t="s">
         <v>25</v>
       </c>
       <c r="H439" t="s">
-        <v>1366</v>
+        <v>1361</v>
       </c>
       <c r="L439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440">
-        <v>255417</v>
+        <v>254627</v>
       </c>
       <c r="B440" t="s">
-        <v>1367</v>
+        <v>1362</v>
       </c>
       <c r="C440" t="s">
-        <v>1368</v>
+        <v>1363</v>
       </c>
       <c r="D440" t="s">
         <v>20</v>
       </c>
       <c r="G440" t="s">
-        <v>1369</v>
+        <v>1364</v>
       </c>
       <c r="H440" t="s">
-        <v>1370</v>
+        <v>1365</v>
       </c>
       <c r="L440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441">
-        <v>255419</v>
+        <v>254629</v>
       </c>
       <c r="B441" t="s">
-        <v>1371</v>
+        <v>1366</v>
       </c>
       <c r="C441" t="s">
-        <v>1372</v>
+        <v>1367</v>
       </c>
       <c r="D441" t="s">
         <v>29</v>
       </c>
       <c r="E441" t="s">
         <v>30</v>
       </c>
       <c r="G441" t="s">
-        <v>82</v>
+        <v>1368</v>
       </c>
       <c r="H441" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
       <c r="L441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442">
-        <v>255423</v>
+        <v>254630</v>
       </c>
       <c r="B442" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
       <c r="C442" t="s">
-        <v>1375</v>
+        <v>1367</v>
       </c>
       <c r="D442" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E442" t="s">
-        <v>1376</v>
+        <v>30</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1368</v>
       </c>
       <c r="H442" t="s">
-        <v>1377</v>
+        <v>1371</v>
       </c>
       <c r="L442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443">
-        <v>255425</v>
+        <v>254631</v>
       </c>
       <c r="B443" t="s">
-        <v>1378</v>
+        <v>1372</v>
       </c>
       <c r="C443" t="s">
-        <v>1379</v>
+        <v>1373</v>
       </c>
       <c r="D443" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E443" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1368</v>
       </c>
       <c r="H443" t="s">
-        <v>1380</v>
+        <v>1374</v>
       </c>
       <c r="L443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444">
-        <v>255426</v>
+        <v>254632</v>
       </c>
       <c r="B444" t="s">
-        <v>1381</v>
+        <v>1375</v>
       </c>
       <c r="C444" t="s">
-        <v>1382</v>
+        <v>1376</v>
       </c>
       <c r="D444" t="s">
         <v>29</v>
       </c>
       <c r="E444" t="s">
         <v>30</v>
       </c>
       <c r="H444" t="s">
-        <v>1383</v>
+        <v>1377</v>
       </c>
       <c r="L444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445">
-        <v>255427</v>
+        <v>254633</v>
       </c>
       <c r="B445" t="s">
-        <v>1384</v>
+        <v>1378</v>
       </c>
       <c r="C445" t="s">
-        <v>1385</v>
+        <v>1379</v>
       </c>
       <c r="D445" t="s">
         <v>29</v>
       </c>
       <c r="E445" t="s">
         <v>30</v>
       </c>
+      <c r="G445" t="s">
+        <v>1368</v>
+      </c>
       <c r="H445" t="s">
-        <v>1386</v>
+        <v>1380</v>
       </c>
       <c r="L445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
-        <v>255428</v>
+        <v>254649</v>
       </c>
       <c r="B446" t="s">
-        <v>1387</v>
+        <v>1381</v>
       </c>
       <c r="C446" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
       <c r="D446" t="s">
         <v>29</v>
       </c>
       <c r="E446" t="s">
         <v>30</v>
       </c>
       <c r="H446" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="L446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447">
-        <v>255429</v>
+        <v>254655</v>
       </c>
       <c r="B447" t="s">
-        <v>1390</v>
+        <v>1384</v>
       </c>
       <c r="C447" t="s">
-        <v>1391</v>
+        <v>1385</v>
       </c>
       <c r="D447" t="s">
         <v>29</v>
       </c>
       <c r="E447" t="s">
         <v>30</v>
       </c>
       <c r="H447" t="s">
-        <v>1392</v>
+        <v>1386</v>
       </c>
       <c r="L447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448">
-        <v>255430</v>
+        <v>254660</v>
       </c>
       <c r="B448" t="s">
-        <v>1393</v>
+        <v>1387</v>
       </c>
       <c r="C448" t="s">
-        <v>1394</v>
+        <v>1388</v>
       </c>
       <c r="D448" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1395</v>
+        <v>29</v>
+      </c>
+      <c r="E448" t="s">
+        <v>30</v>
       </c>
       <c r="H448" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
       <c r="L448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
-        <v>255432</v>
+        <v>254661</v>
       </c>
       <c r="B449" t="s">
-        <v>1397</v>
+        <v>1390</v>
       </c>
       <c r="C449" t="s">
-        <v>1398</v>
+        <v>1391</v>
       </c>
       <c r="D449" t="s">
         <v>29</v>
       </c>
       <c r="E449" t="s">
         <v>30</v>
       </c>
-      <c r="F449" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H449" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="L449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
-        <v>255433</v>
+        <v>254664</v>
       </c>
       <c r="B450" t="s">
-        <v>1400</v>
+        <v>1393</v>
       </c>
       <c r="C450" t="s">
-        <v>1401</v>
+        <v>1394</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E450" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G450" t="s">
+        <v>1395</v>
       </c>
       <c r="H450" t="s">
-        <v>1402</v>
+        <v>1396</v>
       </c>
       <c r="L450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
-        <v>255444</v>
+        <v>254665</v>
       </c>
       <c r="B451" t="s">
-        <v>1403</v>
+        <v>1397</v>
       </c>
       <c r="C451" t="s">
-        <v>1404</v>
+        <v>1398</v>
       </c>
       <c r="D451" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1405</v>
+        <v>29</v>
+      </c>
+      <c r="E451" t="s">
+        <v>991</v>
       </c>
       <c r="H451" t="s">
-        <v>1406</v>
+        <v>1399</v>
       </c>
       <c r="L451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
-        <v>255447</v>
+        <v>254666</v>
       </c>
       <c r="B452" t="s">
-        <v>1407</v>
+        <v>1400</v>
       </c>
       <c r="C452" t="s">
-        <v>1408</v>
+        <v>1401</v>
       </c>
       <c r="D452" t="s">
         <v>29</v>
       </c>
       <c r="E452" t="s">
         <v>30</v>
       </c>
       <c r="H452" t="s">
-        <v>1409</v>
+        <v>1402</v>
       </c>
       <c r="L452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
-        <v>255451</v>
+        <v>254668</v>
       </c>
       <c r="B453" t="s">
-        <v>1410</v>
+        <v>1403</v>
       </c>
       <c r="C453" t="s">
-        <v>1411</v>
+        <v>1404</v>
       </c>
       <c r="D453" t="s">
         <v>29</v>
       </c>
       <c r="E453" t="s">
         <v>30</v>
       </c>
       <c r="H453" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="L453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
-        <v>255452</v>
+        <v>254669</v>
       </c>
       <c r="B454" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
       <c r="C454" t="s">
-        <v>1414</v>
+        <v>1407</v>
       </c>
       <c r="D454" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E454" t="s">
-        <v>25</v>
+        <v>991</v>
       </c>
       <c r="H454" t="s">
-        <v>1415</v>
+        <v>1408</v>
       </c>
       <c r="L454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
-        <v>255457</v>
+        <v>254672</v>
       </c>
       <c r="B455" t="s">
-        <v>1416</v>
+        <v>1409</v>
       </c>
       <c r="C455" t="s">
-        <v>1417</v>
+        <v>1410</v>
       </c>
       <c r="D455" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E455" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H455" t="s">
-        <v>1418</v>
+        <v>1411</v>
       </c>
       <c r="L455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
-        <v>255461</v>
+        <v>254675</v>
       </c>
       <c r="B456" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="C456" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="D456" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E456" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H456" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
       <c r="L456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
-        <v>255462</v>
+        <v>254676</v>
       </c>
       <c r="B457" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="C457" t="s">
-        <v>1423</v>
+        <v>1416</v>
       </c>
       <c r="D457" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E457" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H457" t="s">
-        <v>1424</v>
+        <v>1417</v>
       </c>
       <c r="L457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
-        <v>255463</v>
+        <v>254677</v>
       </c>
       <c r="B458" t="s">
-        <v>1425</v>
+        <v>1418</v>
       </c>
       <c r="C458" t="s">
-        <v>1426</v>
+        <v>1416</v>
       </c>
       <c r="D458" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E458" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H458" t="s">
-        <v>1427</v>
+        <v>1419</v>
       </c>
       <c r="L458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
-        <v>255473</v>
+        <v>254678</v>
       </c>
       <c r="B459" t="s">
-        <v>1428</v>
+        <v>1420</v>
       </c>
       <c r="C459" t="s">
-        <v>1429</v>
+        <v>1421</v>
       </c>
       <c r="D459" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E459" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H459" t="s">
-        <v>1430</v>
+        <v>1422</v>
       </c>
       <c r="L459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
-        <v>255476</v>
+        <v>254683</v>
       </c>
       <c r="B460" t="s">
-        <v>1431</v>
+        <v>1423</v>
       </c>
       <c r="C460" t="s">
-        <v>1432</v>
+        <v>1424</v>
       </c>
       <c r="D460" t="s">
         <v>29</v>
       </c>
       <c r="E460" t="s">
         <v>30</v>
       </c>
-      <c r="G460" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H460" t="s">
-        <v>1434</v>
+        <v>1425</v>
       </c>
       <c r="L460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
-        <v>255499</v>
+        <v>254686</v>
       </c>
       <c r="B461" t="s">
-        <v>1435</v>
+        <v>1426</v>
       </c>
       <c r="C461" t="s">
-        <v>1436</v>
+        <v>1427</v>
       </c>
       <c r="D461" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E461" t="s">
+        <v>30</v>
       </c>
       <c r="H461" t="s">
-        <v>1437</v>
+        <v>1428</v>
       </c>
       <c r="L461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
-        <v>255504</v>
+        <v>254708</v>
       </c>
       <c r="B462" t="s">
-        <v>1438</v>
+        <v>1429</v>
       </c>
       <c r="C462" t="s">
-        <v>1439</v>
+        <v>1430</v>
       </c>
       <c r="D462" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E462" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H462" t="s">
-        <v>1440</v>
+        <v>1431</v>
       </c>
       <c r="L462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
-        <v>255508</v>
+        <v>255499</v>
       </c>
       <c r="B463" t="s">
-        <v>1441</v>
+        <v>1432</v>
       </c>
       <c r="C463" t="s">
-        <v>1442</v>
+        <v>1433</v>
       </c>
       <c r="D463" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1376</v>
+        <v>226</v>
       </c>
       <c r="H463" t="s">
-        <v>1443</v>
+        <v>1434</v>
       </c>
       <c r="L463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
-        <v>255511</v>
+        <v>255504</v>
       </c>
       <c r="B464" t="s">
-        <v>1444</v>
+        <v>1435</v>
       </c>
       <c r="C464" t="s">
-        <v>1442</v>
+        <v>1436</v>
       </c>
       <c r="D464" t="s">
         <v>14</v>
       </c>
       <c r="E464" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H464" t="s">
-        <v>1445</v>
+        <v>1437</v>
       </c>
       <c r="L464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465">
-        <v>255526</v>
+        <v>255508</v>
       </c>
       <c r="B465" t="s">
-        <v>1446</v>
+        <v>1438</v>
       </c>
       <c r="C465" t="s">
-        <v>1447</v>
+        <v>1439</v>
       </c>
       <c r="D465" t="s">
         <v>14</v>
       </c>
       <c r="E465" t="s">
-        <v>25</v>
+        <v>1440</v>
       </c>
       <c r="H465" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="L465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:12">
       <c r="A466">
-        <v>255527</v>
+        <v>255511</v>
       </c>
       <c r="B466" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
       <c r="C466" t="s">
-        <v>1450</v>
+        <v>1439</v>
       </c>
       <c r="D466" t="s">
         <v>14</v>
       </c>
       <c r="E466" t="s">
-        <v>62</v>
+        <v>924</v>
       </c>
       <c r="H466" t="s">
-        <v>1451</v>
+        <v>1443</v>
       </c>
       <c r="L466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:12">
       <c r="A467">
-        <v>255535</v>
+        <v>255526</v>
       </c>
       <c r="B467" t="s">
-        <v>1452</v>
+        <v>1444</v>
       </c>
       <c r="C467" t="s">
-        <v>1453</v>
+        <v>1445</v>
       </c>
       <c r="D467" t="s">
         <v>14</v>
       </c>
       <c r="E467" t="s">
         <v>25</v>
       </c>
       <c r="H467" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
       <c r="L467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:12">
       <c r="A468">
-        <v>255550</v>
+        <v>255527</v>
       </c>
       <c r="B468" t="s">
-        <v>1455</v>
+        <v>1447</v>
       </c>
       <c r="C468" t="s">
-        <v>1456</v>
+        <v>1448</v>
       </c>
       <c r="D468" t="s">
         <v>14</v>
       </c>
       <c r="E468" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H468" t="s">
-        <v>1457</v>
+        <v>1449</v>
       </c>
       <c r="L468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:12">
       <c r="A469">
-        <v>255557</v>
+        <v>255535</v>
       </c>
       <c r="B469" t="s">
-        <v>1458</v>
+        <v>1450</v>
       </c>
       <c r="C469" t="s">
-        <v>1459</v>
+        <v>1451</v>
       </c>
       <c r="D469" t="s">
         <v>14</v>
       </c>
       <c r="E469" t="s">
         <v>25</v>
       </c>
       <c r="H469" t="s">
-        <v>1460</v>
+        <v>1452</v>
       </c>
       <c r="L469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:12">
       <c r="A470">
-        <v>255579</v>
+        <v>255550</v>
       </c>
       <c r="B470" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="C470" t="s">
-        <v>1462</v>
+        <v>1454</v>
       </c>
       <c r="D470" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E470" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H470" t="s">
-        <v>1463</v>
+        <v>1455</v>
       </c>
       <c r="L470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:12">
       <c r="A471">
-        <v>255580</v>
+        <v>255557</v>
       </c>
       <c r="B471" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
       <c r="C471" t="s">
-        <v>1465</v>
+        <v>1457</v>
       </c>
       <c r="D471" t="s">
         <v>14</v>
       </c>
       <c r="E471" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H471" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
       <c r="L471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:12">
       <c r="A472">
-        <v>255581</v>
+        <v>255579</v>
       </c>
       <c r="B472" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
       <c r="C472" t="s">
-        <v>1468</v>
+        <v>1460</v>
       </c>
       <c r="D472" t="s">
         <v>29</v>
       </c>
       <c r="E472" t="s">
         <v>30</v>
       </c>
       <c r="H472" t="s">
-        <v>1469</v>
+        <v>1461</v>
       </c>
       <c r="L472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:12">
       <c r="A473">
-        <v>255582</v>
+        <v>255580</v>
       </c>
       <c r="B473" t="s">
-        <v>1470</v>
+        <v>1462</v>
       </c>
       <c r="C473" t="s">
-        <v>1471</v>
+        <v>1463</v>
       </c>
       <c r="D473" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E473" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H473" t="s">
-        <v>1472</v>
+        <v>1464</v>
       </c>
       <c r="L473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:12">
       <c r="A474">
-        <v>255583</v>
+        <v>255581</v>
       </c>
       <c r="B474" t="s">
-        <v>1473</v>
+        <v>1465</v>
       </c>
       <c r="C474" t="s">
-        <v>1474</v>
+        <v>1466</v>
       </c>
       <c r="D474" t="s">
         <v>29</v>
       </c>
       <c r="E474" t="s">
         <v>30</v>
       </c>
       <c r="H474" t="s">
-        <v>1475</v>
+        <v>1467</v>
       </c>
       <c r="L474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:12">
       <c r="A475">
-        <v>255586</v>
+        <v>255582</v>
       </c>
       <c r="B475" t="s">
-        <v>1476</v>
+        <v>1468</v>
       </c>
       <c r="C475" t="s">
-        <v>1477</v>
+        <v>1469</v>
       </c>
       <c r="D475" t="s">
         <v>29</v>
       </c>
       <c r="E475" t="s">
         <v>30</v>
       </c>
       <c r="H475" t="s">
-        <v>1478</v>
+        <v>1470</v>
       </c>
       <c r="L475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:12">
       <c r="A476">
-        <v>255587</v>
+        <v>255583</v>
       </c>
       <c r="B476" t="s">
-        <v>1479</v>
+        <v>1471</v>
       </c>
       <c r="C476" t="s">
-        <v>1480</v>
+        <v>1472</v>
       </c>
       <c r="D476" t="s">
         <v>29</v>
       </c>
       <c r="E476" t="s">
         <v>30</v>
       </c>
-      <c r="F476" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H476" t="s">
-        <v>1481</v>
+        <v>1473</v>
       </c>
       <c r="L476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:12">
       <c r="A477">
-        <v>255588</v>
+        <v>255586</v>
       </c>
       <c r="B477" t="s">
-        <v>1482</v>
+        <v>1474</v>
       </c>
       <c r="C477" t="s">
-        <v>1483</v>
+        <v>1475</v>
       </c>
       <c r="D477" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E477" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H477" t="s">
-        <v>1484</v>
+        <v>1476</v>
       </c>
       <c r="L477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:12">
       <c r="A478">
-        <v>255590</v>
+        <v>255587</v>
       </c>
       <c r="B478" t="s">
-        <v>1485</v>
+        <v>1477</v>
       </c>
       <c r="C478" t="s">
-        <v>1486</v>
+        <v>1478</v>
       </c>
       <c r="D478" t="s">
         <v>29</v>
       </c>
       <c r="E478" t="s">
         <v>30</v>
       </c>
+      <c r="F478" t="s">
+        <v>212</v>
+      </c>
       <c r="H478" t="s">
-        <v>1487</v>
+        <v>1479</v>
       </c>
       <c r="L478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:12">
       <c r="A479">
-        <v>255592</v>
+        <v>255588</v>
       </c>
       <c r="B479" t="s">
-        <v>1488</v>
+        <v>1480</v>
       </c>
       <c r="C479" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
       <c r="D479" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E479" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H479" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="L479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:12">
       <c r="A480">
-        <v>255594</v>
+        <v>255590</v>
       </c>
       <c r="B480" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="C480" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="D480" t="s">
         <v>29</v>
       </c>
       <c r="E480" t="s">
         <v>30</v>
       </c>
       <c r="H480" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="L480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:12">
       <c r="A481">
-        <v>255596</v>
+        <v>255592</v>
       </c>
       <c r="B481" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="C481" t="s">
-        <v>1494</v>
+        <v>1481</v>
       </c>
       <c r="D481" t="s">
         <v>29</v>
       </c>
       <c r="E481" t="s">
         <v>30</v>
       </c>
       <c r="H481" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="L481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:12">
       <c r="A482">
-        <v>255598</v>
+        <v>255594</v>
       </c>
       <c r="B482" t="s">
-        <v>1496</v>
+        <v>1488</v>
       </c>
       <c r="C482" t="s">
-        <v>1480</v>
+        <v>1489</v>
       </c>
       <c r="D482" t="s">
         <v>29</v>
       </c>
       <c r="E482" t="s">
         <v>30</v>
       </c>
-      <c r="F482" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H482" t="s">
-        <v>1497</v>
+        <v>1490</v>
       </c>
       <c r="L482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:12">
       <c r="A483">
-        <v>255599</v>
+        <v>255596</v>
       </c>
       <c r="B483" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
       <c r="C483" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="D483" t="s">
         <v>29</v>
       </c>
       <c r="E483" t="s">
         <v>30</v>
       </c>
       <c r="H483" t="s">
-        <v>1499</v>
+        <v>1493</v>
       </c>
       <c r="L483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:12">
       <c r="A484">
-        <v>255600</v>
+        <v>255598</v>
       </c>
       <c r="B484" t="s">
-        <v>1500</v>
+        <v>1494</v>
       </c>
       <c r="C484" t="s">
-        <v>1501</v>
+        <v>1478</v>
       </c>
       <c r="D484" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E484" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F484" t="s">
+        <v>212</v>
       </c>
       <c r="H484" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="L484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:12">
       <c r="A485">
-        <v>255604</v>
+        <v>255599</v>
       </c>
       <c r="B485" t="s">
-        <v>1503</v>
+        <v>1496</v>
       </c>
       <c r="C485" t="s">
-        <v>1504</v>
+        <v>1484</v>
       </c>
       <c r="D485" t="s">
         <v>29</v>
       </c>
       <c r="E485" t="s">
         <v>30</v>
       </c>
       <c r="H485" t="s">
-        <v>1505</v>
+        <v>1497</v>
       </c>
       <c r="L485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:12">
       <c r="A486">
-        <v>255605</v>
+        <v>255600</v>
       </c>
       <c r="B486" t="s">
-        <v>1506</v>
+        <v>1498</v>
       </c>
       <c r="C486" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="D486" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E486" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H486" t="s">
-        <v>1507</v>
+        <v>1500</v>
       </c>
       <c r="L486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:12">
       <c r="A487">
-        <v>255609</v>
+        <v>255604</v>
       </c>
       <c r="B487" t="s">
-        <v>1508</v>
+        <v>1501</v>
       </c>
       <c r="C487" t="s">
-        <v>1509</v>
+        <v>1502</v>
       </c>
       <c r="D487" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E487" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H487" t="s">
-        <v>1510</v>
+        <v>1503</v>
       </c>
       <c r="L487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:12">
       <c r="A488">
-        <v>255615</v>
+        <v>255605</v>
       </c>
       <c r="B488" t="s">
-        <v>1511</v>
+        <v>1504</v>
       </c>
       <c r="C488" t="s">
-        <v>1512</v>
+        <v>1502</v>
       </c>
       <c r="D488" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E488" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H488" t="s">
-        <v>1513</v>
+        <v>1505</v>
       </c>
       <c r="L488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:12">
       <c r="A489">
-        <v>255616</v>
+        <v>255609</v>
       </c>
       <c r="B489" t="s">
-        <v>1514</v>
+        <v>1506</v>
       </c>
       <c r="C489" t="s">
-        <v>1515</v>
+        <v>1507</v>
       </c>
       <c r="D489" t="s">
         <v>14</v>
       </c>
       <c r="E489" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H489" t="s">
-        <v>1516</v>
+        <v>1508</v>
       </c>
       <c r="L489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:12">
       <c r="A490">
-        <v>255620</v>
+        <v>255615</v>
       </c>
       <c r="B490" t="s">
-        <v>1517</v>
+        <v>1509</v>
       </c>
       <c r="C490" t="s">
-        <v>1518</v>
+        <v>1510</v>
       </c>
       <c r="D490" t="s">
         <v>14</v>
       </c>
       <c r="E490" t="s">
         <v>25</v>
       </c>
       <c r="H490" t="s">
-        <v>1519</v>
+        <v>1511</v>
       </c>
       <c r="L490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:12">
       <c r="A491">
-        <v>255634</v>
+        <v>255616</v>
       </c>
       <c r="B491" t="s">
-        <v>1520</v>
+        <v>1512</v>
       </c>
       <c r="C491" t="s">
-        <v>1521</v>
+        <v>1513</v>
       </c>
       <c r="D491" t="s">
         <v>14</v>
       </c>
       <c r="E491" t="s">
-        <v>1522</v>
+        <v>15</v>
       </c>
       <c r="H491" t="s">
-        <v>1523</v>
+        <v>1514</v>
       </c>
       <c r="L491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:12">
       <c r="A492">
-        <v>255636</v>
+        <v>255620</v>
       </c>
       <c r="B492" t="s">
-        <v>1524</v>
+        <v>1515</v>
       </c>
       <c r="C492" t="s">
-        <v>1525</v>
+        <v>1516</v>
       </c>
       <c r="D492" t="s">
         <v>14</v>
       </c>
       <c r="E492" t="s">
         <v>25</v>
       </c>
       <c r="H492" t="s">
-        <v>1526</v>
+        <v>1517</v>
       </c>
       <c r="L492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:12">
       <c r="A493">
-        <v>255640</v>
+        <v>255634</v>
       </c>
       <c r="B493" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
       <c r="C493" t="s">
-        <v>1528</v>
+        <v>1519</v>
       </c>
       <c r="D493" t="s">
         <v>14</v>
       </c>
       <c r="E493" t="s">
-        <v>187</v>
+        <v>1520</v>
       </c>
       <c r="H493" t="s">
-        <v>1529</v>
+        <v>1521</v>
       </c>
       <c r="L493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:12">
       <c r="A494">
-        <v>255650</v>
+        <v>255636</v>
       </c>
       <c r="B494" t="s">
-        <v>1530</v>
+        <v>1522</v>
       </c>
       <c r="C494" t="s">
-        <v>1531</v>
+        <v>1523</v>
       </c>
       <c r="D494" t="s">
         <v>14</v>
       </c>
       <c r="E494" t="s">
         <v>25</v>
       </c>
       <c r="H494" t="s">
-        <v>1532</v>
+        <v>1524</v>
       </c>
       <c r="L494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:12">
       <c r="A495">
-        <v>255653</v>
+        <v>255640</v>
       </c>
       <c r="B495" t="s">
-        <v>1533</v>
+        <v>1525</v>
       </c>
       <c r="C495" t="s">
-        <v>1420</v>
+        <v>1526</v>
       </c>
       <c r="D495" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E495" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H495" t="s">
-        <v>1534</v>
+        <v>1527</v>
       </c>
       <c r="L495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:12">
       <c r="A496">
-        <v>255654</v>
+        <v>255650</v>
       </c>
       <c r="B496" t="s">
-        <v>1535</v>
+        <v>1528</v>
       </c>
       <c r="C496" t="s">
-        <v>1536</v>
+        <v>1529</v>
       </c>
       <c r="D496" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E496" t="s">
+        <v>25</v>
       </c>
       <c r="H496" t="s">
-        <v>1537</v>
+        <v>1530</v>
       </c>
       <c r="L496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:12">
       <c r="A497">
-        <v>255656</v>
+        <v>255653</v>
       </c>
       <c r="B497" t="s">
-        <v>1538</v>
+        <v>1531</v>
       </c>
       <c r="C497" t="s">
-        <v>1539</v>
+        <v>1532</v>
       </c>
       <c r="D497" t="s">
         <v>29</v>
       </c>
       <c r="E497" t="s">
         <v>30</v>
       </c>
       <c r="H497" t="s">
-        <v>1540</v>
-[...5 lines deleted...]
-        <v>1421</v>
+        <v>1533</v>
       </c>
       <c r="L497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:12">
       <c r="A498">
-        <v>255657</v>
+        <v>255654</v>
       </c>
       <c r="B498" t="s">
-        <v>1541</v>
+        <v>1534</v>
       </c>
       <c r="C498" t="s">
-        <v>1420</v>
+        <v>1535</v>
       </c>
       <c r="D498" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H498" t="s">
-        <v>1542</v>
-[...5 lines deleted...]
-        <v>1421</v>
+        <v>1536</v>
       </c>
       <c r="L498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:12">
       <c r="A499">
-        <v>255660</v>
+        <v>255656</v>
       </c>
       <c r="B499" t="s">
-        <v>1543</v>
+        <v>1537</v>
       </c>
       <c r="C499" t="s">
-        <v>1544</v>
+        <v>1538</v>
       </c>
       <c r="D499" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E499" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H499" t="s">
-        <v>1545</v>
+        <v>1539</v>
+      </c>
+      <c r="J499">
+        <v>255461</v>
+      </c>
+      <c r="K499" t="s">
+        <v>1540</v>
       </c>
       <c r="L499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:12">
       <c r="A500">
-        <v>255662</v>
+        <v>255657</v>
       </c>
       <c r="B500" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="C500" t="s">
-        <v>1547</v>
+        <v>1532</v>
       </c>
       <c r="D500" t="s">
         <v>29</v>
       </c>
       <c r="E500" t="s">
         <v>30</v>
       </c>
-      <c r="F500" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H500" t="s">
-        <v>1548</v>
+        <v>1542</v>
+      </c>
+      <c r="J500">
+        <v>255461</v>
+      </c>
+      <c r="K500" t="s">
+        <v>1540</v>
       </c>
       <c r="L500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:12">
       <c r="A501">
-        <v>255663</v>
+        <v>255660</v>
       </c>
       <c r="B501" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="C501" t="s">
-        <v>1550</v>
+        <v>1544</v>
       </c>
       <c r="D501" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E501" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H501" t="s">
-        <v>1551</v>
+        <v>1545</v>
       </c>
       <c r="L501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:12">
       <c r="A502">
-        <v>255667</v>
+        <v>255662</v>
       </c>
       <c r="B502" t="s">
-        <v>1552</v>
+        <v>1546</v>
       </c>
       <c r="C502" t="s">
-        <v>1553</v>
+        <v>1547</v>
       </c>
       <c r="D502" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E502" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F502" t="s">
+        <v>212</v>
       </c>
       <c r="H502" t="s">
-        <v>1554</v>
+        <v>1548</v>
       </c>
       <c r="L502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:12">
       <c r="A503">
-        <v>255680</v>
+        <v>255663</v>
       </c>
       <c r="B503" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="C503" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
       <c r="D503" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E503" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F503" t="s">
+        <v>212</v>
       </c>
       <c r="H503" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
       <c r="L503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:12">
       <c r="A504">
-        <v>255682</v>
+        <v>255667</v>
       </c>
       <c r="B504" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="C504" t="s">
-        <v>1559</v>
+        <v>1553</v>
       </c>
       <c r="D504" t="s">
         <v>14</v>
       </c>
       <c r="E504" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H504" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
       <c r="L504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:12">
       <c r="A505">
-        <v>255683</v>
+        <v>255680</v>
       </c>
       <c r="B505" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="C505" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="D505" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E505" t="s">
+        <v>25</v>
       </c>
       <c r="H505" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="L505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:12">
       <c r="A506">
-        <v>255684</v>
+        <v>255682</v>
       </c>
       <c r="B506" t="s">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="C506" t="s">
-        <v>1565</v>
+        <v>1559</v>
       </c>
       <c r="D506" t="s">
         <v>14</v>
       </c>
       <c r="E506" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H506" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="L506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:12">
       <c r="A507">
-        <v>255687</v>
+        <v>255683</v>
       </c>
       <c r="B507" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="C507" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="D507" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H507" t="s">
-        <v>1569</v>
+        <v>1563</v>
       </c>
       <c r="L507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:12">
       <c r="A508">
-        <v>255689</v>
+        <v>255684</v>
       </c>
       <c r="B508" t="s">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="C508" t="s">
-        <v>1571</v>
+        <v>1565</v>
       </c>
       <c r="D508" t="s">
         <v>14</v>
       </c>
       <c r="E508" t="s">
         <v>25</v>
       </c>
       <c r="H508" t="s">
-        <v>1572</v>
+        <v>1566</v>
       </c>
       <c r="L508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:12">
       <c r="A509">
-        <v>255695</v>
+        <v>255687</v>
       </c>
       <c r="B509" t="s">
-        <v>1573</v>
+        <v>1567</v>
       </c>
       <c r="C509" t="s">
-        <v>1574</v>
+        <v>1568</v>
       </c>
       <c r="D509" t="s">
         <v>14</v>
       </c>
       <c r="E509" t="s">
         <v>25</v>
       </c>
       <c r="H509" t="s">
-        <v>1575</v>
+        <v>1569</v>
       </c>
       <c r="L509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
-        <v>255699</v>
+        <v>255689</v>
       </c>
       <c r="B510" t="s">
-        <v>1576</v>
+        <v>1570</v>
       </c>
       <c r="C510" t="s">
-        <v>1577</v>
+        <v>1571</v>
       </c>
       <c r="D510" t="s">
         <v>14</v>
       </c>
       <c r="E510" t="s">
         <v>25</v>
       </c>
       <c r="H510" t="s">
-        <v>1578</v>
+        <v>1572</v>
       </c>
       <c r="L510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
-        <v>255700</v>
+        <v>255695</v>
       </c>
       <c r="B511" t="s">
-        <v>1579</v>
+        <v>1573</v>
       </c>
       <c r="C511" t="s">
-        <v>1580</v>
+        <v>1574</v>
       </c>
       <c r="D511" t="s">
         <v>14</v>
       </c>
       <c r="E511" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H511" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
       <c r="L511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
-        <v>255703</v>
+        <v>255699</v>
       </c>
       <c r="B512" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="C512" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="D512" t="s">
         <v>14</v>
       </c>
       <c r="E512" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H512" t="s">
-        <v>1584</v>
+        <v>1578</v>
       </c>
       <c r="L512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
-        <v>255706</v>
+        <v>255700</v>
       </c>
       <c r="B513" t="s">
-        <v>1585</v>
+        <v>1579</v>
       </c>
       <c r="C513" t="s">
-        <v>1586</v>
+        <v>1580</v>
       </c>
       <c r="D513" t="s">
         <v>14</v>
       </c>
       <c r="E513" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H513" t="s">
-        <v>1587</v>
+        <v>1581</v>
       </c>
       <c r="L513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
-        <v>255708</v>
+        <v>255703</v>
       </c>
       <c r="B514" t="s">
-        <v>1588</v>
+        <v>1582</v>
       </c>
       <c r="C514" t="s">
-        <v>1589</v>
+        <v>1583</v>
       </c>
       <c r="D514" t="s">
         <v>14</v>
       </c>
       <c r="E514" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H514" t="s">
-        <v>1590</v>
+        <v>1584</v>
       </c>
       <c r="L514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
-        <v>255710</v>
+        <v>255706</v>
       </c>
       <c r="B515" t="s">
-        <v>1591</v>
+        <v>1585</v>
       </c>
       <c r="C515" t="s">
-        <v>1592</v>
+        <v>1586</v>
       </c>
       <c r="D515" t="s">
         <v>14</v>
       </c>
       <c r="E515" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H515" t="s">
-        <v>1593</v>
+        <v>1587</v>
       </c>
       <c r="L515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
-        <v>255711</v>
+        <v>255708</v>
       </c>
       <c r="B516" t="s">
-        <v>1594</v>
+        <v>1588</v>
       </c>
       <c r="C516" t="s">
-        <v>1595</v>
+        <v>1589</v>
       </c>
       <c r="D516" t="s">
         <v>14</v>
       </c>
       <c r="E516" t="s">
         <v>187</v>
       </c>
       <c r="H516" t="s">
-        <v>1596</v>
+        <v>1590</v>
       </c>
       <c r="L516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
-        <v>255713</v>
+        <v>255710</v>
       </c>
       <c r="B517" t="s">
-        <v>1597</v>
+        <v>1591</v>
       </c>
       <c r="C517" t="s">
-        <v>1598</v>
+        <v>1592</v>
       </c>
       <c r="D517" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1599</v>
+        <v>14</v>
+      </c>
+      <c r="E517" t="s">
+        <v>187</v>
       </c>
       <c r="H517" t="s">
-        <v>1600</v>
+        <v>1593</v>
       </c>
       <c r="L517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
-        <v>255714</v>
+        <v>255711</v>
       </c>
       <c r="B518" t="s">
-        <v>1601</v>
+        <v>1594</v>
       </c>
       <c r="C518" t="s">
-        <v>1602</v>
+        <v>1595</v>
       </c>
       <c r="D518" t="s">
         <v>14</v>
       </c>
       <c r="E518" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H518" t="s">
-        <v>1603</v>
+        <v>1596</v>
       </c>
       <c r="L518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
-        <v>255716</v>
+        <v>255713</v>
       </c>
       <c r="B519" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
       <c r="C519" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="D519" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G519" t="s">
+        <v>1599</v>
       </c>
       <c r="H519" t="s">
-        <v>1606</v>
+        <v>1600</v>
       </c>
       <c r="L519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
-        <v>255717</v>
+        <v>255714</v>
       </c>
       <c r="B520" t="s">
-        <v>1607</v>
+        <v>1601</v>
       </c>
       <c r="C520" t="s">
-        <v>1608</v>
+        <v>1602</v>
       </c>
       <c r="D520" t="s">
         <v>14</v>
       </c>
       <c r="E520" t="s">
-        <v>1609</v>
+        <v>924</v>
       </c>
       <c r="H520" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="L520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
-        <v>255720</v>
+        <v>255716</v>
       </c>
       <c r="B521" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="C521" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="D521" t="s">
         <v>14</v>
       </c>
       <c r="E521" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H521" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="L521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
-        <v>255723</v>
+        <v>255717</v>
       </c>
       <c r="B522" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="C522" t="s">
-        <v>1615</v>
+        <v>1608</v>
       </c>
       <c r="D522" t="s">
         <v>14</v>
       </c>
       <c r="E522" t="s">
-        <v>25</v>
+        <v>1205</v>
       </c>
       <c r="H522" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="L522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
-        <v>255727</v>
+        <v>255720</v>
       </c>
       <c r="B523" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="C523" t="s">
-        <v>1618</v>
+        <v>1611</v>
       </c>
       <c r="D523" t="s">
         <v>14</v>
       </c>
       <c r="E523" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H523" t="s">
-        <v>1619</v>
+        <v>1612</v>
       </c>
       <c r="L523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
-        <v>255728</v>
+        <v>255723</v>
       </c>
       <c r="B524" t="s">
-        <v>1620</v>
+        <v>1613</v>
       </c>
       <c r="C524" t="s">
-        <v>1621</v>
+        <v>1614</v>
       </c>
       <c r="D524" t="s">
         <v>14</v>
       </c>
       <c r="E524" t="s">
         <v>25</v>
       </c>
       <c r="H524" t="s">
-        <v>1622</v>
+        <v>1615</v>
       </c>
       <c r="L524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
-        <v>255731</v>
+        <v>255727</v>
       </c>
       <c r="B525" t="s">
-        <v>1623</v>
+        <v>1616</v>
       </c>
       <c r="C525" t="s">
-        <v>1624</v>
+        <v>1617</v>
       </c>
       <c r="D525" t="s">
         <v>14</v>
       </c>
       <c r="E525" t="s">
         <v>25</v>
       </c>
       <c r="H525" t="s">
-        <v>1625</v>
+        <v>1618</v>
       </c>
       <c r="L525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
-        <v>255732</v>
+        <v>255728</v>
       </c>
       <c r="B526" t="s">
-        <v>1626</v>
+        <v>1619</v>
       </c>
       <c r="C526" t="s">
-        <v>1627</v>
+        <v>1620</v>
       </c>
       <c r="D526" t="s">
         <v>14</v>
       </c>
       <c r="E526" t="s">
         <v>25</v>
       </c>
       <c r="H526" t="s">
-        <v>1628</v>
+        <v>1621</v>
       </c>
       <c r="L526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
-        <v>255733</v>
+        <v>255731</v>
       </c>
       <c r="B527" t="s">
-        <v>1629</v>
+        <v>1622</v>
       </c>
       <c r="C527" t="s">
-        <v>1630</v>
+        <v>1623</v>
       </c>
       <c r="D527" t="s">
         <v>14</v>
       </c>
       <c r="E527" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H527" t="s">
-        <v>1631</v>
+        <v>1624</v>
       </c>
       <c r="L527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
-        <v>255735</v>
+        <v>255732</v>
       </c>
       <c r="B528" t="s">
-        <v>1632</v>
+        <v>1625</v>
       </c>
       <c r="C528" t="s">
-        <v>1633</v>
+        <v>1626</v>
       </c>
       <c r="D528" t="s">
         <v>14</v>
       </c>
       <c r="E528" t="s">
         <v>25</v>
       </c>
       <c r="H528" t="s">
-        <v>1634</v>
+        <v>1627</v>
       </c>
       <c r="L528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
-        <v>255736</v>
+        <v>255733</v>
       </c>
       <c r="B529" t="s">
-        <v>1635</v>
+        <v>1628</v>
       </c>
       <c r="C529" t="s">
-        <v>1633</v>
+        <v>1629</v>
       </c>
       <c r="D529" t="s">
         <v>14</v>
       </c>
       <c r="E529" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H529" t="s">
-        <v>1636</v>
+        <v>1630</v>
       </c>
       <c r="L529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
-        <v>255737</v>
+        <v>255735</v>
       </c>
       <c r="B530" t="s">
-        <v>1637</v>
+        <v>1631</v>
       </c>
       <c r="C530" t="s">
-        <v>1414</v>
+        <v>1632</v>
       </c>
       <c r="D530" t="s">
         <v>14</v>
       </c>
       <c r="E530" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H530" t="s">
-        <v>1638</v>
+        <v>1633</v>
       </c>
       <c r="L530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
-        <v>255741</v>
+        <v>255736</v>
       </c>
       <c r="B531" t="s">
-        <v>1639</v>
+        <v>1634</v>
       </c>
       <c r="C531" t="s">
-        <v>1640</v>
+        <v>1632</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H531" t="s">
-        <v>1641</v>
+        <v>1635</v>
       </c>
       <c r="L531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
-        <v>255742</v>
+        <v>255737</v>
       </c>
       <c r="B532" t="s">
-        <v>1642</v>
+        <v>1636</v>
       </c>
       <c r="C532" t="s">
-        <v>1643</v>
+        <v>1637</v>
       </c>
       <c r="D532" t="s">
         <v>14</v>
       </c>
       <c r="E532" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H532" t="s">
-        <v>1644</v>
+        <v>1638</v>
       </c>
       <c r="L532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
-        <v>255761</v>
+        <v>255741</v>
       </c>
       <c r="B533" t="s">
-        <v>1645</v>
+        <v>1639</v>
       </c>
       <c r="C533" t="s">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="D533" t="s">
         <v>14</v>
       </c>
       <c r="E533" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H533" t="s">
-        <v>1647</v>
+        <v>1641</v>
       </c>
       <c r="L533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
-        <v>255762</v>
+        <v>255742</v>
       </c>
       <c r="B534" t="s">
-        <v>1648</v>
+        <v>1642</v>
       </c>
       <c r="C534" t="s">
-        <v>1649</v>
+        <v>1643</v>
       </c>
       <c r="D534" t="s">
         <v>14</v>
       </c>
       <c r="E534" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H534" t="s">
-        <v>1650</v>
+        <v>1644</v>
       </c>
       <c r="L534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
-        <v>255764</v>
+        <v>255761</v>
       </c>
       <c r="B535" t="s">
-        <v>1651</v>
+        <v>1645</v>
       </c>
       <c r="C535" t="s">
-        <v>1652</v>
+        <v>1646</v>
       </c>
       <c r="D535" t="s">
         <v>14</v>
       </c>
       <c r="E535" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H535" t="s">
-        <v>1653</v>
+        <v>1647</v>
       </c>
       <c r="L535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
-        <v>255765</v>
+        <v>255762</v>
       </c>
       <c r="B536" t="s">
-        <v>1654</v>
+        <v>1648</v>
       </c>
       <c r="C536" t="s">
-        <v>1655</v>
+        <v>1649</v>
       </c>
       <c r="D536" t="s">
         <v>14</v>
       </c>
       <c r="E536" t="s">
         <v>25</v>
       </c>
       <c r="H536" t="s">
-        <v>1656</v>
+        <v>1650</v>
       </c>
       <c r="L536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
-        <v>255767</v>
+        <v>255764</v>
       </c>
       <c r="B537" t="s">
-        <v>1657</v>
+        <v>1651</v>
       </c>
       <c r="C537" t="s">
-        <v>1658</v>
+        <v>1652</v>
       </c>
       <c r="D537" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E537" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H537" t="s">
-        <v>1659</v>
+        <v>1653</v>
       </c>
       <c r="L537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
-        <v>255769</v>
+        <v>255765</v>
       </c>
       <c r="B538" t="s">
-        <v>1660</v>
+        <v>1654</v>
       </c>
       <c r="C538" t="s">
-        <v>1661</v>
+        <v>1655</v>
       </c>
       <c r="D538" t="s">
         <v>14</v>
       </c>
       <c r="E538" t="s">
         <v>25</v>
       </c>
       <c r="H538" t="s">
-        <v>1662</v>
+        <v>1656</v>
       </c>
       <c r="L538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
-        <v>255770</v>
+        <v>255767</v>
       </c>
       <c r="B539" t="s">
-        <v>1663</v>
+        <v>1657</v>
       </c>
       <c r="C539" t="s">
-        <v>1664</v>
+        <v>1658</v>
       </c>
       <c r="D539" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E539" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H539" t="s">
-        <v>1665</v>
+        <v>1659</v>
       </c>
       <c r="L539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
-        <v>255774</v>
+        <v>255769</v>
       </c>
       <c r="B540" t="s">
-        <v>1666</v>
+        <v>1660</v>
       </c>
       <c r="C540" t="s">
-        <v>1667</v>
+        <v>1661</v>
       </c>
       <c r="D540" t="s">
         <v>14</v>
       </c>
       <c r="E540" t="s">
         <v>25</v>
       </c>
       <c r="H540" t="s">
-        <v>1668</v>
+        <v>1662</v>
       </c>
       <c r="L540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
-        <v>255775</v>
+        <v>255770</v>
       </c>
       <c r="B541" t="s">
-        <v>1669</v>
+        <v>1663</v>
       </c>
       <c r="C541" t="s">
-        <v>1670</v>
+        <v>1664</v>
       </c>
       <c r="D541" t="s">
         <v>14</v>
       </c>
       <c r="E541" t="s">
         <v>25</v>
       </c>
       <c r="H541" t="s">
-        <v>1671</v>
+        <v>1665</v>
       </c>
       <c r="L541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
-        <v>255782</v>
+        <v>255774</v>
       </c>
       <c r="B542" t="s">
-        <v>1672</v>
+        <v>1666</v>
       </c>
       <c r="C542" t="s">
-        <v>1673</v>
+        <v>1667</v>
       </c>
       <c r="D542" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E542" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H542" t="s">
-        <v>1674</v>
+        <v>1668</v>
       </c>
       <c r="L542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
-        <v>255783</v>
+        <v>255775</v>
       </c>
       <c r="B543" t="s">
-        <v>1675</v>
+        <v>1669</v>
       </c>
       <c r="C543" t="s">
-        <v>1676</v>
+        <v>1670</v>
       </c>
       <c r="D543" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E543" t="s">
+        <v>25</v>
       </c>
       <c r="H543" t="s">
-        <v>1677</v>
+        <v>1671</v>
       </c>
       <c r="L543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
-        <v>255785</v>
+        <v>255782</v>
       </c>
       <c r="B544" t="s">
-        <v>1678</v>
+        <v>1672</v>
       </c>
       <c r="C544" t="s">
-        <v>1679</v>
+        <v>1673</v>
       </c>
       <c r="D544" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E544" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F544" t="s">
+        <v>212</v>
       </c>
       <c r="H544" t="s">
-        <v>1680</v>
+        <v>1674</v>
       </c>
       <c r="L544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
-        <v>255787</v>
+        <v>255783</v>
       </c>
       <c r="B545" t="s">
-        <v>1681</v>
+        <v>1675</v>
       </c>
       <c r="C545" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="D545" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H545" t="s">
-        <v>1683</v>
+        <v>1677</v>
       </c>
       <c r="L545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
-        <v>255791</v>
+        <v>255785</v>
       </c>
       <c r="B546" t="s">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="C546" t="s">
-        <v>1685</v>
+        <v>1679</v>
       </c>
       <c r="D546" t="s">
         <v>14</v>
       </c>
       <c r="E546" t="s">
         <v>25</v>
       </c>
       <c r="H546" t="s">
-        <v>1686</v>
+        <v>1680</v>
       </c>
       <c r="L546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
-        <v>255792</v>
+        <v>255787</v>
       </c>
       <c r="B547" t="s">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="C547" t="s">
-        <v>1685</v>
+        <v>1682</v>
       </c>
       <c r="D547" t="s">
         <v>14</v>
       </c>
       <c r="E547" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H547" t="s">
-        <v>1688</v>
+        <v>1683</v>
       </c>
       <c r="L547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
-        <v>255807</v>
+        <v>255791</v>
       </c>
       <c r="B548" t="s">
-        <v>1689</v>
+        <v>1684</v>
       </c>
       <c r="C548" t="s">
-        <v>1690</v>
+        <v>1685</v>
       </c>
       <c r="D548" t="s">
         <v>14</v>
       </c>
       <c r="E548" t="s">
         <v>25</v>
       </c>
       <c r="H548" t="s">
-        <v>1691</v>
+        <v>1686</v>
       </c>
       <c r="L548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
-        <v>255812</v>
+        <v>255792</v>
       </c>
       <c r="B549" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="C549" t="s">
-        <v>1693</v>
+        <v>1685</v>
       </c>
       <c r="D549" t="s">
         <v>14</v>
       </c>
       <c r="E549" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H549" t="s">
-        <v>1694</v>
+        <v>1688</v>
       </c>
       <c r="L549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
-        <v>255813</v>
+        <v>255807</v>
       </c>
       <c r="B550" t="s">
-        <v>1695</v>
+        <v>1689</v>
       </c>
       <c r="C550" t="s">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="D550" t="s">
         <v>14</v>
       </c>
       <c r="E550" t="s">
         <v>25</v>
       </c>
       <c r="H550" t="s">
-        <v>1696</v>
+        <v>1691</v>
       </c>
       <c r="L550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
-        <v>255817</v>
+        <v>255812</v>
       </c>
       <c r="B551" t="s">
-        <v>1697</v>
+        <v>1692</v>
       </c>
       <c r="C551" t="s">
-        <v>1698</v>
+        <v>1693</v>
       </c>
       <c r="D551" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E551" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>25</v>
       </c>
       <c r="H551" t="s">
-        <v>1699</v>
+        <v>1694</v>
       </c>
       <c r="L551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
-        <v>255818</v>
+        <v>255813</v>
       </c>
       <c r="B552" t="s">
-        <v>1700</v>
+        <v>1695</v>
       </c>
       <c r="C552" t="s">
-        <v>1701</v>
+        <v>1693</v>
       </c>
       <c r="D552" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E552" t="s">
+        <v>25</v>
       </c>
       <c r="H552" t="s">
-        <v>1702</v>
+        <v>1696</v>
       </c>
       <c r="L552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
-        <v>255819</v>
+        <v>255817</v>
       </c>
       <c r="B553" t="s">
-        <v>1703</v>
+        <v>1697</v>
       </c>
       <c r="C553" t="s">
-        <v>1704</v>
+        <v>1698</v>
       </c>
       <c r="D553" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E553" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G553" t="s">
+        <v>528</v>
       </c>
       <c r="H553" t="s">
-        <v>1705</v>
+        <v>1699</v>
       </c>
       <c r="L553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
-        <v>255822</v>
+        <v>255818</v>
       </c>
       <c r="B554" t="s">
-        <v>1706</v>
+        <v>1700</v>
       </c>
       <c r="C554" t="s">
-        <v>1707</v>
+        <v>1701</v>
       </c>
       <c r="D554" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H554" t="s">
-        <v>1708</v>
+        <v>1702</v>
       </c>
       <c r="L554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
-        <v>255824</v>
+        <v>255819</v>
       </c>
       <c r="B555" t="s">
-        <v>1709</v>
+        <v>1703</v>
       </c>
       <c r="C555" t="s">
-        <v>1710</v>
+        <v>1704</v>
       </c>
       <c r="D555" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E555" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H555" t="s">
-        <v>1711</v>
+        <v>1705</v>
       </c>
       <c r="L555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
-        <v>255827</v>
+        <v>255822</v>
       </c>
       <c r="B556" t="s">
-        <v>1712</v>
+        <v>1706</v>
       </c>
       <c r="C556" t="s">
-        <v>1713</v>
+        <v>1707</v>
       </c>
       <c r="D556" t="s">
         <v>14</v>
       </c>
       <c r="E556" t="s">
         <v>25</v>
       </c>
       <c r="H556" t="s">
-        <v>1714</v>
+        <v>1708</v>
       </c>
       <c r="L556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
-        <v>255828</v>
+        <v>255824</v>
       </c>
       <c r="B557" t="s">
-        <v>1715</v>
+        <v>1709</v>
       </c>
       <c r="C557" t="s">
-        <v>1716</v>
+        <v>1710</v>
       </c>
       <c r="D557" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E557" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H557" t="s">
-        <v>1717</v>
+        <v>1711</v>
       </c>
       <c r="L557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
-        <v>255829</v>
+        <v>255827</v>
       </c>
       <c r="B558" t="s">
-        <v>1718</v>
+        <v>1712</v>
       </c>
       <c r="C558" t="s">
-        <v>1719</v>
+        <v>1713</v>
       </c>
       <c r="D558" t="s">
         <v>14</v>
       </c>
       <c r="E558" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H558" t="s">
-        <v>1720</v>
+        <v>1714</v>
       </c>
       <c r="L558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
-        <v>255830</v>
+        <v>255828</v>
       </c>
       <c r="B559" t="s">
-        <v>1721</v>
+        <v>1715</v>
       </c>
       <c r="C559" t="s">
-        <v>1722</v>
+        <v>1716</v>
       </c>
       <c r="D559" t="s">
         <v>14</v>
       </c>
       <c r="E559" t="s">
         <v>25</v>
       </c>
       <c r="H559" t="s">
-        <v>1723</v>
+        <v>1717</v>
       </c>
       <c r="L559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
-        <v>255832</v>
+        <v>255829</v>
       </c>
       <c r="B560" t="s">
-        <v>1724</v>
+        <v>1718</v>
       </c>
       <c r="C560" t="s">
-        <v>1725</v>
+        <v>1719</v>
       </c>
       <c r="D560" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E560" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H560" t="s">
-        <v>1726</v>
+        <v>1720</v>
       </c>
       <c r="L560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
-        <v>255833</v>
+        <v>255830</v>
       </c>
       <c r="B561" t="s">
-        <v>1727</v>
+        <v>1721</v>
       </c>
       <c r="C561" t="s">
-        <v>1728</v>
+        <v>1722</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="E561" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H561" t="s">
-        <v>1729</v>
+        <v>1723</v>
       </c>
       <c r="L561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
-        <v>255835</v>
+        <v>255832</v>
       </c>
       <c r="B562" t="s">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="C562" t="s">
-        <v>1612</v>
+        <v>1725</v>
       </c>
       <c r="D562" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E562" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H562" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="L562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
-        <v>255836</v>
+        <v>255833</v>
       </c>
       <c r="B563" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="C563" t="s">
-        <v>1612</v>
+        <v>1728</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="E563" t="s">
-        <v>924</v>
+        <v>15</v>
       </c>
       <c r="H563" t="s">
-        <v>1733</v>
+        <v>1729</v>
       </c>
       <c r="L563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
-        <v>255837</v>
+        <v>255835</v>
       </c>
       <c r="B564" t="s">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="C564" t="s">
-        <v>1735</v>
+        <v>1611</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="E564" t="s">
         <v>187</v>
       </c>
       <c r="H564" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="L564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
-        <v>255838</v>
+        <v>255836</v>
       </c>
       <c r="B565" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="C565" t="s">
-        <v>1738</v>
+        <v>1611</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="E565" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H565" t="s">
-        <v>1739</v>
+        <v>1733</v>
       </c>
       <c r="L565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
-        <v>255841</v>
+        <v>255837</v>
       </c>
       <c r="B566" t="s">
-        <v>1740</v>
+        <v>1734</v>
       </c>
       <c r="C566" t="s">
-        <v>1741</v>
+        <v>1735</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="E566" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H566" t="s">
-        <v>1742</v>
+        <v>1736</v>
       </c>
       <c r="L566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
-        <v>255844</v>
+        <v>255838</v>
       </c>
       <c r="B567" t="s">
-        <v>1743</v>
+        <v>1737</v>
       </c>
       <c r="C567" t="s">
-        <v>1744</v>
+        <v>1738</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="E567" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H567" t="s">
-        <v>1745</v>
+        <v>1739</v>
       </c>
       <c r="L567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
-        <v>255850</v>
+        <v>255841</v>
       </c>
       <c r="B568" t="s">
-        <v>1746</v>
+        <v>1740</v>
       </c>
       <c r="C568" t="s">
-        <v>1747</v>
+        <v>1741</v>
       </c>
       <c r="D568" t="s">
         <v>14</v>
       </c>
       <c r="E568" t="s">
         <v>25</v>
       </c>
       <c r="H568" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="L568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
-        <v>255852</v>
+        <v>255844</v>
       </c>
       <c r="B569" t="s">
-        <v>1749</v>
+        <v>1743</v>
       </c>
       <c r="C569" t="s">
-        <v>1750</v>
+        <v>1744</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="E569" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H569" t="s">
-        <v>1751</v>
+        <v>1745</v>
       </c>
       <c r="L569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
-        <v>255853</v>
+        <v>255850</v>
       </c>
       <c r="B570" t="s">
-        <v>1752</v>
+        <v>1746</v>
       </c>
       <c r="C570" t="s">
-        <v>1753</v>
+        <v>1747</v>
       </c>
       <c r="D570" t="s">
         <v>14</v>
       </c>
       <c r="E570" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H570" t="s">
-        <v>1754</v>
+        <v>1748</v>
       </c>
       <c r="L570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
-        <v>255855</v>
+        <v>255852</v>
       </c>
       <c r="B571" t="s">
-        <v>1755</v>
+        <v>1749</v>
       </c>
       <c r="C571" t="s">
-        <v>1756</v>
+        <v>1750</v>
       </c>
       <c r="D571" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E571" t="s">
+        <v>25</v>
       </c>
       <c r="H571" t="s">
-        <v>1757</v>
+        <v>1751</v>
       </c>
       <c r="L571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
-        <v>255856</v>
+        <v>255853</v>
       </c>
       <c r="B572" t="s">
-        <v>1758</v>
+        <v>1752</v>
       </c>
       <c r="C572" t="s">
-        <v>1759</v>
+        <v>1753</v>
       </c>
       <c r="D572" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E572" t="s">
+        <v>187</v>
       </c>
       <c r="H572" t="s">
-        <v>1760</v>
+        <v>1754</v>
       </c>
       <c r="L572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
-        <v>255857</v>
+        <v>255855</v>
       </c>
       <c r="B573" t="s">
-        <v>1761</v>
+        <v>1755</v>
       </c>
       <c r="C573" t="s">
-        <v>1762</v>
+        <v>1756</v>
       </c>
       <c r="D573" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H573" t="s">
-        <v>1763</v>
+        <v>1757</v>
       </c>
       <c r="L573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
-        <v>255859</v>
+        <v>255856</v>
       </c>
       <c r="B574" t="s">
-        <v>1764</v>
+        <v>1758</v>
       </c>
       <c r="C574" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
       <c r="D574" t="s">
         <v>226</v>
       </c>
       <c r="H574" t="s">
-        <v>1766</v>
+        <v>1760</v>
       </c>
       <c r="L574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
-        <v>255868</v>
+        <v>255857</v>
       </c>
       <c r="B575" t="s">
-        <v>1767</v>
+        <v>1761</v>
       </c>
       <c r="C575" t="s">
-        <v>1768</v>
+        <v>1762</v>
       </c>
       <c r="D575" t="s">
         <v>14</v>
       </c>
       <c r="E575" t="s">
         <v>25</v>
       </c>
       <c r="H575" t="s">
-        <v>1769</v>
+        <v>1763</v>
       </c>
       <c r="L575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
-        <v>255869</v>
+        <v>255859</v>
       </c>
       <c r="B576" t="s">
-        <v>1770</v>
+        <v>1764</v>
       </c>
       <c r="C576" t="s">
-        <v>1771</v>
+        <v>1765</v>
       </c>
       <c r="D576" t="s">
         <v>226</v>
       </c>
       <c r="H576" t="s">
-        <v>1772</v>
+        <v>1766</v>
       </c>
       <c r="L576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
-        <v>255870</v>
+        <v>255868</v>
       </c>
       <c r="B577" t="s">
-        <v>1773</v>
+        <v>1767</v>
       </c>
       <c r="C577" t="s">
-        <v>1774</v>
+        <v>1768</v>
       </c>
       <c r="D577" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E577" t="s">
+        <v>25</v>
       </c>
       <c r="H577" t="s">
-        <v>1775</v>
-[...5 lines deleted...]
-        <v>1776</v>
+        <v>1769</v>
       </c>
       <c r="L577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
-        <v>255874</v>
+        <v>255869</v>
       </c>
       <c r="B578" t="s">
-        <v>1777</v>
+        <v>1770</v>
       </c>
       <c r="C578" t="s">
-        <v>1778</v>
+        <v>1771</v>
       </c>
       <c r="D578" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H578" t="s">
-        <v>1779</v>
+        <v>1772</v>
       </c>
       <c r="L578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
-        <v>255875</v>
+        <v>255870</v>
       </c>
       <c r="B579" t="s">
-        <v>1780</v>
+        <v>1773</v>
       </c>
       <c r="C579" t="s">
-        <v>1781</v>
+        <v>1774</v>
       </c>
       <c r="D579" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H579" t="s">
-        <v>1782</v>
+        <v>1775</v>
+      </c>
+      <c r="J579">
+        <v>256062</v>
+      </c>
+      <c r="K579" t="s">
+        <v>1776</v>
       </c>
       <c r="L579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
-        <v>255876</v>
+        <v>255874</v>
       </c>
       <c r="B580" t="s">
-        <v>1783</v>
+        <v>1777</v>
       </c>
       <c r="C580" t="s">
-        <v>1784</v>
+        <v>1778</v>
       </c>
       <c r="D580" t="s">
         <v>14</v>
       </c>
       <c r="E580" t="s">
         <v>187</v>
       </c>
       <c r="H580" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="L580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
-        <v>255877</v>
+        <v>255875</v>
       </c>
       <c r="B581" t="s">
-        <v>1786</v>
+        <v>1780</v>
       </c>
       <c r="C581" t="s">
-        <v>1787</v>
+        <v>1781</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="E581" t="s">
         <v>187</v>
       </c>
       <c r="H581" t="s">
-        <v>1788</v>
+        <v>1782</v>
       </c>
       <c r="L581" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
-        <v>255878</v>
+        <v>255876</v>
       </c>
       <c r="B582" t="s">
-        <v>1789</v>
+        <v>1783</v>
       </c>
       <c r="C582" t="s">
-        <v>1790</v>
+        <v>1784</v>
       </c>
       <c r="D582" t="s">
         <v>14</v>
       </c>
       <c r="E582" t="s">
         <v>187</v>
       </c>
       <c r="H582" t="s">
-        <v>1791</v>
+        <v>1785</v>
       </c>
       <c r="L582" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
-        <v>255879</v>
+        <v>255877</v>
       </c>
       <c r="B583" t="s">
-        <v>1792</v>
+        <v>1786</v>
       </c>
       <c r="C583" t="s">
-        <v>1589</v>
+        <v>1787</v>
       </c>
       <c r="D583" t="s">
         <v>14</v>
       </c>
       <c r="E583" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H583" t="s">
-        <v>1793</v>
+        <v>1788</v>
       </c>
       <c r="L583" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
-        <v>255880</v>
+        <v>255878</v>
       </c>
       <c r="B584" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
       <c r="C584" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="D584" t="s">
         <v>14</v>
       </c>
       <c r="E584" t="s">
         <v>187</v>
       </c>
       <c r="H584" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="L584" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
-        <v>255881</v>
+        <v>255879</v>
       </c>
       <c r="B585" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="C585" t="s">
-        <v>1798</v>
+        <v>1589</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="E585" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H585" t="s">
-        <v>1799</v>
+        <v>1793</v>
       </c>
       <c r="L585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
-        <v>255886</v>
+        <v>255880</v>
       </c>
       <c r="B586" t="s">
-        <v>1800</v>
+        <v>1794</v>
       </c>
       <c r="C586" t="s">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="D586" t="s">
         <v>14</v>
       </c>
       <c r="E586" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H586" t="s">
-        <v>1802</v>
+        <v>1796</v>
       </c>
       <c r="L586" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
-        <v>255887</v>
+        <v>255881</v>
       </c>
       <c r="B587" t="s">
-        <v>1803</v>
+        <v>1797</v>
       </c>
       <c r="C587" t="s">
-        <v>1804</v>
+        <v>1798</v>
       </c>
       <c r="D587" t="s">
         <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H587" t="s">
-        <v>1805</v>
+        <v>1799</v>
       </c>
       <c r="L587" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
-        <v>255890</v>
+        <v>255886</v>
       </c>
       <c r="B588" t="s">
-        <v>1806</v>
+        <v>1800</v>
       </c>
       <c r="C588" t="s">
-        <v>1807</v>
+        <v>1801</v>
       </c>
       <c r="D588" t="s">
         <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H588" t="s">
-        <v>1808</v>
+        <v>1802</v>
       </c>
       <c r="L588" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
-        <v>255892</v>
+        <v>255887</v>
       </c>
       <c r="B589" t="s">
-        <v>1809</v>
+        <v>1803</v>
       </c>
       <c r="C589" t="s">
-        <v>1810</v>
+        <v>1804</v>
       </c>
       <c r="D589" t="s">
         <v>14</v>
       </c>
       <c r="E589" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H589" t="s">
-        <v>1811</v>
+        <v>1805</v>
       </c>
       <c r="L589" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
-        <v>255896</v>
+        <v>255890</v>
       </c>
       <c r="B590" t="s">
-        <v>1812</v>
+        <v>1806</v>
       </c>
       <c r="C590" t="s">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="D590" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1814</v>
+        <v>14</v>
+      </c>
+      <c r="E590" t="s">
+        <v>187</v>
       </c>
       <c r="H590" t="s">
-        <v>1815</v>
+        <v>1808</v>
       </c>
       <c r="L590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
-        <v>255898</v>
+        <v>255892</v>
       </c>
       <c r="B591" t="s">
-        <v>1816</v>
+        <v>1809</v>
       </c>
       <c r="C591" t="s">
-        <v>1817</v>
+        <v>1810</v>
       </c>
       <c r="D591" t="s">
         <v>14</v>
       </c>
       <c r="E591" t="s">
         <v>25</v>
       </c>
       <c r="H591" t="s">
-        <v>1818</v>
+        <v>1811</v>
       </c>
       <c r="L591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
-        <v>255899</v>
+        <v>255896</v>
       </c>
       <c r="B592" t="s">
-        <v>1819</v>
+        <v>1812</v>
       </c>
       <c r="C592" t="s">
-        <v>1820</v>
+        <v>1813</v>
       </c>
       <c r="D592" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G592" t="s">
+        <v>1814</v>
       </c>
       <c r="H592" t="s">
-        <v>1821</v>
+        <v>1815</v>
       </c>
       <c r="L592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
-        <v>255903</v>
+        <v>255898</v>
       </c>
       <c r="B593" t="s">
-        <v>1822</v>
+        <v>1816</v>
       </c>
       <c r="C593" t="s">
-        <v>1259</v>
+        <v>1817</v>
       </c>
       <c r="D593" t="s">
         <v>14</v>
       </c>
       <c r="E593" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H593" t="s">
-        <v>1823</v>
+        <v>1818</v>
       </c>
       <c r="L593" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
-        <v>255905</v>
+        <v>255899</v>
       </c>
       <c r="B594" t="s">
-        <v>1824</v>
+        <v>1819</v>
       </c>
       <c r="C594" t="s">
-        <v>1825</v>
+        <v>1820</v>
       </c>
       <c r="D594" t="s">
         <v>14</v>
       </c>
       <c r="E594" t="s">
         <v>25</v>
       </c>
       <c r="H594" t="s">
-        <v>1826</v>
+        <v>1821</v>
       </c>
       <c r="L594" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
-        <v>255907</v>
+        <v>255903</v>
       </c>
       <c r="B595" t="s">
-        <v>1827</v>
+        <v>1822</v>
       </c>
       <c r="C595" t="s">
-        <v>1828</v>
+        <v>1823</v>
       </c>
       <c r="D595" t="s">
         <v>14</v>
       </c>
       <c r="E595" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H595" t="s">
-        <v>1829</v>
+        <v>1824</v>
       </c>
       <c r="L595" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
-        <v>255909</v>
+        <v>255905</v>
       </c>
       <c r="B596" t="s">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="C596" t="s">
-        <v>1319</v>
+        <v>1826</v>
       </c>
       <c r="D596" t="s">
         <v>14</v>
       </c>
       <c r="E596" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H596" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="L596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
-        <v>255910</v>
+        <v>255907</v>
       </c>
       <c r="B597" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="C597" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="D597" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E597" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H597" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="L597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
-        <v>255913</v>
+        <v>255909</v>
       </c>
       <c r="B598" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
       <c r="C598" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="D598" t="s">
         <v>14</v>
       </c>
       <c r="E598" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H598" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="L598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
-        <v>255915</v>
+        <v>255910</v>
       </c>
       <c r="B599" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="C599" t="s">
-        <v>1839</v>
+        <v>1835</v>
       </c>
       <c r="D599" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E599" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H599" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="L599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
-        <v>255917</v>
+        <v>255913</v>
       </c>
       <c r="B600" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
       <c r="C600" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
       <c r="D600" t="s">
         <v>14</v>
       </c>
       <c r="E600" t="s">
         <v>187</v>
       </c>
       <c r="H600" t="s">
-        <v>1843</v>
+        <v>1839</v>
       </c>
       <c r="L600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
-        <v>255918</v>
+        <v>255915</v>
       </c>
       <c r="B601" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="C601" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="D601" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E601" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H601" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="L601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
-        <v>255919</v>
+        <v>255917</v>
       </c>
       <c r="B602" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="C602" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
       <c r="D602" t="s">
         <v>14</v>
       </c>
       <c r="E602" t="s">
         <v>187</v>
       </c>
       <c r="H602" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
       <c r="L602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
-        <v>255920</v>
+        <v>255918</v>
       </c>
       <c r="B603" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="C603" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
       <c r="D603" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E603" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H603" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="L603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
-        <v>255921</v>
+        <v>255919</v>
       </c>
       <c r="B604" t="s">
-        <v>1853</v>
+        <v>1849</v>
       </c>
       <c r="C604" t="s">
-        <v>1854</v>
+        <v>1850</v>
       </c>
       <c r="D604" t="s">
         <v>14</v>
       </c>
       <c r="E604" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H604" t="s">
-        <v>1855</v>
+        <v>1851</v>
       </c>
       <c r="L604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
-        <v>255924</v>
+        <v>255920</v>
       </c>
       <c r="B605" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
       <c r="C605" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="E605" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H605" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
       <c r="L605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
-        <v>255927</v>
+        <v>255921</v>
       </c>
       <c r="B606" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="C606" t="s">
-        <v>1860</v>
+        <v>1856</v>
       </c>
       <c r="D606" t="s">
         <v>14</v>
       </c>
       <c r="E606" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H606" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
       <c r="L606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
-        <v>255928</v>
+        <v>255924</v>
       </c>
       <c r="B607" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="C607" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="D607" t="s">
         <v>14</v>
       </c>
       <c r="E607" t="s">
         <v>25</v>
       </c>
       <c r="H607" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="L607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
-        <v>255929</v>
+        <v>255927</v>
       </c>
       <c r="B608" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="C608" t="s">
-        <v>1583</v>
+        <v>1862</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H608" t="s">
-        <v>1866</v>
+        <v>1863</v>
       </c>
       <c r="L608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
-        <v>255931</v>
+        <v>255928</v>
       </c>
       <c r="B609" t="s">
-        <v>1867</v>
+        <v>1864</v>
       </c>
       <c r="C609" t="s">
-        <v>1868</v>
+        <v>1865</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H609" t="s">
-        <v>1869</v>
+        <v>1866</v>
       </c>
       <c r="L609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
-        <v>255933</v>
+        <v>255929</v>
       </c>
       <c r="B610" t="s">
-        <v>1870</v>
+        <v>1867</v>
       </c>
       <c r="C610" t="s">
-        <v>1871</v>
+        <v>1583</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
       <c r="E610" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H610" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="L610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
-        <v>255934</v>
+        <v>255931</v>
       </c>
       <c r="B611" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="C611" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="D611" t="s">
         <v>14</v>
       </c>
       <c r="E611" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H611" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="L611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
-        <v>255936</v>
+        <v>255933</v>
       </c>
       <c r="B612" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="C612" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="D612" t="s">
         <v>14</v>
       </c>
       <c r="E612" t="s">
         <v>187</v>
       </c>
       <c r="H612" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="L612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
-        <v>255937</v>
+        <v>255934</v>
       </c>
       <c r="B613" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="C613" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>25</v>
       </c>
       <c r="H613" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
       <c r="L613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
-        <v>255938</v>
+        <v>255936</v>
       </c>
       <c r="B614" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="C614" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
-        <v>1609</v>
+        <v>187</v>
       </c>
       <c r="H614" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="L614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
-        <v>255939</v>
+        <v>255937</v>
       </c>
       <c r="B615" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="C615" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="D615" t="s">
         <v>14</v>
       </c>
       <c r="E615" t="s">
         <v>25</v>
       </c>
       <c r="H615" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
       <c r="L615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
-        <v>255940</v>
+        <v>255938</v>
       </c>
       <c r="B616" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="C616" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="D616" t="s">
         <v>14</v>
       </c>
       <c r="E616" t="s">
-        <v>25</v>
+        <v>1205</v>
       </c>
       <c r="H616" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="L616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
-        <v>255944</v>
+        <v>255939</v>
       </c>
       <c r="B617" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="C617" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="D617" t="s">
         <v>14</v>
       </c>
       <c r="E617" t="s">
         <v>25</v>
       </c>
       <c r="H617" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="L617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
-        <v>255947</v>
+        <v>255940</v>
       </c>
       <c r="B618" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="C618" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="D618" t="s">
         <v>14</v>
       </c>
       <c r="E618" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H618" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="L618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
-        <v>255948</v>
+        <v>255944</v>
       </c>
       <c r="B619" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="C619" t="s">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="D619" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E619" t="s">
+        <v>25</v>
       </c>
       <c r="H619" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="L619" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
-        <v>255949</v>
+        <v>255947</v>
       </c>
       <c r="B620" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="C620" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="D620" t="s">
         <v>14</v>
       </c>
       <c r="E620" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H620" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="L620" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
-        <v>255950</v>
+        <v>255948</v>
       </c>
       <c r="B621" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="C621" t="s">
-        <v>1583</v>
+        <v>1900</v>
       </c>
       <c r="D621" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>226</v>
       </c>
       <c r="H621" t="s">
-        <v>1904</v>
+        <v>1901</v>
       </c>
       <c r="L621" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
-        <v>255952</v>
+        <v>255949</v>
       </c>
       <c r="B622" t="s">
-        <v>1905</v>
+        <v>1902</v>
       </c>
       <c r="C622" t="s">
-        <v>1906</v>
+        <v>1903</v>
       </c>
       <c r="D622" t="s">
         <v>14</v>
       </c>
       <c r="E622" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H622" t="s">
-        <v>1907</v>
+        <v>1904</v>
       </c>
       <c r="L622" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
-        <v>255953</v>
+        <v>255950</v>
       </c>
       <c r="B623" t="s">
-        <v>1908</v>
+        <v>1905</v>
       </c>
       <c r="C623" t="s">
-        <v>1909</v>
+        <v>1583</v>
       </c>
       <c r="D623" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E623" t="s">
+        <v>924</v>
       </c>
       <c r="H623" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="L623" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
-        <v>255955</v>
+        <v>255952</v>
       </c>
       <c r="B624" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="C624" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="D624" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E624" t="s">
-        <v>30</v>
+        <v>1440</v>
       </c>
       <c r="H624" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="L624" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
-        <v>255957</v>
+        <v>255953</v>
       </c>
       <c r="B625" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="C625" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="D625" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H625" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="L625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
-        <v>255958</v>
+        <v>255955</v>
       </c>
       <c r="B626" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="C626" t="s">
-        <v>1583</v>
+        <v>1914</v>
       </c>
       <c r="D626" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E626" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H626" t="s">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="L626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
-        <v>255959</v>
+        <v>255957</v>
       </c>
       <c r="B627" t="s">
-        <v>1919</v>
+        <v>1916</v>
       </c>
       <c r="C627" t="s">
-        <v>1920</v>
+        <v>1917</v>
       </c>
       <c r="D627" t="s">
         <v>14</v>
       </c>
       <c r="E627" t="s">
         <v>25</v>
       </c>
       <c r="H627" t="s">
-        <v>1921</v>
+        <v>1918</v>
       </c>
       <c r="L627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
-        <v>255960</v>
+        <v>255958</v>
       </c>
       <c r="B628" t="s">
-        <v>1922</v>
+        <v>1919</v>
       </c>
       <c r="C628" t="s">
-        <v>1923</v>
+        <v>1583</v>
       </c>
       <c r="D628" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E628" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H628" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="L628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
-        <v>255962</v>
+        <v>255959</v>
       </c>
       <c r="B629" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="C629" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="D629" t="s">
         <v>14</v>
       </c>
       <c r="E629" t="s">
         <v>25</v>
       </c>
       <c r="H629" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="L629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
-        <v>255964</v>
+        <v>255960</v>
       </c>
       <c r="B630" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="C630" t="s">
-        <v>1319</v>
+        <v>1925</v>
       </c>
       <c r="D630" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E630" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H630" t="s">
-        <v>1929</v>
+        <v>1926</v>
       </c>
       <c r="L630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
-        <v>255966</v>
+        <v>255962</v>
       </c>
       <c r="B631" t="s">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="C631" t="s">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="D631" t="s">
         <v>14</v>
       </c>
       <c r="E631" t="s">
         <v>25</v>
       </c>
       <c r="H631" t="s">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="L631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
-        <v>255971</v>
+        <v>255964</v>
       </c>
       <c r="B632" t="s">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="C632" t="s">
-        <v>1901</v>
+        <v>1832</v>
       </c>
       <c r="D632" t="s">
         <v>14</v>
       </c>
       <c r="E632" t="s">
         <v>25</v>
       </c>
       <c r="H632" t="s">
-        <v>504</v>
+        <v>1931</v>
       </c>
       <c r="L632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
-        <v>255973</v>
+        <v>255966</v>
       </c>
       <c r="B633" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D633" t="s">
+        <v>14</v>
+      </c>
+      <c r="E633" t="s">
+        <v>25</v>
+      </c>
+      <c r="H633" t="s">
         <v>1934</v>
-      </c>
-[...16 lines deleted...]
-        <v>1937</v>
       </c>
       <c r="L633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
-        <v>255974</v>
+        <v>255971</v>
       </c>
       <c r="B634" t="s">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="C634" t="s">
-        <v>1935</v>
+        <v>1903</v>
       </c>
       <c r="D634" t="s">
         <v>14</v>
       </c>
       <c r="E634" t="s">
-        <v>1939</v>
+        <v>25</v>
       </c>
       <c r="H634" t="s">
-        <v>1937</v>
+        <v>504</v>
       </c>
       <c r="L634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
-        <v>255976</v>
+        <v>255973</v>
       </c>
       <c r="B635" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="C635" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="D635" t="s">
         <v>29</v>
       </c>
       <c r="E635" t="s">
         <v>30</v>
       </c>
-      <c r="G635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H635" t="s">
-        <v>1942</v>
+        <v>1938</v>
+      </c>
+      <c r="J635">
+        <v>255974</v>
+      </c>
+      <c r="K635" t="s">
+        <v>1939</v>
       </c>
       <c r="L635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
-        <v>255977</v>
+        <v>255974</v>
       </c>
       <c r="B636" t="s">
-        <v>1943</v>
+        <v>1940</v>
       </c>
       <c r="C636" t="s">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="D636" t="s">
         <v>14</v>
       </c>
       <c r="E636" t="s">
-        <v>25</v>
+        <v>1941</v>
       </c>
       <c r="H636" t="s">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="L636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:12">
       <c r="A637">
-        <v>255984</v>
+        <v>255976</v>
       </c>
       <c r="B637" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="C637" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="D637" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E637" t="s">
-        <v>933</v>
+        <v>30</v>
+      </c>
+      <c r="G637" t="s">
+        <v>82</v>
       </c>
       <c r="H637" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="L637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:12">
       <c r="A638">
-        <v>255985</v>
+        <v>255977</v>
       </c>
       <c r="B638" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="C638" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="D638" t="s">
         <v>14</v>
       </c>
       <c r="E638" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H638" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="L638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:12">
       <c r="A639">
-        <v>255986</v>
+        <v>255984</v>
       </c>
       <c r="B639" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="C639" t="s">
-        <v>1941</v>
+        <v>1949</v>
       </c>
       <c r="D639" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E639" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>933</v>
       </c>
       <c r="H639" t="s">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="L639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:12">
       <c r="A640">
-        <v>255989</v>
+        <v>255985</v>
       </c>
       <c r="B640" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="C640" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="D640" t="s">
         <v>14</v>
       </c>
       <c r="E640" t="s">
-        <v>15</v>
+        <v>924</v>
       </c>
       <c r="H640" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="L640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:12">
       <c r="A641">
-        <v>255995</v>
+        <v>255986</v>
       </c>
       <c r="B641" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="C641" t="s">
-        <v>1958</v>
+        <v>1943</v>
       </c>
       <c r="D641" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E641" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G641" t="s">
+        <v>82</v>
       </c>
       <c r="H641" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="L641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="642" spans="1:12">
       <c r="A642">
-        <v>255996</v>
+        <v>255989</v>
       </c>
       <c r="B642" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="C642" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D642" t="s">
         <v>14</v>
       </c>
       <c r="E642" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H642" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="L642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="643" spans="1:12">
       <c r="A643">
-        <v>256000</v>
+        <v>255995</v>
       </c>
       <c r="B643" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="C643" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="D643" t="s">
         <v>14</v>
       </c>
       <c r="E643" t="s">
-        <v>1965</v>
+        <v>25</v>
       </c>
       <c r="H643" t="s">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="L643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:12">
       <c r="A644">
-        <v>256004</v>
+        <v>255996</v>
       </c>
       <c r="B644" t="s">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="C644" t="s">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="D644" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E644" t="s">
-        <v>347</v>
+        <v>187</v>
       </c>
       <c r="H644" t="s">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="L644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="645" spans="1:12">
       <c r="A645">
-        <v>256005</v>
+        <v>256000</v>
       </c>
       <c r="B645" t="s">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="C645" t="s">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="D645" t="s">
         <v>14</v>
       </c>
       <c r="E645" t="s">
-        <v>187</v>
+        <v>1967</v>
       </c>
       <c r="H645" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="L645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:12">
       <c r="A646">
-        <v>256006</v>
+        <v>256004</v>
       </c>
       <c r="B646" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="C646" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="D646" t="s">
         <v>29</v>
       </c>
       <c r="E646" t="s">
-        <v>30</v>
+        <v>347</v>
       </c>
       <c r="H646" t="s">
-        <v>1975</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>1971</v>
       </c>
       <c r="L646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:12">
       <c r="A647">
-        <v>256010</v>
+        <v>256005</v>
       </c>
       <c r="B647" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="C647" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="D647" t="s">
         <v>14</v>
       </c>
       <c r="E647" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H647" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="L647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="648" spans="1:12">
       <c r="A648">
-        <v>256012</v>
+        <v>256006</v>
       </c>
       <c r="B648" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="C648" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D648" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E648" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H648" t="s">
-        <v>1981</v>
+        <v>1977</v>
+      </c>
+      <c r="J648">
+        <v>253345</v>
+      </c>
+      <c r="K648" t="s">
+        <v>453</v>
       </c>
       <c r="L648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:12">
       <c r="A649">
-        <v>256013</v>
+        <v>256010</v>
       </c>
       <c r="B649" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="C649" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D649" t="s">
+        <v>14</v>
+      </c>
+      <c r="E649" t="s">
+        <v>924</v>
+      </c>
+      <c r="H649" t="s">
         <v>1980</v>
-      </c>
-[...7 lines deleted...]
-        <v>1983</v>
       </c>
       <c r="L649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="650" spans="1:12">
       <c r="A650">
-        <v>256023</v>
+        <v>256012</v>
       </c>
       <c r="B650" t="s">
-        <v>1984</v>
+        <v>1981</v>
       </c>
       <c r="C650" t="s">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D650" t="s">
         <v>14</v>
       </c>
       <c r="E650" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H650" t="s">
-        <v>1986</v>
+        <v>1983</v>
       </c>
       <c r="L650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:12">
       <c r="A651">
-        <v>256026</v>
+        <v>256013</v>
       </c>
       <c r="B651" t="s">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="C651" t="s">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="D651" t="s">
         <v>14</v>
       </c>
       <c r="E651" t="s">
         <v>881</v>
       </c>
       <c r="H651" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="L651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:12">
       <c r="A652">
-        <v>256027</v>
+        <v>256023</v>
       </c>
       <c r="B652" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="C652" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D652" t="s">
         <v>14</v>
       </c>
       <c r="E652" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H652" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="L652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:12">
       <c r="A653">
-        <v>256028</v>
+        <v>256026</v>
       </c>
       <c r="B653" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="C653" t="s">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="D653" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E653" t="s">
-        <v>30</v>
+        <v>881</v>
       </c>
       <c r="H653" t="s">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="L653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:12">
       <c r="A654">
-        <v>256034</v>
+        <v>256027</v>
       </c>
       <c r="B654" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="C654" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="D654" t="s">
         <v>14</v>
       </c>
       <c r="E654" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>924</v>
       </c>
       <c r="H654" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="L654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="655" spans="1:12">
       <c r="A655">
-        <v>256035</v>
+        <v>256028</v>
       </c>
       <c r="B655" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="C655" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D655" t="s">
+        <v>29</v>
+      </c>
+      <c r="E655" t="s">
+        <v>30</v>
+      </c>
+      <c r="H655" t="s">
         <v>1997</v>
-      </c>
-[...7 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="L655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:12">
       <c r="A656">
-        <v>256042</v>
+        <v>256034</v>
       </c>
       <c r="B656" t="s">
-        <v>2001</v>
+        <v>1998</v>
       </c>
       <c r="C656" t="s">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="D656" t="s">
         <v>14</v>
       </c>
       <c r="E656" t="s">
-        <v>25</v>
+        <v>1967</v>
+      </c>
+      <c r="F656" t="s">
+        <v>414</v>
       </c>
       <c r="H656" t="s">
-        <v>2003</v>
+        <v>2000</v>
       </c>
       <c r="L656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:12">
       <c r="A657">
-        <v>256047</v>
+        <v>256035</v>
       </c>
       <c r="B657" t="s">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="C657" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="D657" t="s">
         <v>14</v>
       </c>
       <c r="E657" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>15</v>
       </c>
       <c r="H657" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="L657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:12">
       <c r="A658">
-        <v>256048</v>
+        <v>256042</v>
       </c>
       <c r="B658" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="C658" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="D658" t="s">
         <v>14</v>
       </c>
       <c r="E658" t="s">
-        <v>1609</v>
+        <v>25</v>
       </c>
       <c r="H658" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="L658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:12">
       <c r="A659">
-        <v>256049</v>
+        <v>256047</v>
       </c>
       <c r="B659" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="C659" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D659" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E659" t="s">
-        <v>2012</v>
+        <v>1967</v>
+      </c>
+      <c r="F659" t="s">
+        <v>212</v>
       </c>
       <c r="H659" t="s">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="L659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:12">
       <c r="A660">
-        <v>256052</v>
+        <v>256048</v>
       </c>
       <c r="B660" t="s">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="C660" t="s">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="D660" t="s">
         <v>14</v>
       </c>
       <c r="E660" t="s">
-        <v>25</v>
+        <v>1205</v>
       </c>
       <c r="H660" t="s">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="L660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:12">
       <c r="A661">
-        <v>256057</v>
+        <v>256049</v>
       </c>
       <c r="B661" t="s">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="C661" t="s">
-        <v>2018</v>
+        <v>2013</v>
       </c>
       <c r="D661" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E661" t="s">
-        <v>25</v>
+        <v>2014</v>
       </c>
       <c r="H661" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="L661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="662" spans="1:12">
       <c r="A662">
-        <v>256059</v>
+        <v>256052</v>
       </c>
       <c r="B662" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C662" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="D662" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E662" t="s">
+        <v>25</v>
       </c>
       <c r="H662" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="L662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:12">
       <c r="A663">
-        <v>256061</v>
+        <v>256057</v>
       </c>
       <c r="B663" t="s">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="C663" t="s">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="D663" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E663" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H663" t="s">
-        <v>2025</v>
-[...5 lines deleted...]
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="L663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="664" spans="1:12">
       <c r="A664">
-        <v>256062</v>
+        <v>256059</v>
       </c>
       <c r="B664" t="s">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="C664" t="s">
-        <v>2027</v>
+        <v>2023</v>
       </c>
       <c r="D664" t="s">
         <v>226</v>
       </c>
       <c r="H664" t="s">
-        <v>1776</v>
+        <v>2024</v>
       </c>
       <c r="L664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:12">
       <c r="A665">
-        <v>256064</v>
+        <v>256061</v>
       </c>
       <c r="B665" t="s">
-        <v>2028</v>
+        <v>2025</v>
       </c>
       <c r="C665" t="s">
-        <v>2029</v>
+        <v>2026</v>
       </c>
       <c r="D665" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2030</v>
+        <v>29</v>
+      </c>
+      <c r="E665" t="s">
+        <v>30</v>
       </c>
       <c r="H665" t="s">
-        <v>2031</v>
+        <v>2027</v>
+      </c>
+      <c r="J665">
+        <v>256059</v>
+      </c>
+      <c r="K665" t="s">
+        <v>2024</v>
       </c>
       <c r="L665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="666" spans="1:12">
       <c r="A666">
-        <v>256067</v>
+        <v>256062</v>
       </c>
       <c r="B666" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="C666" t="s">
-        <v>2033</v>
+        <v>2029</v>
       </c>
       <c r="D666" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H666" t="s">
-        <v>2034</v>
+        <v>1776</v>
       </c>
       <c r="L666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:12">
       <c r="A667">
-        <v>256070</v>
+        <v>256064</v>
       </c>
       <c r="B667" t="s">
-        <v>2035</v>
+        <v>2030</v>
       </c>
       <c r="C667" t="s">
-        <v>2036</v>
+        <v>2031</v>
       </c>
       <c r="D667" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G667" t="s">
+        <v>2032</v>
       </c>
       <c r="H667" t="s">
-        <v>2037</v>
+        <v>2033</v>
       </c>
       <c r="L667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:12">
       <c r="A668">
-        <v>256071</v>
+        <v>256067</v>
       </c>
       <c r="B668" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="C668" t="s">
-        <v>2039</v>
+        <v>2035</v>
       </c>
       <c r="D668" t="s">
         <v>14</v>
       </c>
       <c r="E668" t="s">
         <v>25</v>
       </c>
       <c r="H668" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="L668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="669" spans="1:12">
       <c r="A669">
-        <v>256073</v>
+        <v>256070</v>
       </c>
       <c r="B669" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="C669" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="D669" t="s">
         <v>14</v>
       </c>
       <c r="E669" t="s">
         <v>25</v>
       </c>
       <c r="H669" t="s">
-        <v>2043</v>
+        <v>2039</v>
       </c>
       <c r="L669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:12">
       <c r="A670">
-        <v>256074</v>
+        <v>256071</v>
       </c>
       <c r="B670" t="s">
-        <v>2044</v>
+        <v>2040</v>
       </c>
       <c r="C670" t="s">
-        <v>2045</v>
+        <v>2041</v>
       </c>
       <c r="D670" t="s">
         <v>14</v>
       </c>
       <c r="E670" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H670" t="s">
-        <v>2046</v>
+        <v>2042</v>
       </c>
       <c r="L670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:12">
       <c r="A671">
-        <v>256076</v>
+        <v>256073</v>
       </c>
       <c r="B671" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="C671" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="D671" t="s">
         <v>14</v>
       </c>
       <c r="E671" t="s">
         <v>25</v>
       </c>
       <c r="H671" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
       <c r="L671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:12">
       <c r="A672">
-        <v>256078</v>
+        <v>256074</v>
       </c>
       <c r="B672" t="s">
-        <v>2050</v>
+        <v>2046</v>
       </c>
       <c r="C672" t="s">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="D672" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E672" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>187</v>
       </c>
       <c r="H672" t="s">
-        <v>2052</v>
+        <v>2048</v>
       </c>
       <c r="L672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:12">
       <c r="A673">
-        <v>256079</v>
+        <v>256076</v>
       </c>
       <c r="B673" t="s">
-        <v>2053</v>
+        <v>2049</v>
       </c>
       <c r="C673" t="s">
-        <v>2054</v>
+        <v>2050</v>
       </c>
       <c r="D673" t="s">
         <v>14</v>
       </c>
       <c r="E673" t="s">
         <v>25</v>
       </c>
       <c r="H673" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
       <c r="L673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:12">
       <c r="A674">
-        <v>256080</v>
+        <v>256078</v>
       </c>
       <c r="B674" t="s">
-        <v>2056</v>
+        <v>2052</v>
       </c>
       <c r="C674" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="D674" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E674" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G674" t="s">
+        <v>694</v>
       </c>
       <c r="H674" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="L674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:12">
       <c r="A675">
-        <v>256083</v>
+        <v>256079</v>
       </c>
       <c r="B675" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="C675" t="s">
-        <v>2060</v>
+        <v>2056</v>
       </c>
       <c r="D675" t="s">
         <v>14</v>
       </c>
       <c r="E675" t="s">
         <v>25</v>
       </c>
       <c r="H675" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
       <c r="L675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:12">
       <c r="A676">
-        <v>256086</v>
+        <v>256080</v>
       </c>
       <c r="B676" t="s">
-        <v>2062</v>
+        <v>2058</v>
       </c>
       <c r="C676" t="s">
-        <v>2063</v>
+        <v>2059</v>
       </c>
       <c r="D676" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E676" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>25</v>
       </c>
       <c r="H676" t="s">
-        <v>2064</v>
+        <v>2060</v>
       </c>
       <c r="L676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:12">
       <c r="A677">
-        <v>256088</v>
+        <v>256083</v>
       </c>
       <c r="B677" t="s">
-        <v>2065</v>
+        <v>2061</v>
       </c>
       <c r="C677" t="s">
-        <v>2066</v>
+        <v>2062</v>
       </c>
       <c r="D677" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E677" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H677" t="s">
-        <v>2067</v>
-[...5 lines deleted...]
-        <v>2068</v>
+        <v>2063</v>
       </c>
       <c r="L677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:12">
       <c r="A678">
-        <v>256089</v>
+        <v>256086</v>
       </c>
       <c r="B678" t="s">
-        <v>2069</v>
+        <v>2064</v>
       </c>
       <c r="C678" t="s">
-        <v>2070</v>
+        <v>2065</v>
       </c>
       <c r="D678" t="s">
         <v>29</v>
       </c>
       <c r="E678" t="s">
         <v>30</v>
       </c>
+      <c r="G678" t="s">
+        <v>528</v>
+      </c>
       <c r="H678" t="s">
-        <v>2071</v>
-[...5 lines deleted...]
-        <v>2068</v>
+        <v>2066</v>
       </c>
       <c r="L678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:12">
       <c r="A679">
-        <v>256090</v>
+        <v>256088</v>
       </c>
       <c r="B679" t="s">
-        <v>2072</v>
+        <v>2067</v>
       </c>
       <c r="C679" t="s">
-        <v>2073</v>
+        <v>2068</v>
       </c>
       <c r="D679" t="s">
         <v>29</v>
       </c>
       <c r="E679" t="s">
         <v>30</v>
       </c>
       <c r="H679" t="s">
-        <v>2074</v>
+        <v>2069</v>
       </c>
       <c r="J679">
         <v>256100</v>
       </c>
       <c r="K679" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="L679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:12">
       <c r="A680">
-        <v>256096</v>
+        <v>256089</v>
       </c>
       <c r="B680" t="s">
-        <v>2075</v>
+        <v>2071</v>
       </c>
       <c r="C680" t="s">
-        <v>2076</v>
+        <v>2072</v>
       </c>
       <c r="D680" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E680" t="s">
+        <v>30</v>
       </c>
       <c r="H680" t="s">
-        <v>2077</v>
+        <v>2073</v>
+      </c>
+      <c r="J680">
+        <v>256100</v>
+      </c>
+      <c r="K680" t="s">
+        <v>2070</v>
       </c>
       <c r="L680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:12">
       <c r="A681">
-        <v>256098</v>
+        <v>256090</v>
       </c>
       <c r="B681" t="s">
-        <v>2078</v>
+        <v>2074</v>
       </c>
       <c r="C681" t="s">
-        <v>2079</v>
+        <v>2075</v>
       </c>
       <c r="D681" t="s">
         <v>29</v>
       </c>
       <c r="E681" t="s">
         <v>30</v>
       </c>
-      <c r="G681" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H681" t="s">
-        <v>2081</v>
+        <v>2076</v>
+      </c>
+      <c r="J681">
+        <v>256100</v>
+      </c>
+      <c r="K681" t="s">
+        <v>2070</v>
       </c>
       <c r="L681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:12">
       <c r="A682">
-        <v>256100</v>
+        <v>256096</v>
       </c>
       <c r="B682" t="s">
-        <v>2082</v>
+        <v>2077</v>
       </c>
       <c r="C682" t="s">
-        <v>1556</v>
+        <v>2078</v>
       </c>
       <c r="D682" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H682" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="L682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:12">
       <c r="A683">
-        <v>256103</v>
+        <v>256098</v>
       </c>
       <c r="B683" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
       <c r="C683" t="s">
-        <v>2084</v>
+        <v>2081</v>
       </c>
       <c r="D683" t="s">
         <v>29</v>
       </c>
       <c r="E683" t="s">
         <v>30</v>
       </c>
       <c r="G683" t="s">
-        <v>82</v>
+        <v>2082</v>
       </c>
       <c r="H683" t="s">
-        <v>2085</v>
+        <v>2083</v>
       </c>
       <c r="L683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:12">
       <c r="A684">
-        <v>256106</v>
+        <v>256100</v>
       </c>
       <c r="B684" t="s">
-        <v>2086</v>
+        <v>2084</v>
       </c>
       <c r="C684" t="s">
-        <v>2087</v>
+        <v>1556</v>
       </c>
       <c r="D684" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E684" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H684" t="s">
-        <v>2088</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>2070</v>
       </c>
       <c r="L684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:12">
       <c r="A685">
-        <v>256107</v>
+        <v>256103</v>
       </c>
       <c r="B685" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="C685" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="D685" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E685" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G685" t="s">
+        <v>82</v>
       </c>
       <c r="H685" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
       <c r="L685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:12">
       <c r="A686">
-        <v>256109</v>
+        <v>256106</v>
       </c>
       <c r="B686" t="s">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="C686" t="s">
-        <v>1556</v>
+        <v>2089</v>
       </c>
       <c r="D686" t="s">
         <v>29</v>
       </c>
       <c r="E686" t="s">
         <v>30</v>
       </c>
       <c r="H686" t="s">
-        <v>2093</v>
+        <v>2090</v>
       </c>
       <c r="J686">
-        <v>256100</v>
+        <v>253034</v>
       </c>
       <c r="K686" t="s">
-        <v>2068</v>
+        <v>26</v>
       </c>
       <c r="L686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:12">
       <c r="A687">
-        <v>256111</v>
+        <v>256107</v>
       </c>
       <c r="B687" t="s">
-        <v>2094</v>
+        <v>2091</v>
       </c>
       <c r="C687" t="s">
-        <v>2095</v>
+        <v>2092</v>
       </c>
       <c r="D687" t="s">
         <v>14</v>
       </c>
       <c r="E687" t="s">
         <v>25</v>
       </c>
       <c r="H687" t="s">
-        <v>2096</v>
+        <v>2093</v>
       </c>
       <c r="L687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:12">
       <c r="A688">
-        <v>256113</v>
+        <v>256109</v>
       </c>
       <c r="B688" t="s">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="C688" t="s">
-        <v>2098</v>
+        <v>1556</v>
       </c>
       <c r="D688" t="s">
         <v>29</v>
       </c>
       <c r="E688" t="s">
         <v>30</v>
       </c>
       <c r="H688" t="s">
-        <v>2099</v>
+        <v>2095</v>
+      </c>
+      <c r="J688">
+        <v>256100</v>
+      </c>
+      <c r="K688" t="s">
+        <v>2070</v>
       </c>
       <c r="L688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:12">
       <c r="A689">
-        <v>256114</v>
+        <v>256111</v>
       </c>
       <c r="B689" t="s">
-        <v>2100</v>
+        <v>2096</v>
       </c>
       <c r="C689" t="s">
-        <v>2101</v>
+        <v>2097</v>
       </c>
       <c r="D689" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E689" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H689" t="s">
-        <v>2102</v>
+        <v>2098</v>
       </c>
       <c r="L689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:12">
       <c r="A690">
-        <v>256116</v>
+        <v>256113</v>
       </c>
       <c r="B690" t="s">
-        <v>2103</v>
+        <v>2099</v>
       </c>
       <c r="C690" t="s">
-        <v>2104</v>
+        <v>2100</v>
       </c>
       <c r="D690" t="s">
         <v>29</v>
       </c>
       <c r="E690" t="s">
         <v>30</v>
       </c>
-      <c r="F690" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H690" t="s">
-        <v>2105</v>
+        <v>2101</v>
       </c>
       <c r="L690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:12">
       <c r="A691">
-        <v>256119</v>
+        <v>256114</v>
       </c>
       <c r="B691" t="s">
-        <v>2106</v>
+        <v>2102</v>
       </c>
       <c r="C691" t="s">
-        <v>2107</v>
+        <v>2103</v>
       </c>
       <c r="D691" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>29</v>
+      </c>
+      <c r="E691" t="s">
+        <v>30</v>
       </c>
       <c r="H691" t="s">
-        <v>2108</v>
+        <v>2104</v>
       </c>
       <c r="L691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:12">
       <c r="A692">
-        <v>256120</v>
+        <v>256116</v>
       </c>
       <c r="B692" t="s">
-        <v>2109</v>
+        <v>2105</v>
       </c>
       <c r="C692" t="s">
-        <v>2110</v>
+        <v>2106</v>
       </c>
       <c r="D692" t="s">
         <v>29</v>
       </c>
       <c r="E692" t="s">
         <v>30</v>
       </c>
-      <c r="G692" t="s">
-        <v>2111</v>
+      <c r="F692" t="s">
+        <v>212</v>
       </c>
       <c r="H692" t="s">
-        <v>2112</v>
+        <v>2107</v>
       </c>
       <c r="L692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:12">
       <c r="A693">
-        <v>256122</v>
+        <v>256119</v>
       </c>
       <c r="B693" t="s">
-        <v>2113</v>
+        <v>2108</v>
       </c>
       <c r="C693" t="s">
-        <v>2114</v>
+        <v>2109</v>
       </c>
       <c r="D693" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="G693" t="s">
+        <v>1364</v>
       </c>
       <c r="H693" t="s">
-        <v>2115</v>
+        <v>2110</v>
       </c>
       <c r="L693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:12">
       <c r="A694">
-        <v>256123</v>
+        <v>256120</v>
       </c>
       <c r="B694" t="s">
-        <v>2116</v>
+        <v>2111</v>
       </c>
       <c r="C694" t="s">
-        <v>2117</v>
+        <v>2112</v>
       </c>
       <c r="D694" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E694" t="s">
-        <v>2118</v>
+        <v>30</v>
+      </c>
+      <c r="G694" t="s">
+        <v>2113</v>
       </c>
       <c r="H694" t="s">
-        <v>2119</v>
+        <v>2114</v>
       </c>
       <c r="L694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:12">
       <c r="A695">
-        <v>256124</v>
+        <v>256122</v>
       </c>
       <c r="B695" t="s">
-        <v>2120</v>
+        <v>2115</v>
       </c>
       <c r="C695" t="s">
-        <v>2121</v>
+        <v>2116</v>
       </c>
       <c r="D695" t="s">
         <v>29</v>
       </c>
       <c r="E695" t="s">
         <v>30</v>
       </c>
-      <c r="G695" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H695" t="s">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="L695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="696" spans="1:12">
       <c r="A696">
-        <v>256129</v>
+        <v>256123</v>
       </c>
       <c r="B696" t="s">
-        <v>2123</v>
+        <v>2118</v>
       </c>
       <c r="C696" t="s">
-        <v>2124</v>
+        <v>2119</v>
       </c>
       <c r="D696" t="s">
         <v>14</v>
       </c>
       <c r="E696" t="s">
-        <v>25</v>
+        <v>2120</v>
       </c>
       <c r="H696" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="L696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:12">
       <c r="A697">
-        <v>256136</v>
+        <v>256124</v>
       </c>
       <c r="B697" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="C697" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="D697" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E697" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="G697" t="s">
+        <v>698</v>
       </c>
       <c r="H697" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="L697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:12">
       <c r="A698">
-        <v>256137</v>
+        <v>256129</v>
       </c>
       <c r="B698" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="C698" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="D698" t="s">
         <v>14</v>
       </c>
       <c r="E698" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H698" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="L698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:12">
       <c r="A699">
-        <v>256138</v>
+        <v>256136</v>
       </c>
       <c r="B699" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="C699" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="D699" t="s">
         <v>14</v>
       </c>
       <c r="E699" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H699" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="L699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="700" spans="1:12">
       <c r="A700">
-        <v>256141</v>
+        <v>256137</v>
       </c>
       <c r="B700" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
       <c r="C700" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
       <c r="D700" t="s">
         <v>14</v>
       </c>
       <c r="E700" t="s">
         <v>187</v>
       </c>
       <c r="H700" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
       <c r="L700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:12">
       <c r="A701">
-        <v>256144</v>
+        <v>256138</v>
       </c>
       <c r="B701" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="C701" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
       <c r="D701" t="s">
         <v>14</v>
       </c>
       <c r="E701" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H701" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="L701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="702" spans="1:12">
       <c r="A702">
-        <v>256145</v>
+        <v>256141</v>
       </c>
       <c r="B702" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
       <c r="C702" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
       <c r="D702" t="s">
         <v>14</v>
       </c>
       <c r="E702" t="s">
         <v>187</v>
       </c>
       <c r="H702" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
       <c r="L702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:12">
       <c r="A703">
-        <v>256147</v>
+        <v>256144</v>
       </c>
       <c r="B703" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="C703" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
       <c r="D703" t="s">
         <v>14</v>
       </c>
       <c r="E703" t="s">
         <v>187</v>
       </c>
       <c r="H703" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="L703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:12">
       <c r="A704">
-        <v>256148</v>
+        <v>256145</v>
       </c>
       <c r="B704" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="C704" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="D704" t="s">
         <v>14</v>
       </c>
       <c r="E704" t="s">
-        <v>2149</v>
+        <v>187</v>
       </c>
       <c r="H704" t="s">
-        <v>2150</v>
+        <v>2145</v>
       </c>
       <c r="L704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:12">
       <c r="A705">
-        <v>256151</v>
+        <v>256147</v>
       </c>
       <c r="B705" t="s">
-        <v>2151</v>
+        <v>2146</v>
       </c>
       <c r="C705" t="s">
-        <v>2152</v>
+        <v>2147</v>
       </c>
       <c r="D705" t="s">
         <v>14</v>
       </c>
       <c r="E705" t="s">
         <v>187</v>
       </c>
       <c r="H705" t="s">
-        <v>2153</v>
+        <v>2148</v>
       </c>
       <c r="L705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:12">
       <c r="A706">
-        <v>256153</v>
+        <v>256148</v>
       </c>
       <c r="B706" t="s">
-        <v>2154</v>
+        <v>2149</v>
       </c>
       <c r="C706" t="s">
-        <v>2155</v>
+        <v>2150</v>
       </c>
       <c r="D706" t="s">
         <v>14</v>
       </c>
       <c r="E706" t="s">
-        <v>25</v>
+        <v>2151</v>
       </c>
       <c r="H706" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="L706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:12">
       <c r="A707">
-        <v>256154</v>
+        <v>256151</v>
       </c>
       <c r="B707" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="C707" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="D707" t="s">
         <v>14</v>
       </c>
       <c r="E707" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H707" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="L707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:12">
       <c r="A708">
-        <v>256166</v>
+        <v>256153</v>
       </c>
       <c r="B708" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
       <c r="C708" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="D708" t="s">
         <v>14</v>
       </c>
       <c r="E708" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H708" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="L708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:12">
       <c r="A709">
-        <v>256174</v>
+        <v>256154</v>
       </c>
       <c r="B709" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
       <c r="C709" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
       <c r="D709" t="s">
         <v>14</v>
       </c>
       <c r="E709" t="s">
         <v>25</v>
       </c>
       <c r="H709" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="L709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:12">
       <c r="A710">
-        <v>256176</v>
+        <v>256166</v>
       </c>
       <c r="B710" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="C710" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="D710" t="s">
         <v>14</v>
       </c>
       <c r="E710" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H710" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
       <c r="L710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:12">
       <c r="A711">
-        <v>256181</v>
+        <v>256174</v>
       </c>
       <c r="B711" t="s">
-        <v>2169</v>
+        <v>2165</v>
       </c>
       <c r="C711" t="s">
-        <v>2170</v>
+        <v>2166</v>
       </c>
       <c r="D711" t="s">
         <v>14</v>
       </c>
       <c r="E711" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H711" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
       <c r="L711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:12">
       <c r="A712">
-        <v>256185</v>
+        <v>256176</v>
       </c>
       <c r="B712" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
       <c r="C712" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
       <c r="D712" t="s">
         <v>14</v>
       </c>
       <c r="E712" t="s">
         <v>25</v>
       </c>
       <c r="H712" t="s">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="L712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:12">
       <c r="A713">
-        <v>256186</v>
+        <v>256181</v>
       </c>
       <c r="B713" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
       <c r="C713" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
       <c r="D713" t="s">
         <v>14</v>
       </c>
       <c r="E713" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H713" t="s">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="L713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:12">
       <c r="A714">
-        <v>256187</v>
+        <v>256185</v>
       </c>
       <c r="B714" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="C714" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="D714" t="s">
         <v>14</v>
       </c>
       <c r="E714" t="s">
         <v>25</v>
       </c>
       <c r="H714" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
       <c r="L714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:12">
       <c r="A715">
-        <v>256191</v>
+        <v>256186</v>
       </c>
       <c r="B715" t="s">
-        <v>2181</v>
+        <v>2177</v>
       </c>
       <c r="C715" t="s">
-        <v>2133</v>
+        <v>2178</v>
       </c>
       <c r="D715" t="s">
         <v>14</v>
       </c>
       <c r="E715" t="s">
         <v>25</v>
       </c>
       <c r="H715" t="s">
-        <v>2182</v>
+        <v>2179</v>
       </c>
       <c r="L715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:12">
       <c r="A716">
-        <v>256205</v>
+        <v>256187</v>
       </c>
       <c r="B716" t="s">
-        <v>2183</v>
+        <v>2180</v>
       </c>
       <c r="C716" t="s">
-        <v>2184</v>
+        <v>2181</v>
       </c>
       <c r="D716" t="s">
         <v>14</v>
       </c>
       <c r="E716" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H716" t="s">
-        <v>2185</v>
+        <v>2182</v>
       </c>
       <c r="L716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:12">
       <c r="A717">
-        <v>256206</v>
+        <v>256191</v>
       </c>
       <c r="B717" t="s">
-        <v>2186</v>
+        <v>2183</v>
       </c>
       <c r="C717" t="s">
-        <v>2187</v>
+        <v>2135</v>
       </c>
       <c r="D717" t="s">
         <v>14</v>
       </c>
       <c r="E717" t="s">
         <v>25</v>
       </c>
       <c r="H717" t="s">
-        <v>2188</v>
+        <v>2184</v>
       </c>
       <c r="L717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:12">
       <c r="A718">
-        <v>256212</v>
+        <v>256205</v>
       </c>
       <c r="B718" t="s">
-        <v>2189</v>
+        <v>2185</v>
       </c>
       <c r="C718" t="s">
-        <v>2190</v>
+        <v>2186</v>
       </c>
       <c r="D718" t="s">
         <v>14</v>
       </c>
       <c r="E718" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H718" t="s">
-        <v>2191</v>
+        <v>2187</v>
       </c>
       <c r="L718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:12">
       <c r="A719">
-        <v>256213</v>
+        <v>256206</v>
       </c>
       <c r="B719" t="s">
-        <v>2192</v>
+        <v>2188</v>
       </c>
       <c r="C719" t="s">
-        <v>2193</v>
+        <v>2189</v>
       </c>
       <c r="D719" t="s">
         <v>14</v>
       </c>
       <c r="E719" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H719" t="s">
-        <v>2194</v>
+        <v>2190</v>
       </c>
       <c r="L719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:12">
       <c r="A720">
-        <v>256214</v>
+        <v>256212</v>
       </c>
       <c r="B720" t="s">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="C720" t="s">
-        <v>2196</v>
+        <v>2192</v>
       </c>
       <c r="D720" t="s">
         <v>14</v>
       </c>
       <c r="E720" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H720" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="L720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:12">
       <c r="A721">
-        <v>256215</v>
+        <v>256213</v>
       </c>
       <c r="B721" t="s">
-        <v>2198</v>
+        <v>2194</v>
       </c>
       <c r="C721" t="s">
-        <v>2199</v>
+        <v>2195</v>
       </c>
       <c r="D721" t="s">
         <v>14</v>
       </c>
       <c r="E721" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="H721" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
       <c r="L721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:12">
       <c r="A722">
-        <v>256217</v>
+        <v>256214</v>
       </c>
       <c r="B722" t="s">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="C722" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="D722" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E722" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H722" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="L722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:12">
       <c r="A723">
-        <v>256219</v>
+        <v>256215</v>
       </c>
       <c r="B723" t="s">
-        <v>2204</v>
+        <v>2200</v>
       </c>
       <c r="C723" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="D723" t="s">
         <v>14</v>
       </c>
       <c r="E723" t="s">
-        <v>187</v>
+        <v>15</v>
+      </c>
+      <c r="F723" t="s">
+        <v>212</v>
       </c>
       <c r="H723" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="L723" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="724" spans="1:12">
       <c r="A724">
-        <v>256221</v>
+        <v>256217</v>
       </c>
       <c r="B724" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
       <c r="C724" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="D724" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E724" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H724" t="s">
-        <v>2209</v>
+        <v>2205</v>
       </c>
       <c r="L724" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="725" spans="1:12">
       <c r="A725">
-        <v>256223</v>
+        <v>256219</v>
       </c>
       <c r="B725" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="C725" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="D725" t="s">
         <v>14</v>
       </c>
       <c r="E725" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H725" t="s">
-        <v>2212</v>
+        <v>2208</v>
       </c>
       <c r="L725" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="726" spans="1:12">
       <c r="A726">
-        <v>256226</v>
+        <v>256221</v>
       </c>
       <c r="B726" t="s">
-        <v>2213</v>
+        <v>2209</v>
       </c>
       <c r="C726" t="s">
-        <v>2214</v>
+        <v>2210</v>
       </c>
       <c r="D726" t="s">
         <v>14</v>
       </c>
       <c r="E726" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H726" t="s">
-        <v>2215</v>
+        <v>2211</v>
       </c>
       <c r="L726" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:12">
       <c r="A727">
-        <v>256229</v>
+        <v>256223</v>
       </c>
       <c r="B727" t="s">
-        <v>2216</v>
+        <v>2212</v>
       </c>
       <c r="C727" t="s">
-        <v>1583</v>
+        <v>2213</v>
       </c>
       <c r="D727" t="s">
         <v>14</v>
       </c>
       <c r="E727" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H727" t="s">
-        <v>2217</v>
+        <v>2214</v>
       </c>
       <c r="L727" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="728" spans="1:12">
       <c r="A728">
-        <v>256230</v>
+        <v>256226</v>
       </c>
       <c r="B728" t="s">
-        <v>2218</v>
+        <v>2215</v>
       </c>
       <c r="C728" t="s">
-        <v>2219</v>
+        <v>2216</v>
       </c>
       <c r="D728" t="s">
         <v>14</v>
       </c>
       <c r="E728" t="s">
         <v>25</v>
       </c>
       <c r="H728" t="s">
-        <v>2220</v>
-[...5 lines deleted...]
-        <v>2221</v>
+        <v>2217</v>
       </c>
       <c r="L728" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:12">
       <c r="A729">
-        <v>256237</v>
+        <v>256229</v>
       </c>
       <c r="B729" t="s">
-        <v>2222</v>
+        <v>2218</v>
       </c>
       <c r="C729" t="s">
-        <v>2223</v>
+        <v>1583</v>
       </c>
       <c r="D729" t="s">
         <v>14</v>
       </c>
       <c r="E729" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H729" t="s">
-        <v>2224</v>
+        <v>2219</v>
       </c>
       <c r="L729" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:12">
       <c r="A730">
-        <v>256238</v>
+        <v>256230</v>
       </c>
       <c r="B730" t="s">
-        <v>2225</v>
+        <v>2220</v>
       </c>
       <c r="C730" t="s">
-        <v>2226</v>
+        <v>2221</v>
       </c>
       <c r="D730" t="s">
         <v>14</v>
       </c>
       <c r="E730" t="s">
-        <v>2227</v>
+        <v>25</v>
       </c>
       <c r="H730" t="s">
-        <v>2228</v>
+        <v>2222</v>
+      </c>
+      <c r="J730">
+        <v>256254</v>
+      </c>
+      <c r="K730" t="s">
+        <v>2223</v>
       </c>
       <c r="L730" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:12">
       <c r="A731">
-        <v>256244</v>
+        <v>256237</v>
       </c>
       <c r="B731" t="s">
-        <v>2229</v>
+        <v>2224</v>
       </c>
       <c r="C731" t="s">
-        <v>2230</v>
+        <v>2225</v>
       </c>
       <c r="D731" t="s">
         <v>14</v>
       </c>
       <c r="E731" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H731" t="s">
-        <v>2231</v>
+        <v>2226</v>
       </c>
       <c r="L731" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:12">
       <c r="A732">
-        <v>256245</v>
+        <v>256238</v>
       </c>
       <c r="B732" t="s">
-        <v>2232</v>
+        <v>2227</v>
       </c>
       <c r="C732" t="s">
-        <v>2233</v>
+        <v>2228</v>
       </c>
       <c r="D732" t="s">
         <v>14</v>
       </c>
       <c r="E732" t="s">
-        <v>25</v>
+        <v>2229</v>
       </c>
       <c r="H732" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
       <c r="L732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:12">
       <c r="A733">
-        <v>256247</v>
+        <v>256244</v>
       </c>
       <c r="B733" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="C733" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
       <c r="D733" t="s">
         <v>14</v>
       </c>
       <c r="E733" t="s">
         <v>187</v>
       </c>
       <c r="H733" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
       <c r="L733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:12">
       <c r="A734">
-        <v>256252</v>
+        <v>256245</v>
       </c>
       <c r="B734" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
       <c r="C734" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="D734" t="s">
         <v>14</v>
       </c>
       <c r="E734" t="s">
         <v>25</v>
       </c>
       <c r="H734" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="L734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:12">
       <c r="A735">
-        <v>256254</v>
+        <v>256247</v>
       </c>
       <c r="B735" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C735" t="s">
-        <v>2219</v>
+        <v>2238</v>
       </c>
       <c r="D735" t="s">
         <v>14</v>
       </c>
       <c r="E735" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H735" t="s">
-        <v>2221</v>
-[...2 lines deleted...]
-        <v>2242</v>
+        <v>2239</v>
       </c>
       <c r="L735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:12">
       <c r="A736">
-        <v>256259</v>
+        <v>256252</v>
       </c>
       <c r="B736" t="s">
-        <v>2243</v>
+        <v>2240</v>
       </c>
       <c r="C736" t="s">
-        <v>2244</v>
+        <v>2241</v>
       </c>
       <c r="D736" t="s">
         <v>14</v>
       </c>
       <c r="E736" t="s">
         <v>25</v>
       </c>
       <c r="H736" t="s">
-        <v>2245</v>
+        <v>2242</v>
       </c>
       <c r="L736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:12">
       <c r="A737">
-        <v>256262</v>
+        <v>256254</v>
       </c>
       <c r="B737" t="s">
-        <v>2246</v>
+        <v>2243</v>
       </c>
       <c r="C737" t="s">
-        <v>2247</v>
+        <v>2221</v>
       </c>
       <c r="D737" t="s">
         <v>14</v>
       </c>
       <c r="E737" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H737" t="s">
-        <v>2248</v>
+        <v>2223</v>
+      </c>
+      <c r="I737" t="s">
+        <v>2244</v>
       </c>
       <c r="L737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:12">
       <c r="A738">
-        <v>256268</v>
+        <v>256259</v>
       </c>
       <c r="B738" t="s">
-        <v>2249</v>
+        <v>2245</v>
       </c>
       <c r="C738" t="s">
-        <v>2250</v>
+        <v>2246</v>
       </c>
       <c r="D738" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E738" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H738" t="s">
-        <v>2251</v>
+        <v>2247</v>
       </c>
       <c r="L738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:12">
       <c r="A739">
-        <v>256272</v>
+        <v>256262</v>
       </c>
       <c r="B739" t="s">
-        <v>2252</v>
+        <v>2248</v>
       </c>
       <c r="C739" t="s">
-        <v>2253</v>
+        <v>2249</v>
       </c>
       <c r="D739" t="s">
         <v>14</v>
       </c>
       <c r="E739" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H739" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="L739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:12">
       <c r="A740">
-        <v>256273</v>
+        <v>256268</v>
       </c>
       <c r="B740" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="C740" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
       <c r="D740" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E740" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H740" t="s">
-        <v>2257</v>
+        <v>2253</v>
       </c>
       <c r="L740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:12">
       <c r="A741">
-        <v>256274</v>
+        <v>256272</v>
       </c>
       <c r="B741" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
       <c r="C741" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
       <c r="D741" t="s">
         <v>14</v>
       </c>
       <c r="E741" t="s">
         <v>25</v>
       </c>
       <c r="H741" t="s">
-        <v>2260</v>
+        <v>2256</v>
       </c>
       <c r="L741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:12">
       <c r="A742">
-        <v>256275</v>
+        <v>256273</v>
       </c>
       <c r="B742" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="C742" t="s">
-        <v>1658</v>
+        <v>2258</v>
       </c>
       <c r="D742" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E742" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H742" t="s">
-        <v>2262</v>
+        <v>2259</v>
       </c>
       <c r="L742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:12">
       <c r="A743">
-        <v>256281</v>
+        <v>256274</v>
       </c>
       <c r="B743" t="s">
-        <v>2263</v>
+        <v>2260</v>
       </c>
       <c r="C743" t="s">
-        <v>2264</v>
+        <v>2261</v>
       </c>
       <c r="D743" t="s">
         <v>14</v>
       </c>
       <c r="E743" t="s">
         <v>25</v>
       </c>
       <c r="H743" t="s">
-        <v>2265</v>
+        <v>2262</v>
       </c>
       <c r="L743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:12">
       <c r="A744">
-        <v>256282</v>
+        <v>256275</v>
       </c>
       <c r="B744" t="s">
-        <v>2266</v>
+        <v>2263</v>
       </c>
       <c r="C744" t="s">
-        <v>2267</v>
+        <v>1658</v>
       </c>
       <c r="D744" t="s">
         <v>29</v>
       </c>
       <c r="E744" t="s">
         <v>30</v>
       </c>
       <c r="H744" t="s">
-        <v>2268</v>
-[...5 lines deleted...]
-        <v>1757</v>
+        <v>2264</v>
       </c>
       <c r="L744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:12">
       <c r="A745">
-        <v>256291</v>
+        <v>256281</v>
       </c>
       <c r="B745" t="s">
-        <v>2269</v>
+        <v>2265</v>
       </c>
       <c r="C745" t="s">
-        <v>1756</v>
+        <v>2266</v>
       </c>
       <c r="D745" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E745" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H745" t="s">
-        <v>2270</v>
-[...5 lines deleted...]
-        <v>1757</v>
+        <v>2267</v>
       </c>
       <c r="L745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:12">
       <c r="A746">
-        <v>256296</v>
+        <v>256282</v>
       </c>
       <c r="B746" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="C746" t="s">
-        <v>1583</v>
+        <v>2269</v>
       </c>
       <c r="D746" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E746" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H746" t="s">
-        <v>2272</v>
+        <v>2270</v>
+      </c>
+      <c r="J746">
+        <v>255855</v>
+      </c>
+      <c r="K746" t="s">
+        <v>1757</v>
       </c>
       <c r="L746" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:12">
       <c r="A747">
-        <v>256298</v>
+        <v>256291</v>
       </c>
       <c r="B747" t="s">
-        <v>2273</v>
+        <v>2271</v>
       </c>
       <c r="C747" t="s">
-        <v>2274</v>
+        <v>1756</v>
       </c>
       <c r="D747" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E747" t="s">
-        <v>881</v>
+        <v>30</v>
+      </c>
+      <c r="F747" t="s">
+        <v>171</v>
       </c>
       <c r="H747" t="s">
-        <v>2275</v>
+        <v>2272</v>
+      </c>
+      <c r="J747">
+        <v>255855</v>
+      </c>
+      <c r="K747" t="s">
+        <v>1757</v>
       </c>
       <c r="L747" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:12">
       <c r="A748">
-        <v>256301</v>
+        <v>256296</v>
       </c>
       <c r="B748" t="s">
-        <v>2276</v>
+        <v>2273</v>
       </c>
       <c r="C748" t="s">
-        <v>2277</v>
+        <v>1583</v>
       </c>
       <c r="D748" t="s">
         <v>14</v>
       </c>
       <c r="E748" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H748" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="L748" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:12">
       <c r="A749">
-        <v>256302</v>
+        <v>256298</v>
       </c>
       <c r="B749" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="C749" t="s">
-        <v>2280</v>
+        <v>2276</v>
       </c>
       <c r="D749" t="s">
         <v>14</v>
       </c>
       <c r="E749" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H749" t="s">
-        <v>2281</v>
+        <v>2277</v>
       </c>
       <c r="L749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:12">
       <c r="A750">
-        <v>256303</v>
+        <v>256301</v>
       </c>
       <c r="B750" t="s">
-        <v>2282</v>
+        <v>2278</v>
       </c>
       <c r="C750" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
       <c r="D750" t="s">
         <v>14</v>
       </c>
       <c r="E750" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H750" t="s">
-        <v>2284</v>
+        <v>2280</v>
       </c>
       <c r="L750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:12">
       <c r="A751">
-        <v>256304</v>
+        <v>256302</v>
       </c>
       <c r="B751" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="C751" t="s">
-        <v>2226</v>
+        <v>2282</v>
       </c>
       <c r="D751" t="s">
         <v>14</v>
       </c>
       <c r="E751" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H751" t="s">
-        <v>2286</v>
+        <v>2283</v>
       </c>
       <c r="L751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:12">
       <c r="A752">
-        <v>256305</v>
+        <v>256303</v>
       </c>
       <c r="B752" t="s">
-        <v>2287</v>
+        <v>2284</v>
       </c>
       <c r="C752" t="s">
-        <v>2288</v>
+        <v>2285</v>
       </c>
       <c r="D752" t="s">
         <v>14</v>
       </c>
       <c r="E752" t="s">
-        <v>881</v>
+        <v>15</v>
       </c>
       <c r="H752" t="s">
-        <v>2289</v>
+        <v>2286</v>
       </c>
       <c r="L752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:12">
       <c r="A753">
-        <v>256306</v>
+        <v>256304</v>
       </c>
       <c r="B753" t="s">
-        <v>2290</v>
+        <v>2287</v>
       </c>
       <c r="C753" t="s">
-        <v>2291</v>
+        <v>2228</v>
       </c>
       <c r="D753" t="s">
         <v>14</v>
       </c>
       <c r="E753" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H753" t="s">
-        <v>2292</v>
+        <v>2288</v>
       </c>
       <c r="L753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="754" spans="1:12">
       <c r="A754">
-        <v>256308</v>
+        <v>256305</v>
       </c>
       <c r="B754" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
       <c r="C754" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="D754" t="s">
         <v>14</v>
       </c>
       <c r="E754" t="s">
-        <v>15</v>
+        <v>881</v>
       </c>
       <c r="H754" t="s">
-        <v>2295</v>
+        <v>2291</v>
       </c>
       <c r="L754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:12">
       <c r="A755">
-        <v>256309</v>
+        <v>256306</v>
       </c>
       <c r="B755" t="s">
-        <v>2296</v>
+        <v>2292</v>
       </c>
       <c r="C755" t="s">
-        <v>2297</v>
+        <v>2293</v>
       </c>
       <c r="D755" t="s">
         <v>14</v>
       </c>
       <c r="E755" t="s">
         <v>25</v>
       </c>
       <c r="H755" t="s">
-        <v>2298</v>
+        <v>2294</v>
       </c>
       <c r="L755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="756" spans="1:12">
       <c r="A756">
-        <v>256312</v>
+        <v>256308</v>
       </c>
       <c r="B756" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
       <c r="C756" t="s">
-        <v>2300</v>
+        <v>2296</v>
       </c>
       <c r="D756" t="s">
         <v>14</v>
       </c>
       <c r="E756" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H756" t="s">
-        <v>2301</v>
+        <v>2297</v>
       </c>
       <c r="L756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:12">
       <c r="A757">
-        <v>256315</v>
+        <v>256309</v>
       </c>
       <c r="B757" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="C757" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="D757" t="s">
         <v>14</v>
       </c>
       <c r="E757" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H757" t="s">
-        <v>2304</v>
+        <v>2300</v>
       </c>
       <c r="L757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:12">
       <c r="A758">
-        <v>256316</v>
+        <v>256312</v>
       </c>
       <c r="B758" t="s">
-        <v>2305</v>
+        <v>2301</v>
       </c>
       <c r="C758" t="s">
-        <v>2306</v>
+        <v>2302</v>
       </c>
       <c r="D758" t="s">
         <v>14</v>
       </c>
       <c r="E758" t="s">
         <v>25</v>
       </c>
       <c r="H758" t="s">
-        <v>2307</v>
+        <v>2303</v>
       </c>
       <c r="L758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:12">
       <c r="A759">
-        <v>256318</v>
+        <v>256315</v>
       </c>
       <c r="B759" t="s">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="C759" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="D759" t="s">
         <v>14</v>
       </c>
       <c r="E759" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H759" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="L759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:12">
       <c r="A760">
-        <v>256320</v>
+        <v>256316</v>
       </c>
       <c r="B760" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C760" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="D760" t="s">
         <v>14</v>
       </c>
       <c r="E760" t="s">
         <v>25</v>
       </c>
       <c r="H760" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="L760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="761" spans="1:12">
       <c r="A761">
-        <v>256321</v>
+        <v>256318</v>
       </c>
       <c r="B761" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="C761" t="s">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="D761" t="s">
         <v>14</v>
       </c>
       <c r="E761" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H761" t="s">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="L761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:12">
       <c r="A762">
-        <v>256323</v>
+        <v>256320</v>
       </c>
       <c r="B762" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="C762" t="s">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="D762" t="s">
         <v>14</v>
       </c>
       <c r="E762" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H762" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
       <c r="L762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="763" spans="1:12">
       <c r="A763">
-        <v>256326</v>
+        <v>256321</v>
       </c>
       <c r="B763" t="s">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="C763" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
       <c r="D763" t="s">
         <v>14</v>
       </c>
       <c r="E763" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H763" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="L763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="764" spans="1:12">
       <c r="A764">
-        <v>256327</v>
+        <v>256323</v>
       </c>
       <c r="B764" t="s">
-        <v>2323</v>
+        <v>2319</v>
       </c>
       <c r="C764" t="s">
-        <v>2324</v>
+        <v>2320</v>
       </c>
       <c r="D764" t="s">
         <v>14</v>
       </c>
       <c r="E764" t="s">
-        <v>25</v>
+        <v>15</v>
+      </c>
+      <c r="F764" t="s">
+        <v>212</v>
       </c>
       <c r="H764" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="L764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="765" spans="1:12">
       <c r="A765">
-        <v>256328</v>
+        <v>256326</v>
       </c>
       <c r="B765" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
       <c r="C765" t="s">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="D765" t="s">
         <v>14</v>
       </c>
       <c r="E765" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H765" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
       <c r="L765" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="766" spans="1:12">
       <c r="A766">
-        <v>256332</v>
+        <v>256327</v>
       </c>
       <c r="B766" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
       <c r="C766" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D766" t="s">
+        <v>14</v>
+      </c>
+      <c r="E766" t="s">
+        <v>25</v>
+      </c>
+      <c r="H766" t="s">
         <v>2327</v>
-      </c>
-[...7 lines deleted...]
-        <v>2330</v>
       </c>
       <c r="L766" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="767" spans="1:12">
       <c r="A767">
-        <v>256334</v>
+        <v>256328</v>
       </c>
       <c r="B767" t="s">
-        <v>2331</v>
+        <v>2328</v>
       </c>
       <c r="C767" t="s">
-        <v>2332</v>
+        <v>2329</v>
       </c>
       <c r="D767" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E767" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H767" t="s">
-        <v>2333</v>
+        <v>2330</v>
       </c>
       <c r="L767" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="768" spans="1:12">
       <c r="A768">
-        <v>256336</v>
+        <v>256332</v>
       </c>
       <c r="B768" t="s">
-        <v>2334</v>
+        <v>2331</v>
       </c>
       <c r="C768" t="s">
-        <v>2309</v>
+        <v>2329</v>
       </c>
       <c r="D768" t="s">
         <v>14</v>
       </c>
       <c r="E768" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H768" t="s">
-        <v>2335</v>
+        <v>2332</v>
       </c>
       <c r="L768" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:12">
       <c r="A769">
-        <v>256337</v>
+        <v>256334</v>
       </c>
       <c r="B769" t="s">
-        <v>2336</v>
+        <v>2333</v>
       </c>
       <c r="C769" t="s">
-        <v>2337</v>
+        <v>2334</v>
       </c>
       <c r="D769" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E769" t="s">
-        <v>862</v>
+        <v>30</v>
       </c>
       <c r="H769" t="s">
-        <v>2338</v>
+        <v>2335</v>
       </c>
       <c r="L769" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="770" spans="1:12">
       <c r="A770">
-        <v>256339</v>
+        <v>256336</v>
       </c>
       <c r="B770" t="s">
-        <v>2339</v>
+        <v>2336</v>
       </c>
       <c r="C770" t="s">
-        <v>2340</v>
+        <v>2311</v>
       </c>
       <c r="D770" t="s">
         <v>14</v>
       </c>
       <c r="E770" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H770" t="s">
-        <v>2341</v>
+        <v>2337</v>
       </c>
       <c r="L770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="771" spans="1:12">
       <c r="A771">
-        <v>256342</v>
+        <v>256337</v>
       </c>
       <c r="B771" t="s">
-        <v>2342</v>
+        <v>2338</v>
       </c>
       <c r="C771" t="s">
-        <v>2343</v>
+        <v>2339</v>
       </c>
       <c r="D771" t="s">
         <v>14</v>
       </c>
       <c r="E771" t="s">
-        <v>924</v>
+        <v>862</v>
       </c>
       <c r="H771" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
       <c r="L771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="772" spans="1:12">
       <c r="A772">
-        <v>256350</v>
+        <v>256339</v>
       </c>
       <c r="B772" t="s">
-        <v>2345</v>
+        <v>2341</v>
       </c>
       <c r="C772" t="s">
-        <v>2346</v>
+        <v>2342</v>
       </c>
       <c r="D772" t="s">
         <v>14</v>
       </c>
       <c r="E772" t="s">
         <v>25</v>
       </c>
       <c r="H772" t="s">
-        <v>2347</v>
+        <v>2343</v>
       </c>
       <c r="L772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="773" spans="1:12">
       <c r="A773">
-        <v>256351</v>
+        <v>256342</v>
       </c>
       <c r="B773" t="s">
-        <v>2348</v>
+        <v>2344</v>
       </c>
       <c r="C773" t="s">
-        <v>2274</v>
+        <v>2345</v>
       </c>
       <c r="D773" t="s">
         <v>14</v>
       </c>
       <c r="E773" t="s">
-        <v>881</v>
+        <v>924</v>
       </c>
       <c r="H773" t="s">
-        <v>2349</v>
+        <v>2346</v>
       </c>
       <c r="L773" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="774" spans="1:12">
       <c r="A774">
-        <v>256355</v>
+        <v>256350</v>
       </c>
       <c r="B774" t="s">
-        <v>2350</v>
+        <v>2347</v>
       </c>
       <c r="C774" t="s">
-        <v>2351</v>
+        <v>2348</v>
       </c>
       <c r="D774" t="s">
         <v>14</v>
       </c>
       <c r="E774" t="s">
         <v>25</v>
       </c>
       <c r="H774" t="s">
-        <v>2352</v>
+        <v>2349</v>
       </c>
       <c r="L774" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="775" spans="1:12">
       <c r="A775">
-        <v>256356</v>
+        <v>256351</v>
       </c>
       <c r="B775" t="s">
-        <v>2353</v>
+        <v>2350</v>
       </c>
       <c r="C775" t="s">
-        <v>2354</v>
+        <v>2276</v>
       </c>
       <c r="D775" t="s">
         <v>14</v>
       </c>
       <c r="E775" t="s">
         <v>881</v>
       </c>
       <c r="H775" t="s">
-        <v>2355</v>
+        <v>2351</v>
       </c>
       <c r="L775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="776" spans="1:12">
       <c r="A776">
-        <v>256359</v>
+        <v>256355</v>
       </c>
       <c r="B776" t="s">
-        <v>2356</v>
+        <v>2352</v>
       </c>
       <c r="C776" t="s">
-        <v>2357</v>
+        <v>2353</v>
       </c>
       <c r="D776" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E776" t="s">
+        <v>25</v>
       </c>
       <c r="H776" t="s">
-        <v>2358</v>
+        <v>2354</v>
       </c>
       <c r="L776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:12">
       <c r="A777">
-        <v>256360</v>
+        <v>256356</v>
       </c>
       <c r="B777" t="s">
-        <v>2359</v>
+        <v>2355</v>
       </c>
       <c r="C777" t="s">
-        <v>2360</v>
+        <v>2356</v>
       </c>
       <c r="D777" t="s">
         <v>14</v>
       </c>
       <c r="E777" t="s">
-        <v>187</v>
+        <v>881</v>
       </c>
       <c r="H777" t="s">
-        <v>2361</v>
+        <v>2357</v>
       </c>
       <c r="L777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:12">
       <c r="A778">
-        <v>256362</v>
+        <v>256359</v>
       </c>
       <c r="B778" t="s">
-        <v>2362</v>
+        <v>2358</v>
       </c>
       <c r="C778" t="s">
-        <v>2363</v>
+        <v>2359</v>
       </c>
       <c r="D778" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H778" t="s">
-        <v>2364</v>
+        <v>2360</v>
       </c>
       <c r="L778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="779" spans="1:12">
       <c r="A779">
-        <v>256367</v>
+        <v>256360</v>
       </c>
       <c r="B779" t="s">
-        <v>2365</v>
+        <v>2361</v>
       </c>
       <c r="C779" t="s">
-        <v>2366</v>
+        <v>2362</v>
       </c>
       <c r="D779" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E779" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H779" t="s">
-        <v>2367</v>
+        <v>2363</v>
       </c>
       <c r="L779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:12">
       <c r="A780">
-        <v>256370</v>
+        <v>256362</v>
       </c>
       <c r="B780" t="s">
-        <v>2368</v>
+        <v>2364</v>
       </c>
       <c r="C780" t="s">
-        <v>2369</v>
+        <v>2365</v>
       </c>
       <c r="D780" t="s">
         <v>14</v>
       </c>
       <c r="E780" t="s">
         <v>25</v>
       </c>
       <c r="H780" t="s">
-        <v>2370</v>
+        <v>2366</v>
       </c>
       <c r="L780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="781" spans="1:12">
       <c r="A781">
-        <v>256371</v>
+        <v>256367</v>
       </c>
       <c r="B781" t="s">
-        <v>2371</v>
+        <v>2367</v>
       </c>
       <c r="C781" t="s">
-        <v>2372</v>
+        <v>2368</v>
       </c>
       <c r="D781" t="s">
         <v>29</v>
       </c>
       <c r="E781" t="s">
         <v>30</v>
       </c>
       <c r="H781" t="s">
-        <v>2373</v>
+        <v>2369</v>
       </c>
       <c r="L781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="782" spans="1:12">
       <c r="A782">
-        <v>256373</v>
+        <v>256370</v>
       </c>
       <c r="B782" t="s">
-        <v>2374</v>
+        <v>2370</v>
       </c>
       <c r="C782" t="s">
-        <v>2375</v>
+        <v>2371</v>
       </c>
       <c r="D782" t="s">
         <v>14</v>
       </c>
       <c r="E782" t="s">
         <v>25</v>
       </c>
       <c r="H782" t="s">
-        <v>2376</v>
+        <v>2372</v>
       </c>
       <c r="L782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="783" spans="1:12">
       <c r="A783">
-        <v>256376</v>
+        <v>256371</v>
       </c>
       <c r="B783" t="s">
-        <v>2377</v>
+        <v>2373</v>
       </c>
       <c r="C783" t="s">
-        <v>2378</v>
+        <v>2374</v>
       </c>
       <c r="D783" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E783" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H783" t="s">
-        <v>2379</v>
+        <v>2375</v>
       </c>
       <c r="L783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="784" spans="1:12">
       <c r="A784">
-        <v>256378</v>
+        <v>256373</v>
       </c>
       <c r="B784" t="s">
-        <v>2380</v>
+        <v>2376</v>
       </c>
       <c r="C784" t="s">
-        <v>2381</v>
+        <v>2377</v>
       </c>
       <c r="D784" t="s">
         <v>14</v>
       </c>
       <c r="E784" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H784" t="s">
-        <v>2382</v>
+        <v>2378</v>
       </c>
       <c r="L784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="785" spans="1:12">
       <c r="A785">
-        <v>256379</v>
+        <v>256376</v>
       </c>
       <c r="B785" t="s">
-        <v>2383</v>
+        <v>2379</v>
       </c>
       <c r="C785" t="s">
-        <v>2384</v>
+        <v>2380</v>
       </c>
       <c r="D785" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E785" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>187</v>
       </c>
       <c r="H785" t="s">
-        <v>2385</v>
+        <v>2381</v>
       </c>
       <c r="L785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="786" spans="1:12">
       <c r="A786">
-        <v>256380</v>
+        <v>256378</v>
       </c>
       <c r="B786" t="s">
-        <v>2386</v>
+        <v>2382</v>
       </c>
       <c r="C786" t="s">
-        <v>2387</v>
+        <v>2383</v>
       </c>
       <c r="D786" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E786" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H786" t="s">
-        <v>2388</v>
+        <v>2384</v>
       </c>
       <c r="L786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="787" spans="1:12">
       <c r="A787">
-        <v>256381</v>
+        <v>256379</v>
       </c>
       <c r="B787" t="s">
-        <v>2389</v>
+        <v>2385</v>
       </c>
       <c r="C787" t="s">
-        <v>2390</v>
+        <v>2386</v>
       </c>
       <c r="D787" t="s">
         <v>29</v>
       </c>
       <c r="E787" t="s">
         <v>30</v>
       </c>
+      <c r="G787" t="s">
+        <v>694</v>
+      </c>
       <c r="H787" t="s">
-        <v>2391</v>
+        <v>2387</v>
       </c>
       <c r="L787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="788" spans="1:12">
       <c r="A788">
-        <v>256382</v>
+        <v>256380</v>
       </c>
       <c r="B788" t="s">
-        <v>2392</v>
+        <v>2388</v>
       </c>
       <c r="C788" t="s">
-        <v>2063</v>
+        <v>2389</v>
       </c>
       <c r="D788" t="s">
         <v>29</v>
       </c>
       <c r="E788" t="s">
         <v>30</v>
       </c>
-      <c r="G788" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H788" t="s">
-        <v>2393</v>
+        <v>2390</v>
       </c>
       <c r="L788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="789" spans="1:12">
       <c r="A789">
-        <v>256385</v>
+        <v>256381</v>
       </c>
       <c r="B789" t="s">
-        <v>2394</v>
+        <v>2391</v>
       </c>
       <c r="C789" t="s">
-        <v>2395</v>
+        <v>2392</v>
       </c>
       <c r="D789" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E789" t="s">
+        <v>30</v>
       </c>
       <c r="H789" t="s">
-        <v>2396</v>
+        <v>2393</v>
       </c>
       <c r="L789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="790" spans="1:12">
       <c r="A790">
-        <v>256386</v>
+        <v>256382</v>
       </c>
       <c r="B790" t="s">
-        <v>2397</v>
+        <v>2394</v>
       </c>
       <c r="C790" t="s">
-        <v>2398</v>
+        <v>2065</v>
       </c>
       <c r="D790" t="s">
         <v>29</v>
       </c>
       <c r="E790" t="s">
         <v>30</v>
       </c>
       <c r="G790" t="s">
-        <v>694</v>
+        <v>528</v>
       </c>
       <c r="H790" t="s">
-        <v>2399</v>
+        <v>2395</v>
       </c>
       <c r="L790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="791" spans="1:12">
       <c r="A791">
-        <v>256389</v>
+        <v>256385</v>
       </c>
       <c r="B791" t="s">
-        <v>2400</v>
+        <v>2396</v>
       </c>
       <c r="C791" t="s">
-        <v>2401</v>
+        <v>2397</v>
       </c>
       <c r="D791" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H791" t="s">
-        <v>2402</v>
+        <v>2398</v>
       </c>
       <c r="L791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="792" spans="1:12">
       <c r="A792">
-        <v>256391</v>
+        <v>256386</v>
       </c>
       <c r="B792" t="s">
-        <v>2403</v>
+        <v>2399</v>
       </c>
       <c r="C792" t="s">
-        <v>2404</v>
+        <v>2400</v>
       </c>
       <c r="D792" t="s">
         <v>29</v>
       </c>
       <c r="E792" t="s">
         <v>30</v>
       </c>
-      <c r="F792" t="s">
-        <v>212</v>
+      <c r="G792" t="s">
+        <v>694</v>
       </c>
       <c r="H792" t="s">
-        <v>2405</v>
+        <v>2401</v>
       </c>
       <c r="L792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="793" spans="1:12">
       <c r="A793">
-        <v>256392</v>
+        <v>256389</v>
       </c>
       <c r="B793" t="s">
-        <v>2406</v>
+        <v>2402</v>
       </c>
       <c r="C793" t="s">
-        <v>2407</v>
+        <v>2403</v>
       </c>
       <c r="D793" t="s">
         <v>29</v>
       </c>
       <c r="E793" t="s">
         <v>30</v>
       </c>
       <c r="H793" t="s">
-        <v>2408</v>
+        <v>2404</v>
       </c>
       <c r="L793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="794" spans="1:12">
       <c r="A794">
-        <v>256393</v>
+        <v>256391</v>
       </c>
       <c r="B794" t="s">
-        <v>2409</v>
+        <v>2405</v>
       </c>
       <c r="C794" t="s">
-        <v>2410</v>
+        <v>2406</v>
       </c>
       <c r="D794" t="s">
         <v>29</v>
       </c>
       <c r="E794" t="s">
         <v>30</v>
       </c>
+      <c r="F794" t="s">
+        <v>212</v>
+      </c>
       <c r="H794" t="s">
-        <v>2411</v>
+        <v>2407</v>
       </c>
       <c r="L794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="795" spans="1:12">
       <c r="A795">
-        <v>256394</v>
+        <v>256392</v>
       </c>
       <c r="B795" t="s">
-        <v>2412</v>
+        <v>2408</v>
       </c>
       <c r="C795" t="s">
-        <v>2413</v>
+        <v>2409</v>
       </c>
       <c r="D795" t="s">
         <v>29</v>
       </c>
       <c r="E795" t="s">
         <v>30</v>
       </c>
       <c r="H795" t="s">
-        <v>2414</v>
+        <v>2410</v>
       </c>
       <c r="L795" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="796" spans="1:12">
       <c r="A796">
-        <v>256395</v>
+        <v>256393</v>
       </c>
       <c r="B796" t="s">
-        <v>2415</v>
+        <v>2411</v>
       </c>
       <c r="C796" t="s">
-        <v>2416</v>
+        <v>2412</v>
       </c>
       <c r="D796" t="s">
         <v>29</v>
       </c>
       <c r="E796" t="s">
         <v>30</v>
       </c>
       <c r="H796" t="s">
-        <v>2417</v>
-[...5 lines deleted...]
-        <v>2418</v>
+        <v>2413</v>
       </c>
       <c r="L796" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="797" spans="1:12">
       <c r="A797">
-        <v>256396</v>
+        <v>256394</v>
       </c>
       <c r="B797" t="s">
-        <v>2419</v>
+        <v>2414</v>
       </c>
       <c r="C797" t="s">
-        <v>2420</v>
+        <v>2415</v>
       </c>
       <c r="D797" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E797" t="s">
-        <v>1376</v>
+        <v>30</v>
       </c>
       <c r="H797" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="L797" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="798" spans="1:12">
       <c r="A798">
-        <v>256398</v>
+        <v>256395</v>
       </c>
       <c r="B798" t="s">
-        <v>2421</v>
+        <v>2417</v>
       </c>
       <c r="C798" t="s">
-        <v>2422</v>
+        <v>2418</v>
       </c>
       <c r="D798" t="s">
         <v>29</v>
       </c>
       <c r="E798" t="s">
         <v>30</v>
       </c>
       <c r="H798" t="s">
-        <v>2423</v>
+        <v>2419</v>
+      </c>
+      <c r="J798">
+        <v>256396</v>
+      </c>
+      <c r="K798" t="s">
+        <v>2420</v>
       </c>
       <c r="L798" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:12">
       <c r="A799">
-        <v>256400</v>
+        <v>256396</v>
       </c>
       <c r="B799" t="s">
-        <v>2424</v>
+        <v>2421</v>
       </c>
       <c r="C799" t="s">
-        <v>2425</v>
+        <v>2422</v>
       </c>
       <c r="D799" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E799" t="s">
-        <v>30</v>
+        <v>1440</v>
       </c>
       <c r="H799" t="s">
-        <v>2426</v>
+        <v>2420</v>
       </c>
       <c r="L799" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="800" spans="1:12">
       <c r="A800">
-        <v>256401</v>
+        <v>256398</v>
       </c>
       <c r="B800" t="s">
-        <v>2427</v>
+        <v>2423</v>
       </c>
       <c r="C800" t="s">
-        <v>2428</v>
+        <v>2424</v>
       </c>
       <c r="D800" t="s">
         <v>29</v>
       </c>
       <c r="E800" t="s">
         <v>30</v>
       </c>
       <c r="H800" t="s">
-        <v>2429</v>
+        <v>2425</v>
       </c>
       <c r="L800" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="801" spans="1:12">
       <c r="A801">
-        <v>256402</v>
+        <v>256400</v>
       </c>
       <c r="B801" t="s">
-        <v>2430</v>
+        <v>2426</v>
       </c>
       <c r="C801" t="s">
-        <v>2431</v>
+        <v>2427</v>
       </c>
       <c r="D801" t="s">
         <v>29</v>
       </c>
       <c r="E801" t="s">
         <v>30</v>
       </c>
       <c r="H801" t="s">
-        <v>2432</v>
+        <v>2428</v>
       </c>
       <c r="L801" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="802" spans="1:12">
       <c r="A802">
-        <v>256403</v>
+        <v>256401</v>
       </c>
       <c r="B802" t="s">
-        <v>2433</v>
+        <v>2429</v>
       </c>
       <c r="C802" t="s">
-        <v>2434</v>
+        <v>2430</v>
       </c>
       <c r="D802" t="s">
         <v>29</v>
       </c>
       <c r="E802" t="s">
         <v>30</v>
       </c>
       <c r="H802" t="s">
-        <v>2435</v>
+        <v>2431</v>
       </c>
       <c r="L802" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="803" spans="1:12">
       <c r="A803">
-        <v>256405</v>
+        <v>256402</v>
       </c>
       <c r="B803" t="s">
-        <v>2436</v>
+        <v>2432</v>
       </c>
       <c r="C803" t="s">
-        <v>2407</v>
+        <v>2433</v>
       </c>
       <c r="D803" t="s">
         <v>29</v>
       </c>
       <c r="E803" t="s">
         <v>30</v>
       </c>
-      <c r="F803" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H803" t="s">
-        <v>2437</v>
+        <v>2434</v>
       </c>
       <c r="L803" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="804" spans="1:12">
       <c r="A804">
-        <v>256409</v>
+        <v>256403</v>
       </c>
       <c r="B804" t="s">
-        <v>2438</v>
+        <v>2435</v>
       </c>
       <c r="C804" t="s">
-        <v>2387</v>
+        <v>2436</v>
       </c>
       <c r="D804" t="s">
         <v>29</v>
       </c>
       <c r="E804" t="s">
         <v>30</v>
       </c>
       <c r="H804" t="s">
-        <v>2439</v>
+        <v>2437</v>
       </c>
       <c r="L804" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="805" spans="1:12">
       <c r="A805">
-        <v>256416</v>
+        <v>256405</v>
       </c>
       <c r="B805" t="s">
-        <v>2440</v>
+        <v>2438</v>
       </c>
       <c r="C805" t="s">
-        <v>2441</v>
+        <v>2409</v>
       </c>
       <c r="D805" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E805" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F805" t="s">
+        <v>212</v>
       </c>
       <c r="H805" t="s">
-        <v>2442</v>
+        <v>2439</v>
       </c>
       <c r="L805" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:12">
       <c r="A806">
-        <v>256420</v>
+        <v>256409</v>
       </c>
       <c r="B806" t="s">
-        <v>2443</v>
+        <v>2440</v>
       </c>
       <c r="C806" t="s">
-        <v>2444</v>
+        <v>2389</v>
       </c>
       <c r="D806" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E806" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H806" t="s">
-        <v>2445</v>
+        <v>2441</v>
       </c>
       <c r="L806" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="807" spans="1:12">
       <c r="A807">
-        <v>256424</v>
+        <v>256416</v>
       </c>
       <c r="B807" t="s">
-        <v>2446</v>
+        <v>2442</v>
       </c>
       <c r="C807" t="s">
-        <v>2447</v>
+        <v>2443</v>
       </c>
       <c r="D807" t="s">
         <v>14</v>
       </c>
       <c r="E807" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H807" t="s">
-        <v>2448</v>
+        <v>2444</v>
       </c>
       <c r="L807" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="808" spans="1:12">
       <c r="A808">
-        <v>256425</v>
+        <v>256420</v>
       </c>
       <c r="B808" t="s">
-        <v>2449</v>
+        <v>2445</v>
       </c>
       <c r="C808" t="s">
-        <v>2450</v>
+        <v>2446</v>
       </c>
       <c r="D808" t="s">
         <v>14</v>
       </c>
       <c r="E808" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H808" t="s">
-        <v>2451</v>
+        <v>2447</v>
       </c>
       <c r="L808" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="809" spans="1:12">
       <c r="A809">
-        <v>256427</v>
+        <v>256424</v>
       </c>
       <c r="B809" t="s">
-        <v>2452</v>
+        <v>2448</v>
       </c>
       <c r="C809" t="s">
-        <v>2453</v>
+        <v>2449</v>
       </c>
       <c r="D809" t="s">
         <v>14</v>
       </c>
       <c r="E809" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H809" t="s">
-        <v>2454</v>
+        <v>2450</v>
       </c>
       <c r="L809" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="810" spans="1:12">
       <c r="A810">
-        <v>256428</v>
+        <v>256425</v>
       </c>
       <c r="B810" t="s">
-        <v>2455</v>
+        <v>2451</v>
       </c>
       <c r="C810" t="s">
-        <v>2456</v>
+        <v>2452</v>
       </c>
       <c r="D810" t="s">
         <v>14</v>
       </c>
       <c r="E810" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H810" t="s">
-        <v>2457</v>
+        <v>2453</v>
       </c>
       <c r="L810" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="811" spans="1:12">
       <c r="A811">
-        <v>256431</v>
+        <v>256427</v>
       </c>
       <c r="B811" t="s">
-        <v>2458</v>
+        <v>2454</v>
       </c>
       <c r="C811" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D811" t="s">
+        <v>14</v>
+      </c>
+      <c r="E811" t="s">
+        <v>25</v>
+      </c>
+      <c r="H811" t="s">
         <v>2456</v>
-      </c>
-[...7 lines deleted...]
-        <v>2459</v>
       </c>
       <c r="L811" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="812" spans="1:12">
       <c r="A812">
-        <v>256433</v>
+        <v>256428</v>
       </c>
       <c r="B812" t="s">
-        <v>2460</v>
+        <v>2457</v>
       </c>
       <c r="C812" t="s">
-        <v>2461</v>
+        <v>2458</v>
       </c>
       <c r="D812" t="s">
         <v>14</v>
       </c>
       <c r="E812" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H812" t="s">
-        <v>2462</v>
+        <v>2459</v>
       </c>
       <c r="L812" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:12">
       <c r="A813">
-        <v>256435</v>
+        <v>256431</v>
       </c>
       <c r="B813" t="s">
-        <v>2463</v>
+        <v>2460</v>
       </c>
       <c r="C813" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D813" t="s">
+        <v>14</v>
+      </c>
+      <c r="E813" t="s">
+        <v>25</v>
+      </c>
+      <c r="H813" t="s">
         <v>2461</v>
-      </c>
-[...7 lines deleted...]
-        <v>2464</v>
       </c>
       <c r="L813" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="814" spans="1:12">
       <c r="A814">
-        <v>256438</v>
+        <v>256433</v>
       </c>
       <c r="B814" t="s">
-        <v>2465</v>
+        <v>2462</v>
       </c>
       <c r="C814" t="s">
-        <v>1544</v>
+        <v>2463</v>
       </c>
       <c r="D814" t="s">
         <v>14</v>
       </c>
       <c r="E814" t="s">
         <v>924</v>
       </c>
       <c r="H814" t="s">
-        <v>2466</v>
+        <v>2464</v>
       </c>
       <c r="L814" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="815" spans="1:12">
       <c r="A815">
-        <v>256439</v>
+        <v>256435</v>
       </c>
       <c r="B815" t="s">
-        <v>2467</v>
+        <v>2465</v>
       </c>
       <c r="C815" t="s">
-        <v>2468</v>
+        <v>2463</v>
       </c>
       <c r="D815" t="s">
         <v>14</v>
       </c>
       <c r="E815" t="s">
         <v>25</v>
       </c>
       <c r="H815" t="s">
-        <v>2469</v>
+        <v>2466</v>
       </c>
       <c r="L815" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="816" spans="1:12">
       <c r="A816">
-        <v>256441</v>
+        <v>256438</v>
       </c>
       <c r="B816" t="s">
-        <v>2470</v>
+        <v>2467</v>
       </c>
       <c r="C816" t="s">
-        <v>2471</v>
+        <v>1544</v>
       </c>
       <c r="D816" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E816" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H816" t="s">
-        <v>2472</v>
+        <v>2468</v>
       </c>
       <c r="L816" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="817" spans="1:12">
       <c r="A817">
-        <v>256444</v>
+        <v>256439</v>
       </c>
       <c r="B817" t="s">
-        <v>2473</v>
+        <v>2469</v>
       </c>
       <c r="C817" t="s">
-        <v>2474</v>
+        <v>2470</v>
       </c>
       <c r="D817" t="s">
         <v>14</v>
       </c>
       <c r="E817" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H817" t="s">
-        <v>2475</v>
+        <v>2471</v>
       </c>
       <c r="L817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="818" spans="1:12">
       <c r="A818">
-        <v>256447</v>
+        <v>256441</v>
       </c>
       <c r="B818" t="s">
-        <v>2476</v>
+        <v>2472</v>
       </c>
       <c r="C818" t="s">
-        <v>2477</v>
+        <v>2473</v>
       </c>
       <c r="D818" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E818" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H818" t="s">
-        <v>2478</v>
+        <v>2474</v>
       </c>
       <c r="L818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="819" spans="1:12">
       <c r="A819">
-        <v>256448</v>
+        <v>256444</v>
       </c>
       <c r="B819" t="s">
-        <v>2479</v>
+        <v>2475</v>
       </c>
       <c r="C819" t="s">
-        <v>2480</v>
+        <v>2476</v>
       </c>
       <c r="D819" t="s">
         <v>14</v>
       </c>
       <c r="E819" t="s">
         <v>187</v>
       </c>
       <c r="H819" t="s">
-        <v>2481</v>
+        <v>2477</v>
       </c>
       <c r="L819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="820" spans="1:12">
       <c r="A820">
-        <v>256450</v>
+        <v>256447</v>
       </c>
       <c r="B820" t="s">
-        <v>2482</v>
+        <v>2478</v>
       </c>
       <c r="C820" t="s">
-        <v>2483</v>
+        <v>2479</v>
       </c>
       <c r="D820" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E820" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H820" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
       <c r="L820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="821" spans="1:12">
       <c r="A821">
-        <v>256453</v>
+        <v>256448</v>
       </c>
       <c r="B821" t="s">
-        <v>2485</v>
+        <v>2481</v>
       </c>
       <c r="C821" t="s">
-        <v>2486</v>
+        <v>2482</v>
       </c>
       <c r="D821" t="s">
         <v>14</v>
       </c>
       <c r="E821" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="H821" t="s">
-        <v>2487</v>
+        <v>2483</v>
       </c>
       <c r="L821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="822" spans="1:12">
       <c r="A822">
-        <v>256457</v>
+        <v>256450</v>
       </c>
       <c r="B822" t="s">
-        <v>2488</v>
+        <v>2484</v>
       </c>
       <c r="C822" t="s">
-        <v>2407</v>
+        <v>2485</v>
       </c>
       <c r="D822" t="s">
         <v>29</v>
       </c>
       <c r="E822" t="s">
         <v>30</v>
       </c>
       <c r="H822" t="s">
-        <v>2489</v>
+        <v>2486</v>
       </c>
       <c r="L822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="823" spans="1:12">
       <c r="A823">
-        <v>256464</v>
+        <v>256453</v>
       </c>
       <c r="B823" t="s">
-        <v>2490</v>
+        <v>2487</v>
       </c>
       <c r="C823" t="s">
-        <v>2491</v>
+        <v>2488</v>
       </c>
       <c r="D823" t="s">
         <v>14</v>
       </c>
       <c r="E823" t="s">
-        <v>25</v>
+        <v>862</v>
       </c>
       <c r="H823" t="s">
-        <v>2492</v>
+        <v>2489</v>
       </c>
       <c r="L823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="824" spans="1:12">
       <c r="A824">
-        <v>256466</v>
+        <v>256457</v>
       </c>
       <c r="B824" t="s">
-        <v>2493</v>
+        <v>2490</v>
       </c>
       <c r="C824" t="s">
-        <v>2494</v>
+        <v>2409</v>
       </c>
       <c r="D824" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E824" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H824" t="s">
-        <v>2495</v>
+        <v>2491</v>
       </c>
       <c r="L824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="825" spans="1:12">
       <c r="A825">
-        <v>256474</v>
+        <v>256464</v>
       </c>
       <c r="B825" t="s">
-        <v>2496</v>
+        <v>2492</v>
       </c>
       <c r="C825" t="s">
-        <v>2497</v>
+        <v>2493</v>
       </c>
       <c r="D825" t="s">
         <v>14</v>
       </c>
       <c r="E825" t="s">
         <v>25</v>
       </c>
       <c r="H825" t="s">
-        <v>2498</v>
+        <v>2494</v>
       </c>
       <c r="L825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:12">
       <c r="A826">
-        <v>256476</v>
+        <v>256466</v>
       </c>
       <c r="B826" t="s">
-        <v>2499</v>
+        <v>2495</v>
       </c>
       <c r="C826" t="s">
-        <v>2500</v>
+        <v>2496</v>
       </c>
       <c r="D826" t="s">
         <v>14</v>
       </c>
       <c r="E826" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H826" t="s">
-        <v>2501</v>
+        <v>2497</v>
       </c>
       <c r="L826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="827" spans="1:12">
       <c r="A827">
-        <v>256477</v>
+        <v>256474</v>
       </c>
       <c r="B827" t="s">
-        <v>2502</v>
+        <v>2498</v>
       </c>
       <c r="C827" t="s">
-        <v>2503</v>
+        <v>2499</v>
       </c>
       <c r="D827" t="s">
         <v>14</v>
       </c>
       <c r="E827" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H827" t="s">
-        <v>2504</v>
+        <v>2500</v>
       </c>
       <c r="L827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:12">
       <c r="A828">
-        <v>256478</v>
+        <v>256476</v>
       </c>
       <c r="B828" t="s">
-        <v>2505</v>
+        <v>2501</v>
       </c>
       <c r="C828" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="D828" t="s">
         <v>14</v>
       </c>
       <c r="E828" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H828" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="L828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="829" spans="1:12">
       <c r="A829">
-        <v>256481</v>
+        <v>256477</v>
       </c>
       <c r="B829" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
       <c r="C829" t="s">
-        <v>2509</v>
+        <v>2505</v>
       </c>
       <c r="D829" t="s">
         <v>14</v>
       </c>
       <c r="E829" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H829" t="s">
-        <v>2510</v>
+        <v>2506</v>
       </c>
       <c r="L829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="830" spans="1:12">
       <c r="A830">
-        <v>256484</v>
+        <v>256478</v>
       </c>
       <c r="B830" t="s">
-        <v>2511</v>
+        <v>2507</v>
       </c>
       <c r="C830" t="s">
-        <v>1450</v>
+        <v>2508</v>
       </c>
       <c r="D830" t="s">
         <v>14</v>
       </c>
       <c r="E830" t="s">
         <v>25</v>
       </c>
       <c r="H830" t="s">
-        <v>2512</v>
+        <v>2509</v>
       </c>
       <c r="L830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="831" spans="1:12">
       <c r="A831">
-        <v>256488</v>
+        <v>256481</v>
       </c>
       <c r="B831" t="s">
-        <v>2513</v>
+        <v>2510</v>
       </c>
       <c r="C831" t="s">
-        <v>2514</v>
+        <v>2511</v>
       </c>
       <c r="D831" t="s">
         <v>14</v>
       </c>
       <c r="E831" t="s">
-        <v>2227</v>
+        <v>25</v>
       </c>
       <c r="H831" t="s">
-        <v>2515</v>
+        <v>2512</v>
       </c>
       <c r="L831" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="832" spans="1:12">
       <c r="A832">
-        <v>256489</v>
+        <v>256484</v>
       </c>
       <c r="B832" t="s">
-        <v>2516</v>
+        <v>2513</v>
       </c>
       <c r="C832" t="s">
-        <v>2517</v>
+        <v>1448</v>
       </c>
       <c r="D832" t="s">
         <v>14</v>
       </c>
       <c r="E832" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H832" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="L832" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="833" spans="1:12">
       <c r="A833">
-        <v>256492</v>
+        <v>256488</v>
       </c>
       <c r="B833" t="s">
-        <v>2519</v>
+        <v>2515</v>
       </c>
       <c r="C833" t="s">
-        <v>2520</v>
+        <v>2516</v>
       </c>
       <c r="D833" t="s">
         <v>14</v>
       </c>
       <c r="E833" t="s">
-        <v>25</v>
+        <v>2229</v>
       </c>
       <c r="H833" t="s">
-        <v>2521</v>
+        <v>2517</v>
       </c>
       <c r="L833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:12">
       <c r="A834">
-        <v>256496</v>
+        <v>256489</v>
       </c>
       <c r="B834" t="s">
-        <v>2522</v>
+        <v>2518</v>
       </c>
       <c r="C834" t="s">
-        <v>2523</v>
+        <v>2519</v>
       </c>
       <c r="D834" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E834" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H834" t="s">
-        <v>2524</v>
+        <v>2520</v>
       </c>
       <c r="L834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="835" spans="1:12">
       <c r="A835">
-        <v>256498</v>
+        <v>256492</v>
       </c>
       <c r="B835" t="s">
-        <v>2525</v>
+        <v>2521</v>
       </c>
       <c r="C835" t="s">
-        <v>2526</v>
+        <v>2522</v>
       </c>
       <c r="D835" t="s">
         <v>14</v>
       </c>
       <c r="E835" t="s">
         <v>25</v>
       </c>
       <c r="H835" t="s">
-        <v>2527</v>
+        <v>2523</v>
       </c>
       <c r="L835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="836" spans="1:12">
       <c r="A836">
-        <v>256504</v>
+        <v>256496</v>
       </c>
       <c r="B836" t="s">
-        <v>2528</v>
+        <v>2524</v>
       </c>
       <c r="C836" t="s">
-        <v>2529</v>
+        <v>2525</v>
       </c>
       <c r="D836" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E836" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H836" t="s">
-        <v>2530</v>
+        <v>2526</v>
       </c>
       <c r="L836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:12">
       <c r="A837">
-        <v>256512</v>
+        <v>256498</v>
       </c>
       <c r="B837" t="s">
-        <v>2531</v>
+        <v>2527</v>
       </c>
       <c r="C837" t="s">
-        <v>2532</v>
+        <v>2528</v>
       </c>
       <c r="D837" t="s">
         <v>14</v>
       </c>
       <c r="E837" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H837" t="s">
-        <v>2533</v>
+        <v>2529</v>
       </c>
       <c r="L837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="838" spans="1:12">
       <c r="A838">
-        <v>256519</v>
+        <v>256504</v>
       </c>
       <c r="B838" t="s">
-        <v>2534</v>
+        <v>2530</v>
       </c>
       <c r="C838" t="s">
-        <v>2535</v>
+        <v>2531</v>
       </c>
       <c r="D838" t="s">
         <v>14</v>
       </c>
       <c r="E838" t="s">
-        <v>52</v>
+        <v>25</v>
       </c>
       <c r="H838" t="s">
-        <v>2536</v>
+        <v>2532</v>
       </c>
       <c r="L838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="839" spans="1:12">
       <c r="A839">
-        <v>256520</v>
+        <v>256512</v>
       </c>
       <c r="B839" t="s">
-        <v>2537</v>
+        <v>2533</v>
       </c>
       <c r="C839" t="s">
-        <v>2538</v>
+        <v>2534</v>
       </c>
       <c r="D839" t="s">
         <v>14</v>
       </c>
       <c r="E839" t="s">
-        <v>25</v>
+        <v>1440</v>
       </c>
       <c r="H839" t="s">
-        <v>2539</v>
+        <v>2535</v>
       </c>
       <c r="L839" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="840" spans="1:12">
       <c r="A840">
-        <v>256526</v>
+        <v>256519</v>
       </c>
       <c r="B840" t="s">
-        <v>2540</v>
+        <v>2536</v>
       </c>
       <c r="C840" t="s">
-        <v>2541</v>
+        <v>2537</v>
       </c>
       <c r="D840" t="s">
         <v>14</v>
       </c>
       <c r="E840" t="s">
-        <v>1376</v>
+        <v>52</v>
       </c>
       <c r="H840" t="s">
-        <v>2542</v>
+        <v>2538</v>
       </c>
       <c r="L840" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="841" spans="1:12">
       <c r="A841">
-        <v>256530</v>
+        <v>256520</v>
       </c>
       <c r="B841" t="s">
-        <v>2543</v>
+        <v>2539</v>
       </c>
       <c r="C841" t="s">
-        <v>2544</v>
+        <v>2540</v>
       </c>
       <c r="D841" t="s">
         <v>14</v>
       </c>
       <c r="E841" t="s">
         <v>25</v>
       </c>
       <c r="H841" t="s">
-        <v>2545</v>
+        <v>2541</v>
       </c>
       <c r="L841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="842" spans="1:12">
       <c r="A842">
-        <v>256532</v>
+        <v>256526</v>
       </c>
       <c r="B842" t="s">
-        <v>2546</v>
+        <v>2542</v>
       </c>
       <c r="C842" t="s">
-        <v>2547</v>
+        <v>2543</v>
       </c>
       <c r="D842" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E842" t="s">
-        <v>30</v>
+        <v>1440</v>
       </c>
       <c r="H842" t="s">
-        <v>2548</v>
+        <v>2544</v>
       </c>
       <c r="L842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="843" spans="1:12">
       <c r="A843">
-        <v>256543</v>
+        <v>256530</v>
       </c>
       <c r="B843" t="s">
-        <v>2549</v>
+        <v>2545</v>
       </c>
       <c r="C843" t="s">
-        <v>2550</v>
+        <v>2546</v>
       </c>
       <c r="D843" t="s">
         <v>14</v>
       </c>
       <c r="E843" t="s">
         <v>25</v>
       </c>
       <c r="H843" t="s">
-        <v>2551</v>
+        <v>2547</v>
       </c>
       <c r="L843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="844" spans="1:12">
       <c r="A844">
-        <v>256549</v>
+        <v>256532</v>
       </c>
       <c r="B844" t="s">
-        <v>2552</v>
+        <v>2548</v>
       </c>
       <c r="C844" t="s">
-        <v>2553</v>
+        <v>2549</v>
       </c>
       <c r="D844" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E844" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H844" t="s">
-        <v>2554</v>
+        <v>2550</v>
       </c>
       <c r="L844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="845" spans="1:12">
       <c r="A845">
-        <v>256550</v>
+        <v>256543</v>
       </c>
       <c r="B845" t="s">
-        <v>2555</v>
+        <v>2551</v>
       </c>
       <c r="C845" t="s">
-        <v>2556</v>
+        <v>2552</v>
       </c>
       <c r="D845" t="s">
         <v>14</v>
       </c>
       <c r="E845" t="s">
         <v>25</v>
       </c>
       <c r="H845" t="s">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="L845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="846" spans="1:12">
       <c r="A846">
-        <v>256554</v>
+        <v>256549</v>
       </c>
       <c r="B846" t="s">
-        <v>2558</v>
+        <v>2554</v>
       </c>
       <c r="C846" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D846" t="s">
+        <v>14</v>
+      </c>
+      <c r="E846" t="s">
+        <v>25</v>
+      </c>
+      <c r="H846" t="s">
         <v>2556</v>
-      </c>
-[...7 lines deleted...]
-        <v>2559</v>
       </c>
       <c r="L846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="847" spans="1:12">
       <c r="A847">
-        <v>256558</v>
+        <v>256550</v>
       </c>
       <c r="B847" t="s">
-        <v>2560</v>
+        <v>2557</v>
       </c>
       <c r="C847" t="s">
-        <v>2561</v>
+        <v>2558</v>
       </c>
       <c r="D847" t="s">
         <v>14</v>
       </c>
       <c r="E847" t="s">
         <v>25</v>
       </c>
       <c r="H847" t="s">
-        <v>2562</v>
+        <v>2559</v>
       </c>
       <c r="L847" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="848" spans="1:12">
       <c r="A848">
-        <v>256562</v>
+        <v>256554</v>
       </c>
       <c r="B848" t="s">
-        <v>2563</v>
+        <v>2560</v>
       </c>
       <c r="C848" t="s">
-        <v>2564</v>
+        <v>2558</v>
       </c>
       <c r="D848" t="s">
         <v>14</v>
       </c>
       <c r="E848" t="s">
         <v>25</v>
       </c>
       <c r="H848" t="s">
-        <v>2565</v>
+        <v>2561</v>
       </c>
       <c r="L848" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="849" spans="1:12">
       <c r="A849">
-        <v>256563</v>
+        <v>256558</v>
       </c>
       <c r="B849" t="s">
-        <v>2566</v>
+        <v>2562</v>
       </c>
       <c r="C849" t="s">
-        <v>2567</v>
+        <v>2563</v>
       </c>
       <c r="D849" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E849" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H849" t="s">
-        <v>2568</v>
+        <v>2564</v>
       </c>
       <c r="L849" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="850" spans="1:12">
       <c r="A850">
-        <v>256565</v>
+        <v>256562</v>
       </c>
       <c r="B850" t="s">
-        <v>2569</v>
+        <v>2565</v>
       </c>
       <c r="C850" t="s">
-        <v>2570</v>
+        <v>2566</v>
       </c>
       <c r="D850" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E850" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H850" t="s">
-        <v>2571</v>
+        <v>2567</v>
       </c>
       <c r="L850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:12">
       <c r="A851">
-        <v>256566</v>
+        <v>256563</v>
       </c>
       <c r="B851" t="s">
-        <v>2572</v>
+        <v>2568</v>
       </c>
       <c r="C851" t="s">
-        <v>2573</v>
+        <v>2569</v>
       </c>
       <c r="D851" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E851" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F851" t="s">
+        <v>212</v>
       </c>
       <c r="H851" t="s">
-        <v>2574</v>
+        <v>2570</v>
       </c>
       <c r="L851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:12">
       <c r="A852">
-        <v>256569</v>
+        <v>256565</v>
       </c>
       <c r="B852" t="s">
-        <v>2575</v>
+        <v>2571</v>
       </c>
       <c r="C852" t="s">
-        <v>2576</v>
+        <v>2572</v>
       </c>
       <c r="D852" t="s">
         <v>29</v>
       </c>
       <c r="E852" t="s">
         <v>30</v>
       </c>
       <c r="H852" t="s">
-        <v>2577</v>
+        <v>2573</v>
       </c>
       <c r="L852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:12">
       <c r="A853">
-        <v>256571</v>
+        <v>256566</v>
       </c>
       <c r="B853" t="s">
-        <v>2578</v>
+        <v>2574</v>
       </c>
       <c r="C853" t="s">
-        <v>2579</v>
+        <v>2575</v>
       </c>
       <c r="D853" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E853" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H853" t="s">
-        <v>2580</v>
+        <v>2576</v>
       </c>
       <c r="L853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:12">
       <c r="A854">
-        <v>256573</v>
+        <v>256569</v>
       </c>
       <c r="B854" t="s">
-        <v>2581</v>
+        <v>2577</v>
       </c>
       <c r="C854" t="s">
-        <v>2582</v>
+        <v>2578</v>
       </c>
       <c r="D854" t="s">
         <v>29</v>
       </c>
       <c r="E854" t="s">
         <v>30</v>
       </c>
       <c r="H854" t="s">
-        <v>2583</v>
+        <v>2579</v>
       </c>
       <c r="L854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:12">
       <c r="A855">
-        <v>256590</v>
+        <v>256571</v>
       </c>
       <c r="B855" t="s">
-        <v>2584</v>
+        <v>2580</v>
       </c>
       <c r="C855" t="s">
-        <v>2585</v>
+        <v>2581</v>
       </c>
       <c r="D855" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E855" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H855" t="s">
-        <v>2586</v>
+        <v>2582</v>
       </c>
       <c r="L855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:12">
       <c r="A856">
-        <v>256595</v>
+        <v>256573</v>
       </c>
       <c r="B856" t="s">
-        <v>2587</v>
+        <v>2583</v>
       </c>
       <c r="C856" t="s">
-        <v>2588</v>
+        <v>2584</v>
       </c>
       <c r="D856" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E856" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H856" t="s">
-        <v>2589</v>
+        <v>2585</v>
       </c>
       <c r="L856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:12">
       <c r="A857">
-        <v>256598</v>
+        <v>256590</v>
       </c>
       <c r="B857" t="s">
-        <v>2590</v>
+        <v>2586</v>
       </c>
       <c r="C857" t="s">
-        <v>2591</v>
+        <v>2587</v>
       </c>
       <c r="D857" t="s">
         <v>14</v>
       </c>
       <c r="E857" t="s">
         <v>25</v>
       </c>
       <c r="H857" t="s">
-        <v>2592</v>
+        <v>2588</v>
       </c>
       <c r="L857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:12">
       <c r="A858">
-        <v>256601</v>
+        <v>256595</v>
       </c>
       <c r="B858" t="s">
-        <v>2593</v>
+        <v>2589</v>
       </c>
       <c r="C858" t="s">
-        <v>2594</v>
+        <v>2590</v>
       </c>
       <c r="D858" t="s">
         <v>14</v>
       </c>
       <c r="E858" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H858" t="s">
-        <v>2595</v>
+        <v>2591</v>
       </c>
       <c r="L858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:12">
       <c r="A859">
-        <v>256606</v>
+        <v>256598</v>
       </c>
       <c r="B859" t="s">
-        <v>2596</v>
+        <v>2592</v>
       </c>
       <c r="C859" t="s">
-        <v>1042</v>
+        <v>2593</v>
       </c>
       <c r="D859" t="s">
         <v>14</v>
       </c>
       <c r="E859" t="s">
         <v>25</v>
       </c>
       <c r="H859" t="s">
-        <v>2597</v>
+        <v>2594</v>
       </c>
       <c r="L859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:12">
       <c r="A860">
-        <v>256609</v>
+        <v>256601</v>
       </c>
       <c r="B860" t="s">
-        <v>2598</v>
+        <v>2595</v>
       </c>
       <c r="C860" t="s">
-        <v>2599</v>
+        <v>2596</v>
       </c>
       <c r="D860" t="s">
         <v>14</v>
       </c>
       <c r="E860" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H860" t="s">
-        <v>2600</v>
+        <v>2597</v>
       </c>
       <c r="L860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:12">
       <c r="A861">
-        <v>256610</v>
+        <v>256606</v>
       </c>
       <c r="B861" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
       <c r="C861" t="s">
-        <v>2602</v>
+        <v>1336</v>
       </c>
       <c r="D861" t="s">
         <v>14</v>
       </c>
       <c r="E861" t="s">
         <v>25</v>
       </c>
       <c r="H861" t="s">
-        <v>2603</v>
+        <v>2599</v>
       </c>
       <c r="L861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:12">
       <c r="A862">
-        <v>256615</v>
+        <v>256609</v>
       </c>
       <c r="B862" t="s">
-        <v>2604</v>
+        <v>2600</v>
       </c>
       <c r="C862" t="s">
-        <v>2605</v>
+        <v>2601</v>
       </c>
       <c r="D862" t="s">
         <v>14</v>
       </c>
       <c r="E862" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H862" t="s">
-        <v>2606</v>
+        <v>2602</v>
       </c>
       <c r="L862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:12">
       <c r="A863">
-        <v>256641</v>
+        <v>256610</v>
       </c>
       <c r="B863" t="s">
-        <v>2607</v>
+        <v>2603</v>
       </c>
       <c r="C863" t="s">
-        <v>2608</v>
+        <v>2604</v>
       </c>
       <c r="D863" t="s">
         <v>14</v>
       </c>
       <c r="E863" t="s">
         <v>25</v>
       </c>
       <c r="H863" t="s">
-        <v>2609</v>
+        <v>2605</v>
       </c>
       <c r="L863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:12">
       <c r="A864">
-        <v>256642</v>
+        <v>256615</v>
       </c>
       <c r="B864" t="s">
-        <v>2610</v>
+        <v>2606</v>
       </c>
       <c r="C864" t="s">
-        <v>2576</v>
+        <v>2607</v>
       </c>
       <c r="D864" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E864" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H864" t="s">
-        <v>2611</v>
+        <v>2608</v>
       </c>
       <c r="L864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:12">
       <c r="A865">
-        <v>256644</v>
+        <v>256641</v>
       </c>
       <c r="B865" t="s">
-        <v>2612</v>
+        <v>2609</v>
       </c>
       <c r="C865" t="s">
-        <v>2613</v>
+        <v>2610</v>
       </c>
       <c r="D865" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E865" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H865" t="s">
-        <v>2614</v>
+        <v>2611</v>
       </c>
       <c r="L865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:12">
       <c r="A866">
-        <v>256645</v>
+        <v>256642</v>
       </c>
       <c r="B866" t="s">
-        <v>2615</v>
+        <v>2612</v>
       </c>
       <c r="C866" t="s">
-        <v>2616</v>
+        <v>2578</v>
       </c>
       <c r="D866" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E866" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H866" t="s">
-        <v>2617</v>
+        <v>2613</v>
       </c>
       <c r="L866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:12">
       <c r="A867">
-        <v>256647</v>
+        <v>256644</v>
       </c>
       <c r="B867" t="s">
-        <v>2618</v>
+        <v>2614</v>
       </c>
       <c r="C867" t="s">
-        <v>2619</v>
+        <v>2615</v>
       </c>
       <c r="D867" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E867" t="s">
+        <v>30</v>
       </c>
       <c r="H867" t="s">
-        <v>2620</v>
+        <v>2616</v>
       </c>
       <c r="L867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:12">
       <c r="A868">
-        <v>256648</v>
+        <v>256645</v>
       </c>
       <c r="B868" t="s">
-        <v>2621</v>
+        <v>2617</v>
       </c>
       <c r="C868" t="s">
-        <v>2622</v>
+        <v>2618</v>
       </c>
       <c r="D868" t="s">
         <v>14</v>
       </c>
       <c r="E868" t="s">
         <v>25</v>
       </c>
       <c r="H868" t="s">
-        <v>2623</v>
+        <v>2619</v>
       </c>
       <c r="L868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:12">
       <c r="A869">
-        <v>256663</v>
+        <v>256647</v>
       </c>
       <c r="B869" t="s">
-        <v>2624</v>
+        <v>2620</v>
       </c>
       <c r="C869" t="s">
-        <v>2625</v>
+        <v>2621</v>
       </c>
       <c r="D869" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H869" t="s">
-        <v>2626</v>
+        <v>2622</v>
       </c>
       <c r="L869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:12">
       <c r="A870">
-        <v>256665</v>
+        <v>256648</v>
       </c>
       <c r="B870" t="s">
-        <v>2627</v>
+        <v>2623</v>
       </c>
       <c r="C870" t="s">
-        <v>2628</v>
+        <v>2624</v>
       </c>
       <c r="D870" t="s">
         <v>14</v>
       </c>
       <c r="E870" t="s">
         <v>25</v>
       </c>
       <c r="H870" t="s">
-        <v>2629</v>
+        <v>2625</v>
       </c>
       <c r="L870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:12">
       <c r="A871">
-        <v>256666</v>
+        <v>256663</v>
       </c>
       <c r="B871" t="s">
-        <v>2630</v>
+        <v>2626</v>
       </c>
       <c r="C871" t="s">
-        <v>2631</v>
+        <v>2627</v>
       </c>
       <c r="D871" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E871" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H871" t="s">
-        <v>2632</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>2628</v>
       </c>
       <c r="L871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:12">
       <c r="A872">
-        <v>256669</v>
+        <v>256665</v>
       </c>
       <c r="B872" t="s">
-        <v>2634</v>
+        <v>2629</v>
       </c>
       <c r="C872" t="s">
-        <v>2635</v>
+        <v>2630</v>
       </c>
       <c r="D872" t="s">
         <v>14</v>
       </c>
       <c r="E872" t="s">
         <v>25</v>
       </c>
       <c r="H872" t="s">
-        <v>2636</v>
+        <v>2631</v>
       </c>
       <c r="L872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:12">
       <c r="A873">
-        <v>256671</v>
+        <v>256666</v>
       </c>
       <c r="B873" t="s">
-        <v>2637</v>
+        <v>2632</v>
       </c>
       <c r="C873" t="s">
-        <v>2638</v>
+        <v>2633</v>
       </c>
       <c r="D873" t="s">
         <v>29</v>
       </c>
       <c r="E873" t="s">
         <v>30</v>
       </c>
       <c r="H873" t="s">
-        <v>2639</v>
+        <v>2634</v>
       </c>
       <c r="J873">
-        <v>256669</v>
+        <v>256876</v>
       </c>
       <c r="K873" t="s">
-        <v>2636</v>
+        <v>2635</v>
       </c>
       <c r="L873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:12">
       <c r="A874">
-        <v>256672</v>
+        <v>256669</v>
       </c>
       <c r="B874" t="s">
-        <v>2640</v>
+        <v>2636</v>
       </c>
       <c r="C874" t="s">
-        <v>2641</v>
+        <v>2637</v>
       </c>
       <c r="D874" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E874" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H874" t="s">
-        <v>2642</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="L874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:12">
       <c r="A875">
-        <v>256674</v>
+        <v>256671</v>
       </c>
       <c r="B875" t="s">
-        <v>2643</v>
+        <v>2639</v>
       </c>
       <c r="C875" t="s">
-        <v>2644</v>
+        <v>2640</v>
       </c>
       <c r="D875" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E875" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H875" t="s">
-        <v>2645</v>
+        <v>2641</v>
+      </c>
+      <c r="J875">
+        <v>256669</v>
+      </c>
+      <c r="K875" t="s">
+        <v>2638</v>
       </c>
       <c r="L875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:12">
       <c r="A876">
-        <v>256680</v>
+        <v>256672</v>
       </c>
       <c r="B876" t="s">
-        <v>2646</v>
+        <v>2642</v>
       </c>
       <c r="C876" t="s">
-        <v>2647</v>
+        <v>2643</v>
       </c>
       <c r="D876" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E876" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H876" t="s">
-        <v>2648</v>
+        <v>2644</v>
+      </c>
+      <c r="J876">
+        <v>256876</v>
+      </c>
+      <c r="K876" t="s">
+        <v>2635</v>
       </c>
       <c r="L876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:12">
       <c r="A877">
-        <v>256696</v>
+        <v>256674</v>
       </c>
       <c r="B877" t="s">
-        <v>2649</v>
+        <v>2645</v>
       </c>
       <c r="C877" t="s">
-        <v>2650</v>
+        <v>2646</v>
       </c>
       <c r="D877" t="s">
         <v>14</v>
       </c>
       <c r="E877" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H877" t="s">
-        <v>2651</v>
+        <v>2647</v>
       </c>
       <c r="L877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:12">
       <c r="A878">
-        <v>256705</v>
+        <v>256680</v>
       </c>
       <c r="B878" t="s">
-        <v>2652</v>
+        <v>2648</v>
       </c>
       <c r="C878" t="s">
-        <v>1039</v>
+        <v>2649</v>
       </c>
       <c r="D878" t="s">
         <v>14</v>
       </c>
       <c r="E878" t="s">
         <v>25</v>
       </c>
       <c r="H878" t="s">
-        <v>2653</v>
+        <v>2650</v>
       </c>
       <c r="L878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:12">
       <c r="A879">
-        <v>256715</v>
+        <v>256696</v>
       </c>
       <c r="B879" t="s">
-        <v>2654</v>
+        <v>2651</v>
       </c>
       <c r="C879" t="s">
-        <v>2655</v>
+        <v>2652</v>
       </c>
       <c r="D879" t="s">
         <v>14</v>
       </c>
       <c r="E879" t="s">
         <v>25</v>
       </c>
       <c r="H879" t="s">
-        <v>2656</v>
+        <v>2653</v>
       </c>
       <c r="L879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:12">
       <c r="A880">
-        <v>256722</v>
+        <v>256705</v>
       </c>
       <c r="B880" t="s">
-        <v>2657</v>
+        <v>2654</v>
       </c>
       <c r="C880" t="s">
-        <v>2658</v>
+        <v>1333</v>
       </c>
       <c r="D880" t="s">
         <v>14</v>
       </c>
       <c r="E880" t="s">
         <v>25</v>
       </c>
       <c r="H880" t="s">
-        <v>2659</v>
+        <v>2655</v>
       </c>
       <c r="L880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:12">
       <c r="A881">
-        <v>256723</v>
+        <v>256715</v>
       </c>
       <c r="B881" t="s">
-        <v>2660</v>
+        <v>2656</v>
       </c>
       <c r="C881" t="s">
-        <v>2661</v>
+        <v>2657</v>
       </c>
       <c r="D881" t="s">
         <v>14</v>
       </c>
       <c r="E881" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H881" t="s">
-        <v>2662</v>
+        <v>2658</v>
       </c>
       <c r="L881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:12">
       <c r="A882">
-        <v>256724</v>
+        <v>256722</v>
       </c>
       <c r="B882" t="s">
-        <v>2663</v>
+        <v>2659</v>
       </c>
       <c r="C882" t="s">
-        <v>2664</v>
+        <v>2660</v>
       </c>
       <c r="D882" t="s">
         <v>14</v>
       </c>
       <c r="E882" t="s">
         <v>25</v>
       </c>
       <c r="H882" t="s">
-        <v>2665</v>
+        <v>2661</v>
       </c>
       <c r="L882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:12">
       <c r="A883">
-        <v>256725</v>
+        <v>256723</v>
       </c>
       <c r="B883" t="s">
-        <v>2666</v>
+        <v>2662</v>
       </c>
       <c r="C883" t="s">
-        <v>2667</v>
+        <v>2663</v>
       </c>
       <c r="D883" t="s">
         <v>14</v>
       </c>
       <c r="E883" t="s">
-        <v>187</v>
+        <v>1440</v>
       </c>
       <c r="H883" t="s">
-        <v>2668</v>
+        <v>2664</v>
       </c>
       <c r="L883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:12">
       <c r="A884">
-        <v>256727</v>
+        <v>256724</v>
       </c>
       <c r="B884" t="s">
-        <v>2669</v>
+        <v>2665</v>
       </c>
       <c r="C884" t="s">
-        <v>2670</v>
+        <v>2666</v>
       </c>
       <c r="D884" t="s">
         <v>14</v>
       </c>
       <c r="E884" t="s">
-        <v>2671</v>
+        <v>25</v>
       </c>
       <c r="H884" t="s">
-        <v>2672</v>
-[...5 lines deleted...]
-        <v>2673</v>
+        <v>2667</v>
       </c>
       <c r="L884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:12">
       <c r="A885">
-        <v>256729</v>
+        <v>256725</v>
       </c>
       <c r="B885" t="s">
-        <v>2674</v>
+        <v>2668</v>
       </c>
       <c r="C885" t="s">
-        <v>2675</v>
+        <v>2669</v>
       </c>
       <c r="D885" t="s">
         <v>14</v>
       </c>
       <c r="E885" t="s">
         <v>187</v>
       </c>
       <c r="H885" t="s">
-        <v>2676</v>
+        <v>2670</v>
       </c>
       <c r="L885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:12">
       <c r="A886">
+        <v>256727</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D886" t="s">
+        <v>14</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H886" t="s">
+        <v>2674</v>
+      </c>
+      <c r="J886">
         <v>256732</v>
       </c>
-      <c r="B886" t="s">
-[...12 lines deleted...]
-        <v>2673</v>
+      <c r="K886" t="s">
+        <v>2675</v>
       </c>
       <c r="L886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:12">
       <c r="A887">
-        <v>256735</v>
+        <v>256729</v>
       </c>
       <c r="B887" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D887" t="s">
+        <v>14</v>
+      </c>
+      <c r="E887" t="s">
+        <v>187</v>
+      </c>
+      <c r="H887" t="s">
         <v>2678</v>
-      </c>
-[...10 lines deleted...]
-        <v>2680</v>
       </c>
       <c r="L887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:12">
       <c r="A888">
-        <v>256746</v>
+        <v>256732</v>
       </c>
       <c r="B888" t="s">
-        <v>2681</v>
+        <v>2679</v>
       </c>
       <c r="C888" t="s">
-        <v>2682</v>
+        <v>2672</v>
       </c>
       <c r="D888" t="s">
         <v>14</v>
       </c>
       <c r="E888" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="H888" t="s">
-        <v>2683</v>
+        <v>2675</v>
       </c>
       <c r="L888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:12">
       <c r="A889">
-        <v>256747</v>
+        <v>256735</v>
       </c>
       <c r="B889" t="s">
-        <v>2684</v>
+        <v>2680</v>
       </c>
       <c r="C889" t="s">
-        <v>2685</v>
+        <v>2681</v>
       </c>
       <c r="D889" t="s">
         <v>14</v>
       </c>
       <c r="E889" t="s">
-        <v>25</v>
+        <v>1440</v>
       </c>
       <c r="H889" t="s">
-        <v>2686</v>
+        <v>2682</v>
       </c>
       <c r="L889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:12">
       <c r="A890">
-        <v>256752</v>
+        <v>256746</v>
       </c>
       <c r="B890" t="s">
-        <v>2687</v>
+        <v>2683</v>
       </c>
       <c r="C890" t="s">
-        <v>2688</v>
+        <v>2684</v>
       </c>
       <c r="D890" t="s">
         <v>14</v>
       </c>
       <c r="E890" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H890" t="s">
-        <v>2689</v>
+        <v>2685</v>
       </c>
       <c r="L890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:12">
       <c r="A891">
-        <v>256756</v>
+        <v>256747</v>
       </c>
       <c r="B891" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
       <c r="C891" t="s">
-        <v>2691</v>
+        <v>2687</v>
       </c>
       <c r="D891" t="s">
         <v>14</v>
       </c>
       <c r="E891" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H891" t="s">
-        <v>2692</v>
+        <v>2688</v>
       </c>
       <c r="L891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:12">
       <c r="A892">
-        <v>256757</v>
+        <v>256752</v>
       </c>
       <c r="B892" t="s">
-        <v>2693</v>
+        <v>2689</v>
       </c>
       <c r="C892" t="s">
-        <v>2694</v>
+        <v>2690</v>
       </c>
       <c r="D892" t="s">
         <v>14</v>
       </c>
       <c r="E892" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H892" t="s">
-        <v>2695</v>
+        <v>2691</v>
       </c>
       <c r="L892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:12">
       <c r="A893">
-        <v>256766</v>
+        <v>256756</v>
       </c>
       <c r="B893" t="s">
-        <v>2696</v>
+        <v>2692</v>
       </c>
       <c r="C893" t="s">
-        <v>2697</v>
+        <v>2693</v>
       </c>
       <c r="D893" t="s">
         <v>14</v>
       </c>
       <c r="E893" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H893" t="s">
-        <v>2698</v>
+        <v>2694</v>
       </c>
       <c r="L893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:12">
       <c r="A894">
-        <v>256774</v>
+        <v>256757</v>
       </c>
       <c r="B894" t="s">
-        <v>2699</v>
+        <v>2695</v>
       </c>
       <c r="C894" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D894" t="s">
+        <v>14</v>
+      </c>
+      <c r="E894" t="s">
+        <v>25</v>
+      </c>
+      <c r="H894" t="s">
         <v>2697</v>
-      </c>
-[...7 lines deleted...]
-        <v>2700</v>
       </c>
       <c r="L894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:12">
       <c r="A895">
-        <v>256779</v>
+        <v>256766</v>
       </c>
       <c r="B895" t="s">
-        <v>2701</v>
+        <v>2698</v>
       </c>
       <c r="C895" t="s">
-        <v>2702</v>
+        <v>2699</v>
       </c>
       <c r="D895" t="s">
         <v>14</v>
       </c>
       <c r="E895" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H895" t="s">
-        <v>2703</v>
+        <v>2700</v>
       </c>
       <c r="L895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:12">
       <c r="A896">
-        <v>256780</v>
+        <v>256774</v>
       </c>
       <c r="B896" t="s">
-        <v>2704</v>
+        <v>2701</v>
       </c>
       <c r="C896" t="s">
-        <v>2705</v>
+        <v>2699</v>
       </c>
       <c r="D896" t="s">
         <v>14</v>
       </c>
       <c r="E896" t="s">
         <v>25</v>
       </c>
       <c r="H896" t="s">
-        <v>2706</v>
+        <v>2702</v>
       </c>
       <c r="L896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:12">
       <c r="A897">
-        <v>256783</v>
+        <v>256779</v>
       </c>
       <c r="B897" t="s">
-        <v>2707</v>
+        <v>2703</v>
       </c>
       <c r="C897" t="s">
-        <v>2708</v>
+        <v>2704</v>
       </c>
       <c r="D897" t="s">
         <v>14</v>
       </c>
       <c r="E897" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H897" t="s">
-        <v>2709</v>
+        <v>2705</v>
       </c>
       <c r="L897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:12">
       <c r="A898">
-        <v>256795</v>
+        <v>256780</v>
       </c>
       <c r="B898" t="s">
-        <v>2710</v>
+        <v>2706</v>
       </c>
       <c r="C898" t="s">
-        <v>2711</v>
+        <v>2707</v>
       </c>
       <c r="D898" t="s">
         <v>14</v>
       </c>
       <c r="E898" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H898" t="s">
-        <v>2712</v>
+        <v>2708</v>
       </c>
       <c r="L898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:12">
       <c r="A899">
-        <v>256796</v>
+        <v>256783</v>
       </c>
       <c r="B899" t="s">
-        <v>2713</v>
+        <v>2709</v>
       </c>
       <c r="C899" t="s">
-        <v>2714</v>
+        <v>2710</v>
       </c>
       <c r="D899" t="s">
         <v>14</v>
       </c>
       <c r="E899" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H899" t="s">
-        <v>2715</v>
+        <v>2711</v>
       </c>
       <c r="L899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:12">
       <c r="A900">
-        <v>256799</v>
+        <v>256795</v>
       </c>
       <c r="B900" t="s">
-        <v>2716</v>
+        <v>2712</v>
       </c>
       <c r="C900" t="s">
-        <v>2717</v>
+        <v>2713</v>
       </c>
       <c r="D900" t="s">
         <v>14</v>
       </c>
       <c r="E900" t="s">
-        <v>2718</v>
+        <v>187</v>
       </c>
       <c r="H900" t="s">
-        <v>2719</v>
+        <v>2714</v>
       </c>
       <c r="L900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:12">
       <c r="A901">
-        <v>256803</v>
+        <v>256796</v>
       </c>
       <c r="B901" t="s">
-        <v>2720</v>
+        <v>2715</v>
       </c>
       <c r="C901" t="s">
-        <v>2721</v>
+        <v>2716</v>
       </c>
       <c r="D901" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E901" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>25</v>
       </c>
       <c r="H901" t="s">
-        <v>2722</v>
+        <v>2717</v>
       </c>
       <c r="L901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:12">
       <c r="A902">
-        <v>256808</v>
+        <v>256799</v>
       </c>
       <c r="B902" t="s">
-        <v>2723</v>
+        <v>2718</v>
       </c>
       <c r="C902" t="s">
-        <v>2724</v>
+        <v>2719</v>
       </c>
       <c r="D902" t="s">
         <v>14</v>
       </c>
       <c r="E902" t="s">
-        <v>25</v>
+        <v>2720</v>
       </c>
       <c r="H902" t="s">
-        <v>2725</v>
+        <v>2721</v>
       </c>
       <c r="L902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:12">
       <c r="A903">
-        <v>256814</v>
+        <v>256803</v>
       </c>
       <c r="B903" t="s">
-        <v>2726</v>
+        <v>2722</v>
       </c>
       <c r="C903" t="s">
-        <v>2167</v>
+        <v>2723</v>
       </c>
       <c r="D903" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E903" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="F903" t="s">
+        <v>212</v>
       </c>
       <c r="H903" t="s">
-        <v>2727</v>
+        <v>2724</v>
       </c>
       <c r="L903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:12">
       <c r="A904">
-        <v>256815</v>
+        <v>256808</v>
       </c>
       <c r="B904" t="s">
-        <v>2728</v>
+        <v>2725</v>
       </c>
       <c r="C904" t="s">
-        <v>2729</v>
+        <v>2726</v>
       </c>
       <c r="D904" t="s">
         <v>14</v>
       </c>
       <c r="E904" t="s">
         <v>25</v>
       </c>
       <c r="H904" t="s">
-        <v>2730</v>
+        <v>2727</v>
       </c>
       <c r="L904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:12">
       <c r="A905">
-        <v>256817</v>
+        <v>256814</v>
       </c>
       <c r="B905" t="s">
-        <v>2731</v>
+        <v>2728</v>
       </c>
       <c r="C905" t="s">
-        <v>1271</v>
+        <v>2169</v>
       </c>
       <c r="D905" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E905" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H905" t="s">
-        <v>2732</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>2729</v>
       </c>
       <c r="L905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:12">
       <c r="A906">
-        <v>256827</v>
+        <v>256815</v>
       </c>
       <c r="B906" t="s">
-        <v>2733</v>
+        <v>2730</v>
       </c>
       <c r="C906" t="s">
-        <v>2734</v>
+        <v>2731</v>
       </c>
       <c r="D906" t="s">
         <v>14</v>
       </c>
       <c r="E906" t="s">
         <v>25</v>
       </c>
       <c r="H906" t="s">
-        <v>2735</v>
+        <v>2732</v>
       </c>
       <c r="L906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:12">
       <c r="A907">
-        <v>256828</v>
+        <v>256817</v>
       </c>
       <c r="B907" t="s">
-        <v>2736</v>
+        <v>2733</v>
       </c>
       <c r="C907" t="s">
-        <v>2737</v>
+        <v>2734</v>
       </c>
       <c r="D907" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E907" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H907" t="s">
-        <v>2738</v>
+        <v>2735</v>
+      </c>
+      <c r="J907">
+        <v>255147</v>
+      </c>
+      <c r="K907" t="s">
+        <v>231</v>
       </c>
       <c r="L907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:12">
       <c r="A908">
-        <v>256832</v>
+        <v>256827</v>
       </c>
       <c r="B908" t="s">
-        <v>2739</v>
+        <v>2736</v>
       </c>
       <c r="C908" t="s">
-        <v>2740</v>
+        <v>2737</v>
       </c>
       <c r="D908" t="s">
         <v>14</v>
       </c>
       <c r="E908" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H908" t="s">
-        <v>2741</v>
+        <v>2738</v>
       </c>
       <c r="L908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:12">
       <c r="A909">
-        <v>256834</v>
+        <v>256828</v>
       </c>
       <c r="B909" t="s">
-        <v>2742</v>
+        <v>2739</v>
       </c>
       <c r="C909" t="s">
-        <v>2743</v>
+        <v>2740</v>
       </c>
       <c r="D909" t="s">
         <v>14</v>
       </c>
       <c r="E909" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H909" t="s">
-        <v>2744</v>
+        <v>2741</v>
       </c>
       <c r="L909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:12">
       <c r="A910">
-        <v>256837</v>
+        <v>256832</v>
       </c>
       <c r="B910" t="s">
-        <v>2745</v>
+        <v>2742</v>
       </c>
       <c r="C910" t="s">
-        <v>2746</v>
+        <v>2743</v>
       </c>
       <c r="D910" t="s">
         <v>14</v>
       </c>
       <c r="E910" t="s">
         <v>187</v>
       </c>
       <c r="H910" t="s">
-        <v>2747</v>
+        <v>2744</v>
       </c>
       <c r="L910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:12">
       <c r="A911">
-        <v>256838</v>
+        <v>256834</v>
       </c>
       <c r="B911" t="s">
-        <v>2748</v>
+        <v>2745</v>
       </c>
       <c r="C911" t="s">
-        <v>2749</v>
+        <v>2746</v>
       </c>
       <c r="D911" t="s">
         <v>14</v>
       </c>
       <c r="E911" t="s">
-        <v>2750</v>
+        <v>25</v>
       </c>
       <c r="H911" t="s">
-        <v>2751</v>
-[...5 lines deleted...]
-        <v>2752</v>
+        <v>2747</v>
       </c>
       <c r="L911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:12">
       <c r="A912">
-        <v>256841</v>
+        <v>256837</v>
       </c>
       <c r="B912" t="s">
-        <v>2753</v>
+        <v>2748</v>
       </c>
       <c r="C912" t="s">
-        <v>2754</v>
+        <v>2749</v>
       </c>
       <c r="D912" t="s">
         <v>14</v>
       </c>
       <c r="E912" t="s">
-        <v>881</v>
+        <v>187</v>
       </c>
       <c r="H912" t="s">
-        <v>2755</v>
-[...5 lines deleted...]
-        <v>2741</v>
+        <v>2750</v>
       </c>
       <c r="L912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:12">
       <c r="A913">
-        <v>256845</v>
+        <v>256838</v>
       </c>
       <c r="B913" t="s">
-        <v>2756</v>
+        <v>2751</v>
       </c>
       <c r="C913" t="s">
-        <v>2757</v>
+        <v>2752</v>
       </c>
       <c r="D913" t="s">
         <v>14</v>
       </c>
       <c r="E913" t="s">
-        <v>25</v>
+        <v>2753</v>
       </c>
       <c r="H913" t="s">
-        <v>2758</v>
+        <v>2754</v>
+      </c>
+      <c r="J913">
+        <v>258406</v>
+      </c>
+      <c r="K913" t="s">
+        <v>2755</v>
       </c>
       <c r="L913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:12">
       <c r="A914">
-        <v>256861</v>
+        <v>256841</v>
       </c>
       <c r="B914" t="s">
-        <v>2759</v>
+        <v>2756</v>
       </c>
       <c r="C914" t="s">
-        <v>2760</v>
+        <v>2757</v>
       </c>
       <c r="D914" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E914" t="s">
-        <v>30</v>
+        <v>881</v>
       </c>
       <c r="H914" t="s">
-        <v>2761</v>
+        <v>2758</v>
+      </c>
+      <c r="J914">
+        <v>256832</v>
+      </c>
+      <c r="K914" t="s">
+        <v>2744</v>
       </c>
       <c r="L914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:12">
       <c r="A915">
-        <v>256862</v>
+        <v>256845</v>
       </c>
       <c r="B915" t="s">
-        <v>2762</v>
+        <v>2759</v>
       </c>
       <c r="C915" t="s">
-        <v>2763</v>
+        <v>2760</v>
       </c>
       <c r="D915" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E915" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H915" t="s">
-        <v>2764</v>
+        <v>2761</v>
       </c>
       <c r="L915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:12">
       <c r="A916">
-        <v>256865</v>
+        <v>256861</v>
       </c>
       <c r="B916" t="s">
-        <v>2765</v>
+        <v>2762</v>
       </c>
       <c r="C916" t="s">
-        <v>2766</v>
+        <v>2763</v>
       </c>
       <c r="D916" t="s">
         <v>29</v>
       </c>
       <c r="E916" t="s">
         <v>30</v>
       </c>
-      <c r="F916" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H916" t="s">
-        <v>2767</v>
+        <v>2764</v>
       </c>
       <c r="L916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:12">
       <c r="A917">
-        <v>256867</v>
+        <v>256862</v>
       </c>
       <c r="B917" t="s">
-        <v>2768</v>
+        <v>2765</v>
       </c>
       <c r="C917" t="s">
-        <v>2769</v>
+        <v>2766</v>
       </c>
       <c r="D917" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E917" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H917" t="s">
-        <v>2770</v>
-[...5 lines deleted...]
-        <v>2771</v>
+        <v>2767</v>
       </c>
       <c r="L917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:12">
       <c r="A918">
-        <v>256868</v>
+        <v>256865</v>
       </c>
       <c r="B918" t="s">
-        <v>2772</v>
+        <v>2768</v>
       </c>
       <c r="C918" t="s">
-        <v>2773</v>
+        <v>2769</v>
       </c>
       <c r="D918" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E918" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F918" t="s">
+        <v>212</v>
       </c>
       <c r="H918" t="s">
-        <v>2771</v>
+        <v>2770</v>
       </c>
       <c r="L918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:12">
       <c r="A919">
-        <v>256875</v>
+        <v>256867</v>
       </c>
       <c r="B919" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D919" t="s">
+        <v>14</v>
+      </c>
+      <c r="E919" t="s">
+        <v>924</v>
+      </c>
+      <c r="H919" t="s">
+        <v>2773</v>
+      </c>
+      <c r="J919">
+        <v>256868</v>
+      </c>
+      <c r="K919" t="s">
         <v>2774</v>
-      </c>
-[...10 lines deleted...]
-        <v>2776</v>
       </c>
       <c r="L919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:12">
       <c r="A920">
-        <v>256876</v>
+        <v>256868</v>
       </c>
       <c r="B920" t="s">
-        <v>2777</v>
+        <v>2775</v>
       </c>
       <c r="C920" t="s">
-        <v>2778</v>
+        <v>2776</v>
       </c>
       <c r="D920" t="s">
         <v>14</v>
       </c>
       <c r="E920" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H920" t="s">
-        <v>2633</v>
+        <v>2774</v>
       </c>
       <c r="L920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:12">
       <c r="A921">
-        <v>256877</v>
+        <v>256875</v>
       </c>
       <c r="B921" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D921" t="s">
+        <v>14</v>
+      </c>
+      <c r="E921" t="s">
+        <v>25</v>
+      </c>
+      <c r="H921" t="s">
         <v>2779</v>
-      </c>
-[...10 lines deleted...]
-        <v>2781</v>
       </c>
       <c r="L921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:12">
       <c r="A922">
-        <v>256879</v>
+        <v>256876</v>
       </c>
       <c r="B922" t="s">
-        <v>2782</v>
+        <v>2780</v>
       </c>
       <c r="C922" t="s">
-        <v>2783</v>
+        <v>2781</v>
       </c>
       <c r="D922" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E922" t="s">
-        <v>991</v>
+        <v>1440</v>
       </c>
       <c r="H922" t="s">
-        <v>2784</v>
+        <v>2635</v>
       </c>
       <c r="L922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:12">
       <c r="A923">
-        <v>256881</v>
+        <v>256877</v>
       </c>
       <c r="B923" t="s">
-        <v>2785</v>
+        <v>2782</v>
       </c>
       <c r="C923" t="s">
-        <v>2786</v>
+        <v>2783</v>
       </c>
       <c r="D923" t="s">
         <v>14</v>
       </c>
       <c r="E923" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H923" t="s">
-        <v>2787</v>
+        <v>2784</v>
       </c>
       <c r="L923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:12">
       <c r="A924">
-        <v>256882</v>
+        <v>256879</v>
       </c>
       <c r="B924" t="s">
-        <v>2788</v>
+        <v>2785</v>
       </c>
       <c r="C924" t="s">
-        <v>2789</v>
+        <v>2786</v>
       </c>
       <c r="D924" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E924" t="s">
-        <v>62</v>
+        <v>991</v>
       </c>
       <c r="H924" t="s">
-        <v>2790</v>
+        <v>2787</v>
       </c>
       <c r="L924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:12">
       <c r="A925">
-        <v>256883</v>
+        <v>256881</v>
       </c>
       <c r="B925" t="s">
-        <v>2791</v>
+        <v>2788</v>
       </c>
       <c r="C925" t="s">
-        <v>2792</v>
+        <v>2789</v>
       </c>
       <c r="D925" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E925" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H925" t="s">
-        <v>2793</v>
+        <v>2790</v>
       </c>
       <c r="L925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:12">
       <c r="A926">
-        <v>256885</v>
+        <v>256882</v>
       </c>
       <c r="B926" t="s">
-        <v>2794</v>
+        <v>2791</v>
       </c>
       <c r="C926" t="s">
-        <v>2795</v>
+        <v>2792</v>
       </c>
       <c r="D926" t="s">
         <v>14</v>
       </c>
       <c r="E926" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="H926" t="s">
-        <v>2796</v>
+        <v>2793</v>
       </c>
       <c r="L926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:12">
       <c r="A927">
-        <v>256886</v>
+        <v>256883</v>
       </c>
       <c r="B927" t="s">
-        <v>2797</v>
+        <v>2794</v>
       </c>
       <c r="C927" t="s">
-        <v>2798</v>
+        <v>2795</v>
       </c>
       <c r="D927" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E927" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H927" t="s">
-        <v>2799</v>
+        <v>2796</v>
       </c>
       <c r="L927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:12">
       <c r="A928">
-        <v>256896</v>
+        <v>256885</v>
       </c>
       <c r="B928" t="s">
-        <v>2800</v>
+        <v>2797</v>
       </c>
       <c r="C928" t="s">
-        <v>2801</v>
+        <v>2798</v>
       </c>
       <c r="D928" t="s">
         <v>14</v>
       </c>
       <c r="E928" t="s">
-        <v>1376</v>
+        <v>187</v>
       </c>
       <c r="H928" t="s">
-        <v>2802</v>
+        <v>2799</v>
       </c>
       <c r="L928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:12">
       <c r="A929">
-        <v>256897</v>
+        <v>256886</v>
       </c>
       <c r="B929" t="s">
-        <v>2803</v>
+        <v>2800</v>
       </c>
       <c r="C929" t="s">
-        <v>2804</v>
+        <v>2801</v>
       </c>
       <c r="D929" t="s">
         <v>14</v>
       </c>
       <c r="E929" t="s">
         <v>25</v>
       </c>
       <c r="H929" t="s">
-        <v>2805</v>
+        <v>2802</v>
       </c>
       <c r="L929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:12">
       <c r="A930">
-        <v>256898</v>
+        <v>256896</v>
       </c>
       <c r="B930" t="s">
-        <v>2806</v>
+        <v>2803</v>
       </c>
       <c r="C930" t="s">
-        <v>2807</v>
+        <v>2804</v>
       </c>
       <c r="D930" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2808</v>
+        <v>14</v>
+      </c>
+      <c r="E930" t="s">
+        <v>1440</v>
       </c>
       <c r="H930" t="s">
-        <v>2809</v>
+        <v>2805</v>
       </c>
       <c r="L930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:12">
       <c r="A931">
-        <v>256903</v>
+        <v>256897</v>
       </c>
       <c r="B931" t="s">
-        <v>2810</v>
+        <v>2806</v>
       </c>
       <c r="C931" t="s">
-        <v>2811</v>
+        <v>2807</v>
       </c>
       <c r="D931" t="s">
         <v>14</v>
       </c>
       <c r="E931" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H931" t="s">
-        <v>2812</v>
+        <v>2808</v>
       </c>
       <c r="L931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:12">
       <c r="A932">
-        <v>256906</v>
+        <v>256898</v>
       </c>
       <c r="B932" t="s">
-        <v>2813</v>
+        <v>2809</v>
       </c>
       <c r="C932" t="s">
-        <v>2814</v>
+        <v>2810</v>
       </c>
       <c r="D932" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>20</v>
+      </c>
+      <c r="G932" t="s">
+        <v>2811</v>
       </c>
       <c r="H932" t="s">
-        <v>2815</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>2812</v>
       </c>
       <c r="L932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:12">
       <c r="A933">
-        <v>256911</v>
+        <v>256903</v>
       </c>
       <c r="B933" t="s">
-        <v>2816</v>
+        <v>2813</v>
       </c>
       <c r="C933" t="s">
-        <v>2817</v>
+        <v>2814</v>
       </c>
       <c r="D933" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E933" t="s">
-        <v>30</v>
+        <v>1440</v>
       </c>
       <c r="H933" t="s">
-        <v>2818</v>
+        <v>2815</v>
       </c>
       <c r="L933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:12">
       <c r="A934">
-        <v>256913</v>
+        <v>256906</v>
       </c>
       <c r="B934" t="s">
-        <v>2819</v>
+        <v>2816</v>
       </c>
       <c r="C934" t="s">
-        <v>2820</v>
+        <v>2817</v>
       </c>
       <c r="D934" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E934" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H934" t="s">
-        <v>396</v>
+        <v>2818</v>
+      </c>
+      <c r="J934">
+        <v>256876</v>
+      </c>
+      <c r="K934" t="s">
+        <v>2635</v>
       </c>
       <c r="L934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:12">
       <c r="A935">
-        <v>256915</v>
+        <v>256911</v>
       </c>
       <c r="B935" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D935" t="s">
+        <v>29</v>
+      </c>
+      <c r="E935" t="s">
+        <v>30</v>
+      </c>
+      <c r="H935" t="s">
         <v>2821</v>
-      </c>
-[...10 lines deleted...]
-        <v>2823</v>
       </c>
       <c r="L935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:12">
       <c r="A936">
-        <v>256917</v>
+        <v>256913</v>
       </c>
       <c r="B936" t="s">
-        <v>2824</v>
+        <v>2822</v>
       </c>
       <c r="C936" t="s">
-        <v>2825</v>
+        <v>2823</v>
       </c>
       <c r="D936" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E936" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H936" t="s">
-        <v>2826</v>
-[...5 lines deleted...]
-        <v>2636</v>
+        <v>396</v>
       </c>
       <c r="L936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:12">
       <c r="A937">
-        <v>256919</v>
+        <v>256915</v>
       </c>
       <c r="B937" t="s">
-        <v>2827</v>
+        <v>2824</v>
       </c>
       <c r="C937" t="s">
-        <v>2828</v>
+        <v>2825</v>
       </c>
       <c r="D937" t="s">
         <v>14</v>
       </c>
       <c r="E937" t="s">
         <v>25</v>
       </c>
       <c r="H937" t="s">
-        <v>2829</v>
+        <v>2826</v>
       </c>
       <c r="L937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:12">
       <c r="A938">
-        <v>256921</v>
+        <v>256917</v>
       </c>
       <c r="B938" t="s">
-        <v>2830</v>
+        <v>2827</v>
       </c>
       <c r="C938" t="s">
-        <v>2831</v>
+        <v>2828</v>
       </c>
       <c r="D938" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E938" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H938" t="s">
-        <v>2832</v>
+        <v>2829</v>
+      </c>
+      <c r="J938">
+        <v>256669</v>
+      </c>
+      <c r="K938" t="s">
+        <v>2638</v>
       </c>
       <c r="L938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:12">
       <c r="A939">
-        <v>256922</v>
+        <v>256919</v>
       </c>
       <c r="B939" t="s">
-        <v>2833</v>
+        <v>2830</v>
       </c>
       <c r="C939" t="s">
-        <v>2834</v>
+        <v>2831</v>
       </c>
       <c r="D939" t="s">
         <v>14</v>
       </c>
       <c r="E939" t="s">
         <v>25</v>
       </c>
       <c r="H939" t="s">
-        <v>2835</v>
+        <v>2832</v>
       </c>
       <c r="L939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:12">
       <c r="A940">
-        <v>256923</v>
+        <v>256921</v>
       </c>
       <c r="B940" t="s">
-        <v>2836</v>
+        <v>2833</v>
       </c>
       <c r="C940" t="s">
-        <v>2837</v>
+        <v>2834</v>
       </c>
       <c r="D940" t="s">
         <v>14</v>
       </c>
       <c r="E940" t="s">
         <v>25</v>
       </c>
       <c r="H940" t="s">
-        <v>2838</v>
+        <v>2835</v>
       </c>
       <c r="L940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:12">
       <c r="A941">
-        <v>256935</v>
+        <v>256922</v>
       </c>
       <c r="B941" t="s">
-        <v>2839</v>
+        <v>2836</v>
       </c>
       <c r="C941" t="s">
-        <v>2840</v>
+        <v>2837</v>
       </c>
       <c r="D941" t="s">
         <v>14</v>
       </c>
       <c r="E941" t="s">
         <v>25</v>
       </c>
       <c r="H941" t="s">
-        <v>2841</v>
+        <v>2838</v>
       </c>
       <c r="L941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:12">
       <c r="A942">
-        <v>256942</v>
+        <v>256923</v>
       </c>
       <c r="B942" t="s">
-        <v>2842</v>
+        <v>2839</v>
       </c>
       <c r="C942" t="s">
-        <v>2843</v>
+        <v>2840</v>
       </c>
       <c r="D942" t="s">
         <v>14</v>
       </c>
       <c r="E942" t="s">
-        <v>2718</v>
+        <v>25</v>
       </c>
       <c r="H942" t="s">
-        <v>2844</v>
+        <v>2841</v>
       </c>
       <c r="L942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:12">
       <c r="A943">
-        <v>256944</v>
+        <v>256935</v>
       </c>
       <c r="B943" t="s">
-        <v>2845</v>
+        <v>2842</v>
       </c>
       <c r="C943" t="s">
-        <v>2846</v>
+        <v>2843</v>
       </c>
       <c r="D943" t="s">
         <v>14</v>
       </c>
       <c r="E943" t="s">
         <v>25</v>
       </c>
       <c r="H943" t="s">
-        <v>2847</v>
+        <v>2844</v>
       </c>
       <c r="L943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:12">
       <c r="A944">
-        <v>256945</v>
+        <v>256942</v>
       </c>
       <c r="B944" t="s">
-        <v>2848</v>
+        <v>2845</v>
       </c>
       <c r="C944" t="s">
-        <v>2849</v>
+        <v>2846</v>
       </c>
       <c r="D944" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E944" t="s">
-        <v>30</v>
+        <v>2720</v>
       </c>
       <c r="H944" t="s">
-        <v>2850</v>
+        <v>2847</v>
       </c>
       <c r="L944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:12">
       <c r="A945">
-        <v>256948</v>
+        <v>256944</v>
       </c>
       <c r="B945" t="s">
-        <v>2851</v>
+        <v>2848</v>
       </c>
       <c r="C945" t="s">
-        <v>2852</v>
+        <v>2849</v>
       </c>
       <c r="D945" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E945" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H945" t="s">
-        <v>2853</v>
+        <v>2850</v>
       </c>
       <c r="L945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:12">
       <c r="A946">
-        <v>256949</v>
+        <v>256945</v>
       </c>
       <c r="B946" t="s">
-        <v>2854</v>
+        <v>2851</v>
       </c>
       <c r="C946" t="s">
-        <v>2855</v>
+        <v>2852</v>
       </c>
       <c r="D946" t="s">
         <v>29</v>
       </c>
       <c r="E946" t="s">
         <v>30</v>
       </c>
       <c r="H946" t="s">
-        <v>2856</v>
+        <v>2853</v>
       </c>
       <c r="L946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:12">
       <c r="A947">
-        <v>256951</v>
+        <v>256948</v>
       </c>
       <c r="B947" t="s">
-        <v>2857</v>
+        <v>2854</v>
       </c>
       <c r="C947" t="s">
-        <v>2858</v>
+        <v>2855</v>
       </c>
       <c r="D947" t="s">
         <v>29</v>
       </c>
       <c r="E947" t="s">
         <v>30</v>
       </c>
       <c r="H947" t="s">
-        <v>2859</v>
+        <v>2856</v>
       </c>
       <c r="L947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:12">
       <c r="A948">
-        <v>256952</v>
+        <v>256949</v>
       </c>
       <c r="B948" t="s">
-        <v>2860</v>
+        <v>2857</v>
       </c>
       <c r="C948" t="s">
-        <v>1817</v>
+        <v>2858</v>
       </c>
       <c r="D948" t="s">
         <v>29</v>
       </c>
       <c r="E948" t="s">
         <v>30</v>
       </c>
       <c r="H948" t="s">
-        <v>2861</v>
+        <v>2859</v>
       </c>
       <c r="L948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:12">
       <c r="A949">
-        <v>256953</v>
+        <v>256951</v>
       </c>
       <c r="B949" t="s">
-        <v>2862</v>
+        <v>2860</v>
       </c>
       <c r="C949" t="s">
-        <v>2863</v>
+        <v>2861</v>
       </c>
       <c r="D949" t="s">
         <v>29</v>
       </c>
       <c r="E949" t="s">
         <v>30</v>
       </c>
       <c r="H949" t="s">
-        <v>2864</v>
+        <v>2862</v>
       </c>
       <c r="L949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:12">
       <c r="A950">
-        <v>256954</v>
+        <v>256952</v>
       </c>
       <c r="B950" t="s">
-        <v>2865</v>
+        <v>2863</v>
       </c>
       <c r="C950" t="s">
-        <v>2866</v>
+        <v>1817</v>
       </c>
       <c r="D950" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E950" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H950" t="s">
-        <v>2867</v>
+        <v>2864</v>
       </c>
       <c r="L950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:12">
       <c r="A951">
-        <v>256955</v>
+        <v>256953</v>
       </c>
       <c r="B951" t="s">
-        <v>2868</v>
+        <v>2865</v>
       </c>
       <c r="C951" t="s">
-        <v>2869</v>
+        <v>2866</v>
       </c>
       <c r="D951" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E951" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H951" t="s">
-        <v>2870</v>
+        <v>2867</v>
       </c>
       <c r="L951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:12">
       <c r="A952">
-        <v>256958</v>
+        <v>256954</v>
       </c>
       <c r="B952" t="s">
-        <v>2871</v>
+        <v>2868</v>
       </c>
       <c r="C952" t="s">
-        <v>2872</v>
+        <v>2869</v>
       </c>
       <c r="D952" t="s">
         <v>14</v>
       </c>
       <c r="E952" t="s">
-        <v>788</v>
+        <v>62</v>
       </c>
       <c r="H952" t="s">
-        <v>2873</v>
+        <v>2870</v>
       </c>
       <c r="L952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:12">
       <c r="A953">
-        <v>256959</v>
+        <v>256955</v>
       </c>
       <c r="B953" t="s">
-        <v>2874</v>
+        <v>2871</v>
       </c>
       <c r="C953" t="s">
-        <v>2875</v>
+        <v>2872</v>
       </c>
       <c r="D953" t="s">
         <v>14</v>
       </c>
       <c r="E953" t="s">
         <v>62</v>
       </c>
       <c r="H953" t="s">
-        <v>2876</v>
+        <v>2873</v>
       </c>
       <c r="L953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:12">
       <c r="A954">
-        <v>256961</v>
+        <v>256958</v>
       </c>
       <c r="B954" t="s">
-        <v>2877</v>
+        <v>2874</v>
       </c>
       <c r="C954" t="s">
-        <v>2878</v>
+        <v>2875</v>
       </c>
       <c r="D954" t="s">
         <v>14</v>
       </c>
       <c r="E954" t="s">
-        <v>62</v>
+        <v>788</v>
       </c>
       <c r="H954" t="s">
-        <v>2879</v>
+        <v>2876</v>
       </c>
       <c r="L954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:12">
       <c r="A955">
-        <v>256964</v>
+        <v>256959</v>
       </c>
       <c r="B955" t="s">
-        <v>2880</v>
+        <v>2877</v>
       </c>
       <c r="C955" t="s">
-        <v>2881</v>
+        <v>2878</v>
       </c>
       <c r="D955" t="s">
         <v>14</v>
       </c>
       <c r="E955" t="s">
         <v>62</v>
       </c>
       <c r="H955" t="s">
-        <v>2882</v>
+        <v>2879</v>
       </c>
       <c r="L955" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:12">
       <c r="A956">
-        <v>256967</v>
+        <v>256961</v>
       </c>
       <c r="B956" t="s">
-        <v>2883</v>
+        <v>2880</v>
       </c>
       <c r="C956" t="s">
-        <v>2884</v>
+        <v>2881</v>
       </c>
       <c r="D956" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E956" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H956" t="s">
-        <v>2885</v>
+        <v>2882</v>
       </c>
       <c r="L956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="957" spans="1:12">
       <c r="A957">
-        <v>256968</v>
+        <v>256964</v>
       </c>
       <c r="B957" t="s">
-        <v>2886</v>
+        <v>2883</v>
       </c>
       <c r="C957" t="s">
-        <v>2887</v>
+        <v>2884</v>
       </c>
       <c r="D957" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E957" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H957" t="s">
-        <v>2888</v>
+        <v>2885</v>
       </c>
       <c r="L957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="958" spans="1:12">
       <c r="A958">
-        <v>256974</v>
+        <v>256967</v>
       </c>
       <c r="B958" t="s">
-        <v>2889</v>
+        <v>2886</v>
       </c>
       <c r="C958" t="s">
-        <v>2890</v>
+        <v>2887</v>
       </c>
       <c r="D958" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E958" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H958" t="s">
-        <v>2891</v>
+        <v>2888</v>
       </c>
       <c r="L958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="959" spans="1:12">
       <c r="A959">
-        <v>256976</v>
+        <v>256968</v>
       </c>
       <c r="B959" t="s">
-        <v>2892</v>
+        <v>2889</v>
       </c>
       <c r="C959" t="s">
         <v>2890</v>
       </c>
       <c r="D959" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E959" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H959" t="s">
-        <v>2893</v>
+        <v>2891</v>
       </c>
       <c r="L959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="960" spans="1:12">
       <c r="A960">
-        <v>256981</v>
+        <v>256974</v>
       </c>
       <c r="B960" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D960" t="s">
+        <v>14</v>
+      </c>
+      <c r="E960" t="s">
+        <v>924</v>
+      </c>
+      <c r="H960" t="s">
         <v>2894</v>
-      </c>
-[...10 lines deleted...]
-        <v>2895</v>
       </c>
       <c r="L960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="961" spans="1:12">
       <c r="A961">
-        <v>256986</v>
+        <v>256976</v>
       </c>
       <c r="B961" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D961" t="s">
+        <v>14</v>
+      </c>
+      <c r="E961" t="s">
+        <v>25</v>
+      </c>
+      <c r="H961" t="s">
         <v>2896</v>
-      </c>
-[...10 lines deleted...]
-        <v>2898</v>
       </c>
       <c r="L961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="962" spans="1:12">
       <c r="A962">
-        <v>256987</v>
+        <v>256981</v>
       </c>
       <c r="B962" t="s">
-        <v>2899</v>
+        <v>2897</v>
       </c>
       <c r="C962" t="s">
-        <v>2872</v>
+        <v>2890</v>
       </c>
       <c r="D962" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E962" t="s">
+        <v>30</v>
       </c>
       <c r="H962" t="s">
-        <v>2900</v>
+        <v>2898</v>
       </c>
       <c r="L962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="963" spans="1:12">
       <c r="A963">
-        <v>256989</v>
+        <v>256986</v>
       </c>
       <c r="B963" t="s">
+        <v>2899</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D963" t="s">
+        <v>14</v>
+      </c>
+      <c r="E963" t="s">
+        <v>187</v>
+      </c>
+      <c r="H963" t="s">
         <v>2901</v>
-      </c>
-[...10 lines deleted...]
-        <v>2903</v>
       </c>
       <c r="L963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="964" spans="1:12">
       <c r="A964">
-        <v>256992</v>
+        <v>256987</v>
       </c>
       <c r="B964" t="s">
-        <v>2904</v>
+        <v>2902</v>
       </c>
       <c r="C964" t="s">
-        <v>2905</v>
+        <v>2875</v>
       </c>
       <c r="D964" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H964" t="s">
-        <v>2906</v>
+        <v>2903</v>
       </c>
       <c r="L964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="965" spans="1:12">
       <c r="A965">
-        <v>256993</v>
+        <v>256989</v>
       </c>
       <c r="B965" t="s">
-        <v>2907</v>
+        <v>2904</v>
       </c>
       <c r="C965" t="s">
-        <v>2908</v>
+        <v>2905</v>
       </c>
       <c r="D965" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E965" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H965" t="s">
-        <v>2909</v>
+        <v>2906</v>
       </c>
       <c r="L965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:12">
       <c r="A966">
-        <v>256997</v>
+        <v>256992</v>
       </c>
       <c r="B966" t="s">
-        <v>2910</v>
+        <v>2907</v>
       </c>
       <c r="C966" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="D966" t="s">
         <v>14</v>
       </c>
       <c r="E966" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H966" t="s">
-        <v>2911</v>
+        <v>2909</v>
       </c>
       <c r="L966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:12">
       <c r="A967">
-        <v>256999</v>
+        <v>256993</v>
       </c>
       <c r="B967" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D967" t="s">
+        <v>14</v>
+      </c>
+      <c r="E967" t="s">
+        <v>25</v>
+      </c>
+      <c r="H967" t="s">
         <v>2912</v>
-      </c>
-[...10 lines deleted...]
-        <v>2914</v>
       </c>
       <c r="L967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="968" spans="1:12">
       <c r="A968">
-        <v>257012</v>
+        <v>256997</v>
       </c>
       <c r="B968" t="s">
-        <v>2915</v>
+        <v>2913</v>
       </c>
       <c r="C968" t="s">
-        <v>2916</v>
+        <v>2908</v>
       </c>
       <c r="D968" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E968" t="s">
-        <v>30</v>
+        <v>924</v>
       </c>
       <c r="H968" t="s">
-        <v>2917</v>
+        <v>2914</v>
       </c>
       <c r="L968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="969" spans="1:12">
       <c r="A969">
-        <v>257014</v>
+        <v>256999</v>
       </c>
       <c r="B969" t="s">
-        <v>2918</v>
+        <v>2915</v>
       </c>
       <c r="C969" t="s">
-        <v>2919</v>
+        <v>2916</v>
       </c>
       <c r="D969" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2920</v>
+        <v>14</v>
+      </c>
+      <c r="E969" t="s">
+        <v>25</v>
       </c>
       <c r="H969" t="s">
-        <v>2921</v>
+        <v>2917</v>
       </c>
       <c r="L969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="970" spans="1:12">
       <c r="A970">
-        <v>257020</v>
+        <v>257012</v>
       </c>
       <c r="B970" t="s">
-        <v>2922</v>
+        <v>2918</v>
       </c>
       <c r="C970" t="s">
-        <v>2923</v>
+        <v>2919</v>
       </c>
       <c r="D970" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E970" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="H970" t="s">
-        <v>2924</v>
+        <v>2920</v>
       </c>
       <c r="L970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="971" spans="1:12">
       <c r="A971">
-        <v>257022</v>
+        <v>257014</v>
       </c>
       <c r="B971" t="s">
-        <v>2925</v>
+        <v>2921</v>
       </c>
       <c r="C971" t="s">
-        <v>2926</v>
+        <v>2922</v>
       </c>
       <c r="D971" t="s">
-        <v>226</v>
+        <v>20</v>
+      </c>
+      <c r="G971" t="s">
+        <v>2923</v>
       </c>
       <c r="H971" t="s">
-        <v>2927</v>
+        <v>2924</v>
       </c>
       <c r="L971" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="972" spans="1:12">
       <c r="A972">
-        <v>257032</v>
+        <v>257020</v>
       </c>
       <c r="B972" t="s">
-        <v>2928</v>
+        <v>2925</v>
       </c>
       <c r="C972" t="s">
-        <v>2929</v>
+        <v>2926</v>
       </c>
       <c r="D972" t="s">
         <v>14</v>
       </c>
       <c r="E972" t="s">
-        <v>147</v>
+        <v>62</v>
       </c>
       <c r="H972" t="s">
-        <v>2930</v>
+        <v>2927</v>
       </c>
       <c r="L972" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="973" spans="1:12">
       <c r="A973">
-        <v>257034</v>
+        <v>257022</v>
       </c>
       <c r="B973" t="s">
-        <v>2931</v>
+        <v>2928</v>
       </c>
       <c r="C973" t="s">
-        <v>2932</v>
+        <v>2929</v>
       </c>
       <c r="D973" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H973" t="s">
-        <v>2933</v>
+        <v>2930</v>
       </c>
       <c r="L973" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="974" spans="1:12">
       <c r="A974">
-        <v>257045</v>
+        <v>257032</v>
       </c>
       <c r="B974" t="s">
-        <v>2934</v>
+        <v>2931</v>
       </c>
       <c r="C974" t="s">
-        <v>2935</v>
+        <v>2932</v>
       </c>
       <c r="D974" t="s">
         <v>14</v>
       </c>
       <c r="E974" t="s">
-        <v>62</v>
+        <v>147</v>
       </c>
       <c r="H974" t="s">
-        <v>2936</v>
+        <v>2933</v>
       </c>
       <c r="L974" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="975" spans="1:12">
       <c r="A975">
-        <v>257047</v>
+        <v>257034</v>
       </c>
       <c r="B975" t="s">
-        <v>2937</v>
+        <v>2934</v>
       </c>
       <c r="C975" t="s">
-        <v>2938</v>
+        <v>2935</v>
       </c>
       <c r="D975" t="s">
         <v>14</v>
       </c>
       <c r="E975" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H975" t="s">
-        <v>2939</v>
+        <v>2936</v>
       </c>
       <c r="L975" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="976" spans="1:12">
       <c r="A976">
-        <v>257051</v>
+        <v>257045</v>
       </c>
       <c r="B976" t="s">
-        <v>2940</v>
+        <v>2937</v>
       </c>
       <c r="C976" t="s">
-        <v>2941</v>
+        <v>2938</v>
       </c>
       <c r="D976" t="s">
         <v>14</v>
       </c>
       <c r="E976" t="s">
         <v>62</v>
       </c>
       <c r="H976" t="s">
-        <v>2942</v>
+        <v>2939</v>
       </c>
       <c r="L976" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="977" spans="1:12">
       <c r="A977">
-        <v>257056</v>
+        <v>257047</v>
       </c>
       <c r="B977" t="s">
-        <v>2943</v>
+        <v>2940</v>
       </c>
       <c r="C977" t="s">
-        <v>2944</v>
+        <v>2941</v>
       </c>
       <c r="D977" t="s">
         <v>14</v>
       </c>
       <c r="E977" t="s">
         <v>62</v>
       </c>
       <c r="H977" t="s">
-        <v>2945</v>
+        <v>2942</v>
       </c>
       <c r="L977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="978" spans="1:12">
       <c r="A978">
-        <v>257062</v>
+        <v>257051</v>
       </c>
       <c r="B978" t="s">
-        <v>2946</v>
+        <v>2943</v>
       </c>
       <c r="C978" t="s">
-        <v>2947</v>
+        <v>2944</v>
       </c>
       <c r="D978" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E978" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H978" t="s">
-        <v>2948</v>
+        <v>2945</v>
       </c>
       <c r="L978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="979" spans="1:12">
       <c r="A979">
-        <v>257063</v>
+        <v>257056</v>
       </c>
       <c r="B979" t="s">
-        <v>2949</v>
+        <v>2946</v>
       </c>
       <c r="C979" t="s">
-        <v>2950</v>
+        <v>2947</v>
       </c>
       <c r="D979" t="s">
         <v>14</v>
       </c>
       <c r="E979" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="H979" t="s">
-        <v>2951</v>
+        <v>2948</v>
       </c>
       <c r="L979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="980" spans="1:12">
       <c r="A980">
-        <v>257064</v>
+        <v>257062</v>
       </c>
       <c r="B980" t="s">
-        <v>2952</v>
+        <v>2949</v>
       </c>
       <c r="C980" t="s">
-        <v>2953</v>
+        <v>2950</v>
       </c>
       <c r="D980" t="s">
         <v>29</v>
       </c>
       <c r="E980" t="s">
         <v>30</v>
       </c>
       <c r="H980" t="s">
-        <v>2954</v>
-[...4 lines deleted...]
-      <c r="K980" t="s">
         <v>2951</v>
       </c>
       <c r="L980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="981" spans="1:12">
       <c r="A981">
-        <v>257065</v>
+        <v>257063</v>
       </c>
       <c r="B981" t="s">
-        <v>2955</v>
+        <v>2952</v>
       </c>
       <c r="C981" t="s">
-        <v>2956</v>
+        <v>2953</v>
       </c>
       <c r="D981" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E981" t="s">
-        <v>586</v>
+        <v>25</v>
       </c>
       <c r="H981" t="s">
-        <v>2957</v>
+        <v>2954</v>
       </c>
       <c r="L981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="982" spans="1:12">
       <c r="A982">
-        <v>257067</v>
+        <v>257064</v>
       </c>
       <c r="B982" t="s">
-        <v>2958</v>
+        <v>2955</v>
       </c>
       <c r="C982" t="s">
-        <v>2959</v>
+        <v>2956</v>
       </c>
       <c r="D982" t="s">
         <v>29</v>
       </c>
       <c r="E982" t="s">
         <v>30</v>
       </c>
       <c r="H982" t="s">
-        <v>2960</v>
+        <v>2957</v>
+      </c>
+      <c r="J982">
+        <v>257063</v>
+      </c>
+      <c r="K982" t="s">
+        <v>2954</v>
       </c>
       <c r="L982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="983" spans="1:12">
       <c r="A983">
-        <v>257068</v>
+        <v>257065</v>
       </c>
       <c r="B983" t="s">
-        <v>2961</v>
+        <v>2958</v>
       </c>
       <c r="C983" t="s">
-        <v>2962</v>
+        <v>2959</v>
       </c>
       <c r="D983" t="s">
         <v>29</v>
       </c>
       <c r="E983" t="s">
-        <v>30</v>
+        <v>586</v>
       </c>
       <c r="H983" t="s">
-        <v>2963</v>
+        <v>2960</v>
       </c>
       <c r="L983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="984" spans="1:12">
       <c r="A984">
-        <v>257069</v>
+        <v>257067</v>
       </c>
       <c r="B984" t="s">
-        <v>2964</v>
+        <v>2961</v>
       </c>
       <c r="C984" t="s">
-        <v>1325</v>
+        <v>2962</v>
       </c>
       <c r="D984" t="s">
         <v>29</v>
       </c>
       <c r="E984" t="s">
         <v>30</v>
       </c>
-      <c r="G984" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H984" t="s">
-        <v>2965</v>
+        <v>2963</v>
       </c>
       <c r="L984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="985" spans="1:12">
       <c r="A985">
-        <v>257070</v>
+        <v>257068</v>
       </c>
       <c r="B985" t="s">
-        <v>2966</v>
+        <v>2964</v>
       </c>
       <c r="C985" t="s">
-        <v>2967</v>
+        <v>2965</v>
       </c>
       <c r="D985" t="s">
         <v>29</v>
       </c>
       <c r="E985" t="s">
         <v>30</v>
       </c>
       <c r="H985" t="s">
-        <v>2968</v>
+        <v>2966</v>
       </c>
       <c r="L985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="986" spans="1:12">
       <c r="A986">
-        <v>257077</v>
+        <v>257069</v>
       </c>
       <c r="B986" t="s">
-        <v>2969</v>
+        <v>2967</v>
       </c>
       <c r="C986" t="s">
-        <v>2970</v>
+        <v>2968</v>
       </c>
       <c r="D986" t="s">
         <v>29</v>
       </c>
       <c r="E986" t="s">
         <v>30</v>
       </c>
+      <c r="G986" t="s">
+        <v>2969</v>
+      </c>
       <c r="H986" t="s">
-        <v>2971</v>
+        <v>2970</v>
       </c>
       <c r="L986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="987" spans="1:12">
       <c r="A987">
-        <v>257078</v>
+        <v>257070</v>
       </c>
       <c r="B987" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C987" t="s">
         <v>2972</v>
-      </c>
-[...1 lines deleted...]
-        <v>2973</v>
       </c>
       <c r="D987" t="s">
         <v>29</v>
       </c>
       <c r="E987" t="s">
         <v>30</v>
       </c>
       <c r="H987" t="s">
-        <v>2974</v>
+        <v>2973</v>
       </c>
       <c r="L987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="988" spans="1:12">
       <c r="A988">
-        <v>257079</v>
+        <v>257077</v>
       </c>
       <c r="B988" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C988" t="s">
         <v>2975</v>
-      </c>
-[...1 lines deleted...]
-        <v>2976</v>
       </c>
       <c r="D988" t="s">
         <v>29</v>
       </c>
       <c r="E988" t="s">
         <v>30</v>
       </c>
       <c r="H988" t="s">
-        <v>2977</v>
+        <v>2976</v>
       </c>
       <c r="L988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="989" spans="1:12">
       <c r="A989">
-        <v>257090</v>
+        <v>257078</v>
       </c>
       <c r="B989" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C989" t="s">
         <v>2978</v>
       </c>
-      <c r="C989" t="s">
+      <c r="D989" t="s">
+        <v>29</v>
+      </c>
+      <c r="E989" t="s">
+        <v>30</v>
+      </c>
+      <c r="H989" t="s">
         <v>2979</v>
-      </c>
-[...7 lines deleted...]
-        <v>2980</v>
       </c>
       <c r="L989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="990" spans="1:12">
       <c r="A990">
-        <v>257091</v>
+        <v>257079</v>
       </c>
       <c r="B990" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C990" t="s">
         <v>2981</v>
       </c>
-      <c r="C990" t="s">
+      <c r="D990" t="s">
+        <v>29</v>
+      </c>
+      <c r="E990" t="s">
+        <v>30</v>
+      </c>
+      <c r="H990" t="s">
         <v>2982</v>
-      </c>
-[...7 lines deleted...]
-        <v>2983</v>
       </c>
       <c r="L990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="991" spans="1:12">
       <c r="A991">
-        <v>257099</v>
+        <v>257090</v>
       </c>
       <c r="B991" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C991" t="s">
         <v>2984</v>
       </c>
-      <c r="C991" t="s">
+      <c r="D991" t="s">
+        <v>14</v>
+      </c>
+      <c r="E991" t="s">
+        <v>924</v>
+      </c>
+      <c r="H991" t="s">
         <v>2985</v>
-      </c>
-[...7 lines deleted...]
-        <v>2986</v>
       </c>
       <c r="L991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="992" spans="1:12">
       <c r="A992">
-        <v>257114</v>
+        <v>257091</v>
       </c>
       <c r="B992" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C992" t="s">
         <v>2987</v>
       </c>
-      <c r="C992" t="s">
+      <c r="D992" t="s">
+        <v>14</v>
+      </c>
+      <c r="E992" t="s">
+        <v>25</v>
+      </c>
+      <c r="H992" t="s">
         <v>2988</v>
-      </c>
-[...7 lines deleted...]
-        <v>2989</v>
       </c>
       <c r="L992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="993" spans="1:12">
       <c r="A993">
-        <v>257123</v>
+        <v>257099</v>
       </c>
       <c r="B993" t="s">
+        <v>2989</v>
+      </c>
+      <c r="C993" t="s">
         <v>2990</v>
-      </c>
-[...1 lines deleted...]
-        <v>2991</v>
       </c>
       <c r="D993" t="s">
         <v>29</v>
       </c>
       <c r="E993" t="s">
         <v>30</v>
       </c>
-      <c r="G993" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H993" t="s">
-        <v>2993</v>
+        <v>2991</v>
       </c>
       <c r="L993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="994" spans="1:12">
       <c r="A994">
-        <v>257133</v>
+        <v>257114</v>
       </c>
       <c r="B994" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D994" t="s">
+        <v>14</v>
+      </c>
+      <c r="E994" t="s">
+        <v>25</v>
+      </c>
+      <c r="H994" t="s">
         <v>2994</v>
-      </c>
-[...10 lines deleted...]
-        <v>2996</v>
       </c>
       <c r="L994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="995" spans="1:12">
       <c r="A995">
-        <v>257136</v>
+        <v>257123</v>
       </c>
       <c r="B995" t="s">
-        <v>2997</v>
+        <v>2995</v>
       </c>
       <c r="C995" t="s">
-        <v>2998</v>
+        <v>2996</v>
       </c>
       <c r="D995" t="s">
         <v>29</v>
       </c>
       <c r="E995" t="s">
         <v>30</v>
       </c>
       <c r="G995" t="s">
-        <v>2992</v>
+        <v>2997</v>
       </c>
       <c r="H995" t="s">
-        <v>2999</v>
+        <v>2998</v>
       </c>
       <c r="L995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="996" spans="1:12">
       <c r="A996">
-        <v>257139</v>
+        <v>257133</v>
       </c>
       <c r="B996" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C996" t="s">
         <v>3000</v>
       </c>
-      <c r="C996" t="s">
+      <c r="D996" t="s">
+        <v>14</v>
+      </c>
+      <c r="E996" t="s">
+        <v>25</v>
+      </c>
+      <c r="H996" t="s">
         <v>3001</v>
-      </c>
-[...13 lines deleted...]
-        <v>3003</v>
       </c>
       <c r="L996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="997" spans="1:12">
       <c r="A997">
-        <v>257148</v>
+        <v>257136</v>
       </c>
       <c r="B997" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C997" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D997" t="s">
+        <v>29</v>
+      </c>
+      <c r="E997" t="s">
+        <v>30</v>
+      </c>
+      <c r="G997" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H997" t="s">
         <v>3004</v>
-      </c>
-[...10 lines deleted...]
-        <v>3006</v>
       </c>
       <c r="L997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="998" spans="1:12">
       <c r="A998">
-        <v>257156</v>
+        <v>257139</v>
       </c>
       <c r="B998" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C998" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D998" t="s">
+        <v>14</v>
+      </c>
+      <c r="E998" t="s">
+        <v>187</v>
+      </c>
+      <c r="H998" t="s">
         <v>3007</v>
       </c>
-      <c r="C998" t="s">
-[...8 lines deleted...]
-      <c r="H998" t="s">
+      <c r="J998">
+        <v>257206</v>
+      </c>
+      <c r="K998" t="s">
         <v>3008</v>
       </c>
       <c r="L998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="999" spans="1:12">
       <c r="A999">
-        <v>257157</v>
+        <v>257148</v>
       </c>
       <c r="B999" t="s">
         <v>3009</v>
       </c>
       <c r="C999" t="s">
         <v>3010</v>
       </c>
       <c r="D999" t="s">
         <v>14</v>
       </c>
       <c r="E999" t="s">
         <v>25</v>
       </c>
       <c r="H999" t="s">
         <v>3011</v>
       </c>
       <c r="L999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1000" spans="1:12">
       <c r="A1000">
-        <v>257165</v>
+        <v>257156</v>
       </c>
       <c r="B1000" t="s">
         <v>3012</v>
       </c>
       <c r="C1000" t="s">
-        <v>1854</v>
+        <v>1966</v>
       </c>
       <c r="D1000" t="s">
         <v>14</v>
       </c>
       <c r="E1000" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1000" t="s">
         <v>3013</v>
       </c>
       <c r="L1000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1001" spans="1:12">
       <c r="A1001">
-        <v>257186</v>
+        <v>257157</v>
       </c>
       <c r="B1001" t="s">
         <v>3014</v>
       </c>
       <c r="C1001" t="s">
         <v>3015</v>
       </c>
       <c r="D1001" t="s">
         <v>14</v>
       </c>
       <c r="E1001" t="s">
         <v>25</v>
       </c>
       <c r="H1001" t="s">
         <v>3016</v>
       </c>
       <c r="L1001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1002" spans="1:12">
       <c r="A1002">
-        <v>257187</v>
+        <v>257165</v>
       </c>
       <c r="B1002" t="s">
         <v>3017</v>
       </c>
       <c r="C1002" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1002" t="s">
         <v>3018</v>
-      </c>
-[...7 lines deleted...]
-        <v>3019</v>
       </c>
       <c r="L1002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1003" spans="1:12">
       <c r="A1003">
-        <v>257188</v>
+        <v>257186</v>
       </c>
       <c r="B1003" t="s">
+        <v>3019</v>
+      </c>
+      <c r="C1003" t="s">
         <v>3020</v>
       </c>
-      <c r="C1003" t="s">
+      <c r="D1003" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1003" t="s">
         <v>3021</v>
-      </c>
-[...7 lines deleted...]
-        <v>3022</v>
       </c>
       <c r="L1003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1004" spans="1:12">
       <c r="A1004">
-        <v>257191</v>
+        <v>257187</v>
       </c>
       <c r="B1004" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C1004" t="s">
         <v>3023</v>
       </c>
-      <c r="C1004" t="s">
+      <c r="D1004" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1004" t="s">
         <v>3024</v>
-      </c>
-[...7 lines deleted...]
-        <v>3025</v>
       </c>
       <c r="L1004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1005" spans="1:12">
       <c r="A1005">
-        <v>257201</v>
+        <v>257188</v>
       </c>
       <c r="B1005" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1005" t="s">
         <v>3026</v>
       </c>
-      <c r="C1005" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1005" t="s">
         <v>14</v>
       </c>
       <c r="E1005" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H1005" t="s">
         <v>3027</v>
       </c>
       <c r="L1005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1006" spans="1:12">
       <c r="A1006">
-        <v>257202</v>
+        <v>257191</v>
       </c>
       <c r="B1006" t="s">
         <v>3028</v>
       </c>
       <c r="C1006" t="s">
         <v>3029</v>
       </c>
       <c r="D1006" t="s">
         <v>14</v>
       </c>
       <c r="E1006" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1006" t="s">
         <v>3030</v>
       </c>
       <c r="L1006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1007" spans="1:12">
       <c r="A1007">
-        <v>257204</v>
+        <v>257201</v>
       </c>
       <c r="B1007" t="s">
         <v>3031</v>
       </c>
       <c r="C1007" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1007" t="s">
         <v>3032</v>
-      </c>
-[...7 lines deleted...]
-        <v>3033</v>
       </c>
       <c r="L1007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1008" spans="1:12">
       <c r="A1008">
-        <v>257206</v>
+        <v>257202</v>
       </c>
       <c r="B1008" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1008" t="s">
         <v>3034</v>
       </c>
-      <c r="C1008" t="s">
+      <c r="D1008" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1008" t="s">
         <v>3035</v>
-      </c>
-[...7 lines deleted...]
-        <v>3003</v>
       </c>
       <c r="L1008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1009" spans="1:12">
       <c r="A1009">
-        <v>257208</v>
+        <v>257204</v>
       </c>
       <c r="B1009" t="s">
         <v>3036</v>
       </c>
       <c r="C1009" t="s">
         <v>3037</v>
       </c>
       <c r="D1009" t="s">
         <v>14</v>
       </c>
       <c r="E1009" t="s">
-        <v>862</v>
+        <v>1967</v>
       </c>
       <c r="H1009" t="s">
         <v>3038</v>
       </c>
       <c r="L1009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1010" spans="1:12">
       <c r="A1010">
-        <v>257214</v>
+        <v>257206</v>
       </c>
       <c r="B1010" t="s">
         <v>3039</v>
       </c>
       <c r="C1010" t="s">
         <v>3040</v>
       </c>
       <c r="D1010" t="s">
         <v>14</v>
       </c>
       <c r="E1010" t="s">
-        <v>3041</v>
+        <v>187</v>
       </c>
       <c r="H1010" t="s">
-        <v>3042</v>
+        <v>3008</v>
       </c>
       <c r="L1010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1011" spans="1:12">
       <c r="A1011">
-        <v>257236</v>
+        <v>257208</v>
       </c>
       <c r="B1011" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>862</v>
+      </c>
+      <c r="H1011" t="s">
         <v>3043</v>
-      </c>
-[...13 lines deleted...]
-        <v>3045</v>
       </c>
       <c r="L1011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1012" spans="1:12">
       <c r="A1012">
-        <v>257240</v>
+        <v>257214</v>
       </c>
       <c r="B1012" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1012" t="s">
         <v>3046</v>
       </c>
-      <c r="C1012" t="s">
+      <c r="H1012" t="s">
         <v>3047</v>
-      </c>
-[...10 lines deleted...]
-        <v>3048</v>
       </c>
       <c r="L1012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1013" spans="1:12">
       <c r="A1013">
-        <v>257242</v>
+        <v>257236</v>
       </c>
       <c r="B1013" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1013" t="s">
         <v>3049</v>
-      </c>
-[...1 lines deleted...]
-        <v>3050</v>
       </c>
       <c r="D1013" t="s">
         <v>29</v>
       </c>
       <c r="E1013" t="s">
         <v>30</v>
       </c>
+      <c r="G1013" t="s">
+        <v>2997</v>
+      </c>
       <c r="H1013" t="s">
-        <v>3051</v>
-[...5 lines deleted...]
-        <v>3052</v>
+        <v>3050</v>
       </c>
       <c r="L1013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1014" spans="1:12">
       <c r="A1014">
-        <v>257243</v>
+        <v>257240</v>
       </c>
       <c r="B1014" t="s">
-        <v>3053</v>
+        <v>3051</v>
       </c>
       <c r="C1014" t="s">
-        <v>3054</v>
+        <v>3052</v>
       </c>
       <c r="D1014" t="s">
         <v>29</v>
       </c>
       <c r="E1014" t="s">
         <v>30</v>
       </c>
+      <c r="G1014" t="s">
+        <v>2997</v>
+      </c>
       <c r="H1014" t="s">
-        <v>3055</v>
-[...5 lines deleted...]
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="L1014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1015" spans="1:12">
       <c r="A1015">
-        <v>257245</v>
+        <v>257242</v>
       </c>
       <c r="B1015" t="s">
-        <v>3056</v>
+        <v>3054</v>
       </c>
       <c r="C1015" t="s">
-        <v>3057</v>
+        <v>3055</v>
       </c>
       <c r="D1015" t="s">
         <v>29</v>
       </c>
       <c r="E1015" t="s">
         <v>30</v>
       </c>
       <c r="H1015" t="s">
-        <v>3058</v>
+        <v>3056</v>
+      </c>
+      <c r="J1015">
+        <v>257677</v>
+      </c>
+      <c r="K1015" t="s">
+        <v>3057</v>
       </c>
       <c r="L1015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1016" spans="1:12">
       <c r="A1016">
-        <v>257255</v>
+        <v>257243</v>
       </c>
       <c r="B1016" t="s">
+        <v>3058</v>
+      </c>
+      <c r="C1016" t="s">
         <v>3059</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060</v>
       </c>
       <c r="D1016" t="s">
         <v>29</v>
       </c>
       <c r="E1016" t="s">
         <v>30</v>
       </c>
       <c r="H1016" t="s">
-        <v>3061</v>
+        <v>3060</v>
+      </c>
+      <c r="J1016">
+        <v>257677</v>
+      </c>
+      <c r="K1016" t="s">
+        <v>3057</v>
       </c>
       <c r="L1016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1017" spans="1:12">
       <c r="A1017">
-        <v>257288</v>
+        <v>257245</v>
       </c>
       <c r="B1017" t="s">
+        <v>3061</v>
+      </c>
+      <c r="C1017" t="s">
         <v>3062</v>
-      </c>
-[...1 lines deleted...]
-        <v>3063</v>
       </c>
       <c r="D1017" t="s">
         <v>29</v>
       </c>
       <c r="E1017" t="s">
         <v>30</v>
       </c>
       <c r="H1017" t="s">
-        <v>3064</v>
+        <v>3063</v>
       </c>
       <c r="L1017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1018" spans="1:12">
       <c r="A1018">
-        <v>257294</v>
+        <v>257255</v>
       </c>
       <c r="B1018" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1018" t="s">
         <v>3065</v>
       </c>
-      <c r="C1018" t="s">
+      <c r="D1018" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1018" t="s">
         <v>3066</v>
-      </c>
-[...7 lines deleted...]
-        <v>3067</v>
       </c>
       <c r="L1018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1019" spans="1:12">
       <c r="A1019">
-        <v>257305</v>
+        <v>257288</v>
       </c>
       <c r="B1019" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1019" t="s">
         <v>3068</v>
-      </c>
-[...1 lines deleted...]
-        <v>3069</v>
       </c>
       <c r="D1019" t="s">
         <v>29</v>
       </c>
       <c r="E1019" t="s">
         <v>30</v>
       </c>
-      <c r="G1019" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1019" t="s">
-        <v>3070</v>
+        <v>3069</v>
       </c>
       <c r="L1019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1020" spans="1:12">
       <c r="A1020">
-        <v>257307</v>
+        <v>257294</v>
       </c>
       <c r="B1020" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1020" t="s">
         <v>3071</v>
       </c>
-      <c r="C1020" t="s">
+      <c r="D1020" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1020" t="s">
         <v>3072</v>
-      </c>
-[...7 lines deleted...]
-        <v>3073</v>
       </c>
       <c r="L1020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1021" spans="1:12">
       <c r="A1021">
-        <v>257308</v>
+        <v>257305</v>
       </c>
       <c r="B1021" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1021" t="s">
         <v>3074</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075</v>
       </c>
       <c r="D1021" t="s">
         <v>29</v>
       </c>
       <c r="E1021" t="s">
         <v>30</v>
       </c>
+      <c r="G1021" t="s">
+        <v>2997</v>
+      </c>
       <c r="H1021" t="s">
-        <v>3076</v>
+        <v>3075</v>
       </c>
       <c r="L1021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1022" spans="1:12">
       <c r="A1022">
-        <v>257311</v>
+        <v>257307</v>
       </c>
       <c r="B1022" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1022" t="s">
         <v>3077</v>
       </c>
-      <c r="C1022" t="s">
+      <c r="D1022" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1022" t="s">
         <v>3078</v>
-      </c>
-[...7 lines deleted...]
-        <v>3079</v>
       </c>
       <c r="L1022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1023" spans="1:12">
       <c r="A1023">
-        <v>257317</v>
+        <v>257308</v>
       </c>
       <c r="B1023" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C1023" t="s">
         <v>3080</v>
       </c>
-      <c r="C1023" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1023" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1023" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1023" t="s">
         <v>3081</v>
       </c>
       <c r="L1023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1024" spans="1:12">
       <c r="A1024">
-        <v>257320</v>
+        <v>257311</v>
       </c>
       <c r="B1024" t="s">
         <v>3082</v>
       </c>
       <c r="C1024" t="s">
         <v>3083</v>
       </c>
       <c r="D1024" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1024" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H1024" t="s">
         <v>3084</v>
       </c>
       <c r="L1024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1025" spans="1:12">
       <c r="A1025">
-        <v>257321</v>
+        <v>257317</v>
       </c>
       <c r="B1025" t="s">
         <v>3085</v>
       </c>
       <c r="C1025" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1025" t="s">
         <v>3086</v>
-      </c>
-[...10 lines deleted...]
-        <v>3087</v>
       </c>
       <c r="L1025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1026" spans="1:12">
       <c r="A1026">
-        <v>257339</v>
+        <v>257320</v>
       </c>
       <c r="B1026" t="s">
+        <v>3087</v>
+      </c>
+      <c r="C1026" t="s">
         <v>3088</v>
       </c>
-      <c r="C1026" t="s">
+      <c r="D1026" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>924</v>
+      </c>
+      <c r="H1026" t="s">
         <v>3089</v>
-      </c>
-[...4 lines deleted...]
-        <v>3090</v>
       </c>
       <c r="L1026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1027" spans="1:12">
       <c r="A1027">
-        <v>257340</v>
+        <v>257321</v>
       </c>
       <c r="B1027" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C1027" t="s">
         <v>3091</v>
-      </c>
-[...1 lines deleted...]
-        <v>3092</v>
       </c>
       <c r="D1027" t="s">
         <v>29</v>
       </c>
       <c r="E1027" t="s">
         <v>30</v>
       </c>
       <c r="G1027" t="s">
-        <v>698</v>
+        <v>3092</v>
       </c>
       <c r="H1027" t="s">
         <v>3093</v>
       </c>
       <c r="L1027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1028" spans="1:12">
       <c r="A1028">
-        <v>257344</v>
+        <v>257339</v>
       </c>
       <c r="B1028" t="s">
         <v>3094</v>
       </c>
       <c r="C1028" t="s">
         <v>3095</v>
       </c>
       <c r="D1028" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>226</v>
       </c>
       <c r="H1028" t="s">
         <v>3096</v>
       </c>
       <c r="L1028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1029" spans="1:12">
       <c r="A1029">
-        <v>257350</v>
+        <v>257340</v>
       </c>
       <c r="B1029" t="s">
         <v>3097</v>
       </c>
       <c r="C1029" t="s">
         <v>3098</v>
       </c>
       <c r="D1029" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1029" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>698</v>
+      </c>
+      <c r="H1029" t="s">
         <v>3099</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100</v>
       </c>
       <c r="L1029" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1030" spans="1:12">
       <c r="A1030">
-        <v>257358</v>
+        <v>257344</v>
       </c>
       <c r="B1030" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1030" t="s">
         <v>3101</v>
       </c>
-      <c r="C1030" t="s">
+      <c r="D1030" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>698</v>
+      </c>
+      <c r="H1030" t="s">
         <v>3102</v>
-      </c>
-[...7 lines deleted...]
-        <v>3103</v>
       </c>
       <c r="L1030" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1031" spans="1:12">
       <c r="A1031">
-        <v>257359</v>
+        <v>257350</v>
       </c>
       <c r="B1031" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1031" t="s">
         <v>3104</v>
       </c>
-      <c r="C1031" t="s">
+      <c r="D1031" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1031" t="s">
         <v>3105</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H1031" t="s">
         <v>3106</v>
       </c>
       <c r="L1031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1032" spans="1:12">
       <c r="A1032">
-        <v>257363</v>
+        <v>257358</v>
       </c>
       <c r="B1032" t="s">
         <v>3107</v>
       </c>
       <c r="C1032" t="s">
         <v>3108</v>
       </c>
       <c r="D1032" t="s">
         <v>14</v>
       </c>
       <c r="E1032" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1032" t="s">
         <v>3109</v>
       </c>
       <c r="L1032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1033" spans="1:12">
       <c r="A1033">
-        <v>257367</v>
+        <v>257359</v>
       </c>
       <c r="B1033" t="s">
         <v>3110</v>
       </c>
       <c r="C1033" t="s">
-        <v>3108</v>
+        <v>3111</v>
       </c>
       <c r="D1033" t="s">
         <v>14</v>
       </c>
       <c r="E1033" t="s">
         <v>25</v>
       </c>
       <c r="H1033" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="L1033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1034" spans="1:12">
       <c r="A1034">
-        <v>257372</v>
+        <v>257363</v>
       </c>
       <c r="B1034" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="C1034" t="s">
-        <v>3108</v>
+        <v>3114</v>
       </c>
       <c r="D1034" t="s">
         <v>14</v>
       </c>
       <c r="E1034" t="s">
-        <v>15</v>
+        <v>924</v>
       </c>
       <c r="H1034" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="L1034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1035" spans="1:12">
       <c r="A1035">
-        <v>257374</v>
+        <v>257367</v>
       </c>
       <c r="B1035" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1035" t="s">
         <v>3114</v>
       </c>
-      <c r="C1035" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1035" t="s">
         <v>14</v>
       </c>
       <c r="E1035" t="s">
         <v>25</v>
       </c>
       <c r="H1035" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="L1035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1036" spans="1:12">
       <c r="A1036">
-        <v>257381</v>
+        <v>257372</v>
       </c>
       <c r="B1036" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="C1036" t="s">
-        <v>3117</v>
+        <v>3114</v>
       </c>
       <c r="D1036" t="s">
         <v>14</v>
       </c>
       <c r="E1036" t="s">
-        <v>1376</v>
+        <v>15</v>
       </c>
       <c r="H1036" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="L1036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1037" spans="1:12">
       <c r="A1037">
-        <v>257383</v>
+        <v>257374</v>
       </c>
       <c r="B1037" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="C1037" t="s">
-        <v>3120</v>
+        <v>3037</v>
       </c>
       <c r="D1037" t="s">
         <v>14</v>
       </c>
       <c r="E1037" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1037" t="s">
         <v>3121</v>
       </c>
       <c r="L1037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1038" spans="1:12">
       <c r="A1038">
-        <v>257389</v>
+        <v>257381</v>
       </c>
       <c r="B1038" t="s">
         <v>3122</v>
       </c>
       <c r="C1038" t="s">
         <v>3123</v>
       </c>
       <c r="D1038" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>1440</v>
       </c>
       <c r="H1038" t="s">
         <v>3124</v>
       </c>
       <c r="L1038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1039" spans="1:12">
       <c r="A1039">
-        <v>257391</v>
+        <v>257383</v>
       </c>
       <c r="B1039" t="s">
         <v>3125</v>
       </c>
       <c r="C1039" t="s">
         <v>3126</v>
       </c>
       <c r="D1039" t="s">
         <v>14</v>
       </c>
       <c r="E1039" t="s">
         <v>187</v>
       </c>
       <c r="H1039" t="s">
         <v>3127</v>
       </c>
       <c r="L1039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1040" spans="1:12">
       <c r="A1040">
-        <v>257392</v>
+        <v>257389</v>
       </c>
       <c r="B1040" t="s">
         <v>3128</v>
       </c>
       <c r="C1040" t="s">
-        <v>3108</v>
+        <v>3129</v>
       </c>
       <c r="D1040" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>226</v>
       </c>
       <c r="H1040" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="L1040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1041" spans="1:12">
       <c r="A1041">
-        <v>257393</v>
+        <v>257391</v>
       </c>
       <c r="B1041" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="C1041" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="D1041" t="s">
         <v>14</v>
       </c>
       <c r="E1041" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1041" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="L1041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1042" spans="1:12">
       <c r="A1042">
-        <v>257394</v>
+        <v>257392</v>
       </c>
       <c r="B1042" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="C1042" t="s">
-        <v>3134</v>
+        <v>3114</v>
       </c>
       <c r="D1042" t="s">
         <v>14</v>
       </c>
       <c r="E1042" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1042" t="s">
         <v>3135</v>
       </c>
       <c r="L1042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1043" spans="1:12">
       <c r="A1043">
-        <v>257401</v>
+        <v>257393</v>
       </c>
       <c r="B1043" t="s">
         <v>3136</v>
       </c>
       <c r="C1043" t="s">
         <v>3137</v>
       </c>
       <c r="D1043" t="s">
         <v>14</v>
       </c>
       <c r="E1043" t="s">
         <v>25</v>
       </c>
       <c r="H1043" t="s">
         <v>3138</v>
       </c>
       <c r="L1043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1044" spans="1:12">
       <c r="A1044">
-        <v>257403</v>
+        <v>257394</v>
       </c>
       <c r="B1044" t="s">
         <v>3139</v>
       </c>
       <c r="C1044" t="s">
         <v>3140</v>
       </c>
       <c r="D1044" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>25</v>
       </c>
       <c r="H1044" t="s">
         <v>3141</v>
       </c>
       <c r="L1044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1045" spans="1:12">
       <c r="A1045">
-        <v>257411</v>
+        <v>257401</v>
       </c>
       <c r="B1045" t="s">
         <v>3142</v>
       </c>
       <c r="C1045" t="s">
         <v>3143</v>
       </c>
       <c r="D1045" t="s">
         <v>14</v>
       </c>
       <c r="E1045" t="s">
-        <v>1376</v>
+        <v>25</v>
       </c>
       <c r="H1045" t="s">
         <v>3144</v>
       </c>
       <c r="L1045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1046" spans="1:12">
       <c r="A1046">
-        <v>257413</v>
+        <v>257403</v>
       </c>
       <c r="B1046" t="s">
         <v>3145</v>
       </c>
       <c r="C1046" t="s">
         <v>3146</v>
       </c>
       <c r="D1046" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>226</v>
       </c>
       <c r="H1046" t="s">
         <v>3147</v>
       </c>
       <c r="L1046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1047" spans="1:12">
       <c r="A1047">
-        <v>257414</v>
+        <v>257411</v>
       </c>
       <c r="B1047" t="s">
         <v>3148</v>
       </c>
       <c r="C1047" t="s">
         <v>3149</v>
       </c>
       <c r="D1047" t="s">
         <v>14</v>
       </c>
       <c r="E1047" t="s">
-        <v>187</v>
+        <v>1440</v>
       </c>
       <c r="H1047" t="s">
         <v>3150</v>
       </c>
       <c r="L1047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1048" spans="1:12">
       <c r="A1048">
-        <v>257418</v>
+        <v>257413</v>
       </c>
       <c r="B1048" t="s">
         <v>3151</v>
       </c>
       <c r="C1048" t="s">
         <v>3152</v>
       </c>
       <c r="D1048" t="s">
         <v>14</v>
       </c>
       <c r="E1048" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1048" t="s">
         <v>3153</v>
       </c>
       <c r="L1048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1049" spans="1:12">
       <c r="A1049">
-        <v>257419</v>
+        <v>257414</v>
       </c>
       <c r="B1049" t="s">
         <v>3154</v>
       </c>
       <c r="C1049" t="s">
         <v>3155</v>
       </c>
       <c r="D1049" t="s">
         <v>14</v>
       </c>
       <c r="E1049" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1049" t="s">
         <v>3156</v>
       </c>
       <c r="L1049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1050" spans="1:12">
       <c r="A1050">
-        <v>257421</v>
+        <v>257418</v>
       </c>
       <c r="B1050" t="s">
         <v>3157</v>
       </c>
       <c r="C1050" t="s">
         <v>3158</v>
       </c>
       <c r="D1050" t="s">
         <v>14</v>
       </c>
       <c r="E1050" t="s">
         <v>25</v>
       </c>
       <c r="H1050" t="s">
         <v>3159</v>
       </c>
       <c r="L1050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1051" spans="1:12">
       <c r="A1051">
-        <v>257422</v>
+        <v>257419</v>
       </c>
       <c r="B1051" t="s">
         <v>3160</v>
       </c>
       <c r="C1051" t="s">
         <v>3161</v>
       </c>
       <c r="D1051" t="s">
         <v>14</v>
       </c>
       <c r="E1051" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1051" t="s">
         <v>3162</v>
       </c>
       <c r="L1051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1052" spans="1:12">
       <c r="A1052">
-        <v>257423</v>
+        <v>257421</v>
       </c>
       <c r="B1052" t="s">
         <v>3163</v>
       </c>
       <c r="C1052" t="s">
         <v>3164</v>
       </c>
       <c r="D1052" t="s">
         <v>14</v>
       </c>
       <c r="E1052" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1052" t="s">
         <v>3165</v>
       </c>
       <c r="L1052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1053" spans="1:12">
       <c r="A1053">
-        <v>257425</v>
+        <v>257422</v>
       </c>
       <c r="B1053" t="s">
         <v>3166</v>
       </c>
       <c r="C1053" t="s">
         <v>3167</v>
       </c>
       <c r="D1053" t="s">
         <v>14</v>
       </c>
       <c r="E1053" t="s">
         <v>187</v>
       </c>
       <c r="H1053" t="s">
         <v>3168</v>
       </c>
       <c r="L1053" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1054" spans="1:12">
       <c r="A1054">
-        <v>257426</v>
+        <v>257423</v>
       </c>
       <c r="B1054" t="s">
         <v>3169</v>
       </c>
       <c r="C1054" t="s">
         <v>3170</v>
       </c>
       <c r="D1054" t="s">
         <v>14</v>
       </c>
       <c r="E1054" t="s">
         <v>187</v>
       </c>
       <c r="H1054" t="s">
         <v>3171</v>
       </c>
       <c r="L1054" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1055" spans="1:12">
       <c r="A1055">
-        <v>257427</v>
+        <v>257425</v>
       </c>
       <c r="B1055" t="s">
         <v>3172</v>
       </c>
       <c r="C1055" t="s">
         <v>3173</v>
       </c>
       <c r="D1055" t="s">
         <v>14</v>
       </c>
       <c r="E1055" t="s">
         <v>187</v>
       </c>
       <c r="H1055" t="s">
         <v>3174</v>
       </c>
       <c r="L1055" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1056" spans="1:12">
       <c r="A1056">
-        <v>257429</v>
+        <v>257426</v>
       </c>
       <c r="B1056" t="s">
         <v>3175</v>
       </c>
       <c r="C1056" t="s">
-        <v>3164</v>
+        <v>3176</v>
       </c>
       <c r="D1056" t="s">
         <v>14</v>
       </c>
       <c r="E1056" t="s">
         <v>187</v>
       </c>
       <c r="H1056" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="L1056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1057" spans="1:12">
       <c r="A1057">
-        <v>257432</v>
+        <v>257427</v>
       </c>
       <c r="B1057" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="C1057" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="D1057" t="s">
         <v>14</v>
       </c>
       <c r="E1057" t="s">
         <v>187</v>
       </c>
       <c r="H1057" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="L1057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1058" spans="1:12">
       <c r="A1058">
-        <v>257434</v>
+        <v>257429</v>
       </c>
       <c r="B1058" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="C1058" t="s">
-        <v>3181</v>
+        <v>3170</v>
       </c>
       <c r="D1058" t="s">
         <v>14</v>
       </c>
       <c r="E1058" t="s">
         <v>187</v>
       </c>
       <c r="H1058" t="s">
         <v>3182</v>
       </c>
       <c r="L1058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1059" spans="1:12">
       <c r="A1059">
-        <v>257435</v>
+        <v>257432</v>
       </c>
       <c r="B1059" t="s">
         <v>3183</v>
       </c>
       <c r="C1059" t="s">
         <v>3184</v>
       </c>
       <c r="D1059" t="s">
         <v>14</v>
       </c>
       <c r="E1059" t="s">
         <v>187</v>
       </c>
       <c r="H1059" t="s">
         <v>3185</v>
       </c>
       <c r="L1059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1060" spans="1:12">
       <c r="A1060">
-        <v>257436</v>
+        <v>257434</v>
       </c>
       <c r="B1060" t="s">
         <v>3186</v>
       </c>
       <c r="C1060" t="s">
         <v>3187</v>
       </c>
       <c r="D1060" t="s">
         <v>14</v>
       </c>
       <c r="E1060" t="s">
         <v>187</v>
       </c>
       <c r="H1060" t="s">
         <v>3188</v>
       </c>
       <c r="L1060" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1061" spans="1:12">
       <c r="A1061">
-        <v>257437</v>
+        <v>257435</v>
       </c>
       <c r="B1061" t="s">
         <v>3189</v>
       </c>
       <c r="C1061" t="s">
         <v>3190</v>
       </c>
       <c r="D1061" t="s">
         <v>14</v>
       </c>
       <c r="E1061" t="s">
         <v>187</v>
       </c>
       <c r="H1061" t="s">
         <v>3191</v>
       </c>
       <c r="L1061" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1062" spans="1:12">
       <c r="A1062">
-        <v>257438</v>
+        <v>257436</v>
       </c>
       <c r="B1062" t="s">
         <v>3192</v>
       </c>
       <c r="C1062" t="s">
         <v>3193</v>
       </c>
       <c r="D1062" t="s">
         <v>14</v>
       </c>
       <c r="E1062" t="s">
         <v>187</v>
       </c>
       <c r="H1062" t="s">
         <v>3194</v>
       </c>
       <c r="L1062" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1063" spans="1:12">
       <c r="A1063">
-        <v>257440</v>
+        <v>257437</v>
       </c>
       <c r="B1063" t="s">
         <v>3195</v>
       </c>
       <c r="C1063" t="s">
         <v>3196</v>
       </c>
       <c r="D1063" t="s">
         <v>14</v>
       </c>
       <c r="E1063" t="s">
         <v>187</v>
       </c>
       <c r="H1063" t="s">
         <v>3197</v>
       </c>
       <c r="L1063" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1064" spans="1:12">
       <c r="A1064">
-        <v>257441</v>
+        <v>257438</v>
       </c>
       <c r="B1064" t="s">
         <v>3198</v>
       </c>
       <c r="C1064" t="s">
         <v>3199</v>
       </c>
       <c r="D1064" t="s">
         <v>14</v>
       </c>
       <c r="E1064" t="s">
         <v>187</v>
       </c>
       <c r="H1064" t="s">
         <v>3200</v>
       </c>
       <c r="L1064" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1065" spans="1:12">
       <c r="A1065">
-        <v>257442</v>
+        <v>257440</v>
       </c>
       <c r="B1065" t="s">
         <v>3201</v>
       </c>
       <c r="C1065" t="s">
         <v>3202</v>
       </c>
       <c r="D1065" t="s">
         <v>14</v>
       </c>
       <c r="E1065" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1065" t="s">
         <v>3203</v>
       </c>
       <c r="L1065" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1066" spans="1:12">
       <c r="A1066">
-        <v>257446</v>
+        <v>257441</v>
       </c>
       <c r="B1066" t="s">
         <v>3204</v>
       </c>
       <c r="C1066" t="s">
         <v>3205</v>
       </c>
       <c r="D1066" t="s">
         <v>14</v>
       </c>
       <c r="E1066" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1066" t="s">
         <v>3206</v>
       </c>
       <c r="L1066" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1067" spans="1:12">
       <c r="A1067">
-        <v>257453</v>
+        <v>257442</v>
       </c>
       <c r="B1067" t="s">
         <v>3207</v>
       </c>
       <c r="C1067" t="s">
         <v>3208</v>
       </c>
       <c r="D1067" t="s">
         <v>14</v>
       </c>
       <c r="E1067" t="s">
         <v>25</v>
       </c>
       <c r="H1067" t="s">
         <v>3209</v>
       </c>
       <c r="L1067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1068" spans="1:12">
       <c r="A1068">
-        <v>257454</v>
+        <v>257446</v>
       </c>
       <c r="B1068" t="s">
         <v>3210</v>
       </c>
       <c r="C1068" t="s">
         <v>3211</v>
       </c>
       <c r="D1068" t="s">
         <v>14</v>
       </c>
       <c r="E1068" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1068" t="s">
         <v>3212</v>
       </c>
       <c r="L1068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1069" spans="1:12">
       <c r="A1069">
-        <v>257455</v>
+        <v>257453</v>
       </c>
       <c r="B1069" t="s">
         <v>3213</v>
       </c>
       <c r="C1069" t="s">
         <v>3214</v>
       </c>
       <c r="D1069" t="s">
         <v>14</v>
       </c>
       <c r="E1069" t="s">
         <v>25</v>
       </c>
       <c r="H1069" t="s">
         <v>3215</v>
       </c>
       <c r="L1069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1070" spans="1:12">
       <c r="A1070">
-        <v>257456</v>
+        <v>257454</v>
       </c>
       <c r="B1070" t="s">
         <v>3216</v>
       </c>
       <c r="C1070" t="s">
         <v>3217</v>
       </c>
       <c r="D1070" t="s">
         <v>14</v>
       </c>
       <c r="E1070" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1070" t="s">
         <v>3218</v>
       </c>
       <c r="L1070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1071" spans="1:12">
       <c r="A1071">
-        <v>257459</v>
+        <v>257455</v>
       </c>
       <c r="B1071" t="s">
         <v>3219</v>
       </c>
       <c r="C1071" t="s">
-        <v>3211</v>
+        <v>3220</v>
       </c>
       <c r="D1071" t="s">
         <v>14</v>
       </c>
       <c r="E1071" t="s">
         <v>25</v>
       </c>
       <c r="H1071" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="L1071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:12">
       <c r="A1072">
-        <v>257462</v>
+        <v>257456</v>
       </c>
       <c r="B1072" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="C1072" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="D1072" t="s">
         <v>14</v>
       </c>
       <c r="E1072" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1072" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="L1072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1073" spans="1:12">
       <c r="A1073">
-        <v>257463</v>
+        <v>257459</v>
       </c>
       <c r="B1073" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="C1073" t="s">
-        <v>3225</v>
+        <v>3217</v>
       </c>
       <c r="D1073" t="s">
         <v>14</v>
       </c>
       <c r="E1073" t="s">
         <v>25</v>
       </c>
       <c r="H1073" t="s">
         <v>3226</v>
       </c>
       <c r="L1073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1074" spans="1:12">
       <c r="A1074">
-        <v>257467</v>
+        <v>257462</v>
       </c>
       <c r="B1074" t="s">
         <v>3227</v>
       </c>
       <c r="C1074" t="s">
-        <v>1804</v>
+        <v>3228</v>
       </c>
       <c r="D1074" t="s">
         <v>14</v>
       </c>
       <c r="E1074" t="s">
         <v>25</v>
       </c>
       <c r="H1074" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="L1074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1075" spans="1:12">
       <c r="A1075">
-        <v>257469</v>
+        <v>257463</v>
       </c>
       <c r="B1075" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="C1075" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="D1075" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1075" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3231</v>
+        <v>25</v>
       </c>
       <c r="H1075" t="s">
         <v>3232</v>
       </c>
       <c r="L1075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1076" spans="1:12">
       <c r="A1076">
-        <v>257472</v>
+        <v>257467</v>
       </c>
       <c r="B1076" t="s">
         <v>3233</v>
       </c>
       <c r="C1076" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1076" t="s">
         <v>3234</v>
-      </c>
-[...7 lines deleted...]
-        <v>3235</v>
       </c>
       <c r="L1076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1077" spans="1:12">
       <c r="A1077">
-        <v>257475</v>
+        <v>257469</v>
       </c>
       <c r="B1077" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C1077" t="s">
         <v>3236</v>
       </c>
-      <c r="C1077" t="s">
+      <c r="D1077" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1077" t="s">
         <v>3237</v>
       </c>
-      <c r="D1077" t="s">
-[...2 lines deleted...]
-      <c r="G1077" t="s">
+      <c r="H1077" t="s">
         <v>3238</v>
-      </c>
-[...1 lines deleted...]
-        <v>3239</v>
       </c>
       <c r="L1077" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1078" spans="1:12">
       <c r="A1078">
-        <v>257478</v>
+        <v>257472</v>
       </c>
       <c r="B1078" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1078" t="s">
         <v>3240</v>
       </c>
-      <c r="C1078" t="s">
+      <c r="D1078" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>933</v>
+      </c>
+      <c r="H1078" t="s">
         <v>3241</v>
-      </c>
-[...10 lines deleted...]
-        <v>3242</v>
       </c>
       <c r="L1078" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1079" spans="1:12">
       <c r="A1079">
-        <v>257483</v>
+        <v>257475</v>
       </c>
       <c r="B1079" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1079" t="s">
         <v>3243</v>
       </c>
-      <c r="C1079" t="s">
+      <c r="D1079" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1079" t="s">
         <v>3244</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H1079" t="s">
         <v>3245</v>
       </c>
       <c r="L1079" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1080" spans="1:12">
       <c r="A1080">
-        <v>257484</v>
+        <v>257478</v>
       </c>
       <c r="B1080" t="s">
         <v>3246</v>
       </c>
       <c r="C1080" t="s">
         <v>3247</v>
       </c>
       <c r="D1080" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1080" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>3244</v>
       </c>
       <c r="H1080" t="s">
         <v>3248</v>
       </c>
       <c r="L1080" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1081" spans="1:12">
       <c r="A1081">
-        <v>257489</v>
+        <v>257483</v>
       </c>
       <c r="B1081" t="s">
         <v>3249</v>
       </c>
       <c r="C1081" t="s">
         <v>3250</v>
       </c>
       <c r="D1081" t="s">
         <v>14</v>
       </c>
       <c r="E1081" t="s">
         <v>25</v>
       </c>
       <c r="H1081" t="s">
         <v>3251</v>
       </c>
       <c r="L1081" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1082" spans="1:12">
       <c r="A1082">
-        <v>257494</v>
+        <v>257484</v>
       </c>
       <c r="B1082" t="s">
         <v>3252</v>
       </c>
       <c r="C1082" t="s">
         <v>3253</v>
       </c>
       <c r="D1082" t="s">
         <v>14</v>
       </c>
       <c r="E1082" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1082" t="s">
         <v>3254</v>
       </c>
       <c r="L1082" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1083" spans="1:12">
       <c r="A1083">
-        <v>257496</v>
+        <v>257489</v>
       </c>
       <c r="B1083" t="s">
         <v>3255</v>
       </c>
       <c r="C1083" t="s">
         <v>3256</v>
       </c>
       <c r="D1083" t="s">
         <v>14</v>
       </c>
       <c r="E1083" t="s">
         <v>25</v>
       </c>
       <c r="H1083" t="s">
         <v>3257</v>
       </c>
       <c r="L1083" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1084" spans="1:12">
       <c r="A1084">
-        <v>257502</v>
+        <v>257494</v>
       </c>
       <c r="B1084" t="s">
         <v>3258</v>
       </c>
       <c r="C1084" t="s">
         <v>3259</v>
       </c>
       <c r="D1084" t="s">
         <v>14</v>
       </c>
       <c r="E1084" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1084" t="s">
         <v>3260</v>
       </c>
       <c r="L1084" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1085" spans="1:12">
       <c r="A1085">
-        <v>257503</v>
+        <v>257496</v>
       </c>
       <c r="B1085" t="s">
         <v>3261</v>
       </c>
       <c r="C1085" t="s">
         <v>3262</v>
       </c>
       <c r="D1085" t="s">
         <v>14</v>
       </c>
       <c r="E1085" t="s">
         <v>25</v>
       </c>
       <c r="H1085" t="s">
         <v>3263</v>
       </c>
       <c r="L1085" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1086" spans="1:12">
       <c r="A1086">
-        <v>257509</v>
+        <v>257502</v>
       </c>
       <c r="B1086" t="s">
         <v>3264</v>
       </c>
       <c r="C1086" t="s">
         <v>3265</v>
       </c>
       <c r="D1086" t="s">
         <v>14</v>
       </c>
       <c r="E1086" t="s">
         <v>25</v>
       </c>
       <c r="H1086" t="s">
         <v>3266</v>
       </c>
       <c r="L1086" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1087" spans="1:12">
       <c r="A1087">
-        <v>257512</v>
+        <v>257503</v>
       </c>
       <c r="B1087" t="s">
         <v>3267</v>
       </c>
       <c r="C1087" t="s">
         <v>3268</v>
       </c>
       <c r="D1087" t="s">
         <v>14</v>
       </c>
       <c r="E1087" t="s">
         <v>25</v>
       </c>
       <c r="H1087" t="s">
         <v>3269</v>
       </c>
       <c r="L1087" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1088" spans="1:12">
       <c r="A1088">
-        <v>257514</v>
+        <v>257509</v>
       </c>
       <c r="B1088" t="s">
         <v>3270</v>
       </c>
       <c r="C1088" t="s">
         <v>3271</v>
       </c>
       <c r="D1088" t="s">
         <v>14</v>
       </c>
       <c r="E1088" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H1088" t="s">
         <v>3272</v>
       </c>
       <c r="L1088" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1089" spans="1:12">
       <c r="A1089">
-        <v>257519</v>
+        <v>257512</v>
       </c>
       <c r="B1089" t="s">
         <v>3273</v>
       </c>
       <c r="C1089" t="s">
         <v>3274</v>
       </c>
       <c r="D1089" t="s">
         <v>14</v>
       </c>
       <c r="E1089" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1089" t="s">
         <v>3275</v>
       </c>
       <c r="L1089" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1090" spans="1:12">
       <c r="A1090">
-        <v>257521</v>
+        <v>257514</v>
       </c>
       <c r="B1090" t="s">
         <v>3276</v>
       </c>
       <c r="C1090" t="s">
         <v>3277</v>
       </c>
       <c r="D1090" t="s">
         <v>14</v>
       </c>
       <c r="E1090" t="s">
-        <v>25</v>
+        <v>881</v>
       </c>
       <c r="H1090" t="s">
         <v>3278</v>
       </c>
       <c r="L1090" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1091" spans="1:12">
       <c r="A1091">
-        <v>257524</v>
+        <v>257519</v>
       </c>
       <c r="B1091" t="s">
         <v>3279</v>
       </c>
       <c r="C1091" t="s">
         <v>3280</v>
       </c>
       <c r="D1091" t="s">
         <v>14</v>
       </c>
       <c r="E1091" t="s">
         <v>187</v>
       </c>
       <c r="H1091" t="s">
         <v>3281</v>
       </c>
       <c r="L1091" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1092" spans="1:12">
       <c r="A1092">
-        <v>257525</v>
+        <v>257521</v>
       </c>
       <c r="B1092" t="s">
         <v>3282</v>
       </c>
       <c r="C1092" t="s">
         <v>3283</v>
       </c>
       <c r="D1092" t="s">
         <v>14</v>
       </c>
       <c r="E1092" t="s">
         <v>25</v>
       </c>
       <c r="H1092" t="s">
         <v>3284</v>
       </c>
       <c r="L1092" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:12">
       <c r="A1093">
-        <v>257526</v>
+        <v>257524</v>
       </c>
       <c r="B1093" t="s">
         <v>3285</v>
       </c>
       <c r="C1093" t="s">
         <v>3286</v>
       </c>
       <c r="D1093" t="s">
         <v>14</v>
       </c>
       <c r="E1093" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1093" t="s">
         <v>3287</v>
       </c>
       <c r="L1093" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:12">
       <c r="A1094">
-        <v>257527</v>
+        <v>257525</v>
       </c>
       <c r="B1094" t="s">
         <v>3288</v>
       </c>
       <c r="C1094" t="s">
         <v>3289</v>
       </c>
       <c r="D1094" t="s">
         <v>14</v>
       </c>
       <c r="E1094" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1094" t="s">
         <v>3290</v>
       </c>
       <c r="L1094" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:12">
       <c r="A1095">
-        <v>257528</v>
+        <v>257526</v>
       </c>
       <c r="B1095" t="s">
         <v>3291</v>
       </c>
       <c r="C1095" t="s">
         <v>3292</v>
       </c>
       <c r="D1095" t="s">
         <v>14</v>
       </c>
       <c r="E1095" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1095" t="s">
         <v>3293</v>
       </c>
       <c r="L1095" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:12">
       <c r="A1096">
-        <v>257529</v>
+        <v>257527</v>
       </c>
       <c r="B1096" t="s">
         <v>3294</v>
       </c>
       <c r="C1096" t="s">
-        <v>3131</v>
+        <v>3295</v>
       </c>
       <c r="D1096" t="s">
         <v>14</v>
       </c>
       <c r="E1096" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1096" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="L1096" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:12">
       <c r="A1097">
-        <v>257530</v>
+        <v>257528</v>
       </c>
       <c r="B1097" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="C1097" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="D1097" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1097" t="s">
-        <v>30</v>
+        <v>187</v>
       </c>
       <c r="H1097" t="s">
-        <v>3298</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>3299</v>
       </c>
       <c r="L1097" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:12">
       <c r="A1098">
-        <v>257531</v>
+        <v>257529</v>
       </c>
       <c r="B1098" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="C1098" t="s">
-        <v>3300</v>
+        <v>3137</v>
       </c>
       <c r="D1098" t="s">
         <v>14</v>
       </c>
       <c r="E1098" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1098" t="s">
         <v>3301</v>
       </c>
       <c r="L1098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:12">
       <c r="A1099">
-        <v>257532</v>
+        <v>257530</v>
       </c>
       <c r="B1099" t="s">
         <v>3302</v>
       </c>
       <c r="C1099" t="s">
         <v>3303</v>
       </c>
       <c r="D1099" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1099" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1099" t="s">
         <v>3304</v>
       </c>
+      <c r="J1099">
+        <v>257686</v>
+      </c>
+      <c r="K1099" t="s">
+        <v>39</v>
+      </c>
       <c r="L1099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:12">
       <c r="A1100">
-        <v>257533</v>
+        <v>257531</v>
       </c>
       <c r="B1100" t="s">
         <v>3305</v>
       </c>
       <c r="C1100" t="s">
         <v>3306</v>
       </c>
       <c r="D1100" t="s">
         <v>14</v>
       </c>
       <c r="E1100" t="s">
         <v>187</v>
       </c>
       <c r="H1100" t="s">
         <v>3307</v>
       </c>
       <c r="L1100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:12">
       <c r="A1101">
-        <v>257534</v>
+        <v>257532</v>
       </c>
       <c r="B1101" t="s">
         <v>3308</v>
       </c>
       <c r="C1101" t="s">
         <v>3309</v>
       </c>
       <c r="D1101" t="s">
         <v>14</v>
       </c>
       <c r="E1101" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1101" t="s">
         <v>3310</v>
       </c>
       <c r="L1101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:12">
       <c r="A1102">
-        <v>257538</v>
+        <v>257533</v>
       </c>
       <c r="B1102" t="s">
         <v>3311</v>
       </c>
       <c r="C1102" t="s">
         <v>3312</v>
       </c>
       <c r="D1102" t="s">
         <v>14</v>
       </c>
       <c r="E1102" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1102" t="s">
         <v>3313</v>
       </c>
       <c r="L1102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:12">
       <c r="A1103">
-        <v>257539</v>
+        <v>257534</v>
       </c>
       <c r="B1103" t="s">
         <v>3314</v>
       </c>
       <c r="C1103" t="s">
         <v>3315</v>
       </c>
       <c r="D1103" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1103" t="s">
-        <v>788</v>
+        <v>25</v>
       </c>
       <c r="H1103" t="s">
         <v>3316</v>
       </c>
       <c r="L1103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:12">
       <c r="A1104">
-        <v>257540</v>
+        <v>257538</v>
       </c>
       <c r="B1104" t="s">
         <v>3317</v>
       </c>
       <c r="C1104" t="s">
         <v>3318</v>
       </c>
       <c r="D1104" t="s">
         <v>14</v>
       </c>
       <c r="E1104" t="s">
         <v>25</v>
       </c>
       <c r="H1104" t="s">
         <v>3319</v>
       </c>
       <c r="L1104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:12">
       <c r="A1105">
-        <v>257543</v>
+        <v>257539</v>
       </c>
       <c r="B1105" t="s">
         <v>3320</v>
       </c>
       <c r="C1105" t="s">
         <v>3321</v>
       </c>
       <c r="D1105" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1105" t="s">
-        <v>25</v>
+        <v>788</v>
       </c>
       <c r="H1105" t="s">
         <v>3322</v>
       </c>
       <c r="L1105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:12">
       <c r="A1106">
-        <v>257544</v>
+        <v>257540</v>
       </c>
       <c r="B1106" t="s">
         <v>3323</v>
       </c>
       <c r="C1106" t="s">
-        <v>1319</v>
+        <v>3324</v>
       </c>
       <c r="D1106" t="s">
         <v>14</v>
       </c>
       <c r="E1106" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1106" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="L1106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1107" spans="1:12">
       <c r="A1107">
-        <v>257546</v>
+        <v>257543</v>
       </c>
       <c r="B1107" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="C1107" t="s">
-        <v>3283</v>
+        <v>3327</v>
       </c>
       <c r="D1107" t="s">
         <v>14</v>
       </c>
       <c r="E1107" t="s">
         <v>25</v>
       </c>
       <c r="H1107" t="s">
-        <v>3326</v>
+        <v>3328</v>
       </c>
       <c r="L1107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1108" spans="1:12">
       <c r="A1108">
-        <v>257547</v>
+        <v>257544</v>
       </c>
       <c r="B1108" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
       <c r="C1108" t="s">
-        <v>3328</v>
+        <v>1832</v>
       </c>
       <c r="D1108" t="s">
         <v>14</v>
       </c>
       <c r="E1108" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1108" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="L1108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1109" spans="1:12">
       <c r="A1109">
-        <v>257548</v>
+        <v>257546</v>
       </c>
       <c r="B1109" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="C1109" t="s">
-        <v>3331</v>
+        <v>3289</v>
       </c>
       <c r="D1109" t="s">
         <v>14</v>
       </c>
       <c r="E1109" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1109" t="s">
         <v>3332</v>
       </c>
       <c r="L1109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1110" spans="1:12">
       <c r="A1110">
-        <v>257549</v>
+        <v>257547</v>
       </c>
       <c r="B1110" t="s">
         <v>3333</v>
       </c>
       <c r="C1110" t="s">
         <v>3334</v>
       </c>
       <c r="D1110" t="s">
         <v>14</v>
       </c>
       <c r="E1110" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1110" t="s">
         <v>3335</v>
       </c>
       <c r="L1110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1111" spans="1:12">
       <c r="A1111">
-        <v>257550</v>
+        <v>257548</v>
       </c>
       <c r="B1111" t="s">
         <v>3336</v>
       </c>
       <c r="C1111" t="s">
-        <v>3283</v>
+        <v>3337</v>
       </c>
       <c r="D1111" t="s">
         <v>14</v>
       </c>
       <c r="E1111" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1111" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="L1111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1112" spans="1:12">
       <c r="A1112">
-        <v>257554</v>
+        <v>257549</v>
       </c>
       <c r="B1112" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="C1112" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="D1112" t="s">
         <v>14</v>
       </c>
       <c r="E1112" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1112" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="L1112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1113" spans="1:12">
       <c r="A1113">
-        <v>257559</v>
+        <v>257550</v>
       </c>
       <c r="B1113" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="C1113" t="s">
-        <v>3342</v>
+        <v>3289</v>
       </c>
       <c r="D1113" t="s">
         <v>14</v>
       </c>
       <c r="E1113" t="s">
         <v>25</v>
       </c>
       <c r="H1113" t="s">
         <v>3343</v>
       </c>
       <c r="L1113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1114" spans="1:12">
       <c r="A1114">
-        <v>257560</v>
+        <v>257554</v>
       </c>
       <c r="B1114" t="s">
         <v>3344</v>
       </c>
       <c r="C1114" t="s">
         <v>3345</v>
       </c>
       <c r="D1114" t="s">
         <v>14</v>
       </c>
       <c r="E1114" t="s">
         <v>25</v>
       </c>
       <c r="H1114" t="s">
         <v>3346</v>
       </c>
       <c r="L1114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1115" spans="1:12">
       <c r="A1115">
-        <v>257561</v>
+        <v>257559</v>
       </c>
       <c r="B1115" t="s">
         <v>3347</v>
       </c>
       <c r="C1115" t="s">
         <v>3348</v>
       </c>
       <c r="D1115" t="s">
         <v>14</v>
       </c>
       <c r="E1115" t="s">
         <v>25</v>
       </c>
       <c r="H1115" t="s">
         <v>3349</v>
       </c>
       <c r="L1115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1116" spans="1:12">
       <c r="A1116">
-        <v>257562</v>
+        <v>257560</v>
       </c>
       <c r="B1116" t="s">
         <v>3350</v>
       </c>
       <c r="C1116" t="s">
         <v>3351</v>
       </c>
       <c r="D1116" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1116" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1116" t="s">
         <v>3352</v>
       </c>
       <c r="L1116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1117" spans="1:12">
       <c r="A1117">
-        <v>257563</v>
+        <v>257561</v>
       </c>
       <c r="B1117" t="s">
         <v>3353</v>
       </c>
       <c r="C1117" t="s">
         <v>3354</v>
       </c>
       <c r="D1117" t="s">
         <v>14</v>
       </c>
       <c r="E1117" t="s">
         <v>25</v>
       </c>
       <c r="H1117" t="s">
         <v>3355</v>
       </c>
       <c r="L1117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1118" spans="1:12">
       <c r="A1118">
-        <v>257564</v>
+        <v>257562</v>
       </c>
       <c r="B1118" t="s">
         <v>3356</v>
       </c>
       <c r="C1118" t="s">
-        <v>3339</v>
+        <v>3357</v>
       </c>
       <c r="D1118" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1118" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1118" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="L1118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1119" spans="1:12">
       <c r="A1119">
-        <v>257565</v>
+        <v>257563</v>
       </c>
       <c r="B1119" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C1119" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="D1119" t="s">
         <v>14</v>
       </c>
       <c r="E1119" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1119" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="L1119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1120" spans="1:12">
       <c r="A1120">
-        <v>257567</v>
+        <v>257564</v>
       </c>
       <c r="B1120" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="C1120" t="s">
-        <v>3362</v>
+        <v>3345</v>
       </c>
       <c r="D1120" t="s">
         <v>14</v>
       </c>
       <c r="E1120" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1120" t="s">
         <v>3363</v>
       </c>
       <c r="L1120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1121" spans="1:12">
       <c r="A1121">
-        <v>257569</v>
+        <v>257565</v>
       </c>
       <c r="B1121" t="s">
         <v>3364</v>
       </c>
       <c r="C1121" t="s">
         <v>3365</v>
       </c>
       <c r="D1121" t="s">
         <v>14</v>
       </c>
       <c r="E1121" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1121" t="s">
         <v>3366</v>
       </c>
       <c r="L1121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1122" spans="1:12">
       <c r="A1122">
-        <v>257571</v>
+        <v>257567</v>
       </c>
       <c r="B1122" t="s">
         <v>3367</v>
       </c>
       <c r="C1122" t="s">
-        <v>2327</v>
+        <v>3368</v>
       </c>
       <c r="D1122" t="s">
         <v>14</v>
       </c>
       <c r="E1122" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="H1122" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="L1122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1123" spans="1:12">
       <c r="A1123">
-        <v>257573</v>
+        <v>257569</v>
       </c>
       <c r="B1123" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="C1123" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="D1123" t="s">
         <v>14</v>
       </c>
       <c r="E1123" t="s">
         <v>25</v>
       </c>
       <c r="H1123" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="L1123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1124" spans="1:12">
       <c r="A1124">
-        <v>257575</v>
+        <v>257571</v>
       </c>
       <c r="B1124" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="C1124" t="s">
-        <v>3373</v>
+        <v>2329</v>
       </c>
       <c r="D1124" t="s">
         <v>14</v>
       </c>
       <c r="E1124" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1124" t="s">
         <v>3374</v>
       </c>
       <c r="L1124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1125" spans="1:12">
       <c r="A1125">
-        <v>257578</v>
+        <v>257573</v>
       </c>
       <c r="B1125" t="s">
         <v>3375</v>
       </c>
       <c r="C1125" t="s">
         <v>3376</v>
       </c>
       <c r="D1125" t="s">
         <v>14</v>
       </c>
       <c r="E1125" t="s">
         <v>25</v>
       </c>
       <c r="H1125" t="s">
         <v>3377</v>
       </c>
       <c r="L1125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1126" spans="1:12">
       <c r="A1126">
-        <v>257587</v>
+        <v>257575</v>
       </c>
       <c r="B1126" t="s">
         <v>3378</v>
       </c>
       <c r="C1126" t="s">
         <v>3379</v>
       </c>
       <c r="D1126" t="s">
         <v>14</v>
       </c>
       <c r="E1126" t="s">
         <v>25</v>
       </c>
       <c r="H1126" t="s">
         <v>3380</v>
       </c>
       <c r="L1126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1127" spans="1:12">
       <c r="A1127">
-        <v>257590</v>
+        <v>257578</v>
       </c>
       <c r="B1127" t="s">
         <v>3381</v>
       </c>
       <c r="C1127" t="s">
         <v>3382</v>
       </c>
       <c r="D1127" t="s">
         <v>14</v>
       </c>
       <c r="E1127" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1127" t="s">
         <v>3383</v>
       </c>
       <c r="L1127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1128" spans="1:12">
       <c r="A1128">
-        <v>257597</v>
+        <v>257587</v>
       </c>
       <c r="B1128" t="s">
         <v>3384</v>
       </c>
       <c r="C1128" t="s">
         <v>3385</v>
       </c>
       <c r="D1128" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1128" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1128" t="s">
         <v>3386</v>
       </c>
       <c r="L1128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1129" spans="1:12">
       <c r="A1129">
-        <v>257600</v>
+        <v>257590</v>
       </c>
       <c r="B1129" t="s">
         <v>3387</v>
       </c>
       <c r="C1129" t="s">
         <v>3388</v>
       </c>
       <c r="D1129" t="s">
         <v>14</v>
       </c>
       <c r="E1129" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1129" t="s">
         <v>3389</v>
       </c>
       <c r="L1129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1130" spans="1:12">
       <c r="A1130">
-        <v>257602</v>
+        <v>257597</v>
       </c>
       <c r="B1130" t="s">
         <v>3390</v>
       </c>
       <c r="C1130" t="s">
         <v>3391</v>
       </c>
       <c r="D1130" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1130" t="s">
-        <v>1376</v>
+        <v>30</v>
       </c>
       <c r="H1130" t="s">
         <v>3392</v>
       </c>
       <c r="L1130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1131" spans="1:12">
       <c r="A1131">
-        <v>257613</v>
+        <v>257600</v>
       </c>
       <c r="B1131" t="s">
         <v>3393</v>
       </c>
       <c r="C1131" t="s">
         <v>3394</v>
       </c>
       <c r="D1131" t="s">
         <v>14</v>
       </c>
       <c r="E1131" t="s">
         <v>25</v>
       </c>
       <c r="H1131" t="s">
         <v>3395</v>
       </c>
       <c r="L1131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1132" spans="1:12">
       <c r="A1132">
-        <v>257618</v>
+        <v>257602</v>
       </c>
       <c r="B1132" t="s">
         <v>3396</v>
       </c>
       <c r="C1132" t="s">
         <v>3397</v>
       </c>
       <c r="D1132" t="s">
         <v>14</v>
       </c>
       <c r="E1132" t="s">
-        <v>25</v>
+        <v>1440</v>
       </c>
       <c r="H1132" t="s">
         <v>3398</v>
       </c>
       <c r="L1132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1133" spans="1:12">
       <c r="A1133">
-        <v>257619</v>
+        <v>257613</v>
       </c>
       <c r="B1133" t="s">
         <v>3399</v>
       </c>
       <c r="C1133" t="s">
-        <v>3397</v>
+        <v>3400</v>
       </c>
       <c r="D1133" t="s">
         <v>14</v>
       </c>
       <c r="E1133" t="s">
         <v>25</v>
       </c>
       <c r="H1133" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="L1133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1134" spans="1:12">
       <c r="A1134">
-        <v>257621</v>
+        <v>257618</v>
       </c>
       <c r="B1134" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="C1134" t="s">
-        <v>3018</v>
+        <v>3403</v>
       </c>
       <c r="D1134" t="s">
         <v>14</v>
       </c>
       <c r="E1134" t="s">
         <v>25</v>
       </c>
       <c r="H1134" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
       <c r="L1134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1135" spans="1:12">
       <c r="A1135">
-        <v>257623</v>
+        <v>257619</v>
       </c>
       <c r="B1135" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1135" t="s">
         <v>3403</v>
       </c>
-      <c r="C1135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1135" t="s">
         <v>14</v>
       </c>
       <c r="E1135" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1135" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="L1135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1136" spans="1:12">
       <c r="A1136">
-        <v>257624</v>
+        <v>257621</v>
       </c>
       <c r="B1136" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="C1136" t="s">
-        <v>3388</v>
+        <v>3023</v>
       </c>
       <c r="D1136" t="s">
         <v>14</v>
       </c>
       <c r="E1136" t="s">
-        <v>2227</v>
+        <v>25</v>
       </c>
       <c r="H1136" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="L1136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1137" spans="1:12">
       <c r="A1137">
-        <v>257626</v>
+        <v>257623</v>
       </c>
       <c r="B1137" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="C1137" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
       <c r="D1137" t="s">
         <v>14</v>
       </c>
       <c r="E1137" t="s">
         <v>187</v>
       </c>
       <c r="H1137" t="s">
-        <v>3409</v>
+        <v>3411</v>
       </c>
       <c r="L1137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1138" spans="1:12">
       <c r="A1138">
-        <v>257630</v>
+        <v>257624</v>
       </c>
       <c r="B1138" t="s">
-        <v>3410</v>
+        <v>3412</v>
       </c>
       <c r="C1138" t="s">
-        <v>3411</v>
+        <v>3394</v>
       </c>
       <c r="D1138" t="s">
         <v>14</v>
       </c>
       <c r="E1138" t="s">
-        <v>862</v>
+        <v>2229</v>
       </c>
       <c r="H1138" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="L1138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1139" spans="1:12">
       <c r="A1139">
-        <v>257636</v>
+        <v>257626</v>
       </c>
       <c r="B1139" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="C1139" t="s">
-        <v>3404</v>
+        <v>3410</v>
       </c>
       <c r="D1139" t="s">
         <v>14</v>
       </c>
       <c r="E1139" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1139" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="L1139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1140" spans="1:12">
       <c r="A1140">
-        <v>257637</v>
+        <v>257630</v>
       </c>
       <c r="B1140" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="C1140" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="D1140" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1140" t="s">
-        <v>3417</v>
+        <v>862</v>
       </c>
       <c r="H1140" t="s">
         <v>3418</v>
       </c>
       <c r="L1140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1141" spans="1:12">
       <c r="A1141">
-        <v>257639</v>
+        <v>257636</v>
       </c>
       <c r="B1141" t="s">
         <v>3419</v>
       </c>
       <c r="C1141" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1141" t="s">
         <v>3420</v>
-      </c>
-[...10 lines deleted...]
-        <v>3421</v>
       </c>
       <c r="L1141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1142" spans="1:12">
       <c r="A1142">
-        <v>257647</v>
+        <v>257637</v>
       </c>
       <c r="B1142" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1142" t="s">
         <v>3422</v>
       </c>
-      <c r="C1142" t="s">
+      <c r="D1142" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H1142" t="s">
         <v>3423</v>
-      </c>
-[...7 lines deleted...]
-        <v>3424</v>
       </c>
       <c r="L1142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1143" spans="1:12">
       <c r="A1143">
-        <v>257655</v>
+        <v>257639</v>
       </c>
       <c r="B1143" t="s">
+        <v>3424</v>
+      </c>
+      <c r="C1143" t="s">
         <v>3425</v>
-      </c>
-[...1 lines deleted...]
-        <v>3426</v>
       </c>
       <c r="D1143" t="s">
         <v>29</v>
       </c>
       <c r="E1143" t="s">
         <v>30</v>
       </c>
+      <c r="F1143" t="s">
+        <v>212</v>
+      </c>
       <c r="H1143" t="s">
-        <v>3427</v>
+        <v>3426</v>
       </c>
       <c r="L1143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1144" spans="1:12">
       <c r="A1144">
-        <v>257656</v>
+        <v>257647</v>
       </c>
       <c r="B1144" t="s">
+        <v>3427</v>
+      </c>
+      <c r="C1144" t="s">
         <v>3428</v>
       </c>
-      <c r="C1144" t="s">
+      <c r="D1144" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1144" t="s">
         <v>3429</v>
-      </c>
-[...7 lines deleted...]
-        <v>3430</v>
       </c>
       <c r="L1144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1145" spans="1:12">
       <c r="A1145">
-        <v>257658</v>
+        <v>257655</v>
       </c>
       <c r="B1145" t="s">
+        <v>3430</v>
+      </c>
+      <c r="C1145" t="s">
         <v>3431</v>
       </c>
-      <c r="C1145" t="s">
+      <c r="D1145" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1145" t="s">
         <v>3432</v>
-      </c>
-[...7 lines deleted...]
-        <v>3433</v>
       </c>
       <c r="L1145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1146" spans="1:12">
       <c r="A1146">
-        <v>257659</v>
+        <v>257656</v>
       </c>
       <c r="B1146" t="s">
+        <v>3433</v>
+      </c>
+      <c r="C1146" t="s">
         <v>3434</v>
       </c>
-      <c r="C1146" t="s">
+      <c r="D1146" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1146" t="s">
         <v>3435</v>
-      </c>
-[...7 lines deleted...]
-        <v>3436</v>
       </c>
       <c r="L1146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1147" spans="1:12">
       <c r="A1147">
-        <v>257660</v>
+        <v>257658</v>
       </c>
       <c r="B1147" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1147" t="s">
         <v>3437</v>
       </c>
-      <c r="C1147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1147" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1147" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1147" t="s">
         <v>3438</v>
       </c>
-      <c r="J1147">
-[...4 lines deleted...]
-      </c>
       <c r="L1147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1148" spans="1:12">
       <c r="A1148">
-        <v>257662</v>
+        <v>257659</v>
       </c>
       <c r="B1148" t="s">
         <v>3439</v>
       </c>
       <c r="C1148" t="s">
         <v>3440</v>
       </c>
       <c r="D1148" t="s">
         <v>14</v>
       </c>
       <c r="E1148" t="s">
         <v>25</v>
       </c>
       <c r="H1148" t="s">
         <v>3441</v>
       </c>
       <c r="L1148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1149" spans="1:12">
       <c r="A1149">
-        <v>257664</v>
+        <v>257660</v>
       </c>
       <c r="B1149" t="s">
         <v>3442</v>
       </c>
       <c r="C1149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1149" t="s">
         <v>3443</v>
       </c>
-      <c r="D1149" t="s">
-[...3 lines deleted...]
-        <v>3444</v>
+      <c r="J1149">
+        <v>253656</v>
+      </c>
+      <c r="K1149" t="s">
+        <v>43</v>
       </c>
       <c r="L1149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1150" spans="1:12">
       <c r="A1150">
-        <v>257666</v>
+        <v>257662</v>
       </c>
       <c r="B1150" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1150" t="s">
         <v>3445</v>
       </c>
-      <c r="C1150" t="s">
+      <c r="D1150" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1150" t="s">
         <v>3446</v>
-      </c>
-[...4 lines deleted...]
-        <v>3447</v>
       </c>
       <c r="L1150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1151" spans="1:12">
       <c r="A1151">
-        <v>257667</v>
+        <v>257664</v>
       </c>
       <c r="B1151" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1151" t="s">
         <v>3448</v>
-      </c>
-[...1 lines deleted...]
-        <v>3449</v>
       </c>
       <c r="D1151" t="s">
         <v>226</v>
       </c>
       <c r="H1151" t="s">
-        <v>3450</v>
+        <v>3449</v>
       </c>
       <c r="L1151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1152" spans="1:12">
       <c r="A1152">
-        <v>257668</v>
+        <v>257666</v>
       </c>
       <c r="B1152" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1152" t="s">
         <v>3451</v>
-      </c>
-[...1 lines deleted...]
-        <v>3452</v>
       </c>
       <c r="D1152" t="s">
         <v>226</v>
       </c>
       <c r="H1152" t="s">
-        <v>3453</v>
+        <v>3452</v>
       </c>
       <c r="L1152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1153" spans="1:12">
       <c r="A1153">
-        <v>257669</v>
+        <v>257667</v>
       </c>
       <c r="B1153" t="s">
+        <v>3453</v>
+      </c>
+      <c r="C1153" t="s">
         <v>3454</v>
-      </c>
-[...1 lines deleted...]
-        <v>3455</v>
       </c>
       <c r="D1153" t="s">
         <v>226</v>
       </c>
       <c r="H1153" t="s">
-        <v>3456</v>
+        <v>3455</v>
       </c>
       <c r="L1153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1154" spans="1:12">
       <c r="A1154">
-        <v>257675</v>
+        <v>257668</v>
       </c>
       <c r="B1154" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1154" t="s">
         <v>3457</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458</v>
       </c>
       <c r="D1154" t="s">
         <v>226</v>
       </c>
       <c r="H1154" t="s">
-        <v>3459</v>
+        <v>3458</v>
       </c>
       <c r="L1154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1155" spans="1:12">
       <c r="A1155">
-        <v>257676</v>
+        <v>257669</v>
       </c>
       <c r="B1155" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1155" t="s">
         <v>3460</v>
-      </c>
-[...1 lines deleted...]
-        <v>3461</v>
       </c>
       <c r="D1155" t="s">
         <v>226</v>
       </c>
       <c r="H1155" t="s">
-        <v>3462</v>
+        <v>3461</v>
       </c>
       <c r="L1155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1156" spans="1:12">
       <c r="A1156">
-        <v>257677</v>
+        <v>257675</v>
       </c>
       <c r="B1156" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1156" t="s">
         <v>3463</v>
       </c>
-      <c r="C1156" t="s">
+      <c r="D1156" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1156" t="s">
         <v>3464</v>
-      </c>
-[...7 lines deleted...]
-        <v>3052</v>
       </c>
       <c r="L1156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1157" spans="1:12">
       <c r="A1157">
-        <v>257679</v>
+        <v>257676</v>
       </c>
       <c r="B1157" t="s">
         <v>3465</v>
       </c>
       <c r="C1157" t="s">
         <v>3466</v>
       </c>
       <c r="D1157" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H1157" t="s">
         <v>3467</v>
       </c>
-      <c r="J1157">
-[...4 lines deleted...]
-      </c>
       <c r="L1157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1158" spans="1:12">
       <c r="A1158">
-        <v>257680</v>
+        <v>257677</v>
       </c>
       <c r="B1158" t="s">
         <v>3468</v>
       </c>
       <c r="C1158" t="s">
         <v>3469</v>
       </c>
       <c r="D1158" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1158" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1158" t="s">
-        <v>3470</v>
-[...5 lines deleted...]
-        <v>3471</v>
+        <v>3057</v>
       </c>
       <c r="L1158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1159" spans="1:12">
       <c r="A1159">
-        <v>257681</v>
+        <v>257679</v>
       </c>
       <c r="B1159" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1159" t="s">
         <v>3472</v>
       </c>
-      <c r="C1159" t="s">
-[...6 lines deleted...]
-        <v>3474</v>
+      <c r="J1159">
+        <v>257403</v>
+      </c>
+      <c r="K1159" t="s">
+        <v>3147</v>
       </c>
       <c r="L1159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1160" spans="1:12">
       <c r="A1160">
-        <v>257682</v>
+        <v>257680</v>
       </c>
       <c r="B1160" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1160" t="s">
         <v>3475</v>
       </c>
-      <c r="C1160" t="s">
+      <c r="J1160">
+        <v>257684</v>
+      </c>
+      <c r="K1160" t="s">
         <v>3476</v>
-      </c>
-[...4 lines deleted...]
-        <v>3477</v>
       </c>
       <c r="L1160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1161" spans="1:12">
       <c r="A1161">
-        <v>257684</v>
+        <v>257681</v>
       </c>
       <c r="B1161" t="s">
+        <v>3477</v>
+      </c>
+      <c r="C1161" t="s">
         <v>3478</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479</v>
       </c>
       <c r="D1161" t="s">
         <v>226</v>
       </c>
       <c r="H1161" t="s">
-        <v>3471</v>
+        <v>3479</v>
       </c>
       <c r="L1161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1162" spans="1:12">
       <c r="A1162">
-        <v>257685</v>
+        <v>257682</v>
       </c>
       <c r="B1162" t="s">
         <v>3480</v>
       </c>
       <c r="C1162" t="s">
         <v>3481</v>
       </c>
       <c r="D1162" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>226</v>
       </c>
       <c r="H1162" t="s">
         <v>3482</v>
       </c>
-      <c r="J1162">
-[...4 lines deleted...]
-      </c>
       <c r="L1162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1163" spans="1:12">
       <c r="A1163">
-        <v>257686</v>
+        <v>257684</v>
       </c>
       <c r="B1163" t="s">
         <v>3483</v>
       </c>
       <c r="C1163" t="s">
-        <v>2420</v>
+        <v>3484</v>
       </c>
       <c r="D1163" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1163" t="s">
-        <v>39</v>
+        <v>3476</v>
       </c>
       <c r="L1163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1164" spans="1:12">
       <c r="A1164">
-        <v>257688</v>
+        <v>257685</v>
       </c>
       <c r="B1164" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="C1164" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="D1164" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1164" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1164" t="s">
-        <v>3486</v>
+        <v>3487</v>
+      </c>
+      <c r="J1164">
+        <v>257686</v>
+      </c>
+      <c r="K1164" t="s">
+        <v>39</v>
       </c>
       <c r="L1164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1165" spans="1:12">
       <c r="A1165">
-        <v>257689</v>
+        <v>257686</v>
       </c>
       <c r="B1165" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="C1165" t="s">
-        <v>3488</v>
+        <v>2422</v>
       </c>
       <c r="D1165" t="s">
         <v>14</v>
       </c>
       <c r="E1165" t="s">
         <v>25</v>
       </c>
       <c r="H1165" t="s">
-        <v>3489</v>
+        <v>39</v>
       </c>
       <c r="L1165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1166" spans="1:12">
       <c r="A1166">
-        <v>257690</v>
+        <v>257688</v>
       </c>
       <c r="B1166" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1166" t="s">
         <v>3490</v>
       </c>
-      <c r="C1166" t="s">
+      <c r="D1166" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1166" t="s">
         <v>3491</v>
-      </c>
-[...7 lines deleted...]
-        <v>3492</v>
       </c>
       <c r="L1166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1167" spans="1:12">
       <c r="A1167">
-        <v>257691</v>
+        <v>257689</v>
       </c>
       <c r="B1167" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1167" t="s">
         <v>3493</v>
       </c>
-      <c r="C1167" t="s">
+      <c r="D1167" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1167" t="s">
         <v>3494</v>
-      </c>
-[...7 lines deleted...]
-        <v>3495</v>
       </c>
       <c r="L1167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1168" spans="1:12">
       <c r="A1168">
-        <v>257693</v>
+        <v>257690</v>
       </c>
       <c r="B1168" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1168" t="s">
         <v>3496</v>
       </c>
-      <c r="C1168" t="s">
+      <c r="D1168" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H1168" t="s">
         <v>3497</v>
-      </c>
-[...7 lines deleted...]
-        <v>3498</v>
       </c>
       <c r="L1168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1169" spans="1:12">
       <c r="A1169">
-        <v>257699</v>
+        <v>257691</v>
       </c>
       <c r="B1169" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C1169" t="s">
         <v>3499</v>
       </c>
-      <c r="C1169" t="s">
+      <c r="D1169" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1169" t="s">
         <v>3500</v>
-      </c>
-[...7 lines deleted...]
-        <v>3501</v>
       </c>
       <c r="L1169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1170" spans="1:12">
       <c r="A1170">
-        <v>257704</v>
+        <v>257693</v>
       </c>
       <c r="B1170" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1170" t="s">
         <v>3502</v>
-      </c>
-[...1 lines deleted...]
-        <v>3503</v>
       </c>
       <c r="D1170" t="s">
         <v>29</v>
       </c>
       <c r="E1170" t="s">
         <v>30</v>
       </c>
       <c r="H1170" t="s">
-        <v>3504</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>3503</v>
       </c>
       <c r="L1170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1171" spans="1:12">
       <c r="A1171">
-        <v>257705</v>
+        <v>257699</v>
       </c>
       <c r="B1171" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1171" t="s">
         <v>3505</v>
       </c>
-      <c r="C1171" t="s">
+      <c r="D1171" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H1171" t="s">
         <v>3506</v>
-      </c>
-[...13 lines deleted...]
-        <v>2636</v>
       </c>
       <c r="L1171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1172" spans="1:12">
       <c r="A1172">
-        <v>257706</v>
+        <v>257704</v>
       </c>
       <c r="B1172" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1172" t="s">
         <v>3508</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509</v>
       </c>
       <c r="D1172" t="s">
         <v>29</v>
       </c>
       <c r="E1172" t="s">
         <v>30</v>
       </c>
       <c r="H1172" t="s">
-        <v>3510</v>
+        <v>3509</v>
+      </c>
+      <c r="J1172">
+        <v>256876</v>
+      </c>
+      <c r="K1172" t="s">
+        <v>2635</v>
       </c>
       <c r="L1172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1173" spans="1:12">
       <c r="A1173">
-        <v>257707</v>
+        <v>257705</v>
       </c>
       <c r="B1173" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1173" t="s">
         <v>3511</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509</v>
       </c>
       <c r="D1173" t="s">
         <v>29</v>
       </c>
       <c r="E1173" t="s">
         <v>30</v>
       </c>
       <c r="H1173" t="s">
         <v>3512</v>
       </c>
       <c r="J1173">
-        <v>256876</v>
+        <v>256669</v>
       </c>
       <c r="K1173" t="s">
-        <v>2633</v>
+        <v>2638</v>
       </c>
       <c r="L1173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1174" spans="1:12">
       <c r="A1174">
-        <v>257708</v>
+        <v>257706</v>
       </c>
       <c r="B1174" t="s">
         <v>3513</v>
       </c>
       <c r="C1174" t="s">
-        <v>2641</v>
+        <v>3514</v>
       </c>
       <c r="D1174" t="s">
         <v>29</v>
       </c>
       <c r="E1174" t="s">
         <v>30</v>
       </c>
       <c r="H1174" t="s">
-        <v>3514</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>3515</v>
       </c>
       <c r="L1174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1175" spans="1:12">
       <c r="A1175">
-        <v>257710</v>
+        <v>257707</v>
       </c>
       <c r="B1175" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="C1175" t="s">
-        <v>3516</v>
+        <v>3514</v>
       </c>
       <c r="D1175" t="s">
         <v>29</v>
       </c>
       <c r="E1175" t="s">
-        <v>3417</v>
+        <v>30</v>
       </c>
       <c r="H1175" t="s">
         <v>3517</v>
       </c>
+      <c r="J1175">
+        <v>256876</v>
+      </c>
+      <c r="K1175" t="s">
+        <v>2635</v>
+      </c>
       <c r="L1175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1176" spans="1:12">
       <c r="A1176">
-        <v>257712</v>
+        <v>257708</v>
       </c>
       <c r="B1176" t="s">
         <v>3518</v>
       </c>
       <c r="C1176" t="s">
-        <v>3519</v>
+        <v>2643</v>
       </c>
       <c r="D1176" t="s">
         <v>29</v>
       </c>
       <c r="E1176" t="s">
         <v>30</v>
       </c>
       <c r="H1176" t="s">
-        <v>3520</v>
+        <v>3519</v>
+      </c>
+      <c r="J1176">
+        <v>256876</v>
+      </c>
+      <c r="K1176" t="s">
+        <v>2635</v>
       </c>
       <c r="L1176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1177" spans="1:12">
       <c r="A1177">
-        <v>257724</v>
+        <v>257710</v>
       </c>
       <c r="B1177" t="s">
+        <v>3520</v>
+      </c>
+      <c r="C1177" t="s">
         <v>3521</v>
       </c>
-      <c r="C1177" t="s">
+      <c r="D1177" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H1177" t="s">
         <v>3522</v>
-      </c>
-[...7 lines deleted...]
-        <v>3523</v>
       </c>
       <c r="L1177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1178" spans="1:12">
       <c r="A1178">
-        <v>257726</v>
+        <v>257712</v>
       </c>
       <c r="B1178" t="s">
+        <v>3523</v>
+      </c>
+      <c r="C1178" t="s">
         <v>3524</v>
       </c>
-      <c r="C1178" t="s">
+      <c r="D1178" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1178" t="s">
         <v>3525</v>
-      </c>
-[...7 lines deleted...]
-        <v>3526</v>
       </c>
       <c r="L1178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1179" spans="1:12">
       <c r="A1179">
-        <v>257732</v>
+        <v>257724</v>
       </c>
       <c r="B1179" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1179" t="s">
         <v>3527</v>
-      </c>
-[...1 lines deleted...]
-        <v>3522</v>
       </c>
       <c r="D1179" t="s">
         <v>14</v>
       </c>
       <c r="E1179" t="s">
         <v>25</v>
       </c>
       <c r="H1179" t="s">
         <v>3528</v>
       </c>
       <c r="L1179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1180" spans="1:12">
       <c r="A1180">
-        <v>257741</v>
+        <v>257726</v>
       </c>
       <c r="B1180" t="s">
         <v>3529</v>
       </c>
       <c r="C1180" t="s">
         <v>3530</v>
       </c>
       <c r="D1180" t="s">
         <v>14</v>
       </c>
       <c r="E1180" t="s">
         <v>25</v>
       </c>
       <c r="H1180" t="s">
         <v>3531</v>
       </c>
       <c r="L1180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1181" spans="1:12">
       <c r="A1181">
-        <v>257748</v>
+        <v>257732</v>
       </c>
       <c r="B1181" t="s">
         <v>3532</v>
       </c>
       <c r="C1181" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1181" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1181" t="s">
         <v>3533</v>
-      </c>
-[...7 lines deleted...]
-        <v>3534</v>
       </c>
       <c r="L1181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1182" spans="1:12">
       <c r="A1182">
-        <v>257750</v>
+        <v>257741</v>
       </c>
       <c r="B1182" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1182" t="s">
         <v>3535</v>
       </c>
-      <c r="C1182" t="s">
+      <c r="D1182" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1182" t="s">
         <v>3536</v>
-      </c>
-[...7 lines deleted...]
-        <v>3537</v>
       </c>
       <c r="L1182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1183" spans="1:12">
       <c r="A1183">
-        <v>257752</v>
+        <v>257748</v>
       </c>
       <c r="B1183" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1183" t="s">
         <v>3538</v>
       </c>
-      <c r="C1183" t="s">
+      <c r="D1183" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1183" t="s">
         <v>3539</v>
-      </c>
-[...7 lines deleted...]
-        <v>3540</v>
       </c>
       <c r="L1183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1184" spans="1:12">
       <c r="A1184">
-        <v>257772</v>
+        <v>257750</v>
       </c>
       <c r="B1184" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1184" t="s">
         <v>3541</v>
       </c>
-      <c r="C1184" t="s">
+      <c r="D1184" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1184" t="s">
         <v>3542</v>
-      </c>
-[...7 lines deleted...]
-        <v>3543</v>
       </c>
       <c r="L1184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1185" spans="1:12">
       <c r="A1185">
-        <v>257781</v>
+        <v>257752</v>
       </c>
       <c r="B1185" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C1185" t="s">
         <v>3544</v>
       </c>
-      <c r="C1185" t="s">
+      <c r="D1185" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1185" t="s">
         <v>3545</v>
-      </c>
-[...7 lines deleted...]
-        <v>3546</v>
       </c>
       <c r="L1185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1186" spans="1:12">
       <c r="A1186">
-        <v>257806</v>
+        <v>257772</v>
       </c>
       <c r="B1186" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1186" t="s">
         <v>3547</v>
       </c>
-      <c r="C1186" t="s">
+      <c r="D1186" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1186" t="s">
         <v>3548</v>
-      </c>
-[...7 lines deleted...]
-        <v>3549</v>
       </c>
       <c r="L1186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1187" spans="1:12">
       <c r="A1187">
-        <v>257818</v>
+        <v>257781</v>
       </c>
       <c r="B1187" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1187" t="s">
         <v>3550</v>
       </c>
-      <c r="C1187" t="s">
+      <c r="D1187" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1187" t="s">
         <v>3551</v>
-      </c>
-[...7 lines deleted...]
-        <v>3552</v>
       </c>
       <c r="L1187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1188" spans="1:12">
       <c r="A1188">
-        <v>257828</v>
+        <v>257806</v>
       </c>
       <c r="B1188" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1188" t="s">
         <v>3553</v>
       </c>
-      <c r="C1188" t="s">
+      <c r="D1188" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1188" t="s">
         <v>3554</v>
-      </c>
-[...7 lines deleted...]
-        <v>3555</v>
       </c>
       <c r="L1188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1189" spans="1:12">
       <c r="A1189">
-        <v>257832</v>
+        <v>257818</v>
       </c>
       <c r="B1189" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1189" t="s">
         <v>3556</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
       <c r="D1189" t="s">
         <v>14</v>
       </c>
       <c r="E1189" t="s">
         <v>25</v>
       </c>
       <c r="H1189" t="s">
         <v>3557</v>
       </c>
       <c r="L1189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1190" spans="1:12">
       <c r="A1190">
-        <v>257835</v>
+        <v>257828</v>
       </c>
       <c r="B1190" t="s">
         <v>3558</v>
       </c>
       <c r="C1190" t="s">
         <v>3559</v>
       </c>
       <c r="D1190" t="s">
         <v>14</v>
       </c>
       <c r="E1190" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1190" t="s">
         <v>3560</v>
       </c>
       <c r="L1190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1191" spans="1:12">
       <c r="A1191">
-        <v>257843</v>
+        <v>257832</v>
       </c>
       <c r="B1191" t="s">
         <v>3561</v>
       </c>
       <c r="C1191" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D1191" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1191" t="s">
         <v>3562</v>
-      </c>
-[...7 lines deleted...]
-        <v>3563</v>
       </c>
       <c r="L1191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1192" spans="1:12">
       <c r="A1192">
-        <v>257845</v>
+        <v>257835</v>
       </c>
       <c r="B1192" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1192" t="s">
         <v>3564</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
       <c r="D1192" t="s">
         <v>14</v>
       </c>
       <c r="E1192" t="s">
         <v>924</v>
       </c>
       <c r="H1192" t="s">
         <v>3565</v>
       </c>
       <c r="L1192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1193" spans="1:12">
       <c r="A1193">
-        <v>257872</v>
+        <v>257843</v>
       </c>
       <c r="B1193" t="s">
         <v>3566</v>
       </c>
       <c r="C1193" t="s">
         <v>3567</v>
       </c>
       <c r="D1193" t="s">
         <v>14</v>
       </c>
       <c r="E1193" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1193" t="s">
         <v>3568</v>
       </c>
       <c r="L1193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1194" spans="1:12">
       <c r="A1194">
-        <v>257877</v>
+        <v>257845</v>
       </c>
       <c r="B1194" t="s">
         <v>3569</v>
       </c>
       <c r="C1194" t="s">
-        <v>3095</v>
+        <v>3567</v>
       </c>
       <c r="D1194" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1194" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>924</v>
       </c>
       <c r="H1194" t="s">
         <v>3570</v>
       </c>
       <c r="L1194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1195" spans="1:12">
       <c r="A1195">
-        <v>257883</v>
+        <v>257872</v>
       </c>
       <c r="B1195" t="s">
         <v>3571</v>
       </c>
       <c r="C1195" t="s">
         <v>3572</v>
       </c>
       <c r="D1195" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1195" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1195" t="s">
         <v>3573</v>
       </c>
       <c r="L1195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1196" spans="1:12">
       <c r="A1196">
-        <v>257884</v>
+        <v>257877</v>
       </c>
       <c r="B1196" t="s">
         <v>3574</v>
       </c>
       <c r="C1196" t="s">
-        <v>3575</v>
+        <v>3101</v>
       </c>
       <c r="D1196" t="s">
         <v>29</v>
       </c>
       <c r="E1196" t="s">
         <v>30</v>
       </c>
+      <c r="G1196" t="s">
+        <v>694</v>
+      </c>
       <c r="H1196" t="s">
-        <v>3576</v>
+        <v>3575</v>
       </c>
       <c r="L1196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1197" spans="1:12">
       <c r="A1197">
-        <v>257885</v>
+        <v>257883</v>
       </c>
       <c r="B1197" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C1197" t="s">
         <v>3577</v>
-      </c>
-[...1 lines deleted...]
-        <v>3578</v>
       </c>
       <c r="D1197" t="s">
         <v>29</v>
       </c>
       <c r="E1197" t="s">
         <v>30</v>
       </c>
       <c r="H1197" t="s">
-        <v>3579</v>
+        <v>3578</v>
       </c>
       <c r="L1197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1198" spans="1:12">
       <c r="A1198">
-        <v>257890</v>
+        <v>257884</v>
       </c>
       <c r="B1198" t="s">
+        <v>3579</v>
+      </c>
+      <c r="C1198" t="s">
         <v>3580</v>
       </c>
-      <c r="C1198" t="s">
+      <c r="D1198" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1198" t="s">
         <v>3581</v>
-      </c>
-[...7 lines deleted...]
-        <v>3582</v>
       </c>
       <c r="L1198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1199" spans="1:12">
       <c r="A1199">
-        <v>257891</v>
+        <v>257885</v>
       </c>
       <c r="B1199" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C1199" t="s">
         <v>3583</v>
-      </c>
-[...1 lines deleted...]
-        <v>3575</v>
       </c>
       <c r="D1199" t="s">
         <v>29</v>
       </c>
       <c r="E1199" t="s">
         <v>30</v>
       </c>
       <c r="H1199" t="s">
         <v>3584</v>
       </c>
       <c r="L1199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1200" spans="1:12">
       <c r="A1200">
-        <v>257892</v>
+        <v>257890</v>
       </c>
       <c r="B1200" t="s">
         <v>3585</v>
       </c>
       <c r="C1200" t="s">
-        <v>3572</v>
+        <v>3586</v>
       </c>
       <c r="D1200" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1200" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H1200" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="L1200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1201" spans="1:12">
       <c r="A1201">
-        <v>257900</v>
+        <v>257891</v>
       </c>
       <c r="B1201" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="C1201" t="s">
-        <v>3588</v>
+        <v>3580</v>
       </c>
       <c r="D1201" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1201" t="s">
-        <v>1376</v>
+        <v>30</v>
       </c>
       <c r="H1201" t="s">
         <v>3589</v>
       </c>
       <c r="L1201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1202" spans="1:12">
       <c r="A1202">
-        <v>257906</v>
+        <v>257892</v>
       </c>
       <c r="B1202" t="s">
         <v>3590</v>
       </c>
       <c r="C1202" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D1202" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1202" t="s">
         <v>3591</v>
-      </c>
-[...7 lines deleted...]
-        <v>3592</v>
       </c>
       <c r="L1202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1203" spans="1:12">
       <c r="A1203">
-        <v>257907</v>
+        <v>257900</v>
       </c>
       <c r="B1203" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1203" t="s">
         <v>3593</v>
       </c>
-      <c r="C1203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1203" t="s">
         <v>14</v>
       </c>
       <c r="E1203" t="s">
-        <v>924</v>
+        <v>1440</v>
       </c>
       <c r="H1203" t="s">
         <v>3594</v>
       </c>
       <c r="L1203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1204" spans="1:12">
       <c r="A1204">
-        <v>257911</v>
+        <v>257906</v>
       </c>
       <c r="B1204" t="s">
         <v>3595</v>
       </c>
       <c r="C1204" t="s">
-        <v>3591</v>
+        <v>3596</v>
       </c>
       <c r="D1204" t="s">
         <v>14</v>
       </c>
       <c r="E1204" t="s">
         <v>25</v>
       </c>
       <c r="H1204" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="L1204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1205" spans="1:12">
       <c r="A1205">
-        <v>257922</v>
+        <v>257907</v>
       </c>
       <c r="B1205" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="C1205" t="s">
-        <v>3598</v>
+        <v>3596</v>
       </c>
       <c r="D1205" t="s">
         <v>14</v>
       </c>
       <c r="E1205" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1205" t="s">
         <v>3599</v>
       </c>
       <c r="L1205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1206" spans="1:12">
       <c r="A1206">
-        <v>257925</v>
+        <v>257911</v>
       </c>
       <c r="B1206" t="s">
         <v>3600</v>
       </c>
       <c r="C1206" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D1206" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1206" t="s">
         <v>3601</v>
-      </c>
-[...7 lines deleted...]
-        <v>3602</v>
       </c>
       <c r="L1206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1207" spans="1:12">
       <c r="A1207">
-        <v>257931</v>
+        <v>257922</v>
       </c>
       <c r="B1207" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1207" t="s">
         <v>3603</v>
       </c>
-      <c r="C1207" t="s">
+      <c r="D1207" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1207" t="s">
         <v>3604</v>
-      </c>
-[...7 lines deleted...]
-        <v>3605</v>
       </c>
       <c r="L1207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1208" spans="1:12">
       <c r="A1208">
-        <v>257935</v>
+        <v>257925</v>
       </c>
       <c r="B1208" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1208" t="s">
         <v>3606</v>
       </c>
-      <c r="C1208" t="s">
+      <c r="D1208" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1208" t="s">
         <v>3607</v>
-      </c>
-[...7 lines deleted...]
-        <v>3608</v>
       </c>
       <c r="L1208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1209" spans="1:12">
       <c r="A1209">
-        <v>257936</v>
+        <v>257931</v>
       </c>
       <c r="B1209" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1209" t="s">
         <v>3609</v>
       </c>
-      <c r="C1209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1209" t="s">
         <v>14</v>
       </c>
       <c r="E1209" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1209" t="s">
         <v>3610</v>
       </c>
       <c r="L1209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1210" spans="1:12">
       <c r="A1210">
-        <v>257938</v>
+        <v>257935</v>
       </c>
       <c r="B1210" t="s">
         <v>3611</v>
       </c>
       <c r="C1210" t="s">
-        <v>3607</v>
+        <v>3612</v>
       </c>
       <c r="D1210" t="s">
         <v>14</v>
       </c>
       <c r="E1210" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1210" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="L1210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1211" spans="1:12">
       <c r="A1211">
-        <v>257943</v>
+        <v>257936</v>
       </c>
       <c r="B1211" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="C1211" t="s">
-        <v>3614</v>
+        <v>3612</v>
       </c>
       <c r="D1211" t="s">
         <v>14</v>
       </c>
       <c r="E1211" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1211" t="s">
         <v>3615</v>
-      </c>
-[...1 lines deleted...]
-        <v>3616</v>
       </c>
       <c r="L1211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1212" spans="1:12">
       <c r="A1212">
-        <v>257944</v>
+        <v>257938</v>
       </c>
       <c r="B1212" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1212" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1212" t="s">
         <v>3617</v>
-      </c>
-[...10 lines deleted...]
-        <v>3619</v>
       </c>
       <c r="L1212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1213" spans="1:12">
       <c r="A1213">
-        <v>257950</v>
+        <v>257943</v>
       </c>
       <c r="B1213" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1213" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1213" t="s">
         <v>3620</v>
-      </c>
-[...7 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H1213" t="s">
         <v>3621</v>
       </c>
       <c r="L1213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1214" spans="1:12">
       <c r="A1214">
-        <v>257952</v>
+        <v>257944</v>
       </c>
       <c r="B1214" t="s">
         <v>3622</v>
       </c>
       <c r="C1214" t="s">
-        <v>2541</v>
+        <v>3623</v>
       </c>
       <c r="D1214" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1214" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>3623</v>
+        <v>1440</v>
       </c>
       <c r="H1214" t="s">
         <v>3624</v>
       </c>
       <c r="L1214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1215" spans="1:12">
       <c r="A1215">
-        <v>257953</v>
+        <v>257950</v>
       </c>
       <c r="B1215" t="s">
         <v>3625</v>
       </c>
       <c r="C1215" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1215" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1215" t="s">
         <v>3626</v>
-      </c>
-[...4 lines deleted...]
-        <v>3627</v>
       </c>
       <c r="L1215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1216" spans="1:12">
       <c r="A1216">
-        <v>257959</v>
+        <v>257952</v>
       </c>
       <c r="B1216" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D1216" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1216" t="s">
         <v>3628</v>
       </c>
-      <c r="C1216" t="s">
+      <c r="H1216" t="s">
         <v>3629</v>
-      </c>
-[...7 lines deleted...]
-        <v>3630</v>
       </c>
       <c r="L1216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1217" spans="1:12">
       <c r="A1217">
-        <v>257988</v>
+        <v>257953</v>
       </c>
       <c r="B1217" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1217" t="s">
         <v>3631</v>
       </c>
-      <c r="C1217" t="s">
+      <c r="D1217" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1217" t="s">
         <v>3632</v>
-      </c>
-[...7 lines deleted...]
-        <v>3633</v>
       </c>
       <c r="L1217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1218" spans="1:12">
       <c r="A1218">
-        <v>257998</v>
+        <v>257959</v>
       </c>
       <c r="B1218" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1218" t="s">
         <v>3634</v>
       </c>
-      <c r="C1218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1218" t="s">
         <v>14</v>
       </c>
       <c r="E1218" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1218" t="s">
         <v>3635</v>
       </c>
       <c r="L1218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1219" spans="1:12">
       <c r="A1219">
-        <v>258024</v>
+        <v>257988</v>
       </c>
       <c r="B1219" t="s">
         <v>3636</v>
       </c>
       <c r="C1219" t="s">
         <v>3637</v>
       </c>
       <c r="D1219" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1219" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1219" t="s">
         <v>3638</v>
       </c>
       <c r="L1219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1220" spans="1:12">
       <c r="A1220">
-        <v>258030</v>
+        <v>257998</v>
       </c>
       <c r="B1220" t="s">
         <v>3639</v>
       </c>
       <c r="C1220" t="s">
-        <v>3637</v>
+        <v>2843</v>
       </c>
       <c r="D1220" t="s">
         <v>14</v>
       </c>
       <c r="E1220" t="s">
-        <v>25</v>
+        <v>933</v>
       </c>
       <c r="H1220" t="s">
         <v>3640</v>
       </c>
       <c r="L1220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1221" spans="1:12">
       <c r="A1221">
-        <v>258061</v>
+        <v>258024</v>
       </c>
       <c r="B1221" t="s">
         <v>3641</v>
       </c>
       <c r="C1221" t="s">
         <v>3642</v>
       </c>
       <c r="D1221" t="s">
         <v>14</v>
       </c>
       <c r="E1221" t="s">
         <v>25</v>
       </c>
       <c r="H1221" t="s">
         <v>3643</v>
       </c>
       <c r="L1221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1222" spans="1:12">
       <c r="A1222">
-        <v>258077</v>
+        <v>258030</v>
       </c>
       <c r="B1222" t="s">
         <v>3644</v>
       </c>
       <c r="C1222" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1222" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1222" t="s">
         <v>3645</v>
-      </c>
-[...7 lines deleted...]
-        <v>3646</v>
       </c>
       <c r="L1222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1223" spans="1:12">
       <c r="A1223">
-        <v>258097</v>
+        <v>258061</v>
       </c>
       <c r="B1223" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1223" t="s">
         <v>3647</v>
       </c>
-      <c r="C1223" t="s">
+      <c r="D1223" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1223" t="s">
         <v>3648</v>
-      </c>
-[...13 lines deleted...]
-        <v>3650</v>
       </c>
       <c r="L1223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1224" spans="1:12">
       <c r="A1224">
-        <v>258099</v>
+        <v>258077</v>
       </c>
       <c r="B1224" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1224" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1224" t="s">
         <v>3651</v>
-      </c>
-[...10 lines deleted...]
-        <v>3653</v>
       </c>
       <c r="L1224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1225" spans="1:12">
       <c r="A1225">
-        <v>258100</v>
+        <v>258097</v>
       </c>
       <c r="B1225" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1225" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>1967</v>
+      </c>
+      <c r="H1225" t="s">
         <v>3654</v>
       </c>
-      <c r="C1225" t="s">
+      <c r="J1225">
+        <v>258106</v>
+      </c>
+      <c r="K1225" t="s">
         <v>3655</v>
-      </c>
-[...7 lines deleted...]
-        <v>3656</v>
       </c>
       <c r="L1225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1226" spans="1:12">
       <c r="A1226">
-        <v>258106</v>
+        <v>258099</v>
       </c>
       <c r="B1226" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1226" t="s">
         <v>3657</v>
       </c>
-      <c r="C1226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1226" t="s">
         <v>14</v>
       </c>
       <c r="E1226" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H1226" t="s">
-        <v>3650</v>
+        <v>3658</v>
       </c>
       <c r="L1226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1227" spans="1:12">
       <c r="A1227">
-        <v>258115</v>
+        <v>258100</v>
       </c>
       <c r="B1227" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="C1227" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="D1227" t="s">
         <v>14</v>
       </c>
       <c r="E1227" t="s">
-        <v>25</v>
+        <v>2120</v>
       </c>
       <c r="H1227" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="L1227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1228" spans="1:12">
       <c r="A1228">
-        <v>258132</v>
+        <v>258106</v>
       </c>
       <c r="B1228" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="C1228" t="s">
-        <v>3662</v>
+        <v>3088</v>
       </c>
       <c r="D1228" t="s">
         <v>14</v>
       </c>
       <c r="E1228" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1228" t="s">
-        <v>3663</v>
+        <v>3655</v>
       </c>
       <c r="L1228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1229" spans="1:12">
       <c r="A1229">
-        <v>258144</v>
+        <v>258115</v>
       </c>
       <c r="B1229" t="s">
+        <v>3663</v>
+      </c>
+      <c r="C1229" t="s">
         <v>3664</v>
       </c>
-      <c r="C1229" t="s">
+      <c r="D1229" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1229" t="s">
         <v>3665</v>
-      </c>
-[...7 lines deleted...]
-        <v>3666</v>
       </c>
       <c r="L1229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1230" spans="1:12">
       <c r="A1230">
-        <v>258152</v>
+        <v>258132</v>
       </c>
       <c r="B1230" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C1230" t="s">
         <v>3667</v>
       </c>
-      <c r="C1230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1230" t="s">
         <v>14</v>
       </c>
       <c r="E1230" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1230" t="s">
         <v>3668</v>
       </c>
       <c r="L1230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1231" spans="1:12">
       <c r="A1231">
-        <v>258166</v>
+        <v>258144</v>
       </c>
       <c r="B1231" t="s">
         <v>3669</v>
       </c>
       <c r="C1231" t="s">
         <v>3670</v>
       </c>
       <c r="D1231" t="s">
         <v>14</v>
       </c>
       <c r="E1231" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1231" t="s">
         <v>3671</v>
       </c>
       <c r="L1231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1232" spans="1:12">
       <c r="A1232">
-        <v>258167</v>
+        <v>258152</v>
       </c>
       <c r="B1232" t="s">
         <v>3672</v>
       </c>
       <c r="C1232" t="s">
-        <v>3670</v>
+        <v>2329</v>
       </c>
       <c r="D1232" t="s">
         <v>14</v>
       </c>
       <c r="E1232" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1232" t="s">
         <v>3673</v>
       </c>
       <c r="L1232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1233" spans="1:12">
       <c r="A1233">
-        <v>258176</v>
+        <v>258166</v>
       </c>
       <c r="B1233" t="s">
         <v>3674</v>
       </c>
       <c r="C1233" t="s">
         <v>3675</v>
       </c>
       <c r="D1233" t="s">
         <v>14</v>
       </c>
       <c r="E1233" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1233" t="s">
         <v>3676</v>
       </c>
       <c r="L1233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1234" spans="1:12">
       <c r="A1234">
-        <v>258178</v>
+        <v>258167</v>
       </c>
       <c r="B1234" t="s">
         <v>3677</v>
       </c>
       <c r="C1234" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1234" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1234" t="s">
         <v>3678</v>
-      </c>
-[...7 lines deleted...]
-        <v>3679</v>
       </c>
       <c r="L1234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1235" spans="1:12">
       <c r="A1235">
-        <v>258185</v>
+        <v>258176</v>
       </c>
       <c r="B1235" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1235" t="s">
         <v>3680</v>
       </c>
-      <c r="C1235" t="s">
+      <c r="D1235" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1235" t="s">
         <v>3681</v>
-      </c>
-[...7 lines deleted...]
-        <v>3682</v>
       </c>
       <c r="L1235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1236" spans="1:12">
       <c r="A1236">
-        <v>258188</v>
+        <v>258178</v>
       </c>
       <c r="B1236" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1236" t="s">
         <v>3683</v>
       </c>
-      <c r="C1236" t="s">
+      <c r="D1236" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1236" t="s">
         <v>3684</v>
-      </c>
-[...7 lines deleted...]
-        <v>3685</v>
       </c>
       <c r="L1236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1237" spans="1:12">
       <c r="A1237">
-        <v>258201</v>
+        <v>258185</v>
       </c>
       <c r="B1237" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1237" t="s">
         <v>3686</v>
       </c>
-      <c r="C1237" t="s">
+      <c r="D1237" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>663</v>
+      </c>
+      <c r="H1237" t="s">
         <v>3687</v>
-      </c>
-[...13 lines deleted...]
-        <v>600</v>
       </c>
       <c r="L1237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1238" spans="1:12">
       <c r="A1238">
-        <v>258206</v>
+        <v>258188</v>
       </c>
       <c r="B1238" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1238" t="s">
         <v>3689</v>
       </c>
-      <c r="C1238" t="s">
+      <c r="D1238" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1238" t="s">
         <v>3690</v>
-      </c>
-[...13 lines deleted...]
-        <v>2418</v>
       </c>
       <c r="L1238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1239" spans="1:12">
       <c r="A1239">
-        <v>258207</v>
+        <v>258201</v>
       </c>
       <c r="B1239" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1239" t="s">
         <v>3692</v>
-      </c>
-[...1 lines deleted...]
-        <v>3690</v>
       </c>
       <c r="D1239" t="s">
         <v>29</v>
       </c>
       <c r="E1239" t="s">
         <v>30</v>
       </c>
       <c r="H1239" t="s">
         <v>3693</v>
       </c>
       <c r="J1239">
-        <v>256396</v>
+        <v>253594</v>
       </c>
       <c r="K1239" t="s">
-        <v>2418</v>
+        <v>600</v>
       </c>
       <c r="L1239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1240" spans="1:12">
       <c r="A1240">
-        <v>258210</v>
+        <v>258206</v>
       </c>
       <c r="B1240" t="s">
         <v>3694</v>
       </c>
       <c r="C1240" t="s">
-        <v>3690</v>
+        <v>3695</v>
       </c>
       <c r="D1240" t="s">
         <v>29</v>
       </c>
       <c r="E1240" t="s">
         <v>30</v>
       </c>
       <c r="H1240" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="J1240">
         <v>256396</v>
       </c>
       <c r="K1240" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="L1240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1241" spans="1:12">
       <c r="A1241">
-        <v>258213</v>
+        <v>258207</v>
       </c>
       <c r="B1241" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="C1241" t="s">
-        <v>3697</v>
+        <v>3695</v>
       </c>
       <c r="D1241" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1241" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1241" t="s">
         <v>3698</v>
       </c>
+      <c r="J1241">
+        <v>256396</v>
+      </c>
+      <c r="K1241" t="s">
+        <v>2420</v>
+      </c>
       <c r="L1241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1242" spans="1:12">
       <c r="A1242">
-        <v>258215</v>
+        <v>258210</v>
       </c>
       <c r="B1242" t="s">
         <v>3699</v>
       </c>
       <c r="C1242" t="s">
-        <v>3700</v>
+        <v>3695</v>
       </c>
       <c r="D1242" t="s">
         <v>29</v>
       </c>
       <c r="E1242" t="s">
         <v>30</v>
       </c>
       <c r="H1242" t="s">
-        <v>3701</v>
+        <v>3700</v>
+      </c>
+      <c r="J1242">
+        <v>256396</v>
+      </c>
+      <c r="K1242" t="s">
+        <v>2420</v>
       </c>
       <c r="L1242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1243" spans="1:12">
       <c r="A1243">
-        <v>258216</v>
+        <v>258213</v>
       </c>
       <c r="B1243" t="s">
+        <v>3701</v>
+      </c>
+      <c r="C1243" t="s">
         <v>3702</v>
       </c>
-      <c r="C1243" t="s">
+      <c r="D1243" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1243" t="s">
         <v>3703</v>
-      </c>
-[...10 lines deleted...]
-        <v>3705</v>
       </c>
       <c r="L1243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1244" spans="1:12">
       <c r="A1244">
-        <v>258217</v>
+        <v>258215</v>
       </c>
       <c r="B1244" t="s">
-        <v>3706</v>
+        <v>3704</v>
       </c>
       <c r="C1244" t="s">
-        <v>3707</v>
+        <v>3705</v>
       </c>
       <c r="D1244" t="s">
         <v>29</v>
       </c>
       <c r="E1244" t="s">
         <v>30</v>
       </c>
       <c r="H1244" t="s">
-        <v>3708</v>
+        <v>3706</v>
       </c>
       <c r="L1244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1245" spans="1:12">
       <c r="A1245">
-        <v>258218</v>
+        <v>258216</v>
       </c>
       <c r="B1245" t="s">
-        <v>3709</v>
+        <v>3707</v>
       </c>
       <c r="C1245" t="s">
-        <v>3710</v>
+        <v>3708</v>
       </c>
       <c r="D1245" t="s">
         <v>29</v>
       </c>
       <c r="E1245" t="s">
         <v>30</v>
       </c>
+      <c r="G1245" t="s">
+        <v>3709</v>
+      </c>
       <c r="H1245" t="s">
-        <v>3711</v>
+        <v>3710</v>
       </c>
       <c r="L1245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1246" spans="1:12">
       <c r="A1246">
-        <v>258219</v>
+        <v>258217</v>
       </c>
       <c r="B1246" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1246" t="s">
         <v>3712</v>
-      </c>
-[...1 lines deleted...]
-        <v>3086</v>
       </c>
       <c r="D1246" t="s">
         <v>29</v>
       </c>
       <c r="E1246" t="s">
         <v>30</v>
       </c>
       <c r="H1246" t="s">
         <v>3713</v>
       </c>
       <c r="L1246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1247" spans="1:12">
       <c r="A1247">
-        <v>258226</v>
+        <v>258218</v>
       </c>
       <c r="B1247" t="s">
         <v>3714</v>
       </c>
       <c r="C1247" t="s">
         <v>3715</v>
       </c>
       <c r="D1247" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>30</v>
       </c>
       <c r="H1247" t="s">
         <v>3716</v>
       </c>
       <c r="L1247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1248" spans="1:12">
       <c r="A1248">
-        <v>258227</v>
+        <v>258219</v>
       </c>
       <c r="B1248" t="s">
         <v>3717</v>
       </c>
       <c r="C1248" t="s">
-        <v>3718</v>
+        <v>3091</v>
       </c>
       <c r="D1248" t="s">
         <v>29</v>
       </c>
       <c r="E1248" t="s">
         <v>30</v>
       </c>
-      <c r="F1248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1248" t="s">
-        <v>3719</v>
+        <v>3718</v>
       </c>
       <c r="L1248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1249" spans="1:12">
       <c r="A1249">
-        <v>258231</v>
+        <v>258226</v>
       </c>
       <c r="B1249" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1249" t="s">
         <v>3720</v>
       </c>
-      <c r="C1249" t="s">
+      <c r="D1249" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1249" t="s">
         <v>3721</v>
-      </c>
-[...10 lines deleted...]
-        <v>3722</v>
       </c>
       <c r="L1249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1250" spans="1:12">
       <c r="A1250">
-        <v>258232</v>
+        <v>258227</v>
       </c>
       <c r="B1250" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1250" t="s">
         <v>3723</v>
-      </c>
-[...1 lines deleted...]
-        <v>3724</v>
       </c>
       <c r="D1250" t="s">
         <v>29</v>
       </c>
       <c r="E1250" t="s">
         <v>30</v>
       </c>
       <c r="F1250" t="s">
         <v>212</v>
       </c>
       <c r="H1250" t="s">
-        <v>3725</v>
+        <v>3724</v>
       </c>
       <c r="L1250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1251" spans="1:12">
       <c r="A1251">
-        <v>258233</v>
+        <v>258231</v>
       </c>
       <c r="B1251" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1251" t="s">
         <v>3726</v>
-      </c>
-[...1 lines deleted...]
-        <v>3727</v>
       </c>
       <c r="D1251" t="s">
         <v>29</v>
       </c>
       <c r="E1251" t="s">
         <v>30</v>
       </c>
       <c r="F1251" t="s">
         <v>212</v>
       </c>
       <c r="H1251" t="s">
-        <v>3728</v>
+        <v>3727</v>
       </c>
       <c r="L1251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1252" spans="1:12">
       <c r="A1252">
-        <v>258234</v>
+        <v>258232</v>
       </c>
       <c r="B1252" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1252" t="s">
         <v>3729</v>
       </c>
-      <c r="C1252" t="s">
+      <c r="D1252" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1252" t="s">
+        <v>212</v>
+      </c>
+      <c r="H1252" t="s">
         <v>3730</v>
-      </c>
-[...7 lines deleted...]
-        <v>3731</v>
       </c>
       <c r="L1252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1253" spans="1:12">
       <c r="A1253">
-        <v>258235</v>
+        <v>258233</v>
       </c>
       <c r="B1253" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1253" t="s">
         <v>3732</v>
-      </c>
-[...1 lines deleted...]
-        <v>3733</v>
       </c>
       <c r="D1253" t="s">
         <v>29</v>
       </c>
       <c r="E1253" t="s">
         <v>30</v>
       </c>
       <c r="F1253" t="s">
         <v>212</v>
       </c>
       <c r="H1253" t="s">
-        <v>3734</v>
+        <v>3733</v>
       </c>
       <c r="L1253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1254" spans="1:12">
       <c r="A1254">
-        <v>258236</v>
+        <v>258234</v>
       </c>
       <c r="B1254" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1254" t="s">
         <v>3735</v>
       </c>
-      <c r="C1254" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1254" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1254" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="H1254" t="s">
         <v>3736</v>
       </c>
       <c r="L1254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1255" spans="1:12">
       <c r="A1255">
-        <v>258237</v>
+        <v>258235</v>
       </c>
       <c r="B1255" t="s">
         <v>3737</v>
       </c>
       <c r="C1255" t="s">
         <v>3738</v>
       </c>
       <c r="D1255" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1255" t="s">
+        <v>212</v>
       </c>
       <c r="H1255" t="s">
         <v>3739</v>
       </c>
       <c r="L1255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1256" spans="1:12">
       <c r="A1256">
-        <v>258240</v>
+        <v>258236</v>
       </c>
       <c r="B1256" t="s">
         <v>3740</v>
       </c>
       <c r="C1256" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D1256" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1256" t="s">
+        <v>212</v>
+      </c>
+      <c r="H1256" t="s">
         <v>3741</v>
-      </c>
-[...7 lines deleted...]
-        <v>3742</v>
       </c>
       <c r="L1256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1257" spans="1:12">
       <c r="A1257">
-        <v>258243</v>
+        <v>258237</v>
       </c>
       <c r="B1257" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1257" t="s">
         <v>3743</v>
       </c>
-      <c r="C1257" t="s">
+      <c r="D1257" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1257" t="s">
         <v>3744</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
       <c r="L1257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1258" spans="1:12">
       <c r="A1258">
-        <v>258244</v>
+        <v>258240</v>
       </c>
       <c r="B1258" t="s">
         <v>3745</v>
       </c>
       <c r="C1258" t="s">
         <v>3746</v>
       </c>
       <c r="D1258" t="s">
         <v>14</v>
       </c>
       <c r="E1258" t="s">
-        <v>25</v>
+        <v>862</v>
       </c>
       <c r="H1258" t="s">
         <v>3747</v>
       </c>
       <c r="L1258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1259" spans="1:12">
       <c r="A1259">
-        <v>258246</v>
+        <v>258243</v>
       </c>
       <c r="B1259" t="s">
         <v>3748</v>
       </c>
       <c r="C1259" t="s">
         <v>3749</v>
       </c>
       <c r="D1259" t="s">
         <v>14</v>
       </c>
       <c r="E1259" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1259" t="s">
-        <v>3750</v>
+        <v>434</v>
       </c>
       <c r="L1259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1260" spans="1:12">
       <c r="A1260">
-        <v>258248</v>
+        <v>258244</v>
       </c>
       <c r="B1260" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1260" t="s">
         <v>3751</v>
       </c>
-      <c r="C1260" t="s">
+      <c r="D1260" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1260" t="s">
         <v>3752</v>
-      </c>
-[...7 lines deleted...]
-        <v>3753</v>
       </c>
       <c r="L1260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1261" spans="1:12">
       <c r="A1261">
-        <v>258267</v>
+        <v>258246</v>
       </c>
       <c r="B1261" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1261" t="s">
         <v>3754</v>
       </c>
-      <c r="C1261" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1261" t="s">
         <v>14</v>
       </c>
       <c r="E1261" t="s">
-        <v>25</v>
+        <v>933</v>
       </c>
       <c r="H1261" t="s">
         <v>3755</v>
       </c>
       <c r="L1261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1262" spans="1:12">
       <c r="A1262">
-        <v>258279</v>
+        <v>258248</v>
       </c>
       <c r="B1262" t="s">
         <v>3756</v>
       </c>
       <c r="C1262" t="s">
         <v>3757</v>
       </c>
       <c r="D1262" t="s">
         <v>14</v>
       </c>
       <c r="E1262" t="s">
-        <v>62</v>
+        <v>25</v>
       </c>
       <c r="H1262" t="s">
         <v>3758</v>
       </c>
       <c r="L1262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1263" spans="1:12">
       <c r="A1263">
-        <v>258281</v>
+        <v>258267</v>
       </c>
       <c r="B1263" t="s">
         <v>3759</v>
       </c>
       <c r="C1263" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D1263" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1263" t="s">
         <v>3760</v>
-      </c>
-[...7 lines deleted...]
-        <v>3761</v>
       </c>
       <c r="L1263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1264" spans="1:12">
       <c r="A1264">
-        <v>258323</v>
+        <v>258279</v>
       </c>
       <c r="B1264" t="s">
+        <v>3761</v>
+      </c>
+      <c r="C1264" t="s">
         <v>3762</v>
       </c>
-      <c r="C1264" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1264" t="s">
         <v>14</v>
       </c>
       <c r="E1264" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="H1264" t="s">
         <v>3763</v>
       </c>
       <c r="L1264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1265" spans="1:12">
       <c r="A1265">
-        <v>258334</v>
+        <v>258281</v>
       </c>
       <c r="B1265" t="s">
         <v>3764</v>
       </c>
       <c r="C1265" t="s">
-        <v>1977</v>
+        <v>3765</v>
       </c>
       <c r="D1265" t="s">
         <v>14</v>
       </c>
       <c r="E1265" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1265" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="L1265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1266" spans="1:12">
       <c r="A1266">
-        <v>258335</v>
+        <v>258323</v>
       </c>
       <c r="B1266" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="C1266" t="s">
-        <v>1988</v>
+        <v>2383</v>
       </c>
       <c r="D1266" t="s">
         <v>14</v>
       </c>
       <c r="E1266" t="s">
-        <v>62</v>
+        <v>187</v>
       </c>
       <c r="H1266" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="L1266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1267" spans="1:12">
       <c r="A1267">
-        <v>258339</v>
+        <v>258334</v>
       </c>
       <c r="B1267" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="C1267" t="s">
-        <v>3769</v>
+        <v>1979</v>
       </c>
       <c r="D1267" t="s">
         <v>14</v>
       </c>
       <c r="E1267" t="s">
         <v>187</v>
       </c>
       <c r="H1267" t="s">
         <v>3770</v>
       </c>
       <c r="L1267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1268" spans="1:12">
       <c r="A1268">
-        <v>258352</v>
+        <v>258335</v>
       </c>
       <c r="B1268" t="s">
         <v>3771</v>
       </c>
       <c r="C1268" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D1268" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1268" t="s">
         <v>3772</v>
-      </c>
-[...7 lines deleted...]
-        <v>3773</v>
       </c>
       <c r="L1268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1269" spans="1:12">
       <c r="A1269">
-        <v>258356</v>
+        <v>258339</v>
       </c>
       <c r="B1269" t="s">
+        <v>3773</v>
+      </c>
+      <c r="C1269" t="s">
         <v>3774</v>
       </c>
-      <c r="C1269" t="s">
+      <c r="D1269" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1269" t="s">
         <v>3775</v>
-      </c>
-[...7 lines deleted...]
-        <v>3776</v>
       </c>
       <c r="L1269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1270" spans="1:12">
       <c r="A1270">
-        <v>258358</v>
+        <v>258352</v>
       </c>
       <c r="B1270" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C1270" t="s">
         <v>3777</v>
       </c>
-      <c r="C1270" t="s">
+      <c r="D1270" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1270" t="s">
         <v>3778</v>
-      </c>
-[...7 lines deleted...]
-        <v>3779</v>
       </c>
       <c r="L1270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1271" spans="1:12">
       <c r="A1271">
-        <v>258361</v>
+        <v>258356</v>
       </c>
       <c r="B1271" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1271" t="s">
         <v>3780</v>
       </c>
-      <c r="C1271" t="s">
+      <c r="D1271" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1271" t="s">
         <v>3781</v>
-      </c>
-[...7 lines deleted...]
-        <v>3782</v>
       </c>
       <c r="L1271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1272" spans="1:12">
       <c r="A1272">
-        <v>258362</v>
+        <v>258358</v>
       </c>
       <c r="B1272" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1272" t="s">
         <v>3783</v>
       </c>
-      <c r="C1272" t="s">
+      <c r="D1272" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1272" t="s">
         <v>3784</v>
-      </c>
-[...7 lines deleted...]
-        <v>3785</v>
       </c>
       <c r="L1272" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1273" spans="1:12">
       <c r="A1273">
-        <v>258367</v>
+        <v>258361</v>
       </c>
       <c r="B1273" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1273" t="s">
         <v>3786</v>
       </c>
-      <c r="C1273" t="s">
+      <c r="D1273" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1273" t="s">
         <v>3787</v>
-      </c>
-[...7 lines deleted...]
-        <v>3788</v>
       </c>
       <c r="L1273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1274" spans="1:12">
       <c r="A1274">
-        <v>258369</v>
+        <v>258362</v>
       </c>
       <c r="B1274" t="s">
+        <v>3788</v>
+      </c>
+      <c r="C1274" t="s">
         <v>3789</v>
       </c>
-      <c r="C1274" t="s">
+      <c r="D1274" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1274" t="s">
         <v>3790</v>
-      </c>
-[...7 lines deleted...]
-        <v>3791</v>
       </c>
       <c r="L1274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1275" spans="1:12">
       <c r="A1275">
-        <v>258374</v>
+        <v>258367</v>
       </c>
       <c r="B1275" t="s">
+        <v>3791</v>
+      </c>
+      <c r="C1275" t="s">
         <v>3792</v>
       </c>
-      <c r="C1275" t="s">
+      <c r="D1275" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1275" t="s">
         <v>3793</v>
-      </c>
-[...7 lines deleted...]
-        <v>3794</v>
       </c>
       <c r="L1275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1276" spans="1:12">
       <c r="A1276">
-        <v>258378</v>
+        <v>258369</v>
       </c>
       <c r="B1276" t="s">
+        <v>3794</v>
+      </c>
+      <c r="C1276" t="s">
         <v>3795</v>
-      </c>
-[...1 lines deleted...]
-        <v>3796</v>
       </c>
       <c r="D1276" t="s">
         <v>14</v>
       </c>
       <c r="E1276" t="s">
         <v>62</v>
       </c>
       <c r="H1276" t="s">
-        <v>3797</v>
+        <v>3796</v>
       </c>
       <c r="L1276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1277" spans="1:12">
       <c r="A1277">
-        <v>258390</v>
+        <v>258374</v>
       </c>
       <c r="B1277" t="s">
+        <v>3797</v>
+      </c>
+      <c r="C1277" t="s">
         <v>3798</v>
       </c>
-      <c r="C1277" t="s">
+      <c r="D1277" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1277" t="s">
         <v>3799</v>
-      </c>
-[...7 lines deleted...]
-        <v>3800</v>
       </c>
       <c r="L1277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1278" spans="1:12">
       <c r="A1278">
-        <v>258393</v>
+        <v>258378</v>
       </c>
       <c r="B1278" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1278" t="s">
         <v>3801</v>
       </c>
-      <c r="C1278" t="s">
+      <c r="D1278" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1278" t="s">
         <v>3802</v>
-      </c>
-[...13 lines deleted...]
-        <v>2589</v>
       </c>
       <c r="L1278" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1279" spans="1:12">
       <c r="A1279">
-        <v>258406</v>
+        <v>258390</v>
       </c>
       <c r="B1279" t="s">
+        <v>3803</v>
+      </c>
+      <c r="C1279" t="s">
         <v>3804</v>
       </c>
-      <c r="C1279" t="s">
+      <c r="D1279" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1279" t="s">
         <v>3805</v>
-      </c>
-[...7 lines deleted...]
-        <v>2752</v>
       </c>
       <c r="L1279" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1280" spans="1:12">
       <c r="A1280">
-        <v>258416</v>
+        <v>258393</v>
       </c>
       <c r="B1280" t="s">
         <v>3806</v>
       </c>
       <c r="C1280" t="s">
         <v>3807</v>
       </c>
       <c r="D1280" t="s">
         <v>14</v>
       </c>
       <c r="E1280" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1280" t="s">
         <v>3808</v>
       </c>
+      <c r="J1280">
+        <v>256595</v>
+      </c>
+      <c r="K1280" t="s">
+        <v>2591</v>
+      </c>
       <c r="L1280" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1281" spans="1:12">
       <c r="A1281">
-        <v>258418</v>
+        <v>258406</v>
       </c>
       <c r="B1281" t="s">
         <v>3809</v>
       </c>
       <c r="C1281" t="s">
         <v>3810</v>
       </c>
       <c r="D1281" t="s">
         <v>14</v>
       </c>
       <c r="E1281" t="s">
         <v>25</v>
       </c>
       <c r="H1281" t="s">
-        <v>3811</v>
+        <v>2755</v>
       </c>
       <c r="L1281" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1282" spans="1:12">
       <c r="A1282">
-        <v>258423</v>
+        <v>258416</v>
       </c>
       <c r="B1282" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C1282" t="s">
         <v>3812</v>
       </c>
-      <c r="C1282" t="s">
+      <c r="D1282" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1282" t="s">
         <v>3813</v>
-      </c>
-[...7 lines deleted...]
-        <v>3814</v>
       </c>
       <c r="L1282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1283" spans="1:12">
       <c r="A1283">
-        <v>258425</v>
+        <v>258418</v>
       </c>
       <c r="B1283" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1283" t="s">
         <v>3815</v>
       </c>
-      <c r="C1283" t="s">
+      <c r="D1283" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1283" t="s">
         <v>3816</v>
-      </c>
-[...7 lines deleted...]
-        <v>3817</v>
       </c>
       <c r="L1283" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1284" spans="1:12">
       <c r="A1284">
-        <v>258430</v>
+        <v>258423</v>
       </c>
       <c r="B1284" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1284" t="s">
         <v>3818</v>
       </c>
-      <c r="C1284" t="s">
+      <c r="D1284" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1284" t="s">
         <v>3819</v>
-      </c>
-[...7 lines deleted...]
-        <v>3820</v>
       </c>
       <c r="L1284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1285" spans="1:12">
       <c r="A1285">
-        <v>258433</v>
+        <v>258425</v>
       </c>
       <c r="B1285" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C1285" t="s">
         <v>3821</v>
       </c>
-      <c r="C1285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1285" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1285" t="s">
-        <v>25</v>
+        <v>1108</v>
       </c>
       <c r="H1285" t="s">
         <v>3822</v>
       </c>
       <c r="L1285" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1286" spans="1:12">
       <c r="A1286">
-        <v>258434</v>
+        <v>258430</v>
       </c>
       <c r="B1286" t="s">
         <v>3823</v>
       </c>
       <c r="C1286" t="s">
         <v>3824</v>
       </c>
       <c r="D1286" t="s">
         <v>14</v>
       </c>
       <c r="E1286" t="s">
         <v>25</v>
       </c>
       <c r="H1286" t="s">
         <v>3825</v>
       </c>
       <c r="L1286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1287" spans="1:12">
       <c r="A1287">
-        <v>258440</v>
+        <v>258433</v>
       </c>
       <c r="B1287" t="s">
         <v>3826</v>
       </c>
       <c r="C1287" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D1287" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1287" t="s">
         <v>3827</v>
-      </c>
-[...7 lines deleted...]
-        <v>3828</v>
       </c>
       <c r="L1287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1288" spans="1:12">
       <c r="A1288">
-        <v>258442</v>
+        <v>258434</v>
       </c>
       <c r="B1288" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1288" t="s">
         <v>3829</v>
       </c>
-      <c r="C1288" t="s">
+      <c r="D1288" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1288" t="s">
         <v>3830</v>
-      </c>
-[...7 lines deleted...]
-        <v>3831</v>
       </c>
       <c r="L1288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1289" spans="1:12">
       <c r="A1289">
-        <v>258445</v>
+        <v>258440</v>
       </c>
       <c r="B1289" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1289" t="s">
         <v>3832</v>
       </c>
-      <c r="C1289" t="s">
+      <c r="D1289" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H1289" t="s">
         <v>3833</v>
-      </c>
-[...7 lines deleted...]
-        <v>3834</v>
       </c>
       <c r="L1289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1290" spans="1:12">
       <c r="A1290">
-        <v>258446</v>
+        <v>258442</v>
       </c>
       <c r="B1290" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1290" t="s">
         <v>3835</v>
       </c>
-      <c r="C1290" t="s">
+      <c r="D1290" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1290" t="s">
         <v>3836</v>
-      </c>
-[...7 lines deleted...]
-        <v>3837</v>
       </c>
       <c r="L1290" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1291" spans="1:12">
       <c r="A1291">
-        <v>258447</v>
+        <v>258445</v>
       </c>
       <c r="B1291" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1291" t="s">
         <v>3838</v>
       </c>
-      <c r="C1291" t="s">
+      <c r="D1291" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1291" t="s">
         <v>3839</v>
-      </c>
-[...7 lines deleted...]
-        <v>3840</v>
       </c>
       <c r="L1291" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1292" spans="1:12">
       <c r="A1292">
-        <v>258450</v>
+        <v>258446</v>
       </c>
       <c r="B1292" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1292" t="s">
         <v>3841</v>
-      </c>
-[...1 lines deleted...]
-        <v>3607</v>
       </c>
       <c r="D1292" t="s">
         <v>14</v>
       </c>
       <c r="E1292" t="s">
         <v>25</v>
       </c>
       <c r="H1292" t="s">
         <v>3842</v>
       </c>
       <c r="L1292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1293" spans="1:12">
       <c r="A1293">
-        <v>258453</v>
+        <v>258447</v>
       </c>
       <c r="B1293" t="s">
         <v>3843</v>
       </c>
       <c r="C1293" t="s">
         <v>3844</v>
       </c>
       <c r="D1293" t="s">
         <v>14</v>
       </c>
       <c r="E1293" t="s">
-        <v>25</v>
+        <v>187</v>
       </c>
       <c r="H1293" t="s">
         <v>3845</v>
       </c>
       <c r="L1293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1294" spans="1:12">
       <c r="A1294">
-        <v>258455</v>
+        <v>258450</v>
       </c>
       <c r="B1294" t="s">
         <v>3846</v>
       </c>
       <c r="C1294" t="s">
-        <v>3607</v>
+        <v>3612</v>
       </c>
       <c r="D1294" t="s">
         <v>14</v>
       </c>
       <c r="E1294" t="s">
         <v>25</v>
       </c>
       <c r="H1294" t="s">
         <v>3847</v>
       </c>
       <c r="L1294" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1295" spans="1:12">
       <c r="A1295">
-        <v>258468</v>
+        <v>258453</v>
       </c>
       <c r="B1295" t="s">
         <v>3848</v>
       </c>
       <c r="C1295" t="s">
-        <v>2327</v>
+        <v>3849</v>
       </c>
       <c r="D1295" t="s">
         <v>14</v>
       </c>
       <c r="E1295" t="s">
         <v>25</v>
       </c>
       <c r="H1295" t="s">
-        <v>3849</v>
+        <v>3850</v>
       </c>
       <c r="L1295" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1296" spans="1:12">
       <c r="A1296">
-        <v>258471</v>
+        <v>258455</v>
       </c>
       <c r="B1296" t="s">
-        <v>3850</v>
+        <v>3851</v>
       </c>
       <c r="C1296" t="s">
-        <v>3851</v>
+        <v>3612</v>
       </c>
       <c r="D1296" t="s">
         <v>14</v>
       </c>
       <c r="E1296" t="s">
         <v>25</v>
       </c>
       <c r="H1296" t="s">
         <v>3852</v>
       </c>
       <c r="L1296" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1297" spans="1:12">
       <c r="A1297">
-        <v>258472</v>
+        <v>258468</v>
       </c>
       <c r="B1297" t="s">
         <v>3853</v>
       </c>
       <c r="C1297" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D1297" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1297" t="s">
         <v>3854</v>
-      </c>
-[...10 lines deleted...]
-        <v>3856</v>
       </c>
       <c r="L1297" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1298" spans="1:12">
       <c r="A1298">
-        <v>258474</v>
+        <v>258471</v>
       </c>
       <c r="B1298" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D1298" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1298" t="s">
         <v>3857</v>
-      </c>
-[...10 lines deleted...]
-        <v>3858</v>
       </c>
       <c r="L1298" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1299" spans="1:12">
       <c r="A1299">
-        <v>258475</v>
+        <v>258472</v>
       </c>
       <c r="B1299" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C1299" t="s">
         <v>3859</v>
       </c>
-      <c r="C1299" t="s">
+      <c r="D1299" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1299" t="s">
         <v>3860</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="H1299" t="s">
         <v>3861</v>
       </c>
       <c r="L1299" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1300" spans="1:12">
       <c r="A1300">
-        <v>258477</v>
+        <v>258474</v>
       </c>
       <c r="B1300" t="s">
         <v>3862</v>
       </c>
       <c r="C1300" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1300" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1300" t="s">
         <v>3863</v>
-      </c>
-[...7 lines deleted...]
-        <v>3864</v>
       </c>
       <c r="L1300" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1301" spans="1:12">
       <c r="A1301">
-        <v>258479</v>
+        <v>258475</v>
       </c>
       <c r="B1301" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1301" t="s">
         <v>3865</v>
-      </c>
-[...1 lines deleted...]
-        <v>3675</v>
       </c>
       <c r="D1301" t="s">
         <v>14</v>
       </c>
       <c r="E1301" t="s">
         <v>25</v>
       </c>
       <c r="H1301" t="s">
         <v>3866</v>
       </c>
       <c r="L1301" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1302" spans="1:12">
       <c r="A1302">
-        <v>258480</v>
+        <v>258477</v>
       </c>
       <c r="B1302" t="s">
         <v>3867</v>
       </c>
       <c r="C1302" t="s">
         <v>3868</v>
       </c>
       <c r="D1302" t="s">
         <v>14</v>
       </c>
       <c r="E1302" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1302" t="s">
         <v>3869</v>
       </c>
       <c r="L1302" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1303" spans="1:12">
       <c r="A1303">
-        <v>258482</v>
+        <v>258479</v>
       </c>
       <c r="B1303" t="s">
         <v>3870</v>
       </c>
       <c r="C1303" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1303" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1303" t="s">
         <v>3871</v>
-      </c>
-[...7 lines deleted...]
-        <v>3872</v>
       </c>
       <c r="L1303" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1304" spans="1:12">
       <c r="A1304">
-        <v>258484</v>
+        <v>258480</v>
       </c>
       <c r="B1304" t="s">
+        <v>3872</v>
+      </c>
+      <c r="C1304" t="s">
         <v>3873</v>
       </c>
-      <c r="C1304" t="s">
+      <c r="D1304" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1304" t="s">
         <v>3874</v>
-      </c>
-[...10 lines deleted...]
-        <v>3875</v>
       </c>
       <c r="L1304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1305" spans="1:12">
       <c r="A1305">
-        <v>258485</v>
+        <v>258482</v>
       </c>
       <c r="B1305" t="s">
+        <v>3875</v>
+      </c>
+      <c r="C1305" t="s">
         <v>3876</v>
       </c>
-      <c r="C1305" t="s">
+      <c r="D1305" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1305" t="s">
         <v>3877</v>
-      </c>
-[...7 lines deleted...]
-        <v>3878</v>
       </c>
       <c r="L1305" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1306" spans="1:12">
       <c r="A1306">
-        <v>258487</v>
+        <v>258484</v>
       </c>
       <c r="B1306" t="s">
+        <v>3878</v>
+      </c>
+      <c r="C1306" t="s">
         <v>3879</v>
       </c>
-      <c r="C1306" t="s">
+      <c r="D1306" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>3709</v>
+      </c>
+      <c r="H1306" t="s">
         <v>3880</v>
-      </c>
-[...4 lines deleted...]
-        <v>3881</v>
       </c>
       <c r="L1306" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1307" spans="1:12">
       <c r="A1307">
-        <v>258490</v>
+        <v>258485</v>
       </c>
       <c r="B1307" t="s">
+        <v>3881</v>
+      </c>
+      <c r="C1307" t="s">
         <v>3882</v>
       </c>
-      <c r="C1307" t="s">
+      <c r="D1307" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1307" t="s">
         <v>3883</v>
-      </c>
-[...7 lines deleted...]
-        <v>3884</v>
       </c>
       <c r="L1307" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1308" spans="1:12">
       <c r="A1308">
-        <v>258492</v>
+        <v>258487</v>
       </c>
       <c r="B1308" t="s">
+        <v>3884</v>
+      </c>
+      <c r="C1308" t="s">
         <v>3885</v>
       </c>
-      <c r="C1308" t="s">
+      <c r="D1308" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1308" t="s">
         <v>3886</v>
-      </c>
-[...7 lines deleted...]
-        <v>3887</v>
       </c>
       <c r="L1308" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1309" spans="1:12">
       <c r="A1309">
-        <v>258494</v>
+        <v>258490</v>
       </c>
       <c r="B1309" t="s">
+        <v>3887</v>
+      </c>
+      <c r="C1309" t="s">
         <v>3888</v>
       </c>
-      <c r="C1309" t="s">
+      <c r="D1309" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1309" t="s">
         <v>3889</v>
-      </c>
-[...7 lines deleted...]
-        <v>3890</v>
       </c>
       <c r="L1309" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1310" spans="1:12">
       <c r="A1310">
-        <v>258496</v>
+        <v>258492</v>
       </c>
       <c r="B1310" t="s">
+        <v>3890</v>
+      </c>
+      <c r="C1310" t="s">
         <v>3891</v>
       </c>
-      <c r="C1310" t="s">
+      <c r="D1310" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1310" t="s">
         <v>3892</v>
-      </c>
-[...7 lines deleted...]
-        <v>3893</v>
       </c>
       <c r="L1310" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1311" spans="1:12">
       <c r="A1311">
-        <v>258499</v>
+        <v>258494</v>
       </c>
       <c r="B1311" t="s">
+        <v>3893</v>
+      </c>
+      <c r="C1311" t="s">
         <v>3894</v>
       </c>
-      <c r="C1311" t="s">
+      <c r="D1311" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1311" t="s">
         <v>3895</v>
-      </c>
-[...4 lines deleted...]
-        <v>3896</v>
       </c>
       <c r="L1311" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1312" spans="1:12">
       <c r="A1312">
-        <v>258502</v>
+        <v>258496</v>
       </c>
       <c r="B1312" t="s">
+        <v>3896</v>
+      </c>
+      <c r="C1312" t="s">
         <v>3897</v>
       </c>
-      <c r="C1312" t="s">
+      <c r="D1312" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1312" t="s">
         <v>3898</v>
-      </c>
-[...13 lines deleted...]
-        <v>3900</v>
       </c>
       <c r="L1312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1313" spans="1:12">
       <c r="A1313">
-        <v>258503</v>
+        <v>258499</v>
       </c>
       <c r="B1313" t="s">
+        <v>3899</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3900</v>
+      </c>
+      <c r="D1313" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1313" t="s">
         <v>3901</v>
-      </c>
-[...10 lines deleted...]
-        <v>3903</v>
       </c>
       <c r="L1313" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1314" spans="1:12">
       <c r="A1314">
+        <v>258502</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3902</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3903</v>
+      </c>
+      <c r="D1314" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1314" t="s">
+        <v>3904</v>
+      </c>
+      <c r="J1314">
         <v>258505</v>
       </c>
-      <c r="B1314" t="s">
-[...9 lines deleted...]
-        <v>3900</v>
+      <c r="K1314" t="s">
+        <v>3905</v>
       </c>
       <c r="L1314" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1315" spans="1:12">
       <c r="A1315">
-        <v>258506</v>
+        <v>258503</v>
       </c>
       <c r="B1315" t="s">
-        <v>3905</v>
+        <v>3906</v>
       </c>
       <c r="C1315" t="s">
-        <v>3906</v>
+        <v>3907</v>
       </c>
       <c r="D1315" t="s">
         <v>14</v>
       </c>
       <c r="E1315" t="s">
-        <v>3907</v>
+        <v>25</v>
       </c>
       <c r="H1315" t="s">
         <v>3908</v>
       </c>
       <c r="L1315" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1316" spans="1:12">
       <c r="A1316">
-        <v>258508</v>
+        <v>258505</v>
       </c>
       <c r="B1316" t="s">
         <v>3909</v>
       </c>
       <c r="C1316" t="s">
-        <v>3910</v>
+        <v>3903</v>
       </c>
       <c r="D1316" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1316" t="s">
-        <v>3911</v>
+        <v>3905</v>
       </c>
       <c r="L1316" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1317" spans="1:12">
       <c r="A1317">
-        <v>258510</v>
+        <v>258506</v>
       </c>
       <c r="B1317" t="s">
+        <v>3910</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3911</v>
+      </c>
+      <c r="D1317" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1317" t="s">
         <v>3912</v>
       </c>
-      <c r="C1317" t="s">
+      <c r="H1317" t="s">
         <v>3913</v>
-      </c>
-[...7 lines deleted...]
-        <v>3914</v>
       </c>
       <c r="L1317" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1318" spans="1:12">
       <c r="A1318">
-        <v>258513</v>
+        <v>258508</v>
       </c>
       <c r="B1318" t="s">
+        <v>3914</v>
+      </c>
+      <c r="C1318" t="s">
         <v>3915</v>
       </c>
-      <c r="C1318" t="s">
+      <c r="D1318" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1318" t="s">
         <v>3916</v>
-      </c>
-[...7 lines deleted...]
-        <v>3917</v>
       </c>
       <c r="L1318" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1319" spans="1:12">
       <c r="A1319">
-        <v>258514</v>
+        <v>258510</v>
       </c>
       <c r="B1319" t="s">
+        <v>3917</v>
+      </c>
+      <c r="C1319" t="s">
         <v>3918</v>
       </c>
-      <c r="C1319" t="s">
+      <c r="D1319" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1319" t="s">
         <v>3919</v>
-      </c>
-[...13 lines deleted...]
-        <v>2633</v>
       </c>
       <c r="L1319" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1320" spans="1:12">
       <c r="A1320">
-        <v>258515</v>
+        <v>258513</v>
       </c>
       <c r="B1320" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C1320" t="s">
         <v>3921</v>
       </c>
-      <c r="C1320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1320" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1320" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="H1320" t="s">
         <v>3922</v>
       </c>
-      <c r="J1320">
-[...4 lines deleted...]
-      </c>
       <c r="L1320" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1321" spans="1:12">
       <c r="A1321">
-        <v>258516</v>
+        <v>258514</v>
       </c>
       <c r="B1321" t="s">
         <v>3923</v>
       </c>
       <c r="C1321" t="s">
         <v>3924</v>
       </c>
       <c r="D1321" t="s">
         <v>29</v>
       </c>
       <c r="E1321" t="s">
         <v>30</v>
       </c>
       <c r="H1321" t="s">
         <v>3925</v>
       </c>
+      <c r="J1321">
+        <v>256876</v>
+      </c>
+      <c r="K1321" t="s">
+        <v>2635</v>
+      </c>
       <c r="L1321" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1322" spans="1:12">
       <c r="A1322">
-        <v>258517</v>
+        <v>258515</v>
       </c>
       <c r="B1322" t="s">
         <v>3926</v>
       </c>
       <c r="C1322" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1322" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1322" t="s">
         <v>3927</v>
       </c>
-      <c r="D1322" t="s">
-[...6 lines deleted...]
-        <v>3928</v>
+      <c r="J1322">
+        <v>256669</v>
+      </c>
+      <c r="K1322" t="s">
+        <v>2638</v>
       </c>
       <c r="L1322" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1323" spans="1:12">
       <c r="A1323">
-        <v>258522</v>
+        <v>258516</v>
       </c>
       <c r="B1323" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1323" t="s">
         <v>3929</v>
       </c>
-      <c r="C1323" t="s">
+      <c r="D1323" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1323" t="s">
         <v>3930</v>
-      </c>
-[...7 lines deleted...]
-        <v>3931</v>
       </c>
       <c r="L1323" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1324" spans="1:12">
       <c r="A1324">
-        <v>258525</v>
+        <v>258517</v>
       </c>
       <c r="B1324" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C1324" t="s">
         <v>3932</v>
       </c>
-      <c r="C1324" t="s">
+      <c r="D1324" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1324" t="s">
         <v>3933</v>
-      </c>
-[...7 lines deleted...]
-        <v>3935</v>
       </c>
       <c r="L1324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1325" spans="1:12">
       <c r="A1325">
-        <v>258527</v>
+        <v>258522</v>
       </c>
       <c r="B1325" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1325" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>243</v>
+      </c>
+      <c r="H1325" t="s">
         <v>3936</v>
-      </c>
-[...10 lines deleted...]
-        <v>3938</v>
       </c>
       <c r="L1325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1326" spans="1:12">
       <c r="A1326">
-        <v>258533</v>
+        <v>258525</v>
       </c>
       <c r="B1326" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D1326" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1326" t="s">
         <v>3939</v>
       </c>
-      <c r="C1326" t="s">
+      <c r="H1326" t="s">
         <v>3940</v>
-      </c>
-[...7 lines deleted...]
-        <v>3941</v>
       </c>
       <c r="L1326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1327" spans="1:12">
       <c r="A1327">
-        <v>258534</v>
+        <v>258527</v>
       </c>
       <c r="B1327" t="s">
+        <v>3941</v>
+      </c>
+      <c r="C1327" t="s">
         <v>3942</v>
       </c>
-      <c r="C1327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1327" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>20</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>3939</v>
       </c>
       <c r="H1327" t="s">
         <v>3943</v>
       </c>
       <c r="L1327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1328" spans="1:12">
       <c r="A1328">
-        <v>258535</v>
+        <v>258533</v>
       </c>
       <c r="B1328" t="s">
         <v>3944</v>
       </c>
       <c r="C1328" t="s">
         <v>3945</v>
       </c>
       <c r="D1328" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>25</v>
       </c>
       <c r="H1328" t="s">
         <v>3946</v>
       </c>
       <c r="L1328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1329" spans="1:12">
       <c r="A1329">
-        <v>258536</v>
+        <v>258534</v>
       </c>
       <c r="B1329" t="s">
         <v>3947</v>
       </c>
       <c r="C1329" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D1329" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1329" t="s">
+        <v>212</v>
+      </c>
+      <c r="H1329" t="s">
         <v>3948</v>
-      </c>
-[...7 lines deleted...]
-        <v>3949</v>
       </c>
       <c r="L1329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1330" spans="1:12">
       <c r="A1330">
-        <v>258539</v>
+        <v>258535</v>
       </c>
       <c r="B1330" t="s">
+        <v>3949</v>
+      </c>
+      <c r="C1330" t="s">
         <v>3950</v>
       </c>
-      <c r="C1330" t="s">
+      <c r="D1330" t="s">
+        <v>226</v>
+      </c>
+      <c r="H1330" t="s">
         <v>3951</v>
-      </c>
-[...7 lines deleted...]
-        <v>3952</v>
       </c>
       <c r="L1330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1331" spans="1:12">
       <c r="A1331">
-        <v>258542</v>
+        <v>258536</v>
       </c>
       <c r="B1331" t="s">
+        <v>3952</v>
+      </c>
+      <c r="C1331" t="s">
         <v>3953</v>
       </c>
-      <c r="C1331" t="s">
+      <c r="D1331" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1331" t="s">
         <v>3954</v>
-      </c>
-[...7 lines deleted...]
-        <v>3955</v>
       </c>
       <c r="L1331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1332" spans="1:12">
       <c r="A1332">
-        <v>258545</v>
+        <v>258539</v>
       </c>
       <c r="B1332" t="s">
+        <v>3955</v>
+      </c>
+      <c r="C1332" t="s">
         <v>3956</v>
       </c>
-      <c r="C1332" t="s">
+      <c r="D1332" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1332" t="s">
         <v>3957</v>
-      </c>
-[...7 lines deleted...]
-        <v>3958</v>
       </c>
       <c r="L1332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1333" spans="1:12">
       <c r="A1333">
-        <v>258546</v>
+        <v>258542</v>
       </c>
       <c r="B1333" t="s">
+        <v>3958</v>
+      </c>
+      <c r="C1333" t="s">
         <v>3959</v>
       </c>
-      <c r="C1333" t="s">
+      <c r="D1333" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1333" t="s">
         <v>3960</v>
-      </c>
-[...7 lines deleted...]
-        <v>3961</v>
       </c>
       <c r="L1333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1334" spans="1:12">
       <c r="A1334">
-        <v>258549</v>
+        <v>258545</v>
       </c>
       <c r="B1334" t="s">
+        <v>3961</v>
+      </c>
+      <c r="C1334" t="s">
         <v>3962</v>
       </c>
-      <c r="C1334" t="s">
+      <c r="D1334" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1334" t="s">
         <v>3963</v>
-      </c>
-[...7 lines deleted...]
-        <v>3965</v>
       </c>
       <c r="L1334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1335" spans="1:12">
       <c r="A1335">
-        <v>258554</v>
+        <v>258546</v>
       </c>
       <c r="B1335" t="s">
+        <v>3964</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3965</v>
+      </c>
+      <c r="D1335" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1335" t="s">
         <v>3966</v>
-      </c>
-[...10 lines deleted...]
-        <v>3968</v>
       </c>
       <c r="L1335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1336" spans="1:12">
       <c r="A1336">
-        <v>258558</v>
+        <v>258549</v>
       </c>
       <c r="B1336" t="s">
+        <v>3967</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D1336" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1336" t="s">
         <v>3969</v>
       </c>
-      <c r="C1336" t="s">
+      <c r="H1336" t="s">
         <v>3970</v>
-      </c>
-[...7 lines deleted...]
-        <v>3971</v>
       </c>
       <c r="L1336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1337" spans="1:12">
       <c r="A1337">
-        <v>258559</v>
+        <v>258554</v>
       </c>
       <c r="B1337" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1337" t="s">
         <v>3972</v>
       </c>
-      <c r="C1337" t="s">
+      <c r="D1337" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1337" t="s">
         <v>3973</v>
-      </c>
-[...7 lines deleted...]
-        <v>3974</v>
       </c>
       <c r="L1337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1338" spans="1:12">
       <c r="A1338">
-        <v>258561</v>
+        <v>258558</v>
       </c>
       <c r="B1338" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C1338" t="s">
         <v>3975</v>
       </c>
-      <c r="C1338" t="s">
+      <c r="D1338" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>933</v>
+      </c>
+      <c r="H1338" t="s">
         <v>3976</v>
-      </c>
-[...7 lines deleted...]
-        <v>3977</v>
       </c>
       <c r="L1338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1339" spans="1:12">
       <c r="A1339">
-        <v>258565</v>
+        <v>258559</v>
       </c>
       <c r="B1339" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1339" t="s">
         <v>3978</v>
       </c>
-      <c r="C1339" t="s">
+      <c r="D1339" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1339" t="s">
         <v>3979</v>
-      </c>
-[...7 lines deleted...]
-        <v>3980</v>
       </c>
       <c r="L1339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1340" spans="1:12">
       <c r="A1340">
-        <v>258567</v>
+        <v>258561</v>
       </c>
       <c r="B1340" t="s">
+        <v>3980</v>
+      </c>
+      <c r="C1340" t="s">
         <v>3981</v>
       </c>
-      <c r="C1340" t="s">
+      <c r="D1340" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H1340" t="s">
         <v>3982</v>
-      </c>
-[...7 lines deleted...]
-        <v>3983</v>
       </c>
       <c r="L1340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1341" spans="1:12">
       <c r="A1341">
-        <v>258568</v>
+        <v>258565</v>
       </c>
       <c r="B1341" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1341" t="s">
         <v>3984</v>
       </c>
-      <c r="C1341" t="s">
+      <c r="D1341" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H1341" t="s">
         <v>3985</v>
-      </c>
-[...7 lines deleted...]
-        <v>3986</v>
       </c>
       <c r="L1341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1342" spans="1:12">
       <c r="A1342">
-        <v>258580</v>
+        <v>258567</v>
       </c>
       <c r="B1342" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C1342" t="s">
         <v>3987</v>
       </c>
-      <c r="C1342" t="s">
+      <c r="D1342" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1342" t="s">
         <v>3988</v>
-      </c>
-[...7 lines deleted...]
-        <v>3989</v>
       </c>
       <c r="L1342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1343" spans="1:12">
       <c r="A1343">
-        <v>258581</v>
+        <v>258568</v>
       </c>
       <c r="B1343" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1343" t="s">
         <v>3990</v>
       </c>
-      <c r="C1343" t="s">
+      <c r="D1343" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1343" t="s">
         <v>3991</v>
-      </c>
-[...13 lines deleted...]
-        <v>3983</v>
       </c>
       <c r="L1343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1344" spans="1:12">
       <c r="A1344">
-        <v>258597</v>
+        <v>258580</v>
       </c>
       <c r="B1344" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1344" t="s">
         <v>3993</v>
       </c>
-      <c r="C1344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1344" t="s">
         <v>14</v>
       </c>
       <c r="E1344" t="s">
-        <v>924</v>
+        <v>187</v>
       </c>
       <c r="H1344" t="s">
         <v>3994</v>
       </c>
       <c r="L1344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1345" spans="1:12">
       <c r="A1345">
-        <v>258598</v>
+        <v>258581</v>
       </c>
       <c r="B1345" t="s">
         <v>3995</v>
       </c>
       <c r="C1345" t="s">
         <v>3996</v>
       </c>
       <c r="D1345" t="s">
         <v>14</v>
       </c>
       <c r="E1345" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1345" t="s">
         <v>3997</v>
       </c>
+      <c r="J1345">
+        <v>258567</v>
+      </c>
+      <c r="K1345" t="s">
+        <v>3988</v>
+      </c>
       <c r="L1345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1346" spans="1:12">
       <c r="A1346">
-        <v>258600</v>
+        <v>258597</v>
       </c>
       <c r="B1346" t="s">
         <v>3998</v>
       </c>
       <c r="C1346" t="s">
-        <v>1589</v>
+        <v>2154</v>
       </c>
       <c r="D1346" t="s">
         <v>14</v>
       </c>
       <c r="E1346" t="s">
         <v>924</v>
       </c>
       <c r="H1346" t="s">
         <v>3999</v>
       </c>
       <c r="L1346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1347" spans="1:12">
       <c r="A1347">
-        <v>258603</v>
+        <v>258598</v>
       </c>
       <c r="B1347" t="s">
         <v>4000</v>
       </c>
       <c r="C1347" t="s">
         <v>4001</v>
       </c>
       <c r="D1347" t="s">
         <v>14</v>
       </c>
       <c r="E1347" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1347" t="s">
         <v>4002</v>
       </c>
       <c r="L1347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1348" spans="1:12">
       <c r="A1348">
-        <v>258607</v>
+        <v>258600</v>
       </c>
       <c r="B1348" t="s">
         <v>4003</v>
       </c>
       <c r="C1348" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D1348" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>924</v>
+      </c>
+      <c r="H1348" t="s">
         <v>4004</v>
-      </c>
-[...7 lines deleted...]
-        <v>4005</v>
       </c>
       <c r="L1348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1349" spans="1:12">
       <c r="A1349">
-        <v>258608</v>
+        <v>258603</v>
       </c>
       <c r="B1349" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1349" t="s">
         <v>4006</v>
       </c>
-      <c r="C1349" t="s">
+      <c r="D1349" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1349" t="s">
         <v>4007</v>
-      </c>
-[...7 lines deleted...]
-        <v>4008</v>
       </c>
       <c r="L1349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1350" spans="1:12">
       <c r="A1350">
-        <v>258616</v>
+        <v>258607</v>
       </c>
       <c r="B1350" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1350" t="s">
         <v>4009</v>
       </c>
-      <c r="C1350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1350" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1350" t="s">
-        <v>3417</v>
+        <v>25</v>
       </c>
       <c r="H1350" t="s">
         <v>4010</v>
       </c>
       <c r="L1350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1351" spans="1:12">
       <c r="A1351">
-        <v>258617</v>
+        <v>258608</v>
       </c>
       <c r="B1351" t="s">
         <v>4011</v>
       </c>
       <c r="C1351" t="s">
         <v>4012</v>
       </c>
       <c r="D1351" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1351" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1351" t="s">
         <v>4013</v>
       </c>
       <c r="L1351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1352" spans="1:12">
       <c r="A1352">
-        <v>258622</v>
+        <v>258616</v>
       </c>
       <c r="B1352" t="s">
         <v>4014</v>
       </c>
       <c r="C1352" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1352" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H1352" t="s">
         <v>4015</v>
-      </c>
-[...7 lines deleted...]
-        <v>4016</v>
       </c>
       <c r="L1352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1353" spans="1:12">
       <c r="A1353">
-        <v>258624</v>
+        <v>258617</v>
       </c>
       <c r="B1353" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C1353" t="s">
         <v>4017</v>
       </c>
-      <c r="C1353" t="s">
+      <c r="D1353" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1353" t="s">
         <v>4018</v>
-      </c>
-[...7 lines deleted...]
-        <v>4019</v>
       </c>
       <c r="L1353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1354" spans="1:12">
       <c r="A1354">
-        <v>258630</v>
+        <v>258622</v>
       </c>
       <c r="B1354" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1354" t="s">
         <v>4020</v>
       </c>
-      <c r="C1354" t="s">
+      <c r="D1354" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1354" t="s">
         <v>4021</v>
-      </c>
-[...13 lines deleted...]
-        <v>4023</v>
       </c>
       <c r="L1354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1355" spans="1:12">
       <c r="A1355">
-        <v>258631</v>
+        <v>258624</v>
       </c>
       <c r="B1355" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1355" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1355" t="s">
         <v>4024</v>
-      </c>
-[...10 lines deleted...]
-        <v>4023</v>
       </c>
       <c r="L1355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1356" spans="1:12">
       <c r="A1356">
-        <v>258636</v>
+        <v>258630</v>
       </c>
       <c r="B1356" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1356" t="s">
         <v>4026</v>
       </c>
-      <c r="C1356" t="s">
+      <c r="D1356" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1356" t="s">
         <v>4027</v>
       </c>
-      <c r="D1356" t="s">
-[...5 lines deleted...]
-      <c r="H1356" t="s">
+      <c r="J1356">
+        <v>258631</v>
+      </c>
+      <c r="K1356" t="s">
         <v>4028</v>
       </c>
       <c r="L1356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1357" spans="1:12">
       <c r="A1357">
-        <v>258638</v>
+        <v>258631</v>
       </c>
       <c r="B1357" t="s">
         <v>4029</v>
       </c>
       <c r="C1357" t="s">
         <v>4030</v>
       </c>
       <c r="D1357" t="s">
         <v>14</v>
       </c>
       <c r="E1357" t="s">
         <v>25</v>
       </c>
       <c r="H1357" t="s">
-        <v>4031</v>
+        <v>4028</v>
       </c>
       <c r="L1357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1358" spans="1:12">
       <c r="A1358">
-        <v>258639</v>
+        <v>258636</v>
       </c>
       <c r="B1358" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1358" t="s">
         <v>4032</v>
       </c>
-      <c r="C1358" t="s">
+      <c r="D1358" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1358" t="s">
         <v>4033</v>
-      </c>
-[...7 lines deleted...]
-        <v>4034</v>
       </c>
       <c r="L1358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1359" spans="1:12">
       <c r="A1359">
-        <v>258647</v>
+        <v>258638</v>
       </c>
       <c r="B1359" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1359" t="s">
         <v>4035</v>
       </c>
-      <c r="C1359" t="s">
+      <c r="D1359" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1359" t="s">
         <v>4036</v>
-      </c>
-[...7 lines deleted...]
-        <v>4037</v>
       </c>
       <c r="L1359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1360" spans="1:12">
       <c r="A1360">
-        <v>258654</v>
+        <v>258639</v>
       </c>
       <c r="B1360" t="s">
+        <v>4037</v>
+      </c>
+      <c r="C1360" t="s">
         <v>4038</v>
       </c>
-      <c r="C1360" t="s">
+      <c r="D1360" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1360" t="s">
         <v>4039</v>
-      </c>
-[...7 lines deleted...]
-        <v>4040</v>
       </c>
       <c r="L1360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1361" spans="1:12">
       <c r="A1361">
-        <v>258660</v>
+        <v>258647</v>
       </c>
       <c r="B1361" t="s">
+        <v>4040</v>
+      </c>
+      <c r="C1361" t="s">
         <v>4041</v>
       </c>
-      <c r="C1361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1361" t="s">
         <v>14</v>
       </c>
       <c r="E1361" t="s">
-        <v>25</v>
+        <v>924</v>
       </c>
       <c r="H1361" t="s">
         <v>4042</v>
       </c>
       <c r="L1361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1362" spans="1:12">
       <c r="A1362">
-        <v>258664</v>
+        <v>258654</v>
       </c>
       <c r="B1362" t="s">
         <v>4043</v>
       </c>
       <c r="C1362" t="s">
         <v>4044</v>
       </c>
       <c r="D1362" t="s">
         <v>14</v>
       </c>
       <c r="E1362" t="s">
         <v>25</v>
       </c>
       <c r="H1362" t="s">
         <v>4045</v>
       </c>
       <c r="L1362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1363" spans="1:12">
       <c r="A1363">
-        <v>258668</v>
+        <v>258660</v>
       </c>
       <c r="B1363" t="s">
         <v>4046</v>
       </c>
       <c r="C1363" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1363" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1363" t="s">
         <v>4047</v>
-      </c>
-[...7 lines deleted...]
-        <v>4048</v>
       </c>
       <c r="L1363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1364" spans="1:12">
       <c r="A1364">
-        <v>258674</v>
+        <v>258664</v>
       </c>
       <c r="B1364" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C1364" t="s">
         <v>4049</v>
       </c>
-      <c r="C1364" t="s">
+      <c r="D1364" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1364" t="s">
         <v>4050</v>
-      </c>
-[...7 lines deleted...]
-        <v>4051</v>
       </c>
       <c r="L1364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1365" spans="1:12">
       <c r="A1365">
-        <v>258676</v>
+        <v>258668</v>
       </c>
       <c r="B1365" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C1365" t="s">
         <v>4052</v>
       </c>
-      <c r="C1365" t="s">
+      <c r="D1365" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1365" t="s">
         <v>4053</v>
-      </c>
-[...7 lines deleted...]
-        <v>4054</v>
       </c>
       <c r="L1365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1366" spans="1:12">
       <c r="A1366">
-        <v>258681</v>
+        <v>258674</v>
       </c>
       <c r="B1366" t="s">
+        <v>4054</v>
+      </c>
+      <c r="C1366" t="s">
         <v>4055</v>
       </c>
-      <c r="C1366" t="s">
+      <c r="D1366" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1366" t="s">
         <v>4056</v>
-      </c>
-[...7 lines deleted...]
-        <v>4057</v>
       </c>
       <c r="L1366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1367" spans="1:12">
       <c r="A1367">
-        <v>258687</v>
+        <v>258676</v>
       </c>
       <c r="B1367" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1367" t="s">
         <v>4058</v>
       </c>
-      <c r="C1367" t="s">
+      <c r="D1367" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1367" t="s">
         <v>4059</v>
-      </c>
-[...7 lines deleted...]
-        <v>4060</v>
       </c>
       <c r="L1367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1368" spans="1:12">
       <c r="A1368">
-        <v>258688</v>
+        <v>258681</v>
       </c>
       <c r="B1368" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1368" t="s">
         <v>4061</v>
       </c>
-      <c r="C1368" t="s">
+      <c r="D1368" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1368" t="s">
         <v>4062</v>
-      </c>
-[...7 lines deleted...]
-        <v>4063</v>
       </c>
       <c r="L1368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1369" spans="1:12">
       <c r="A1369">
-        <v>258690</v>
+        <v>258687</v>
       </c>
       <c r="B1369" t="s">
+        <v>4063</v>
+      </c>
+      <c r="C1369" t="s">
         <v>4064</v>
       </c>
-      <c r="C1369" t="s">
+      <c r="D1369" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1369" t="s">
         <v>4065</v>
-      </c>
-[...7 lines deleted...]
-        <v>4066</v>
       </c>
       <c r="L1369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1370" spans="1:12">
       <c r="A1370">
-        <v>258693</v>
+        <v>258688</v>
       </c>
       <c r="B1370" t="s">
+        <v>4066</v>
+      </c>
+      <c r="C1370" t="s">
         <v>4067</v>
       </c>
-      <c r="C1370" t="s">
+      <c r="D1370" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1370" t="s">
         <v>4068</v>
-      </c>
-[...7 lines deleted...]
-        <v>4069</v>
       </c>
       <c r="L1370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1371" spans="1:12">
       <c r="A1371">
-        <v>258694</v>
+        <v>258690</v>
       </c>
       <c r="B1371" t="s">
+        <v>4069</v>
+      </c>
+      <c r="C1371" t="s">
         <v>4070</v>
-      </c>
-[...1 lines deleted...]
-        <v>4071</v>
       </c>
       <c r="D1371" t="s">
         <v>14</v>
       </c>
       <c r="E1371" t="s">
         <v>187</v>
       </c>
       <c r="H1371" t="s">
-        <v>4072</v>
+        <v>4071</v>
       </c>
       <c r="L1371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1372" spans="1:12">
       <c r="A1372">
-        <v>258696</v>
+        <v>258693</v>
       </c>
       <c r="B1372" t="s">
+        <v>4072</v>
+      </c>
+      <c r="C1372" t="s">
         <v>4073</v>
       </c>
-      <c r="C1372" t="s">
+      <c r="D1372" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1372" t="s">
         <v>4074</v>
-      </c>
-[...7 lines deleted...]
-        <v>4075</v>
       </c>
       <c r="L1372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1373" spans="1:12">
       <c r="A1373">
-        <v>258697</v>
+        <v>258694</v>
       </c>
       <c r="B1373" t="s">
+        <v>4075</v>
+      </c>
+      <c r="C1373" t="s">
         <v>4076</v>
       </c>
-      <c r="C1373" t="s">
+      <c r="D1373" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1373" t="s">
         <v>4077</v>
-      </c>
-[...7 lines deleted...]
-        <v>4078</v>
       </c>
       <c r="L1373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1374" spans="1:12">
       <c r="A1374">
-        <v>258698</v>
+        <v>258696</v>
       </c>
       <c r="B1374" t="s">
+        <v>4078</v>
+      </c>
+      <c r="C1374" t="s">
         <v>4079</v>
       </c>
-      <c r="C1374" t="s">
+      <c r="D1374" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1374" t="s">
         <v>4080</v>
-      </c>
-[...7 lines deleted...]
-        <v>4081</v>
       </c>
       <c r="L1374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1375" spans="1:12">
       <c r="A1375">
-        <v>258701</v>
+        <v>258697</v>
       </c>
       <c r="B1375" t="s">
+        <v>4081</v>
+      </c>
+      <c r="C1375" t="s">
         <v>4082</v>
       </c>
-      <c r="C1375" t="s">
+      <c r="D1375" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1375" t="s">
         <v>4083</v>
-      </c>
-[...7 lines deleted...]
-        <v>4084</v>
       </c>
       <c r="L1375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1376" spans="1:12">
       <c r="A1376">
-        <v>258708</v>
+        <v>258698</v>
       </c>
       <c r="B1376" t="s">
+        <v>4084</v>
+      </c>
+      <c r="C1376" t="s">
         <v>4085</v>
       </c>
-      <c r="C1376" t="s">
+      <c r="D1376" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1376" t="s">
         <v>4086</v>
-      </c>
-[...7 lines deleted...]
-        <v>4087</v>
       </c>
       <c r="L1376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1377" spans="1:12">
       <c r="A1377">
-        <v>258710</v>
+        <v>258701</v>
       </c>
       <c r="B1377" t="s">
+        <v>4087</v>
+      </c>
+      <c r="C1377" t="s">
         <v>4088</v>
-      </c>
-[...1 lines deleted...]
-        <v>3793</v>
       </c>
       <c r="D1377" t="s">
         <v>14</v>
       </c>
       <c r="E1377" t="s">
         <v>25</v>
       </c>
       <c r="H1377" t="s">
         <v>4089</v>
       </c>
       <c r="L1377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1378" spans="1:12">
       <c r="A1378">
-        <v>258711</v>
+        <v>258708</v>
       </c>
       <c r="B1378" t="s">
         <v>4090</v>
       </c>
       <c r="C1378" t="s">
         <v>4091</v>
       </c>
       <c r="D1378" t="s">
         <v>14</v>
       </c>
       <c r="E1378" t="s">
         <v>25</v>
       </c>
       <c r="H1378" t="s">
         <v>4092</v>
       </c>
       <c r="L1378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1379" spans="1:12">
       <c r="A1379">
-        <v>258717</v>
+        <v>258710</v>
       </c>
       <c r="B1379" t="s">
         <v>4093</v>
       </c>
       <c r="C1379" t="s">
+        <v>3798</v>
+      </c>
+      <c r="D1379" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1379" t="s">
         <v>4094</v>
-      </c>
-[...7 lines deleted...]
-        <v>4095</v>
       </c>
       <c r="L1379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1380" spans="1:12">
       <c r="A1380">
-        <v>258719</v>
+        <v>258711</v>
       </c>
       <c r="B1380" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1380" t="s">
         <v>4096</v>
       </c>
-      <c r="C1380" t="s">
+      <c r="D1380" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1380" t="s">
         <v>4097</v>
-      </c>
-[...7 lines deleted...]
-        <v>4098</v>
       </c>
       <c r="L1380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1381" spans="1:12">
       <c r="A1381">
-        <v>258728</v>
+        <v>258717</v>
       </c>
       <c r="B1381" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1381" t="s">
         <v>4099</v>
       </c>
-      <c r="C1381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1381" t="s">
         <v>14</v>
       </c>
       <c r="E1381" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1381" t="s">
         <v>4100</v>
       </c>
       <c r="L1381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1382" spans="1:12">
       <c r="A1382">
-        <v>258730</v>
+        <v>258719</v>
       </c>
       <c r="B1382" t="s">
         <v>4101</v>
       </c>
       <c r="C1382" t="s">
         <v>4102</v>
       </c>
       <c r="D1382" t="s">
         <v>14</v>
       </c>
       <c r="E1382" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1382" t="s">
         <v>4103</v>
       </c>
       <c r="L1382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1383" spans="1:12">
       <c r="A1383">
-        <v>258732</v>
+        <v>258728</v>
       </c>
       <c r="B1383" t="s">
         <v>4104</v>
       </c>
       <c r="C1383" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D1383" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1383" t="s">
         <v>4105</v>
-      </c>
-[...7 lines deleted...]
-        <v>4106</v>
       </c>
       <c r="L1383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1384" spans="1:12">
       <c r="A1384">
-        <v>258736</v>
+        <v>258730</v>
       </c>
       <c r="B1384" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1384" t="s">
         <v>4107</v>
       </c>
-      <c r="C1384" t="s">
+      <c r="D1384" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1384" t="s">
         <v>4108</v>
-      </c>
-[...7 lines deleted...]
-        <v>4109</v>
       </c>
       <c r="L1384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1385" spans="1:12">
       <c r="A1385">
-        <v>258740</v>
+        <v>258732</v>
       </c>
       <c r="B1385" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C1385" t="s">
         <v>4110</v>
       </c>
-      <c r="C1385" t="s">
+      <c r="D1385" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1385" t="s">
         <v>4111</v>
-      </c>
-[...7 lines deleted...]
-        <v>4112</v>
       </c>
       <c r="L1385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1386" spans="1:12">
       <c r="A1386">
-        <v>258742</v>
+        <v>258736</v>
       </c>
       <c r="B1386" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1386" t="s">
         <v>4113</v>
       </c>
-      <c r="C1386" t="s">
+      <c r="D1386" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1386" t="s">
         <v>4114</v>
-      </c>
-[...7 lines deleted...]
-        <v>4115</v>
       </c>
       <c r="L1386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1387" spans="1:12">
       <c r="A1387">
-        <v>258747</v>
+        <v>258740</v>
       </c>
       <c r="B1387" t="s">
+        <v>4115</v>
+      </c>
+      <c r="C1387" t="s">
         <v>4116</v>
       </c>
-      <c r="C1387" t="s">
+      <c r="D1387" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>187</v>
+      </c>
+      <c r="H1387" t="s">
         <v>4117</v>
-      </c>
-[...7 lines deleted...]
-        <v>4118</v>
       </c>
       <c r="L1387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1388" spans="1:12">
       <c r="A1388">
-        <v>258771</v>
+        <v>258742</v>
       </c>
       <c r="B1388" t="s">
+        <v>4118</v>
+      </c>
+      <c r="C1388" t="s">
         <v>4119</v>
       </c>
-      <c r="C1388" t="s">
+      <c r="D1388" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1388" t="s">
         <v>4120</v>
-      </c>
-[...7 lines deleted...]
-        <v>4121</v>
       </c>
       <c r="L1388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1389" spans="1:12">
       <c r="A1389">
-        <v>258774</v>
+        <v>258747</v>
       </c>
       <c r="B1389" t="s">
+        <v>4121</v>
+      </c>
+      <c r="C1389" t="s">
         <v>4122</v>
       </c>
-      <c r="C1389" t="s">
+      <c r="D1389" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1389" t="s">
         <v>4123</v>
-      </c>
-[...7 lines deleted...]
-        <v>4124</v>
       </c>
       <c r="L1389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1390" spans="1:12">
       <c r="A1390">
-        <v>258780</v>
+        <v>258771</v>
       </c>
       <c r="B1390" t="s">
+        <v>4124</v>
+      </c>
+      <c r="C1390" t="s">
         <v>4125</v>
       </c>
-      <c r="C1390" t="s">
+      <c r="D1390" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1390" t="s">
         <v>4126</v>
-      </c>
-[...7 lines deleted...]
-        <v>4127</v>
       </c>
       <c r="L1390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1391" spans="1:12">
       <c r="A1391">
-        <v>258783</v>
+        <v>258774</v>
       </c>
       <c r="B1391" t="s">
+        <v>4127</v>
+      </c>
+      <c r="C1391" t="s">
         <v>4128</v>
       </c>
-      <c r="C1391" t="s">
+      <c r="D1391" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1391" t="s">
         <v>4129</v>
-      </c>
-[...7 lines deleted...]
-        <v>4130</v>
       </c>
       <c r="L1391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1392" spans="1:12">
       <c r="A1392">
-        <v>258785</v>
+        <v>258780</v>
       </c>
       <c r="B1392" t="s">
+        <v>4130</v>
+      </c>
+      <c r="C1392" t="s">
         <v>4131</v>
       </c>
-      <c r="C1392" t="s">
+      <c r="D1392" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1392" t="s">
         <v>4132</v>
-      </c>
-[...7 lines deleted...]
-        <v>4133</v>
       </c>
       <c r="L1392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1393" spans="1:12">
       <c r="A1393">
-        <v>258794</v>
+        <v>258783</v>
       </c>
       <c r="B1393" t="s">
+        <v>4133</v>
+      </c>
+      <c r="C1393" t="s">
         <v>4134</v>
-      </c>
-[...1 lines deleted...]
-        <v>4135</v>
       </c>
       <c r="D1393" t="s">
         <v>29</v>
       </c>
       <c r="E1393" t="s">
         <v>30</v>
       </c>
-      <c r="G1393" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1393" t="s">
-        <v>4136</v>
+        <v>4135</v>
       </c>
       <c r="L1393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1394" spans="1:12">
       <c r="A1394">
-        <v>258795</v>
+        <v>258785</v>
       </c>
       <c r="B1394" t="s">
+        <v>4136</v>
+      </c>
+      <c r="C1394" t="s">
         <v>4137</v>
       </c>
-      <c r="C1394" t="s">
+      <c r="D1394" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>3912</v>
+      </c>
+      <c r="H1394" t="s">
         <v>4138</v>
-      </c>
-[...10 lines deleted...]
-        <v>4139</v>
       </c>
       <c r="L1394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1395" spans="1:12">
       <c r="A1395">
-        <v>258799</v>
+        <v>258794</v>
       </c>
       <c r="B1395" t="s">
+        <v>4139</v>
+      </c>
+      <c r="C1395" t="s">
         <v>4140</v>
-      </c>
-[...1 lines deleted...]
-        <v>4141</v>
       </c>
       <c r="D1395" t="s">
         <v>29</v>
       </c>
       <c r="E1395" t="s">
         <v>30</v>
       </c>
       <c r="G1395" t="s">
         <v>694</v>
       </c>
       <c r="H1395" t="s">
-        <v>4142</v>
+        <v>4141</v>
       </c>
       <c r="L1395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1396" spans="1:12">
       <c r="A1396">
-        <v>258800</v>
+        <v>258795</v>
       </c>
       <c r="B1396" t="s">
+        <v>4142</v>
+      </c>
+      <c r="C1396" t="s">
         <v>4143</v>
       </c>
-      <c r="C1396" t="s">
+      <c r="D1396" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1396" t="s">
+        <v>694</v>
+      </c>
+      <c r="H1396" t="s">
         <v>4144</v>
-      </c>
-[...7 lines deleted...]
-        <v>4145</v>
       </c>
       <c r="L1396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1397" spans="1:12">
       <c r="A1397">
-        <v>258803</v>
+        <v>258799</v>
       </c>
       <c r="B1397" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1397" t="s">
         <v>4146</v>
       </c>
-      <c r="C1397" t="s">
+      <c r="D1397" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1397" t="s">
+        <v>694</v>
+      </c>
+      <c r="H1397" t="s">
         <v>4147</v>
-      </c>
-[...7 lines deleted...]
-        <v>4148</v>
       </c>
       <c r="L1397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1398" spans="1:12">
       <c r="A1398">
-        <v>258805</v>
+        <v>258800</v>
       </c>
       <c r="B1398" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1398" t="s">
         <v>4149</v>
       </c>
-      <c r="C1398" t="s">
+      <c r="D1398" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1398" t="s">
         <v>4150</v>
-      </c>
-[...7 lines deleted...]
-        <v>4151</v>
       </c>
       <c r="L1398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1399" spans="1:12">
       <c r="A1399">
-        <v>360003</v>
+        <v>258803</v>
       </c>
       <c r="B1399" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1399" t="s">
         <v>4152</v>
       </c>
-      <c r="C1399" t="s">
+      <c r="D1399" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1399" t="s">
         <v>4153</v>
-      </c>
-[...7 lines deleted...]
-        <v>4154</v>
       </c>
       <c r="L1399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1400" spans="1:12">
       <c r="A1400">
-        <v>360004</v>
+        <v>258805</v>
       </c>
       <c r="B1400" t="s">
+        <v>4154</v>
+      </c>
+      <c r="C1400" t="s">
         <v>4155</v>
       </c>
-      <c r="C1400" t="s">
+      <c r="D1400" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>62</v>
+      </c>
+      <c r="H1400" t="s">
         <v>4156</v>
-      </c>
-[...7 lines deleted...]
-        <v>4157</v>
       </c>
       <c r="L1400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1401" spans="1:12">
       <c r="A1401">
-        <v>360005</v>
+        <v>360003</v>
       </c>
       <c r="B1401" t="s">
+        <v>4157</v>
+      </c>
+      <c r="C1401" t="s">
         <v>4158</v>
-      </c>
-[...1 lines deleted...]
-        <v>4159</v>
       </c>
       <c r="D1401" t="s">
         <v>29</v>
       </c>
       <c r="E1401" t="s">
         <v>30</v>
       </c>
-      <c r="F1401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1401" t="s">
-        <v>4160</v>
+        <v>4159</v>
       </c>
       <c r="L1401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1402" spans="1:12">
       <c r="A1402">
-        <v>360006</v>
+        <v>360004</v>
       </c>
       <c r="B1402" t="s">
+        <v>4160</v>
+      </c>
+      <c r="C1402" t="s">
         <v>4161</v>
-      </c>
-[...1 lines deleted...]
-        <v>4162</v>
       </c>
       <c r="D1402" t="s">
         <v>29</v>
       </c>
       <c r="E1402" t="s">
         <v>30</v>
       </c>
       <c r="H1402" t="s">
-        <v>4163</v>
+        <v>4162</v>
       </c>
       <c r="L1402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1403" spans="1:12">
       <c r="A1403">
-        <v>360007</v>
+        <v>360005</v>
       </c>
       <c r="B1403" t="s">
+        <v>4163</v>
+      </c>
+      <c r="C1403" t="s">
         <v>4164</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165</v>
       </c>
       <c r="D1403" t="s">
         <v>29</v>
       </c>
       <c r="E1403" t="s">
         <v>30</v>
       </c>
+      <c r="F1403" t="s">
+        <v>171</v>
+      </c>
       <c r="H1403" t="s">
-        <v>4166</v>
+        <v>4165</v>
       </c>
       <c r="L1403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1404" spans="1:12">
       <c r="A1404">
-        <v>360008</v>
+        <v>360006</v>
       </c>
       <c r="B1404" t="s">
+        <v>4166</v>
+      </c>
+      <c r="C1404" t="s">
         <v>4167</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168</v>
       </c>
       <c r="D1404" t="s">
         <v>29</v>
       </c>
       <c r="E1404" t="s">
         <v>30</v>
       </c>
       <c r="H1404" t="s">
-        <v>4169</v>
+        <v>4168</v>
       </c>
       <c r="L1404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1405" spans="1:12">
       <c r="A1405">
-        <v>360009</v>
+        <v>360007</v>
       </c>
       <c r="B1405" t="s">
+        <v>4169</v>
+      </c>
+      <c r="C1405" t="s">
         <v>4170</v>
-      </c>
-[...1 lines deleted...]
-        <v>4171</v>
       </c>
       <c r="D1405" t="s">
         <v>29</v>
       </c>
       <c r="E1405" t="s">
         <v>30</v>
       </c>
       <c r="H1405" t="s">
-        <v>4172</v>
+        <v>4171</v>
       </c>
       <c r="L1405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1406" spans="1:12">
       <c r="A1406">
-        <v>360010</v>
+        <v>360008</v>
       </c>
       <c r="B1406" t="s">
+        <v>4172</v>
+      </c>
+      <c r="C1406" t="s">
         <v>4173</v>
-      </c>
-[...1 lines deleted...]
-        <v>4174</v>
       </c>
       <c r="D1406" t="s">
         <v>29</v>
       </c>
       <c r="E1406" t="s">
         <v>30</v>
       </c>
       <c r="H1406" t="s">
-        <v>4175</v>
+        <v>4174</v>
       </c>
       <c r="L1406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1407" spans="1:12">
       <c r="A1407">
-        <v>360011</v>
+        <v>360009</v>
       </c>
       <c r="B1407" t="s">
+        <v>4175</v>
+      </c>
+      <c r="C1407" t="s">
         <v>4176</v>
-      </c>
-[...1 lines deleted...]
-        <v>4177</v>
       </c>
       <c r="D1407" t="s">
         <v>29</v>
       </c>
       <c r="E1407" t="s">
         <v>30</v>
       </c>
       <c r="H1407" t="s">
-        <v>4178</v>
+        <v>4177</v>
       </c>
       <c r="L1407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1408" spans="1:12">
       <c r="A1408">
-        <v>360012</v>
+        <v>360010</v>
       </c>
       <c r="B1408" t="s">
+        <v>4178</v>
+      </c>
+      <c r="C1408" t="s">
         <v>4179</v>
-      </c>
-[...1 lines deleted...]
-        <v>4180</v>
       </c>
       <c r="D1408" t="s">
         <v>29</v>
       </c>
       <c r="E1408" t="s">
         <v>30</v>
       </c>
       <c r="H1408" t="s">
-        <v>4181</v>
+        <v>4180</v>
       </c>
       <c r="L1408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1409" spans="1:12">
       <c r="A1409">
-        <v>360013</v>
+        <v>360011</v>
       </c>
       <c r="B1409" t="s">
+        <v>4181</v>
+      </c>
+      <c r="C1409" t="s">
         <v>4182</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183</v>
       </c>
       <c r="D1409" t="s">
         <v>29</v>
       </c>
       <c r="E1409" t="s">
         <v>30</v>
       </c>
       <c r="H1409" t="s">
-        <v>4184</v>
+        <v>4183</v>
       </c>
       <c r="L1409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1410" spans="1:12">
       <c r="A1410">
-        <v>360014</v>
+        <v>360012</v>
       </c>
       <c r="B1410" t="s">
+        <v>4184</v>
+      </c>
+      <c r="C1410" t="s">
         <v>4185</v>
-      </c>
-[...1 lines deleted...]
-        <v>4186</v>
       </c>
       <c r="D1410" t="s">
         <v>29</v>
       </c>
       <c r="E1410" t="s">
         <v>30</v>
       </c>
       <c r="H1410" t="s">
-        <v>4187</v>
+        <v>4186</v>
       </c>
       <c r="L1410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1411" spans="1:12">
       <c r="A1411">
-        <v>360015</v>
+        <v>360013</v>
       </c>
       <c r="B1411" t="s">
+        <v>4187</v>
+      </c>
+      <c r="C1411" t="s">
         <v>4188</v>
-      </c>
-[...1 lines deleted...]
-        <v>4189</v>
       </c>
       <c r="D1411" t="s">
         <v>29</v>
       </c>
       <c r="E1411" t="s">
         <v>30</v>
       </c>
       <c r="H1411" t="s">
-        <v>4190</v>
+        <v>4189</v>
       </c>
       <c r="L1411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1412" spans="1:12">
       <c r="A1412">
-        <v>360016</v>
+        <v>360014</v>
       </c>
       <c r="B1412" t="s">
+        <v>4190</v>
+      </c>
+      <c r="C1412" t="s">
         <v>4191</v>
-      </c>
-[...1 lines deleted...]
-        <v>4192</v>
       </c>
       <c r="D1412" t="s">
         <v>29</v>
       </c>
       <c r="E1412" t="s">
         <v>30</v>
       </c>
       <c r="H1412" t="s">
-        <v>4193</v>
-[...5 lines deleted...]
-        <v>600</v>
+        <v>4192</v>
       </c>
       <c r="L1412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1413" spans="1:12">
       <c r="A1413">
-        <v>360017</v>
+        <v>360015</v>
       </c>
       <c r="B1413" t="s">
+        <v>4193</v>
+      </c>
+      <c r="C1413" t="s">
         <v>4194</v>
-      </c>
-[...1 lines deleted...]
-        <v>4195</v>
       </c>
       <c r="D1413" t="s">
         <v>29</v>
       </c>
       <c r="E1413" t="s">
         <v>30</v>
       </c>
       <c r="H1413" t="s">
-        <v>4196</v>
+        <v>4195</v>
       </c>
       <c r="L1413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1414" spans="1:12">
       <c r="A1414">
-        <v>360018</v>
+        <v>360016</v>
       </c>
       <c r="B1414" t="s">
+        <v>4196</v>
+      </c>
+      <c r="C1414" t="s">
         <v>4197</v>
-      </c>
-[...1 lines deleted...]
-        <v>4198</v>
       </c>
       <c r="D1414" t="s">
         <v>29</v>
       </c>
       <c r="E1414" t="s">
         <v>30</v>
       </c>
       <c r="H1414" t="s">
-        <v>4199</v>
+        <v>4198</v>
+      </c>
+      <c r="J1414">
+        <v>253594</v>
+      </c>
+      <c r="K1414" t="s">
+        <v>600</v>
       </c>
       <c r="L1414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1415" spans="1:12">
       <c r="A1415">
-        <v>360019</v>
+        <v>360017</v>
       </c>
       <c r="B1415" t="s">
+        <v>4199</v>
+      </c>
+      <c r="C1415" t="s">
         <v>4200</v>
-      </c>
-[...1 lines deleted...]
-        <v>4201</v>
       </c>
       <c r="D1415" t="s">
         <v>29</v>
       </c>
       <c r="E1415" t="s">
         <v>30</v>
       </c>
       <c r="H1415" t="s">
-        <v>4202</v>
-[...5 lines deleted...]
-        <v>2633</v>
+        <v>4201</v>
       </c>
       <c r="L1415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1416" spans="1:12">
       <c r="A1416">
-        <v>360091</v>
+        <v>360018</v>
       </c>
       <c r="B1416" t="s">
+        <v>4202</v>
+      </c>
+      <c r="C1416" t="s">
         <v>4203</v>
-      </c>
-[...1 lines deleted...]
-        <v>4204</v>
       </c>
       <c r="D1416" t="s">
         <v>29</v>
       </c>
       <c r="E1416" t="s">
         <v>30</v>
       </c>
       <c r="H1416" t="s">
-        <v>4205</v>
+        <v>4204</v>
       </c>
       <c r="L1416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1417" spans="1:12">
       <c r="A1417">
-        <v>360092</v>
+        <v>360019</v>
       </c>
       <c r="B1417" t="s">
+        <v>4205</v>
+      </c>
+      <c r="C1417" t="s">
         <v>4206</v>
-      </c>
-[...1 lines deleted...]
-        <v>4207</v>
       </c>
       <c r="D1417" t="s">
         <v>29</v>
       </c>
       <c r="E1417" t="s">
         <v>30</v>
       </c>
       <c r="H1417" t="s">
-        <v>4208</v>
+        <v>4207</v>
+      </c>
+      <c r="J1417">
+        <v>256876</v>
+      </c>
+      <c r="K1417" t="s">
+        <v>2635</v>
       </c>
       <c r="L1417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1418" spans="1:12">
       <c r="A1418">
-        <v>360093</v>
+        <v>360091</v>
       </c>
       <c r="B1418" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1418" t="s">
         <v>4209</v>
-      </c>
-[...1 lines deleted...]
-        <v>4210</v>
       </c>
       <c r="D1418" t="s">
         <v>29</v>
       </c>
       <c r="E1418" t="s">
         <v>30</v>
       </c>
       <c r="H1418" t="s">
-        <v>4211</v>
+        <v>4210</v>
       </c>
       <c r="L1418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1419" spans="1:12">
       <c r="A1419">
-        <v>525002</v>
+        <v>360092</v>
       </c>
       <c r="B1419" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1419" t="s">
         <v>4212</v>
-      </c>
-[...1 lines deleted...]
-        <v>4213</v>
       </c>
       <c r="D1419" t="s">
         <v>29</v>
       </c>
       <c r="E1419" t="s">
         <v>30</v>
       </c>
       <c r="H1419" t="s">
-        <v>4214</v>
+        <v>4213</v>
       </c>
       <c r="L1419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1420" spans="1:12">
       <c r="A1420">
-        <v>525011</v>
+        <v>360093</v>
       </c>
       <c r="B1420" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1420" t="s">
         <v>4215</v>
-      </c>
-[...1 lines deleted...]
-        <v>4216</v>
       </c>
       <c r="D1420" t="s">
         <v>29</v>
       </c>
       <c r="E1420" t="s">
         <v>30</v>
       </c>
       <c r="H1420" t="s">
-        <v>4217</v>
+        <v>4216</v>
       </c>
       <c r="L1420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1421" spans="1:12">
       <c r="A1421">
-        <v>525012</v>
+        <v>525002</v>
       </c>
       <c r="B1421" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1421" t="s">
         <v>4218</v>
-      </c>
-[...1 lines deleted...]
-        <v>4219</v>
       </c>
       <c r="D1421" t="s">
         <v>29</v>
       </c>
       <c r="E1421" t="s">
         <v>30</v>
       </c>
       <c r="H1421" t="s">
-        <v>4220</v>
+        <v>4219</v>
       </c>
       <c r="L1421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1422" spans="1:12">
       <c r="A1422">
-        <v>254041</v>
+        <v>525011</v>
       </c>
       <c r="B1422" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1422" t="s">
         <v>4221</v>
       </c>
-      <c r="C1422" t="s">
+      <c r="D1422" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1422" t="s">
         <v>4222</v>
-      </c>
-[...4 lines deleted...]
-        <v>4223</v>
       </c>
       <c r="L1422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1423" spans="1:12">
       <c r="A1423">
-        <v>254042</v>
+        <v>525012</v>
       </c>
       <c r="B1423" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1423" t="s">
         <v>4224</v>
       </c>
-      <c r="C1423" t="s">
+      <c r="D1423" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1423" t="s">
         <v>4225</v>
-      </c>
-[...7 lines deleted...]
-        <v>4226</v>
       </c>
       <c r="L1423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1424" spans="1:12">
       <c r="A1424">
-        <v>254049</v>
+        <v>254721</v>
       </c>
       <c r="B1424" t="s">
+        <v>4226</v>
+      </c>
+      <c r="C1424" t="s">
         <v>4227</v>
       </c>
-      <c r="C1424" t="s">
+      <c r="D1424" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1424" t="s">
         <v>4228</v>
-      </c>
-[...7 lines deleted...]
-        <v>4229</v>
       </c>
       <c r="L1424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1425" spans="1:12">
       <c r="A1425">
-        <v>254050</v>
+        <v>254725</v>
       </c>
       <c r="B1425" t="s">
+        <v>4229</v>
+      </c>
+      <c r="C1425" t="s">
         <v>4230</v>
-      </c>
-[...1 lines deleted...]
-        <v>4231</v>
       </c>
       <c r="D1425" t="s">
         <v>29</v>
       </c>
       <c r="E1425" t="s">
         <v>30</v>
       </c>
-      <c r="F1425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1425" t="s">
-        <v>4232</v>
-[...5 lines deleted...]
-        <v>4233</v>
+        <v>4231</v>
       </c>
       <c r="L1425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1426" spans="1:12">
       <c r="A1426">
-        <v>254051</v>
+        <v>254733</v>
       </c>
       <c r="B1426" t="s">
+        <v>4232</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4233</v>
+      </c>
+      <c r="D1426" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1426" t="s">
         <v>4234</v>
-      </c>
-[...7 lines deleted...]
-        <v>4233</v>
       </c>
       <c r="L1426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1427" spans="1:12">
       <c r="A1427">
-        <v>254055</v>
+        <v>254765</v>
       </c>
       <c r="B1427" t="s">
+        <v>4235</v>
+      </c>
+      <c r="C1427" t="s">
         <v>4236</v>
       </c>
-      <c r="C1427" t="s">
+      <c r="D1427" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1427" t="s">
         <v>4237</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="H1427" t="s">
         <v>4238</v>
       </c>
       <c r="L1427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1428" spans="1:12">
       <c r="A1428">
-        <v>254071</v>
+        <v>254775</v>
       </c>
       <c r="B1428" t="s">
         <v>4239</v>
       </c>
       <c r="C1428" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1428" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1428" t="s">
         <v>4240</v>
       </c>
-      <c r="D1428" t="s">
-[...6 lines deleted...]
-        <v>4241</v>
+      <c r="J1428">
+        <v>254765</v>
+      </c>
+      <c r="K1428" t="s">
+        <v>4238</v>
       </c>
       <c r="L1428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1429" spans="1:12">
       <c r="A1429">
-        <v>254074</v>
+        <v>254790</v>
       </c>
       <c r="B1429" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1429" t="s">
         <v>4242</v>
       </c>
-      <c r="C1429" t="s">
+      <c r="D1429" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1429" t="s">
         <v>4243</v>
-      </c>
-[...10 lines deleted...]
-        <v>4244</v>
       </c>
       <c r="L1429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1430" spans="1:12">
       <c r="A1430">
-        <v>254075</v>
+        <v>254792</v>
       </c>
       <c r="B1430" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4236</v>
+      </c>
+      <c r="D1430" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>924</v>
+      </c>
+      <c r="H1430" t="s">
         <v>4245</v>
       </c>
-      <c r="C1430" t="s">
-[...9 lines deleted...]
-        <v>4247</v>
+      <c r="J1430">
+        <v>254765</v>
+      </c>
+      <c r="K1430" t="s">
+        <v>4238</v>
       </c>
       <c r="L1430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1431" spans="1:12">
       <c r="A1431">
-        <v>254085</v>
+        <v>254798</v>
       </c>
       <c r="B1431" t="s">
+        <v>4246</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4247</v>
+      </c>
+      <c r="D1431" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1431" t="s">
         <v>4248</v>
-      </c>
-[...10 lines deleted...]
-        <v>4249</v>
       </c>
       <c r="L1431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1432" spans="1:12">
       <c r="A1432">
-        <v>254087</v>
+        <v>254830</v>
       </c>
       <c r="B1432" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C1432" t="s">
         <v>4250</v>
-      </c>
-[...1 lines deleted...]
-        <v>4251</v>
       </c>
       <c r="D1432" t="s">
         <v>29</v>
       </c>
       <c r="E1432" t="s">
         <v>30</v>
       </c>
       <c r="F1432" t="s">
         <v>171</v>
       </c>
       <c r="H1432" t="s">
-        <v>4252</v>
+        <v>4251</v>
       </c>
       <c r="L1432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1433" spans="1:12">
       <c r="A1433">
-        <v>254093</v>
+        <v>254861</v>
       </c>
       <c r="B1433" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C1433" t="s">
         <v>4253</v>
       </c>
-      <c r="C1433" t="s">
+      <c r="D1433" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>52</v>
+      </c>
+      <c r="H1433" t="s">
         <v>4254</v>
-      </c>
-[...7 lines deleted...]
-        <v>4255</v>
       </c>
       <c r="L1433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1434" spans="1:12">
       <c r="A1434">
-        <v>254094</v>
+        <v>254863</v>
       </c>
       <c r="B1434" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1434" t="s">
         <v>4256</v>
       </c>
-      <c r="C1434" t="s">
+      <c r="D1434" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1434" t="s">
         <v>4257</v>
-      </c>
-[...7 lines deleted...]
-        <v>4258</v>
       </c>
       <c r="L1434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1435" spans="1:12">
       <c r="A1435">
-        <v>254096</v>
+        <v>254869</v>
       </c>
       <c r="B1435" t="s">
+        <v>4258</v>
+      </c>
+      <c r="C1435" t="s">
         <v>4259</v>
       </c>
-      <c r="C1435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1435" t="s">
         <v>14</v>
       </c>
       <c r="E1435" t="s">
-        <v>663</v>
+        <v>862</v>
       </c>
       <c r="H1435" t="s">
         <v>4260</v>
       </c>
       <c r="L1435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1436" spans="1:12">
       <c r="A1436">
-        <v>254101</v>
+        <v>254874</v>
       </c>
       <c r="B1436" t="s">
         <v>4261</v>
       </c>
       <c r="C1436" t="s">
         <v>4262</v>
       </c>
       <c r="D1436" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1436" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1436" t="s">
         <v>4263</v>
       </c>
       <c r="L1436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1437" spans="1:12">
       <c r="A1437">
-        <v>254104</v>
+        <v>254881</v>
       </c>
       <c r="B1437" t="s">
         <v>4264</v>
       </c>
       <c r="C1437" t="s">
         <v>4265</v>
       </c>
       <c r="D1437" t="s">
         <v>14</v>
       </c>
       <c r="E1437" t="s">
         <v>25</v>
       </c>
       <c r="H1437" t="s">
         <v>4266</v>
       </c>
       <c r="L1437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1438" spans="1:12">
       <c r="A1438">
-        <v>254114</v>
+        <v>254895</v>
       </c>
       <c r="B1438" t="s">
         <v>4267</v>
       </c>
       <c r="C1438" t="s">
         <v>4268</v>
       </c>
       <c r="D1438" t="s">
         <v>14</v>
       </c>
       <c r="E1438" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H1438" t="s">
         <v>4269</v>
       </c>
       <c r="L1438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1439" spans="1:12">
       <c r="A1439">
-        <v>254116</v>
+        <v>254896</v>
       </c>
       <c r="B1439" t="s">
         <v>4270</v>
       </c>
       <c r="C1439" t="s">
         <v>4271</v>
       </c>
       <c r="D1439" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>25</v>
       </c>
       <c r="H1439" t="s">
         <v>4272</v>
       </c>
       <c r="L1439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1440" spans="1:12">
       <c r="A1440">
-        <v>254117</v>
+        <v>254903</v>
       </c>
       <c r="B1440" t="s">
         <v>4273</v>
       </c>
       <c r="C1440" t="s">
         <v>4274</v>
       </c>
       <c r="D1440" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1440" t="s">
-        <v>30</v>
+        <v>862</v>
       </c>
       <c r="H1440" t="s">
         <v>4275</v>
       </c>
       <c r="L1440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1441" spans="1:12">
       <c r="A1441">
-        <v>254120</v>
+        <v>254907</v>
       </c>
       <c r="B1441" t="s">
         <v>4276</v>
       </c>
       <c r="C1441" t="s">
         <v>4277</v>
       </c>
       <c r="D1441" t="s">
         <v>14</v>
       </c>
       <c r="E1441" t="s">
-        <v>924</v>
+        <v>862</v>
       </c>
       <c r="H1441" t="s">
         <v>4278</v>
       </c>
-      <c r="J1441">
-[...4 lines deleted...]
-      </c>
       <c r="L1441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1442" spans="1:12">
       <c r="A1442">
-        <v>254126</v>
+        <v>254911</v>
       </c>
       <c r="B1442" t="s">
         <v>4279</v>
       </c>
       <c r="C1442" t="s">
         <v>4280</v>
       </c>
       <c r="D1442" t="s">
         <v>14</v>
       </c>
       <c r="E1442" t="s">
         <v>25</v>
       </c>
       <c r="H1442" t="s">
         <v>4281</v>
       </c>
       <c r="L1442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1443" spans="1:12">
       <c r="A1443">
-        <v>254134</v>
+        <v>254913</v>
       </c>
       <c r="B1443" t="s">
         <v>4282</v>
       </c>
       <c r="C1443" t="s">
         <v>4283</v>
       </c>
       <c r="D1443" t="s">
         <v>14</v>
       </c>
       <c r="E1443" t="s">
-        <v>187</v>
+        <v>862</v>
       </c>
       <c r="H1443" t="s">
         <v>4284</v>
       </c>
       <c r="L1443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1444" spans="1:12">
       <c r="A1444">
-        <v>254141</v>
+        <v>254914</v>
       </c>
       <c r="B1444" t="s">
         <v>4285</v>
       </c>
       <c r="C1444" t="s">
         <v>4286</v>
       </c>
       <c r="D1444" t="s">
         <v>14</v>
       </c>
       <c r="E1444" t="s">
         <v>25</v>
       </c>
       <c r="H1444" t="s">
         <v>4287</v>
       </c>
       <c r="L1444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1445" spans="1:12">
       <c r="A1445">
-        <v>254145</v>
+        <v>254917</v>
       </c>
       <c r="B1445" t="s">
         <v>4288</v>
       </c>
       <c r="C1445" t="s">
         <v>4289</v>
       </c>
       <c r="D1445" t="s">
         <v>14</v>
       </c>
       <c r="E1445" t="s">
         <v>187</v>
       </c>
       <c r="H1445" t="s">
         <v>4290</v>
       </c>
       <c r="L1445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1446" spans="1:12">
       <c r="A1446">
-        <v>254154</v>
+        <v>254935</v>
       </c>
       <c r="B1446" t="s">
         <v>4291</v>
       </c>
       <c r="C1446" t="s">
         <v>4292</v>
       </c>
       <c r="D1446" t="s">
         <v>14</v>
       </c>
       <c r="E1446" t="s">
         <v>25</v>
       </c>
       <c r="H1446" t="s">
         <v>4293</v>
       </c>
       <c r="L1446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1447" spans="1:12">
       <c r="A1447">
-        <v>254157</v>
+        <v>254937</v>
       </c>
       <c r="B1447" t="s">
         <v>4294</v>
       </c>
       <c r="C1447" t="s">
         <v>4295</v>
       </c>
       <c r="D1447" t="s">
         <v>29</v>
       </c>
       <c r="E1447" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>25</v>
       </c>
       <c r="H1447" t="s">
         <v>4296</v>
       </c>
       <c r="L1447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1448" spans="1:12">
       <c r="A1448">
-        <v>254180</v>
+        <v>254939</v>
       </c>
       <c r="B1448" t="s">
         <v>4297</v>
       </c>
       <c r="C1448" t="s">
         <v>4298</v>
       </c>
       <c r="D1448" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="G1448" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1448" t="s">
         <v>4299</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300</v>
       </c>
       <c r="L1448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1449" spans="1:12">
       <c r="A1449">
-        <v>254181</v>
+        <v>254960</v>
       </c>
       <c r="B1449" t="s">
+        <v>4300</v>
+      </c>
+      <c r="C1449" t="s">
         <v>4301</v>
       </c>
-      <c r="C1449" t="s">
+      <c r="D1449" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1449" t="s">
         <v>4302</v>
-      </c>
-[...7 lines deleted...]
-        <v>4303</v>
       </c>
       <c r="L1449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1450" spans="1:12">
       <c r="A1450">
-        <v>254188</v>
+        <v>254961</v>
       </c>
       <c r="B1450" t="s">
+        <v>4303</v>
+      </c>
+      <c r="C1450" t="s">
         <v>4304</v>
       </c>
-      <c r="C1450" t="s">
+      <c r="D1450" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1450" t="s">
         <v>4305</v>
-      </c>
-[...7 lines deleted...]
-        <v>4306</v>
       </c>
       <c r="L1450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1451" spans="1:12">
       <c r="A1451">
-        <v>254197</v>
+        <v>254964</v>
       </c>
       <c r="B1451" t="s">
+        <v>4306</v>
+      </c>
+      <c r="C1451" t="s">
         <v>4307</v>
       </c>
-      <c r="C1451" t="s">
+      <c r="D1451" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>924</v>
+      </c>
+      <c r="H1451" t="s">
         <v>4308</v>
       </c>
-      <c r="D1451" t="s">
-[...6 lines deleted...]
-        <v>4309</v>
+      <c r="J1451">
+        <v>255027</v>
+      </c>
+      <c r="K1451" t="s">
+        <v>1241</v>
       </c>
       <c r="L1451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1452" spans="1:12">
       <c r="A1452">
-        <v>254202</v>
+        <v>254967</v>
       </c>
       <c r="B1452" t="s">
+        <v>4309</v>
+      </c>
+      <c r="C1452" t="s">
         <v>4310</v>
       </c>
-      <c r="C1452" t="s">
+      <c r="D1452" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1452" t="s">
         <v>4311</v>
-      </c>
-[...7 lines deleted...]
-        <v>4312</v>
       </c>
       <c r="L1452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1453" spans="1:12">
       <c r="A1453">
-        <v>254204</v>
+        <v>255025</v>
       </c>
       <c r="B1453" t="s">
+        <v>4312</v>
+      </c>
+      <c r="C1453" t="s">
         <v>4313</v>
       </c>
-      <c r="C1453" t="s">
+      <c r="D1453" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H1453" t="s">
         <v>4314</v>
-      </c>
-[...7 lines deleted...]
-        <v>4315</v>
       </c>
       <c r="L1453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1454" spans="1:12">
       <c r="A1454">
-        <v>254215</v>
+        <v>255027</v>
       </c>
       <c r="B1454" t="s">
-        <v>4316</v>
+        <v>4315</v>
       </c>
       <c r="C1454" t="s">
-        <v>4317</v>
+        <v>1239</v>
       </c>
       <c r="D1454" t="s">
         <v>14</v>
       </c>
       <c r="E1454" t="s">
-        <v>25</v>
+        <v>663</v>
       </c>
       <c r="H1454" t="s">
-        <v>4318</v>
+        <v>1241</v>
       </c>
       <c r="L1454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1455" spans="1:12">
       <c r="A1455">
-        <v>254223</v>
+        <v>255029</v>
       </c>
       <c r="B1455" t="s">
-        <v>4319</v>
+        <v>4316</v>
       </c>
       <c r="C1455" t="s">
-        <v>4320</v>
+        <v>4317</v>
       </c>
       <c r="D1455" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1455" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1455" t="s">
-        <v>4321</v>
+        <v>4318</v>
       </c>
       <c r="L1455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1456" spans="1:12">
       <c r="A1456">
-        <v>254227</v>
+        <v>255031</v>
       </c>
       <c r="B1456" t="s">
-        <v>4322</v>
+        <v>4319</v>
       </c>
       <c r="C1456" t="s">
-        <v>4323</v>
+        <v>4320</v>
       </c>
       <c r="D1456" t="s">
         <v>14</v>
       </c>
       <c r="E1456" t="s">
         <v>25</v>
       </c>
       <c r="H1456" t="s">
-        <v>4324</v>
+        <v>4321</v>
       </c>
       <c r="L1456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1457" spans="1:12">
       <c r="A1457">
-        <v>254228</v>
+        <v>255034</v>
       </c>
       <c r="B1457" t="s">
-        <v>4325</v>
+        <v>4322</v>
       </c>
       <c r="C1457" t="s">
-        <v>4326</v>
+        <v>4323</v>
       </c>
       <c r="D1457" t="s">
-        <v>226</v>
+        <v>14</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>25</v>
       </c>
       <c r="H1457" t="s">
-        <v>4327</v>
+        <v>4324</v>
       </c>
       <c r="L1457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1458" spans="1:12">
       <c r="A1458">
-        <v>254230</v>
+        <v>255035</v>
       </c>
       <c r="B1458" t="s">
-        <v>4328</v>
+        <v>4325</v>
       </c>
       <c r="C1458" t="s">
-        <v>4329</v>
+        <v>4326</v>
       </c>
       <c r="D1458" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1458" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1458" t="s">
-        <v>4330</v>
+        <v>4327</v>
       </c>
       <c r="L1458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1459" spans="1:12">
       <c r="A1459">
-        <v>254232</v>
+        <v>255036</v>
       </c>
       <c r="B1459" t="s">
-        <v>4331</v>
+        <v>4328</v>
       </c>
       <c r="C1459" t="s">
-        <v>4332</v>
+        <v>4329</v>
       </c>
       <c r="D1459" t="s">
         <v>29</v>
       </c>
       <c r="E1459" t="s">
         <v>30</v>
       </c>
       <c r="H1459" t="s">
-        <v>4333</v>
+        <v>4330</v>
       </c>
       <c r="L1459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1460" spans="1:12">
       <c r="A1460">
-        <v>254236</v>
+        <v>255045</v>
       </c>
       <c r="B1460" t="s">
-        <v>4334</v>
+        <v>4331</v>
       </c>
       <c r="C1460" t="s">
-        <v>4335</v>
+        <v>4332</v>
       </c>
       <c r="D1460" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1460" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H1460" t="s">
-        <v>4336</v>
+        <v>4333</v>
       </c>
       <c r="L1460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1461" spans="1:12">
       <c r="A1461">
-        <v>254241</v>
+        <v>255052</v>
       </c>
       <c r="B1461" t="s">
-        <v>4337</v>
+        <v>4334</v>
       </c>
       <c r="C1461" t="s">
-        <v>4338</v>
+        <v>4335</v>
       </c>
       <c r="D1461" t="s">
         <v>14</v>
       </c>
       <c r="E1461" t="s">
-        <v>924</v>
+        <v>25</v>
       </c>
       <c r="H1461" t="s">
-        <v>4339</v>
+        <v>4336</v>
       </c>
       <c r="L1461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1462" spans="1:12">
       <c r="A1462">
-        <v>254242</v>
+        <v>255060</v>
       </c>
       <c r="B1462" t="s">
-        <v>4340</v>
+        <v>4337</v>
       </c>
       <c r="C1462" t="s">
-        <v>4341</v>
+        <v>4338</v>
       </c>
       <c r="D1462" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1462" t="s">
-        <v>924</v>
+        <v>30</v>
       </c>
       <c r="H1462" t="s">
-        <v>4342</v>
+        <v>4339</v>
       </c>
       <c r="L1462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1463" spans="1:12">
       <c r="A1463">
-        <v>254254</v>
+        <v>255079</v>
       </c>
       <c r="B1463" t="s">
-        <v>4343</v>
+        <v>4340</v>
       </c>
       <c r="C1463" t="s">
-        <v>4344</v>
+        <v>4341</v>
       </c>
       <c r="D1463" t="s">
-        <v>226</v>
+        <v>29</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1463" t="s">
+        <v>171</v>
       </c>
       <c r="H1463" t="s">
-        <v>4345</v>
+        <v>4342</v>
       </c>
       <c r="L1463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1464" spans="1:12">
       <c r="A1464">
-        <v>254258</v>
+        <v>255096</v>
       </c>
       <c r="B1464" t="s">
-        <v>4346</v>
+        <v>4343</v>
       </c>
       <c r="C1464" t="s">
-        <v>4347</v>
+        <v>1823</v>
       </c>
       <c r="D1464" t="s">
         <v>14</v>
       </c>
       <c r="E1464" t="s">
         <v>25</v>
       </c>
       <c r="H1464" t="s">
-        <v>4348</v>
+        <v>4344</v>
       </c>
       <c r="L1464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1465" spans="1:12">
       <c r="A1465">
-        <v>254259</v>
+        <v>255109</v>
       </c>
       <c r="B1465" t="s">
-        <v>4349</v>
+        <v>4345</v>
       </c>
       <c r="C1465" t="s">
-        <v>4350</v>
+        <v>4346</v>
       </c>
       <c r="D1465" t="s">
         <v>14</v>
       </c>
       <c r="E1465" t="s">
-        <v>862</v>
+        <v>1212</v>
       </c>
       <c r="H1465" t="s">
-        <v>4351</v>
+        <v>4347</v>
       </c>
       <c r="L1465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1466" spans="1:12">
       <c r="A1466">
-        <v>254260</v>
+        <v>255119</v>
       </c>
       <c r="B1466" t="s">
-        <v>4352</v>
+        <v>4348</v>
       </c>
       <c r="C1466" t="s">
-        <v>4353</v>
+        <v>4349</v>
       </c>
       <c r="D1466" t="s">
         <v>14</v>
       </c>
       <c r="E1466" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="H1466" t="s">
-        <v>4354</v>
+        <v>4350</v>
+      </c>
+      <c r="J1466">
+        <v>255126</v>
+      </c>
+      <c r="K1466" t="s">
+        <v>4351</v>
       </c>
       <c r="L1466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1467" spans="1:12">
       <c r="A1467">
-        <v>254262</v>
+        <v>255126</v>
       </c>
       <c r="B1467" t="s">
-        <v>4355</v>
+        <v>4352</v>
       </c>
       <c r="C1467" t="s">
-        <v>4356</v>
+        <v>4353</v>
       </c>
       <c r="D1467" t="s">
         <v>14</v>
       </c>
       <c r="E1467" t="s">
-        <v>862</v>
+        <v>25</v>
       </c>
       <c r="H1467" t="s">
-        <v>4357</v>
+        <v>4351</v>
       </c>
       <c r="L1467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1468" spans="1:12">
       <c r="A1468">
-        <v>254264</v>
+        <v>255147</v>
       </c>
       <c r="B1468" t="s">
-        <v>4358</v>
+        <v>4354</v>
       </c>
       <c r="C1468" t="s">
-        <v>4359</v>
+        <v>2734</v>
       </c>
       <c r="D1468" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E1468" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>4360</v>
+        <v>25</v>
       </c>
       <c r="H1468" t="s">
-        <v>4361</v>
+        <v>231</v>
       </c>
       <c r="L1468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1469" spans="1:12">
       <c r="A1469">
-        <v>254268</v>
+        <v>255148</v>
       </c>
       <c r="B1469" t="s">
-        <v>4362</v>
+        <v>4355</v>
       </c>
       <c r="C1469" t="s">
-        <v>4363</v>
+        <v>4356</v>
       </c>
       <c r="D1469" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>226</v>
       </c>
       <c r="H1469" t="s">
-        <v>4364</v>
+        <v>4357</v>
       </c>
       <c r="L1469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1470" spans="1:12">
       <c r="A1470">
-        <v>254272</v>
+        <v>255151</v>
       </c>
       <c r="B1470" t="s">
-        <v>4365</v>
+        <v>4358</v>
       </c>
       <c r="C1470" t="s">
-        <v>4366</v>
+        <v>4359</v>
       </c>
       <c r="D1470" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>4360</v>
       </c>
       <c r="H1470" t="s">
-        <v>4367</v>
+        <v>4361</v>
       </c>
       <c r="L1470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1471" spans="1:12">
       <c r="A1471">
-        <v>254276</v>
+        <v>255197</v>
       </c>
       <c r="B1471" t="s">
-        <v>4368</v>
+        <v>4362</v>
       </c>
       <c r="C1471" t="s">
-        <v>4369</v>
+        <v>4363</v>
       </c>
       <c r="D1471" t="s">
         <v>14</v>
       </c>
       <c r="E1471" t="s">
         <v>25</v>
       </c>
       <c r="H1471" t="s">
-        <v>4370</v>
+        <v>4364</v>
       </c>
       <c r="L1471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1472" spans="1:12">
       <c r="A1472">
-        <v>254283</v>
+        <v>255220</v>
       </c>
       <c r="B1472" t="s">
-        <v>4371</v>
+        <v>4365</v>
       </c>
       <c r="C1472" t="s">
-        <v>4372</v>
+        <v>4366</v>
       </c>
       <c r="D1472" t="s">
         <v>14</v>
       </c>
       <c r="E1472" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1472" t="s">
-        <v>4373</v>
+        <v>4367</v>
       </c>
       <c r="L1472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1473" spans="1:12">
       <c r="A1473">
-        <v>254287</v>
+        <v>255225</v>
       </c>
       <c r="B1473" t="s">
-        <v>4374</v>
+        <v>4368</v>
       </c>
       <c r="C1473" t="s">
-        <v>4375</v>
+        <v>4369</v>
       </c>
       <c r="D1473" t="s">
         <v>14</v>
       </c>
       <c r="E1473" t="s">
         <v>25</v>
       </c>
       <c r="H1473" t="s">
-        <v>4376</v>
+        <v>4370</v>
       </c>
       <c r="L1473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1474" spans="1:12">
       <c r="A1474">
-        <v>254288</v>
+        <v>255231</v>
       </c>
       <c r="B1474" t="s">
-        <v>4377</v>
+        <v>4371</v>
       </c>
       <c r="C1474" t="s">
-        <v>4378</v>
+        <v>4372</v>
       </c>
       <c r="D1474" t="s">
         <v>14</v>
       </c>
       <c r="E1474" t="s">
         <v>25</v>
       </c>
       <c r="H1474" t="s">
-        <v>4379</v>
+        <v>4373</v>
       </c>
       <c r="L1474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1475" spans="1:12">
       <c r="A1475">
-        <v>254289</v>
+        <v>255243</v>
       </c>
       <c r="B1475" t="s">
-        <v>4380</v>
+        <v>4374</v>
       </c>
       <c r="C1475" t="s">
-        <v>4381</v>
+        <v>4375</v>
       </c>
       <c r="D1475" t="s">
         <v>14</v>
       </c>
       <c r="E1475" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1475" t="s">
-        <v>4382</v>
+        <v>4376</v>
       </c>
       <c r="L1475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1476" spans="1:12">
       <c r="A1476">
-        <v>254293</v>
+        <v>255254</v>
       </c>
       <c r="B1476" t="s">
-        <v>4383</v>
+        <v>4377</v>
       </c>
       <c r="C1476" t="s">
-        <v>4384</v>
+        <v>4378</v>
       </c>
       <c r="D1476" t="s">
         <v>14</v>
       </c>
       <c r="E1476" t="s">
         <v>25</v>
       </c>
       <c r="H1476" t="s">
-        <v>4385</v>
+        <v>4379</v>
       </c>
       <c r="L1476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1477" spans="1:12">
       <c r="A1477">
-        <v>254294</v>
+        <v>255257</v>
       </c>
       <c r="B1477" t="s">
-        <v>4386</v>
+        <v>4380</v>
       </c>
       <c r="C1477" t="s">
-        <v>4387</v>
+        <v>4381</v>
       </c>
       <c r="D1477" t="s">
         <v>14</v>
       </c>
       <c r="E1477" t="s">
-        <v>187</v>
+        <v>924</v>
       </c>
       <c r="H1477" t="s">
-        <v>4388</v>
+        <v>4382</v>
+      </c>
+      <c r="J1477">
+        <v>255254</v>
+      </c>
+      <c r="K1477" t="s">
+        <v>4379</v>
       </c>
       <c r="L1477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1478" spans="1:12">
       <c r="A1478">
-        <v>254295</v>
+        <v>255269</v>
       </c>
       <c r="B1478" t="s">
-        <v>4389</v>
+        <v>4383</v>
       </c>
       <c r="C1478" t="s">
-        <v>4390</v>
+        <v>4384</v>
       </c>
       <c r="D1478" t="s">
         <v>14</v>
       </c>
       <c r="E1478" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1478" t="s">
-        <v>4391</v>
+        <v>4385</v>
       </c>
       <c r="L1478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1479" spans="1:12">
       <c r="A1479">
-        <v>254296</v>
+        <v>255277</v>
       </c>
       <c r="B1479" t="s">
-        <v>4392</v>
+        <v>4386</v>
       </c>
       <c r="C1479" t="s">
-        <v>4393</v>
+        <v>4387</v>
       </c>
       <c r="D1479" t="s">
         <v>14</v>
       </c>
       <c r="E1479" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1479" t="s">
-        <v>4394</v>
+        <v>4388</v>
       </c>
       <c r="L1479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1480" spans="1:12">
       <c r="A1480">
-        <v>254297</v>
+        <v>255313</v>
       </c>
       <c r="B1480" t="s">
-        <v>4395</v>
+        <v>4389</v>
       </c>
       <c r="C1480" t="s">
-        <v>4396</v>
+        <v>4390</v>
       </c>
       <c r="D1480" t="s">
         <v>14</v>
       </c>
       <c r="E1480" t="s">
-        <v>187</v>
+        <v>62</v>
       </c>
       <c r="H1480" t="s">
-        <v>4397</v>
+        <v>4391</v>
       </c>
       <c r="L1480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1481" spans="1:12">
       <c r="A1481">
-        <v>254301</v>
+        <v>255316</v>
       </c>
       <c r="B1481" t="s">
-        <v>4398</v>
+        <v>4392</v>
       </c>
       <c r="C1481" t="s">
-        <v>4396</v>
+        <v>4393</v>
       </c>
       <c r="D1481" t="s">
         <v>14</v>
       </c>
       <c r="E1481" t="s">
-        <v>881</v>
+        <v>62</v>
       </c>
       <c r="H1481" t="s">
-        <v>4399</v>
-[...5 lines deleted...]
-        <v>4397</v>
+        <v>4394</v>
       </c>
       <c r="L1481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1482" spans="1:12">
       <c r="A1482">
-        <v>254303</v>
+        <v>255317</v>
       </c>
       <c r="B1482" t="s">
-        <v>4400</v>
+        <v>4395</v>
       </c>
       <c r="C1482" t="s">
-        <v>4401</v>
+        <v>4396</v>
       </c>
       <c r="D1482" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1482" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1482" t="s">
-        <v>4402</v>
+        <v>4397</v>
+      </c>
+      <c r="J1482">
+        <v>255316</v>
+      </c>
+      <c r="K1482" t="s">
+        <v>4394</v>
       </c>
       <c r="L1482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1483" spans="1:12">
       <c r="A1483">
-        <v>254305</v>
+        <v>255362</v>
       </c>
       <c r="B1483" t="s">
-        <v>4403</v>
+        <v>4398</v>
       </c>
       <c r="C1483" t="s">
-        <v>4404</v>
+        <v>4399</v>
       </c>
       <c r="D1483" t="s">
         <v>14</v>
       </c>
       <c r="E1483" t="s">
-        <v>1609</v>
+        <v>25</v>
       </c>
       <c r="H1483" t="s">
-        <v>4405</v>
+        <v>4400</v>
       </c>
       <c r="L1483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1484" spans="1:12">
       <c r="A1484">
-        <v>254318</v>
+        <v>255369</v>
       </c>
       <c r="B1484" t="s">
-        <v>4406</v>
+        <v>4401</v>
       </c>
       <c r="C1484" t="s">
-        <v>4407</v>
+        <v>1832</v>
       </c>
       <c r="D1484" t="s">
         <v>14</v>
       </c>
       <c r="E1484" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1484" t="s">
-        <v>4408</v>
+        <v>4402</v>
       </c>
       <c r="L1484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1485" spans="1:12">
       <c r="A1485">
-        <v>254328</v>
+        <v>255370</v>
       </c>
       <c r="B1485" t="s">
-        <v>4409</v>
+        <v>4403</v>
       </c>
       <c r="C1485" t="s">
-        <v>4410</v>
+        <v>4404</v>
       </c>
       <c r="D1485" t="s">
         <v>14</v>
       </c>
       <c r="E1485" t="s">
-        <v>1227</v>
+        <v>25</v>
       </c>
       <c r="H1485" t="s">
-        <v>4411</v>
+        <v>4405</v>
       </c>
       <c r="L1485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1486" spans="1:12">
       <c r="A1486">
-        <v>254333</v>
+        <v>255373</v>
       </c>
       <c r="B1486" t="s">
-        <v>4412</v>
+        <v>4406</v>
       </c>
       <c r="C1486" t="s">
-        <v>4413</v>
+        <v>2968</v>
       </c>
       <c r="D1486" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1486" t="s">
-        <v>187</v>
+        <v>30</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>2969</v>
       </c>
       <c r="H1486" t="s">
-        <v>4414</v>
+        <v>4407</v>
       </c>
       <c r="L1486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1487" spans="1:12">
       <c r="A1487">
-        <v>254334</v>
+        <v>255374</v>
       </c>
       <c r="B1487" t="s">
-        <v>4415</v>
+        <v>4408</v>
       </c>
       <c r="C1487" t="s">
-        <v>4416</v>
+        <v>2968</v>
       </c>
       <c r="D1487" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1487" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1487" t="s">
-        <v>4417</v>
+        <v>4409</v>
       </c>
       <c r="L1487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1488" spans="1:12">
       <c r="A1488">
-        <v>254338</v>
+        <v>255375</v>
       </c>
       <c r="B1488" t="s">
-        <v>4418</v>
+        <v>4410</v>
       </c>
       <c r="C1488" t="s">
-        <v>4419</v>
+        <v>4411</v>
       </c>
       <c r="D1488" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1488" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1488" t="s">
-        <v>4420</v>
+        <v>4412</v>
       </c>
       <c r="L1488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1489" spans="1:12">
       <c r="A1489">
-        <v>254342</v>
+        <v>255378</v>
       </c>
       <c r="B1489" t="s">
-        <v>4421</v>
+        <v>4413</v>
       </c>
       <c r="C1489" t="s">
-        <v>4422</v>
+        <v>4414</v>
       </c>
       <c r="D1489" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1489" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1489" t="s">
-        <v>4423</v>
+        <v>4415</v>
       </c>
       <c r="L1489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1490" spans="1:12">
       <c r="A1490">
-        <v>254344</v>
+        <v>255379</v>
       </c>
       <c r="B1490" t="s">
-        <v>4424</v>
+        <v>4416</v>
       </c>
       <c r="C1490" t="s">
-        <v>4425</v>
+        <v>4417</v>
       </c>
       <c r="D1490" t="s">
         <v>14</v>
       </c>
       <c r="E1490" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="H1490" t="s">
-        <v>4426</v>
+        <v>4418</v>
       </c>
       <c r="L1490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1491" spans="1:12">
       <c r="A1491">
-        <v>254359</v>
+        <v>255380</v>
       </c>
       <c r="B1491" t="s">
-        <v>4427</v>
+        <v>4419</v>
       </c>
       <c r="C1491" t="s">
-        <v>4428</v>
+        <v>4420</v>
       </c>
       <c r="D1491" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1491" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1491" t="s">
-        <v>4429</v>
+        <v>4421</v>
       </c>
       <c r="L1491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1492" spans="1:12">
       <c r="A1492">
-        <v>254369</v>
+        <v>255390</v>
       </c>
       <c r="B1492" t="s">
-        <v>4430</v>
+        <v>4422</v>
       </c>
       <c r="C1492" t="s">
-        <v>4431</v>
+        <v>4423</v>
       </c>
       <c r="D1492" t="s">
         <v>14</v>
       </c>
       <c r="E1492" t="s">
         <v>25</v>
       </c>
       <c r="H1492" t="s">
-        <v>4432</v>
+        <v>4424</v>
       </c>
       <c r="L1492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1493" spans="1:12">
       <c r="A1493">
-        <v>254373</v>
+        <v>255395</v>
       </c>
       <c r="B1493" t="s">
-        <v>4433</v>
+        <v>4425</v>
       </c>
       <c r="C1493" t="s">
-        <v>4434</v>
+        <v>4426</v>
       </c>
       <c r="D1493" t="s">
         <v>14</v>
       </c>
       <c r="E1493" t="s">
         <v>25</v>
       </c>
       <c r="H1493" t="s">
-        <v>4435</v>
+        <v>4427</v>
       </c>
       <c r="L1493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1494" spans="1:12">
       <c r="A1494">
-        <v>254377</v>
+        <v>255396</v>
       </c>
       <c r="B1494" t="s">
-        <v>4436</v>
+        <v>4428</v>
       </c>
       <c r="C1494" t="s">
-        <v>1230</v>
+        <v>4429</v>
       </c>
       <c r="D1494" t="s">
         <v>14</v>
       </c>
       <c r="E1494" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1494" t="s">
-        <v>4437</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>4430</v>
       </c>
       <c r="L1494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1495" spans="1:12">
       <c r="A1495">
-        <v>254383</v>
+        <v>255398</v>
       </c>
       <c r="B1495" t="s">
-        <v>4438</v>
+        <v>4431</v>
       </c>
       <c r="C1495" t="s">
-        <v>1230</v>
+        <v>4432</v>
       </c>
       <c r="D1495" t="s">
         <v>14</v>
       </c>
       <c r="E1495" t="s">
-        <v>4439</v>
+        <v>62</v>
       </c>
       <c r="H1495" t="s">
-        <v>4440</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>4433</v>
       </c>
       <c r="L1495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1496" spans="1:12">
       <c r="A1496">
-        <v>254384</v>
+        <v>255401</v>
       </c>
       <c r="B1496" t="s">
-        <v>4441</v>
+        <v>4434</v>
       </c>
       <c r="C1496" t="s">
-        <v>4442</v>
+        <v>4435</v>
       </c>
       <c r="D1496" t="s">
         <v>14</v>
       </c>
       <c r="E1496" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="H1496" t="s">
-        <v>4443</v>
+        <v>4436</v>
       </c>
       <c r="L1496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1497" spans="1:12">
       <c r="A1497">
-        <v>254385</v>
+        <v>255409</v>
       </c>
       <c r="B1497" t="s">
-        <v>4444</v>
+        <v>4437</v>
       </c>
       <c r="C1497" t="s">
-        <v>4445</v>
+        <v>4438</v>
       </c>
       <c r="D1497" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>4439</v>
       </c>
       <c r="H1497" t="s">
-        <v>4446</v>
+        <v>4440</v>
       </c>
       <c r="L1497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1498" spans="1:12">
       <c r="A1498">
-        <v>254387</v>
+        <v>255411</v>
       </c>
       <c r="B1498" t="s">
-        <v>4447</v>
+        <v>4441</v>
       </c>
       <c r="C1498" t="s">
-        <v>4448</v>
+        <v>4442</v>
       </c>
       <c r="D1498" t="s">
         <v>14</v>
       </c>
       <c r="E1498" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1498" t="s">
-        <v>4449</v>
+        <v>4443</v>
       </c>
       <c r="L1498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1499" spans="1:12">
       <c r="A1499">
-        <v>254432</v>
+        <v>255415</v>
       </c>
       <c r="B1499" t="s">
-        <v>4450</v>
+        <v>4444</v>
       </c>
       <c r="C1499" t="s">
-        <v>4451</v>
+        <v>4445</v>
       </c>
       <c r="D1499" t="s">
         <v>14</v>
       </c>
       <c r="E1499" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1499" t="s">
-        <v>4452</v>
+        <v>4446</v>
       </c>
       <c r="L1499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1500" spans="1:12">
       <c r="A1500">
-        <v>254438</v>
+        <v>255417</v>
       </c>
       <c r="B1500" t="s">
-        <v>4453</v>
+        <v>4447</v>
       </c>
       <c r="C1500" t="s">
-        <v>1230</v>
+        <v>4448</v>
       </c>
       <c r="D1500" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>4449</v>
       </c>
       <c r="H1500" t="s">
-        <v>4454</v>
-[...5 lines deleted...]
-        <v>4440</v>
+        <v>4450</v>
       </c>
       <c r="L1500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1501" spans="1:12">
       <c r="A1501">
-        <v>254439</v>
+        <v>255419</v>
       </c>
       <c r="B1501" t="s">
-        <v>4455</v>
+        <v>4451</v>
       </c>
       <c r="C1501" t="s">
-        <v>4456</v>
+        <v>4452</v>
       </c>
       <c r="D1501" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1501" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>82</v>
       </c>
       <c r="H1501" t="s">
-        <v>4457</v>
+        <v>4453</v>
       </c>
       <c r="L1501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1502" spans="1:12">
       <c r="A1502">
-        <v>254443</v>
+        <v>255423</v>
       </c>
       <c r="B1502" t="s">
-        <v>4458</v>
+        <v>4454</v>
       </c>
       <c r="C1502" t="s">
-        <v>4459</v>
+        <v>4455</v>
       </c>
       <c r="D1502" t="s">
         <v>14</v>
       </c>
       <c r="E1502" t="s">
-        <v>25</v>
+        <v>1440</v>
       </c>
       <c r="H1502" t="s">
-        <v>4460</v>
+        <v>4456</v>
       </c>
       <c r="L1502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1503" spans="1:12">
       <c r="A1503">
-        <v>254446</v>
+        <v>255425</v>
       </c>
       <c r="B1503" t="s">
-        <v>4461</v>
+        <v>4457</v>
       </c>
       <c r="C1503" t="s">
-        <v>4462</v>
+        <v>4458</v>
       </c>
       <c r="D1503" t="s">
         <v>14</v>
       </c>
       <c r="E1503" t="s">
         <v>25</v>
       </c>
       <c r="H1503" t="s">
-        <v>4463</v>
+        <v>4459</v>
       </c>
       <c r="L1503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1504" spans="1:12">
       <c r="A1504">
-        <v>254447</v>
+        <v>255426</v>
       </c>
       <c r="B1504" t="s">
-        <v>4464</v>
+        <v>4460</v>
       </c>
       <c r="C1504" t="s">
-        <v>4465</v>
+        <v>4461</v>
       </c>
       <c r="D1504" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1504" t="s">
-        <v>187</v>
+        <v>30</v>
       </c>
       <c r="H1504" t="s">
-        <v>4466</v>
+        <v>4462</v>
       </c>
       <c r="L1504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1505" spans="1:12">
       <c r="A1505">
-        <v>254458</v>
+        <v>255427</v>
       </c>
       <c r="B1505" t="s">
-        <v>4467</v>
+        <v>4463</v>
       </c>
       <c r="C1505" t="s">
-        <v>1230</v>
+        <v>4464</v>
       </c>
       <c r="D1505" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1505" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1505" t="s">
-        <v>4468</v>
-[...5 lines deleted...]
-        <v>1221</v>
+        <v>4465</v>
       </c>
       <c r="L1505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1506" spans="1:12">
       <c r="A1506">
-        <v>254464</v>
+        <v>255428</v>
       </c>
       <c r="B1506" t="s">
-        <v>4469</v>
+        <v>4466</v>
       </c>
       <c r="C1506" t="s">
-        <v>4470</v>
+        <v>4467</v>
       </c>
       <c r="D1506" t="s">
         <v>29</v>
       </c>
       <c r="E1506" t="s">
         <v>30</v>
       </c>
-      <c r="G1506" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H1506" t="s">
-        <v>4472</v>
+        <v>4468</v>
       </c>
       <c r="L1506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1507" spans="1:12">
       <c r="A1507">
-        <v>254466</v>
+        <v>255429</v>
       </c>
       <c r="B1507" t="s">
-        <v>4473</v>
+        <v>4469</v>
       </c>
       <c r="C1507" t="s">
-        <v>1033</v>
+        <v>4470</v>
       </c>
       <c r="D1507" t="s">
         <v>29</v>
       </c>
       <c r="E1507" t="s">
         <v>30</v>
       </c>
-      <c r="G1507" t="s">
+      <c r="H1507" t="s">
         <v>4471</v>
-      </c>
-[...1 lines deleted...]
-        <v>4474</v>
       </c>
       <c r="L1507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1508" spans="1:12">
       <c r="A1508">
-        <v>254475</v>
+        <v>255430</v>
       </c>
       <c r="B1508" t="s">
-        <v>4475</v>
+        <v>4472</v>
       </c>
       <c r="C1508" t="s">
-        <v>4476</v>
+        <v>4473</v>
       </c>
       <c r="D1508" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>4477</v>
+        <v>20</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>3092</v>
       </c>
       <c r="H1508" t="s">
-        <v>4478</v>
+        <v>4474</v>
       </c>
       <c r="L1508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1509" spans="1:12">
       <c r="A1509">
-        <v>254481</v>
+        <v>255432</v>
       </c>
       <c r="B1509" t="s">
-        <v>4479</v>
+        <v>4475</v>
       </c>
       <c r="C1509" t="s">
-        <v>4480</v>
+        <v>4476</v>
       </c>
       <c r="D1509" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1509" t="s">
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="F1509" t="s">
+        <v>171</v>
       </c>
       <c r="H1509" t="s">
-        <v>4481</v>
+        <v>4477</v>
       </c>
       <c r="L1509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1510" spans="1:12">
       <c r="A1510">
-        <v>254484</v>
+        <v>255433</v>
       </c>
       <c r="B1510" t="s">
-        <v>4482</v>
+        <v>4478</v>
       </c>
       <c r="C1510" t="s">
-        <v>4476</v>
+        <v>4479</v>
       </c>
       <c r="D1510" t="s">
         <v>14</v>
       </c>
       <c r="E1510" t="s">
         <v>25</v>
       </c>
       <c r="H1510" t="s">
-        <v>4483</v>
-[...5 lines deleted...]
-        <v>4478</v>
+        <v>4480</v>
       </c>
       <c r="L1510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1511" spans="1:12">
       <c r="A1511">
-        <v>254491</v>
+        <v>255444</v>
       </c>
       <c r="B1511" t="s">
+        <v>4481</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D1511" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>4483</v>
+      </c>
+      <c r="H1511" t="s">
         <v>4484</v>
-      </c>
-[...16 lines deleted...]
-        <v>4487</v>
       </c>
       <c r="L1511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1512" spans="1:12">
       <c r="A1512">
-        <v>254500</v>
+        <v>255447</v>
       </c>
       <c r="B1512" t="s">
-        <v>4488</v>
+        <v>4485</v>
       </c>
       <c r="C1512" t="s">
-        <v>4485</v>
+        <v>4486</v>
       </c>
       <c r="D1512" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E1512" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H1512" t="s">
-        <v>4489</v>
-[...4 lines deleted...]
-      <c r="K1512" t="s">
         <v>4487</v>
       </c>
       <c r="L1512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1513" spans="1:12">
       <c r="A1513">
-        <v>254513</v>
+        <v>255451</v>
       </c>
       <c r="B1513" t="s">
+        <v>4488</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4489</v>
+      </c>
+      <c r="D1513" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1513" t="s">
         <v>4490</v>
-      </c>
-[...16 lines deleted...]
-        <v>4493</v>
       </c>
       <c r="L1513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1514" spans="1:12">
       <c r="A1514">
-        <v>254515</v>
+        <v>255452</v>
       </c>
       <c r="B1514" t="s">
-        <v>4494</v>
+        <v>4491</v>
       </c>
       <c r="C1514" t="s">
-        <v>1021</v>
+        <v>1637</v>
       </c>
       <c r="D1514" t="s">
         <v>14</v>
       </c>
       <c r="E1514" t="s">
         <v>25</v>
       </c>
       <c r="H1514" t="s">
-        <v>4495</v>
+        <v>4492</v>
       </c>
       <c r="L1514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1515" spans="1:12">
       <c r="A1515">
-        <v>254517</v>
+        <v>255457</v>
       </c>
       <c r="B1515" t="s">
-        <v>4496</v>
+        <v>4493</v>
       </c>
       <c r="C1515" t="s">
-        <v>4497</v>
+        <v>4494</v>
       </c>
       <c r="D1515" t="s">
         <v>14</v>
       </c>
       <c r="E1515" t="s">
-        <v>881</v>
+        <v>25</v>
       </c>
       <c r="H1515" t="s">
-        <v>4498</v>
-[...5 lines deleted...]
-        <v>4493</v>
+        <v>4495</v>
       </c>
       <c r="L1515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1516" spans="1:12">
       <c r="A1516">
-        <v>254524</v>
+        <v>255461</v>
       </c>
       <c r="B1516" t="s">
-        <v>4499</v>
+        <v>4496</v>
       </c>
       <c r="C1516" t="s">
-        <v>4500</v>
+        <v>1532</v>
       </c>
       <c r="D1516" t="s">
         <v>14</v>
       </c>
       <c r="E1516" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1516" t="s">
-        <v>4501</v>
+        <v>1540</v>
       </c>
       <c r="L1516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1517" spans="1:12">
       <c r="A1517">
-        <v>254536</v>
+        <v>255462</v>
       </c>
       <c r="B1517" t="s">
-        <v>4502</v>
+        <v>4497</v>
       </c>
       <c r="C1517" t="s">
-        <v>4503</v>
+        <v>4498</v>
       </c>
       <c r="D1517" t="s">
         <v>14</v>
       </c>
       <c r="E1517" t="s">
-        <v>187</v>
+        <v>25</v>
       </c>
       <c r="H1517" t="s">
-        <v>4493</v>
+        <v>4499</v>
       </c>
       <c r="L1517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1518" spans="1:12">
       <c r="A1518">
-        <v>254547</v>
+        <v>255463</v>
       </c>
       <c r="B1518" t="s">
-        <v>4504</v>
+        <v>4500</v>
       </c>
       <c r="C1518" t="s">
-        <v>4476</v>
+        <v>4501</v>
       </c>
       <c r="D1518" t="s">
         <v>14</v>
       </c>
       <c r="E1518" t="s">
         <v>25</v>
       </c>
       <c r="H1518" t="s">
-        <v>4505</v>
-[...5 lines deleted...]
-        <v>4478</v>
+        <v>4502</v>
       </c>
       <c r="L1518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1519" spans="1:12">
       <c r="A1519">
-        <v>254555</v>
+        <v>255473</v>
       </c>
       <c r="B1519" t="s">
-        <v>4506</v>
+        <v>4503</v>
       </c>
       <c r="C1519" t="s">
-        <v>4507</v>
+        <v>4504</v>
       </c>
       <c r="D1519" t="s">
         <v>14</v>
       </c>
       <c r="E1519" t="s">
-        <v>933</v>
+        <v>25</v>
       </c>
       <c r="H1519" t="s">
-        <v>4508</v>
+        <v>4505</v>
       </c>
       <c r="L1519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1520" spans="1:12">
       <c r="A1520">
-        <v>254561</v>
+        <v>255476</v>
       </c>
       <c r="B1520" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1520" t="s">
+        <v>29</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>4508</v>
+      </c>
+      <c r="H1520" t="s">
         <v>4509</v>
-      </c>
-[...10 lines deleted...]
-        <v>4487</v>
       </c>
       <c r="L1520" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>