--- v0 (2026-01-05)
+++ v1 (2026-07-27)
@@ -425,51 +425,51 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855329</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855330</t>
   </si>
   <si>
     <t xml:space="preserve">Re: !!!! proposal text for initial lab response to novel cov evd-labnet. Please respond. </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855330</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855332</t>
   </si>
   <si>
     <t>RE: urgent but quick question</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855332</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855334</t>
   </si>
   <si>
-    <t>RE: novel_x0009_coronavirus identified</t>
+    <t>RE: novel	coronavirus identified</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855334</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855337</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855337</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855338</t>
   </si>
   <si>
     <t xml:space="preserve">RE: !!!! proposal text for initial lab response to novel cov evd-labnet. Please respond. </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3784775-1062665-pdo/document/VWS-WOO-03b-855338</t>
   </si>
   <si>
     <t>VWS-WOO-03b-855350</t>
   </si>
   <si>
     <t>20200109 Conceptsignaal Cluster van pneumonie van onbekende oorzaak in China_v2.docx</t>
   </si>