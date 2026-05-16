--- v0 (2025-12-19)
+++ v1 (2026-05-16)
@@ -1289,51 +1289,52 @@
   <si>
     <t>VWS-WOO-03b-660449</t>
   </si>
   <si>
     <t>SGRP5_1_Isala.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660449</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660451</t>
   </si>
   <si>
     <t>Brief aan Parlement TK - 01112021 - wijzigingen na 128e advies.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660451</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660452</t>
   </si>
   <si>
     <t>Brief aan Parlement TK v2 SCHOON.docx</t>
   </si>
   <si>
-    <t>concept kamerbrief_x000A_</t>
+    <t xml:space="preserve">concept kamerbrief
+</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660452</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660453</t>
   </si>
   <si>
     <t>Brief aan Parlement TK v3 JvZ_BCO OMT aanpassing.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660453</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660454</t>
   </si>
   <si>
     <t>20211102 Briefpassage BCO aangepast op BAO advies.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660454</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660455</t>
   </si>
@@ -1409,51 +1410,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660462</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660464</t>
   </si>
   <si>
     <t>VWS begroting 2022 -1ste nota van wijziging.pdf</t>
   </si>
   <si>
     <t>concept Kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660464</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660466</t>
   </si>
   <si>
     <t>SARS-CoV-2 Sarbeco in house Real time PCR-Validatieplan.pdf</t>
   </si>
   <si>
     <t>5.1.5</t>
   </si>
   <si>
-    <t>Concept _x000A_</t>
+    <t xml:space="preserve">Concept 
+</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660466</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660468</t>
   </si>
   <si>
     <t>12. Toelichting PCR_RIVM.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660468</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660470</t>
   </si>
   <si>
     <t>Brief aan Parlement TK - 01112021 - nieuwe versie tekst H7.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-660470</t>
   </si>
   <si>
     <t>VWS-WOO-03b-660471</t>
   </si>
@@ -2081,51 +2083,52 @@
   <si>
     <t>VWS-WOO-03b-661730</t>
   </si>
   <si>
     <t>1.a.4. CONCEPT Tijdlijn Langdurige Zorg 2de tijdvak - versie 18 jan tbv BR.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-661730</t>
   </si>
   <si>
     <t>VWS-WOO-03b-661731</t>
   </si>
   <si>
     <t>1.a.5. CONCEPT Tijdlijn Testbeleid en capaciteit 2de tijdvak - versie 18 jan tbv BR.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-661731</t>
   </si>
   <si>
     <t>VWS-WOO-03b-661732</t>
   </si>
   <si>
     <t>1.a.6. CONCEPT Tijdlijn Testbeleid- en capaciteit 3e tijdvak - versie 18 jan tbv BR.pdf</t>
   </si>
   <si>
-    <t>Concept verslag_x000A_</t>
+    <t xml:space="preserve">Concept verslag
+</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-661732</t>
   </si>
   <si>
     <t>VWS-WOO-03b-661733</t>
   </si>
   <si>
     <t>1.a.7. CONCEPT Tijdlijn Vliegverkeer en Toerisme 3e tijdvak - versie 18 jan tbv BR.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-661733</t>
   </si>
   <si>
     <t>VWS-WOO-03b-661734</t>
   </si>
   <si>
     <t>1.a.8. CONCEPT Tijdlijn Zorgbonus 1e tm 4de tijdvak - versie 18 jan tbv BR.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3715330-1056060-pdo/document/VWS-WOO-03b-661734</t>
   </si>
   <si>
     <t>VWS-WOO-03b-661735</t>
   </si>