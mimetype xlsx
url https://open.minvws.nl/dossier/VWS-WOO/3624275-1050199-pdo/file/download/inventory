--- v0 (2025-12-08)
+++ v1 (2026-06-19)
@@ -12,290 +12,287 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Document ID</t>
   </si>
   <si>
     <t>Document naam</t>
   </si>
   <si>
     <t>Bestandsnaam</t>
   </si>
   <si>
     <t>Beoordeling</t>
   </si>
   <si>
     <t>Beoordelingsgrond</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196385</t>
   </si>
   <si>
     <t>200531_Janssen COVID19 vaccine proposal EC_final.pdf</t>
   </si>
   <si>
+    <t>Niet openbaar</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196385</t>
+  </si>
+  <si>
+    <t>Woo-deelbesluit aangaande vaccinatie aansprakelijkheid</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196388</t>
+  </si>
+  <si>
+    <t>200619_Janssen EC Term Sheet_v1 (002) financial remarks.docx</t>
+  </si>
+  <si>
+    <t>5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196388</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196389</t>
+  </si>
+  <si>
+    <t>200619_Janssen EC Term Sheet_v1_legal nlec.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196390</t>
+  </si>
+  <si>
+    <t>HRM list of comments to Janssen proposal dated 19.06.20 legalnlec.docx</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.5;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196391</t>
+  </si>
+  <si>
+    <t>200619_Janssen EC Term Sheet_v1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196391</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196393</t>
+  </si>
+  <si>
+    <t>Answers EC questions Final_.pdf</t>
+  </si>
+  <si>
+    <t>buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196401</t>
+  </si>
+  <si>
+    <t>FW: Vaccines - follow-up</t>
+  </si>
+  <si>
+    <t>5.1.2b</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196401</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196415</t>
+  </si>
+  <si>
+    <t>Non-paper accompanying draft Agreement.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196415</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196449</t>
+  </si>
+  <si>
+    <t>FW: Confidential, new proposal J&amp;J with our comments</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2f</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196449</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196453</t>
+  </si>
+  <si>
+    <t>FW: EC term sheet</t>
+  </si>
+  <si>
     <t>Deels openbaar</t>
   </si>
   <si>
-    <t>5.1.1c;5.1.2f;5.1.5;buiten verzoek</t>
-[...95 lines deleted...]
-    <t>FW: Confidential, new proposal J&amp;J with our comments</t>
+    <t>5.1.2e;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196455</t>
+  </si>
+  <si>
+    <t>200619 Janssen EC Term Sheet v1 legal financial JNT ES comments — PG.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196457</t>
+  </si>
+  <si>
+    <t>List of comments to Janssen proposal legal ES comments.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196458</t>
+  </si>
+  <si>
+    <t>200619_Janssen EC Term Sheet_v1_legal financial JNT ES comments.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: J&amp;J proposal </t>
+  </si>
+  <si>
+    <t>5.1.2a;5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-196514</t>
+  </si>
+  <si>
+    <t>RE: Comments JNT J&amp;J</t>
   </si>
   <si>
     <t>5.1.2a;5.1.2e</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196449</t>
-[...58 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196514</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196515</t>
   </si>
   <si>
     <t>RE: Confidential, new proposal J&amp;J with our comments</t>
   </si>
   <si>
     <t>5.1.1c;5.1.2a;5.1.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196515</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196522</t>
   </si>
   <si>
     <t>Re: Follow Up to Discussion between --- and ---</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196522</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196525</t>
   </si>
   <si>
     <t>RE: J&amp;J</t>
   </si>
   <si>
-    <t>5.1.2e;5.1.2i;5.1.5</t>
+    <t>5.1.2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196525</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196578</t>
   </si>
   <si>
     <t>FW: Vragen over aansprakelijkheid rond COVID-vaccinaties</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196578</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196581</t>
   </si>
   <si>
     <t>RE: Vragen over aansprakelijkheid rond COVID-vaccinaties</t>
   </si>
   <si>
     <t>5.1.2e</t>
   </si>
@@ -344,63 +341,60 @@
   <si>
     <t>FW: J&amp;J</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196619</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196620</t>
   </si>
   <si>
     <t>FW: Liabilities = URGENT</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196620</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196629</t>
   </si>
   <si>
     <t>RE: Follow Up to Discussion between --- and ---</t>
   </si>
   <si>
-    <t>5.1.2a</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196629</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196630</t>
   </si>
   <si>
     <t>RE: EU - J&amp;J - Vaccines</t>
   </si>
   <si>
-    <t>5.1.2e;5.1.2i Concept;5.1.5</t>
+    <t>5.1.2i Concept;5.1.5</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196630</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196631</t>
   </si>
   <si>
     <t>RE:   Follow Up to Discussion between --- and ---</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196631</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196635</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196635</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196655</t>
   </si>
   <si>
     <t>RE: Follow Up to Discussion on EU Contractual Indemnity Provision</t>
   </si>
@@ -570,50 +564,53 @@
     <t>Verslag 22 juli 2020 gesprek - CIE NL JJ.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196837</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196838</t>
   </si>
   <si>
     <t>Annex 7 - C_2020_4192_F1_ANNEX_EN_V3_P1_1085039 (1).pdf.pdf.pdf</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.overheid.nl/repository/ronl-fc66074b-1c99-43c2-8e38-97397152610b/1/pdf/annex-commission-decision.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196838</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196840</t>
   </si>
   <si>
     <t>Verslag 4e meeting van de Steering Board 10 juli 2020.docx.docx</t>
+  </si>
+  <si>
+    <t>5.1.1c;5.1.2a;5.1.2e;5.1.2f</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196840</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196841</t>
   </si>
   <si>
     <t>Verslag JNT 15 juli 2020.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196841</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196842</t>
   </si>
   <si>
     <t>Verslag JNT 2 juli 2020.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3624275-1050199-pdo/document/VWS-WOO-Spc-196842</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-196843</t>
   </si>
@@ -1129,1688 +1126,1619 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2">
         <v>196385</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3">
         <v>196388</v>
       </c>
       <c r="B3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
         <v>196389</v>
       </c>
       <c r="B4" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="L4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5">
         <v>196390</v>
       </c>
       <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>196391</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="L6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>196393</v>
       </c>
       <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>34</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>196401</v>
       </c>
       <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
         <v>38</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>196415</v>
       </c>
       <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>196449</v>
       </c>
       <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>196453</v>
       </c>
       <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
         <v>50</v>
       </c>
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>196455</v>
       </c>
       <c r="B12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>196457</v>
       </c>
       <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" t="s">
         <v>57</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>196458</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>196499</v>
       </c>
       <c r="B15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
         <v>63</v>
       </c>
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>64</v>
       </c>
-      <c r="D15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>196514</v>
       </c>
       <c r="B16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" t="s">
         <v>67</v>
       </c>
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>68</v>
       </c>
-      <c r="D16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L16" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>196515</v>
       </c>
       <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
         <v>70</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" t="s">
         <v>71</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>72</v>
       </c>
-      <c r="H17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>196522</v>
       </c>
       <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
         <v>74</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" t="s">
+        <v>67</v>
+      </c>
+      <c r="H18" t="s">
         <v>75</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L18" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>196525</v>
       </c>
       <c r="B19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" t="s">
         <v>77</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" t="s">
         <v>78</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>79</v>
       </c>
-      <c r="H19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L19" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>196578</v>
       </c>
       <c r="B20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C20" t="s">
         <v>81</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" t="s">
         <v>82</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>83</v>
       </c>
-      <c r="H20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L20" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>196581</v>
       </c>
       <c r="B21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C21" t="s">
         <v>85</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
         <v>86</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>87</v>
       </c>
-      <c r="H21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L21" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>196597</v>
       </c>
       <c r="B22" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" t="s">
         <v>89</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" t="s">
+        <v>67</v>
+      </c>
+      <c r="H22" t="s">
         <v>90</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L22" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>196606</v>
       </c>
       <c r="B23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C23" t="s">
         <v>92</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" t="s">
         <v>93</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>196612</v>
       </c>
       <c r="B24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" t="s">
         <v>96</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>196618</v>
       </c>
       <c r="B25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" t="s">
         <v>98</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="H25" t="s">
         <v>99</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>196619</v>
       </c>
       <c r="B26" t="s">
+        <v>100</v>
+      </c>
+      <c r="C26" t="s">
         <v>101</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" t="s">
+        <v>67</v>
+      </c>
+      <c r="H26" t="s">
         <v>102</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>196620</v>
       </c>
       <c r="B27" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" t="s">
         <v>104</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" t="s">
         <v>105</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>106</v>
       </c>
-      <c r="H27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L27" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>196629</v>
       </c>
       <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" t="s">
         <v>109</v>
       </c>
-      <c r="D28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>196630</v>
       </c>
       <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
         <v>112</v>
       </c>
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>113</v>
       </c>
-      <c r="D29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L29" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>196631</v>
       </c>
       <c r="B30" t="s">
+        <v>114</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30" t="s">
         <v>116</v>
       </c>
-      <c r="C30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>196635</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D31" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
       <c r="E31" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="H31" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>118</v>
       </c>
       <c r="L31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>196655</v>
       </c>
       <c r="B32" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" t="s">
+        <v>49</v>
+      </c>
+      <c r="E32" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" t="s">
         <v>121</v>
       </c>
-      <c r="C32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L32" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>196658</v>
       </c>
       <c r="B33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E33" t="s">
+        <v>123</v>
+      </c>
+      <c r="H33" t="s">
         <v>124</v>
       </c>
-      <c r="C33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L33" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>196673</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="L34" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>196682</v>
       </c>
       <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" t="s">
         <v>129</v>
       </c>
-      <c r="C35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L35" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>196683</v>
       </c>
       <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" t="s">
+        <v>131</v>
+      </c>
+      <c r="D36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" t="s">
+        <v>37</v>
+      </c>
+      <c r="H36" t="s">
         <v>132</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L36" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>196689</v>
       </c>
       <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" t="s">
+        <v>49</v>
+      </c>
+      <c r="E37" t="s">
+        <v>86</v>
+      </c>
+      <c r="H37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L37" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>196694</v>
       </c>
       <c r="B38" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" t="s">
+        <v>137</v>
+      </c>
+      <c r="H38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L38" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>196710</v>
       </c>
       <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" t="s">
+        <v>140</v>
+      </c>
+      <c r="D39" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" t="s">
+        <v>41</v>
+      </c>
+      <c r="H39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L39" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>196712</v>
       </c>
       <c r="B40" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E40" t="s">
         <v>144</v>
       </c>
-      <c r="C40" t="s">
+      <c r="H40" t="s">
         <v>145</v>
       </c>
-      <c r="D40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L40" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>196713</v>
       </c>
       <c r="B41" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H41" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="L41" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>196722</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E42" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H42" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="L42" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>196759</v>
       </c>
       <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" t="s">
+        <v>151</v>
+      </c>
+      <c r="D43" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" t="s">
+        <v>41</v>
+      </c>
+      <c r="H43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L43" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>196763</v>
       </c>
       <c r="B44" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44" t="s">
         <v>155</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L44" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>196771</v>
       </c>
       <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" t="s">
+        <v>157</v>
+      </c>
+      <c r="D45" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" t="s">
+        <v>41</v>
+      </c>
+      <c r="H45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L45" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>196775</v>
       </c>
       <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>162</v>
       </c>
-      <c r="D46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L46" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>196779</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C47" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E47" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
       <c r="H47" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="L47" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>196827</v>
       </c>
       <c r="B48" t="s">
+        <v>165</v>
+      </c>
+      <c r="C48" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" t="s">
+        <v>19</v>
+      </c>
+      <c r="H48" t="s">
         <v>167</v>
       </c>
-      <c r="C48" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L48" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>196828</v>
       </c>
       <c r="B49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" t="s">
+        <v>169</v>
+      </c>
+      <c r="D49" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" t="s">
+        <v>41</v>
+      </c>
+      <c r="H49" t="s">
         <v>170</v>
       </c>
-      <c r="C49" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L49" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>196835</v>
       </c>
       <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" t="s">
+        <v>172</v>
+      </c>
+      <c r="D50" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" t="s">
+        <v>78</v>
+      </c>
+      <c r="H50" t="s">
         <v>173</v>
       </c>
-      <c r="C50" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L50" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>196837</v>
       </c>
       <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" t="s">
+        <v>49</v>
+      </c>
+      <c r="E51" t="s">
+        <v>123</v>
+      </c>
+      <c r="H51" t="s">
         <v>176</v>
       </c>
-      <c r="C51" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L51" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>196838</v>
       </c>
       <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" t="s">
         <v>179</v>
       </c>
-      <c r="C52" t="s">
+      <c r="G52" t="s">
         <v>180</v>
       </c>
-      <c r="D52" t="s">
+      <c r="H52" t="s">
         <v>181</v>
       </c>
-      <c r="G52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L52" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>196840</v>
       </c>
       <c r="B53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C53" t="s">
+        <v>183</v>
+      </c>
+      <c r="D53" t="s">
+        <v>49</v>
+      </c>
+      <c r="E53" t="s">
         <v>184</v>
       </c>
-      <c r="C53" t="s">
+      <c r="H53" t="s">
         <v>185</v>
       </c>
-      <c r="D53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L53" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>196841</v>
       </c>
       <c r="B54" t="s">
+        <v>186</v>
+      </c>
+      <c r="C54" t="s">
         <v>187</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" t="s">
+        <v>78</v>
+      </c>
+      <c r="H54" t="s">
         <v>188</v>
       </c>
-      <c r="D54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L54" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>196842</v>
       </c>
       <c r="B55" t="s">
+        <v>189</v>
+      </c>
+      <c r="C55" t="s">
         <v>190</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" t="s">
+        <v>78</v>
+      </c>
+      <c r="H55" t="s">
         <v>191</v>
       </c>
-      <c r="D55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L55" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>196843</v>
       </c>
       <c r="B56" t="s">
+        <v>192</v>
+      </c>
+      <c r="C56" t="s">
         <v>193</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
+        <v>49</v>
+      </c>
+      <c r="E56" t="s">
+        <v>67</v>
+      </c>
+      <c r="H56" t="s">
         <v>194</v>
       </c>
-      <c r="D56" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L56" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>196844</v>
       </c>
       <c r="B57" t="s">
+        <v>195</v>
+      </c>
+      <c r="C57" t="s">
         <v>196</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" t="s">
+        <v>78</v>
+      </c>
+      <c r="H57" t="s">
         <v>197</v>
       </c>
-      <c r="D57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L57" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>196845</v>
       </c>
       <c r="B58" t="s">
+        <v>198</v>
+      </c>
+      <c r="C58" t="s">
         <v>199</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" t="s">
+        <v>78</v>
+      </c>
+      <c r="H58" t="s">
         <v>200</v>
       </c>
-      <c r="D58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L58" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>196846</v>
       </c>
       <c r="B59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C59" t="s">
         <v>202</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" t="s">
         <v>203</v>
       </c>
-      <c r="D59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L59" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>196847</v>
       </c>
       <c r="B60" t="s">
+        <v>204</v>
+      </c>
+      <c r="C60" t="s">
         <v>205</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" t="s">
+        <v>78</v>
+      </c>
+      <c r="H60" t="s">
         <v>206</v>
       </c>
-      <c r="D60" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L60" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>196848</v>
       </c>
       <c r="B61" t="s">
+        <v>207</v>
+      </c>
+      <c r="C61" t="s">
         <v>208</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" t="s">
+        <v>78</v>
+      </c>
+      <c r="H61" t="s">
         <v>209</v>
       </c>
-      <c r="D61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L61" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>196849</v>
       </c>
       <c r="B62" t="s">
+        <v>210</v>
+      </c>
+      <c r="C62" t="s">
         <v>211</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>49</v>
+      </c>
+      <c r="E62" t="s">
+        <v>71</v>
+      </c>
+      <c r="H62" t="s">
         <v>212</v>
       </c>
-      <c r="D62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L62" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>196853</v>
       </c>
       <c r="B63" t="s">
+        <v>213</v>
+      </c>
+      <c r="C63" t="s">
         <v>214</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" t="s">
+        <v>19</v>
+      </c>
+      <c r="H63" t="s">
         <v>215</v>
       </c>
-      <c r="D63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L63" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>197809</v>
       </c>
       <c r="B64" t="s">
+        <v>216</v>
+      </c>
+      <c r="C64" t="s">
         <v>217</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" t="s">
+        <v>41</v>
+      </c>
+      <c r="H64" t="s">
         <v>218</v>
       </c>
-      <c r="D64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L64" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>197815</v>
       </c>
       <c r="B65" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" t="s">
         <v>220</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" t="s">
+        <v>41</v>
+      </c>
+      <c r="H65" t="s">
         <v>221</v>
       </c>
-      <c r="D65" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L65" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>198284</v>
       </c>
       <c r="B66" t="s">
+        <v>222</v>
+      </c>
+      <c r="C66" t="s">
         <v>223</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" t="s">
+        <v>41</v>
+      </c>
+      <c r="H66" t="s">
         <v>224</v>
       </c>
-      <c r="D66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L66" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
         <v>198296</v>
       </c>
       <c r="B67" t="s">
+        <v>225</v>
+      </c>
+      <c r="C67" t="s">
         <v>226</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" t="s">
+        <v>41</v>
+      </c>
+      <c r="H67" t="s">
         <v>227</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L67" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>198317</v>
       </c>
       <c r="B68" t="s">
+        <v>228</v>
+      </c>
+      <c r="C68" t="s">
         <v>229</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" t="s">
+        <v>41</v>
+      </c>
+      <c r="H68" t="s">
         <v>230</v>
       </c>
-      <c r="D68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L68" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>198322</v>
       </c>
       <c r="B69" t="s">
+        <v>231</v>
+      </c>
+      <c r="C69" t="s">
         <v>232</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" t="s">
+        <v>41</v>
+      </c>
+      <c r="H69" t="s">
         <v>233</v>
       </c>
-      <c r="D69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L69" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>198326</v>
       </c>
       <c r="B70" t="s">
+        <v>234</v>
+      </c>
+      <c r="C70" t="s">
+        <v>229</v>
+      </c>
+      <c r="D70" t="s">
+        <v>14</v>
+      </c>
+      <c r="E70" t="s">
+        <v>41</v>
+      </c>
+      <c r="H70" t="s">
         <v>235</v>
       </c>
-      <c r="C70" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L70" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>