--- v0 (2025-12-08)
+++ v1 (2026-04-23)
@@ -3059,51 +3059,54 @@
   <si>
     <t>https://www.maatschappelijkekinderopvang.nl/wp-content/uploads/2019/10/BMK_Kabinetsreactie-op-Rapport-Prikken-voor-elkaar_11-10-2019.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3574524-1046390-PDO/document/VWS-WOO-02-699516</t>
   </si>
   <si>
     <t>VWS-WOO-02-699517</t>
   </si>
   <si>
     <t>Bijlage 17 Verslag schriftelijke inbreng TK op initatiefvoorstelRaemakers.pdf</t>
   </si>
   <si>
     <t>https://zoek.officielebekendmakingen.nl/kst-35049-6.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3574524-1046390-PDO/document/VWS-WOO-02-699517</t>
   </si>
   <si>
     <t>VWS-WOO-02-699518</t>
   </si>
   <si>
     <t>Bijlage 3 Kabinetsstandpunt - SZW 9184 Kabinetsstandpuntinitiatiefwetsvoorstel vd leden Raemakers.pdf</t>
   </si>
   <si>
-    <t>https://zoek.officielebekendmakingen.nl/kst-35049-A.html_x000A_https://zoek.officielebekendmakingen.nl/dossier/kst-35049-5.html_x000A_https://zoek.officielebekendmakingen.nl/kst-35049-E.html_x000A_https://zoek.officielebekendmakingen.nl/kst-35049-G.html</t>
+    <t>https://zoek.officielebekendmakingen.nl/kst-35049-A.html
+https://zoek.officielebekendmakingen.nl/dossier/kst-35049-5.html
+https://zoek.officielebekendmakingen.nl/kst-35049-E.html
+https://zoek.officielebekendmakingen.nl/kst-35049-G.html</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3574524-1046390-PDO/document/VWS-WOO-02-699518</t>
   </si>
   <si>
     <t>VWS-WOO-02-699519</t>
   </si>
   <si>
     <t>Bijlage 6 Advies Raad van State op initiatiefvoorstel Raemakers (opeerdere versie van het voorstel).pdf</t>
   </si>
   <si>
     <t>https://zoek.officielebekendmakingen.nl/kst-35049-4.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3574524-1046390-PDO/document/VWS-WOO-02-699519</t>
   </si>
   <si>
     <t>VWS-WOO-02-699520</t>
   </si>
   <si>
     <t>Bijlage 9 voorlopig verslag (met vragen aan initiatiefnemers enregering) 13 oktober 2020.pdf</t>
   </si>
   <si>
     <t>https://zoek.officielebekendmakingen.nl/kst-35049-H.pdf</t>
   </si>