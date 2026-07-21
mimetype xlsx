--- v0 (2025-12-10)
+++ v1 (2026-07-21)
@@ -2114,51 +2114,52 @@
   <si>
     <t>VWS-WOO-02-702063</t>
   </si>
   <si>
     <t>3. Verdelingssystematiek toegangstesten.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702063</t>
   </si>
   <si>
     <t>VWS-WOO-02-702064</t>
   </si>
   <si>
     <t>5. Euro2020 als Fieldlab.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702064</t>
   </si>
   <si>
     <t>VWS-WOO-02-702065</t>
   </si>
   <si>
     <t>TKN - 115e OMT-advies.pdf</t>
   </si>
   <si>
-    <t>https://open.overheid.nl/documenten/ronl-87f6f747-65cf-4ef5-bf1a-23f1f4dd8308/pdf_x000A_https://open.overheid.nl/documenten/ronl-655253de-9ca2-4b26-a81b-70830125914b/pdf</t>
+    <t>https://open.overheid.nl/documenten/ronl-87f6f747-65cf-4ef5-bf1a-23f1f4dd8308/pdf
+https://open.overheid.nl/documenten/ronl-655253de-9ca2-4b26-a81b-70830125914b/pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702065</t>
   </si>
   <si>
     <t>VWS-WOO-02-702088</t>
   </si>
   <si>
     <t>2. Verslag ACC-19 Actua 10 mei 2021.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702088</t>
   </si>
   <si>
     <t>VWS-WOO-02-702106</t>
   </si>
   <si>
     <t>2. Verslag ACC-19 20 mei 2021.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702106</t>
   </si>
   <si>
     <t>VWS-WOO-02-702108</t>
   </si>
@@ -2354,63 +2355,65 @@
   <si>
     <t>https://www.lareb.nl/media/kgib3jgc/lareb-jaarverslag-2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702267</t>
   </si>
   <si>
     <t>VWS-WOO-02-702273</t>
   </si>
   <si>
     <t>Plan van aanpak 'met veerkracht uit de Corona-crisis'Midden-Limburg.pdf</t>
   </si>
   <si>
     <t>https://gemeenteraad.weert.nl/Vergaderingen/College-van-B-W/2021/09-maart/10:00/210309-16-Bijlage-2-bij-B-W-besluit-DJ-1298268-Plan-van-Aanpak-Met-veerkracht-uit-de-crisis-Taskforce-Midden-Limburg.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702273</t>
   </si>
   <si>
     <t>VWS-WOO-02-702278</t>
   </si>
   <si>
     <t>200707+NKC+Reflectieverslag+A4+web.pdf</t>
   </si>
   <si>
-    <t>https://www.nctv.nl/documenten/publicaties/2020/07/07/alleen-samen-covid-19-beleefd-vanuit-het-nationaal-kernteam-crisiscommunicatie _x000A_file:///H:/Downloads/200707+NKC+Reflectieverslag+A4+web.pdf</t>
+    <t>https://www.nctv.nl/documenten/publicaties/2020/07/07/alleen-samen-covid-19-beleefd-vanuit-het-nationaal-kernteam-crisiscommunicatie 
+file:///H:/Downloads/200707+NKC+Reflectieverslag+A4+web.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702278</t>
   </si>
   <si>
     <t>VWS-WOO-02-702281</t>
   </si>
   <si>
     <t>16_jrverslag_minvws.pdf</t>
   </si>
   <si>
-    <t>https://www.tweedekamer.nl/kamerstukken/detail?id=2021Z07669&amp;did=2021D16936_x000A_file:///H:/Downloads/Jaarverslag%20Ministerie%20van%20Volksgezondheid,%20Welzijn%20en%20Sport%202020.pdf</t>
+    <t>https://www.tweedekamer.nl/kamerstukken/detail?id=2021Z07669&amp;did=2021D16936
+file:///H:/Downloads/Jaarverslag%20Ministerie%20van%20Volksgezondheid,%20Welzijn%20en%20Sport%202020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702281</t>
   </si>
   <si>
     <t>VWS-WOO-02-702287</t>
   </si>
   <si>
     <t>Directeurenoverleg 2021-05-20.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702287</t>
   </si>
   <si>
     <t>VWS-WOO-02-702288</t>
   </si>
   <si>
     <t>2021-05-18 notulen.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3573889-1046310-PDO/document/VWS-WOO-02-702288</t>
   </si>
   <si>
     <t>VWS-WOO-02-702294</t>
   </si>