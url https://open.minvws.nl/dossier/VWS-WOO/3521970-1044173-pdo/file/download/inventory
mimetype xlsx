--- v0 (2026-01-10)
+++ v1 (2026-06-07)
@@ -11012,71 +11012,329 @@
   <si>
     <t>VWS-WOO-02-60793</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60793</t>
   </si>
   <si>
     <t>VWS-WOO-02-60802</t>
   </si>
   <si>
     <t>NSOB Thematische tijdlijn Persoonlijke Beschermingsmiddelen - versie 22januari - aanvulling DMO MEVA GMT.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60802</t>
   </si>
   <si>
     <t>VWS-WOO-02-60805</t>
   </si>
   <si>
     <t>RE: Nazending t.b.v. DOC-19 morgen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60805</t>
   </si>
   <si>
+    <t>VWS-WOO-02-60936</t>
+  </si>
+  <si>
+    <t>RE: Stukken en agenda LCT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60936</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60944</t>
+  </si>
+  <si>
+    <t>RE: Via e-mail verzenden: 2.b.1. Oplegnota DGV beleidsverslag, 2.b.2.Concept beleidsverslag 28-01-2021 DGV</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60945</t>
+  </si>
+  <si>
+    <t>RE: Zorg voor de Jeugd en corona: agenda overleg 21 januari 2021</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60945</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60952</t>
+  </si>
+  <si>
+    <t>RE: avondklok en vaccinatie</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60956</t>
+  </si>
+  <si>
+    <t>Beleidsconclusies_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60956</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60964</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60966</t>
+  </si>
+  <si>
+    <t>Verslag overleg PO 14 juni.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60967</t>
+  </si>
+  <si>
+    <t>FW: PO PDC VWS - GGD GHOR</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60967</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60975</t>
+  </si>
+  <si>
+    <t>Deadline: maandag 12:00 | Agenda en stukken t.b.v. de ACC-19 opmaandag 11 januari 2021 om 14:00 uur via Webex</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60975</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60978</t>
+  </si>
+  <si>
+    <t>RE: OVV #004 deel 1</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60978</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60982</t>
+  </si>
+  <si>
+    <t>#012</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60982</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60983</t>
+  </si>
+  <si>
+    <t>Deadline: morgen 09:00 | Agenda en stukken t.b.v. de reguliere ACC-19op donderdag 14 januari 2021 om 11:00 uur via Webex</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60983</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60988</t>
+  </si>
+  <si>
+    <t>Overzicht adviesaanvragen aan OMT.docx-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60988</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-60989</t>
+  </si>
+  <si>
+    <t>FW: Vragen voor OMT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60989</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61004</t>
+  </si>
+  <si>
+    <t>Annotatie acc - knelpunten twm.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61005</t>
+  </si>
+  <si>
+    <t>Annotatieverzoek DOC dinsdag 26 januari - deadline: morgenochtend11:00 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61005</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61006</t>
+  </si>
+  <si>
+    <t>FW: DEADLINE: donderdag (7 jan) 09:00 | Agenda en stukken t.b.v. deACC-19 op donderdag 7 januari 2021 om 11:00 uur via Webex</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61007</t>
+  </si>
+  <si>
+    <t>Annotatieverzoek DOC-19 - deadline morgenochtend 11:30 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61007</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61010</t>
+  </si>
+  <si>
+    <t>Stukken tbv overleg NCTV/VWS/DGSC-19 hedenavond</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61010</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61013</t>
+  </si>
+  <si>
+    <t>Geannoteerde agenda ACC-19 28 januari 2021.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61017</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61017</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61024</t>
+  </si>
+  <si>
+    <t>VWS Informatieverzoek #18</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61024</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61025</t>
+  </si>
+  <si>
+    <t>RE: Annotatieverzoek DOC-19 27 januari - Deadline 12:00 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61025</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61028</t>
+  </si>
+  <si>
+    <t>RE: Opvragen documenten - onderzoek coronacrisis OVV</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61028</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61031</t>
+  </si>
+  <si>
+    <t>20210127 Annotatie DOC click and collect.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61031</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61033</t>
+  </si>
+  <si>
+    <t>RE: Beeld BTC-19 5 januari | uitvraag agendapunten en beeld a.s.donderdag</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61033</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61035</t>
+  </si>
+  <si>
+    <t>Annotatie ACC 7 jan agendapunt 4a maatregelen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61062</t>
+  </si>
+  <si>
+    <t>Annotatie ACC 28 januari agendapunt maatregelen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61068</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61068</t>
+  </si>
+  <si>
+    <t>VWS-WOO-02-61071</t>
+  </si>
+  <si>
+    <t>maatregel verminderen sociale contacten2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61071</t>
+  </si>
+  <si>
     <t>VWS-WOO-02-60808</t>
   </si>
   <si>
     <t>RE: OMT adviesaanvragen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60808</t>
   </si>
   <si>
     <t>VWS-WOO-02-60811</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60811</t>
   </si>
   <si>
     <t>VWS-WOO-02-60817</t>
   </si>
   <si>
-    <t>RE: Via e-mail verzenden: 2.b.1. Oplegnota DGV beleidsverslag, 2.b.2.Concept beleidsverslag 28-01-2021 DGV</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60817</t>
   </si>
   <si>
     <t>VWS-WOO-02-60818</t>
   </si>
   <si>
     <t>FW: NSOB Thematische tijdlijn Persoonlijke Beschermingsmiddelen -definitief 26 januari</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60818</t>
   </si>
   <si>
     <t>VWS-WOO-02-60819</t>
   </si>
   <si>
     <t>Vergelijkingsdocument.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60819</t>
   </si>
   <si>
     <t>VWS-WOO-02-60823</t>
   </si>
   <si>
     <t>Thematische tijdlijn Persoonlijke Beschermingsmiddelen - incl opm -vragen directies reactie vragen MM 29-3.docx</t>
@@ -11117,53 +11375,50 @@
   <si>
     <t>Brief TK OMT advies en kabinetsreactie 19-1-2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60831</t>
   </si>
   <si>
     <t>VWS-WOO-02-60833</t>
   </si>
   <si>
     <t>RE: akkoord gevraagd vanavond: annotatie MCC-19 12 januari 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60833</t>
   </si>
   <si>
     <t>VWS-WOO-02-60835</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60835</t>
   </si>
   <si>
     <t>VWS-WOO-02-60837</t>
   </si>
   <si>
-    <t>RE: avondklok en vaccinatie</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60837</t>
   </si>
   <si>
     <t>VWS-WOO-02-60841</t>
   </si>
   <si>
     <t>RE: TK brief 96e OMT advies deel 2 versie 20 jan BWP versie 0100(002)</t>
   </si>
   <si>
     <t>5.1.2i;5.1.5</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60841</t>
   </si>
   <si>
     <t>VWS-WOO-02-60846</t>
   </si>
   <si>
     <t>Adviesrapport veiligstelling covid informatie WJZ versie 1.1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60846</t>
   </si>
   <si>
     <t>VWS-WOO-02-60874</t>
@@ -11205,305 +11460,50 @@
     <t>VWS-WOO-02-60917</t>
   </si>
   <si>
     <t xml:space="preserve">Verslag werkgroep internationaal Covid-19 - 18 januari </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60917</t>
   </si>
   <si>
     <t>VWS-WOO-02-60919</t>
   </si>
   <si>
     <t>Inhoud kamerbrief - Voeren van een register van positief getestepersonen tbv handhaving quarantaine plicht</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60919</t>
   </si>
   <si>
     <t>VWS-WOO-02-60933</t>
   </si>
   <si>
     <t>RE: Heads up: annotatie doc-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-60933</t>
-  </si>
-[...253 lines deleted...]
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3521970-1044173-pdo/document/VWS-WOO-02-61071</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -39258,1233 +39258,1233 @@
     <row r="1209" spans="1:12">
       <c r="A1209">
         <v>60805</v>
       </c>
       <c r="B1209" t="s">
         <v>3663</v>
       </c>
       <c r="C1209" t="s">
         <v>3664</v>
       </c>
       <c r="D1209" t="s">
         <v>36</v>
       </c>
       <c r="E1209" t="s">
         <v>200</v>
       </c>
       <c r="H1209" t="s">
         <v>3665</v>
       </c>
       <c r="L1209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1210" spans="1:12">
       <c r="A1210">
-        <v>60808</v>
+        <v>60936</v>
       </c>
       <c r="B1210" t="s">
         <v>3666</v>
       </c>
       <c r="C1210" t="s">
         <v>3667</v>
       </c>
       <c r="D1210" t="s">
         <v>36</v>
       </c>
       <c r="E1210" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="H1210" t="s">
         <v>3668</v>
       </c>
       <c r="L1210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1211" spans="1:12">
       <c r="A1211">
-        <v>60811</v>
+        <v>60944</v>
       </c>
       <c r="B1211" t="s">
         <v>3669</v>
       </c>
       <c r="C1211" t="s">
-        <v>3667</v>
+        <v>3670</v>
       </c>
       <c r="D1211" t="s">
         <v>36</v>
       </c>
       <c r="E1211" t="s">
-        <v>200</v>
+        <v>54</v>
       </c>
       <c r="H1211" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="L1211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1212" spans="1:12">
       <c r="A1212">
-        <v>60817</v>
+        <v>60945</v>
       </c>
       <c r="B1212" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="C1212" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="D1212" t="s">
         <v>36</v>
       </c>
       <c r="E1212" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1212" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="L1212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1213" spans="1:12">
       <c r="A1213">
-        <v>60818</v>
+        <v>60952</v>
       </c>
       <c r="B1213" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="C1213" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="D1213" t="s">
         <v>36</v>
       </c>
       <c r="E1213" t="s">
-        <v>156</v>
+        <v>54</v>
       </c>
       <c r="H1213" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="L1213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1214" spans="1:12">
       <c r="A1214">
-        <v>60819</v>
+        <v>60956</v>
       </c>
       <c r="B1214" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="C1214" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="D1214" t="s">
         <v>14</v>
       </c>
       <c r="E1214" t="s">
         <v>15</v>
       </c>
       <c r="H1214" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="L1214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1215" spans="1:12">
       <c r="A1215">
-        <v>60823</v>
+        <v>60964</v>
       </c>
       <c r="B1215" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="C1215" t="s">
-        <v>3681</v>
+        <v>2530</v>
       </c>
       <c r="D1215" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1215" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="H1215" t="s">
         <v>3682</v>
       </c>
       <c r="L1215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1216" spans="1:12">
       <c r="A1216">
-        <v>60825</v>
+        <v>60966</v>
       </c>
       <c r="B1216" t="s">
         <v>3683</v>
       </c>
       <c r="C1216" t="s">
         <v>3684</v>
       </c>
       <c r="D1216" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1216" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="H1216" t="s">
         <v>3685</v>
       </c>
       <c r="L1216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1217" spans="1:12">
       <c r="A1217">
-        <v>60829</v>
+        <v>60967</v>
       </c>
       <c r="B1217" t="s">
         <v>3686</v>
       </c>
       <c r="C1217" t="s">
         <v>3687</v>
       </c>
       <c r="D1217" t="s">
         <v>36</v>
       </c>
       <c r="E1217" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="H1217" t="s">
         <v>3688</v>
       </c>
       <c r="L1217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1218" spans="1:12">
       <c r="A1218">
-        <v>60830</v>
+        <v>60975</v>
       </c>
       <c r="B1218" t="s">
         <v>3689</v>
       </c>
       <c r="C1218" t="s">
         <v>3690</v>
       </c>
       <c r="D1218" t="s">
         <v>36</v>
       </c>
       <c r="E1218" t="s">
         <v>200</v>
       </c>
       <c r="H1218" t="s">
         <v>3691</v>
       </c>
       <c r="L1218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1219" spans="1:12">
       <c r="A1219">
-        <v>60831</v>
+        <v>60978</v>
       </c>
       <c r="B1219" t="s">
         <v>3692</v>
       </c>
       <c r="C1219" t="s">
         <v>3693</v>
       </c>
       <c r="D1219" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1219" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="H1219" t="s">
         <v>3694</v>
       </c>
       <c r="L1219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1220" spans="1:12">
       <c r="A1220">
-        <v>60833</v>
+        <v>60982</v>
       </c>
       <c r="B1220" t="s">
         <v>3695</v>
       </c>
       <c r="C1220" t="s">
         <v>3696</v>
       </c>
       <c r="D1220" t="s">
         <v>36</v>
       </c>
       <c r="E1220" t="s">
         <v>54</v>
       </c>
       <c r="H1220" t="s">
         <v>3697</v>
       </c>
       <c r="L1220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1221" spans="1:12">
       <c r="A1221">
-        <v>60835</v>
+        <v>60983</v>
       </c>
       <c r="B1221" t="s">
         <v>3698</v>
       </c>
       <c r="C1221" t="s">
-        <v>3696</v>
+        <v>3699</v>
       </c>
       <c r="D1221" t="s">
         <v>36</v>
       </c>
       <c r="E1221" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1221" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="L1221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1222" spans="1:12">
       <c r="A1222">
-        <v>60837</v>
+        <v>60988</v>
       </c>
       <c r="B1222" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="C1222" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="D1222" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1222" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="H1222" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="L1222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1223" spans="1:12">
       <c r="A1223">
-        <v>60841</v>
+        <v>60989</v>
       </c>
       <c r="B1223" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="C1223" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="D1223" t="s">
         <v>14</v>
       </c>
       <c r="E1223" t="s">
-        <v>3705</v>
+        <v>15</v>
       </c>
       <c r="H1223" t="s">
         <v>3706</v>
       </c>
       <c r="L1223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1224" spans="1:12">
       <c r="A1224">
-        <v>60846</v>
+        <v>61004</v>
       </c>
       <c r="B1224" t="s">
         <v>3707</v>
       </c>
       <c r="C1224" t="s">
         <v>3708</v>
       </c>
       <c r="D1224" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1224" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="H1224" t="s">
         <v>3709</v>
       </c>
       <c r="L1224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1225" spans="1:12">
       <c r="A1225">
-        <v>60874</v>
+        <v>61005</v>
       </c>
       <c r="B1225" t="s">
         <v>3710</v>
       </c>
       <c r="C1225" t="s">
         <v>3711</v>
       </c>
       <c r="D1225" t="s">
-        <v>41</v>
+        <v>36</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>54</v>
       </c>
       <c r="H1225" t="s">
         <v>3712</v>
       </c>
       <c r="L1225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1226" spans="1:12">
       <c r="A1226">
-        <v>60876</v>
+        <v>61006</v>
       </c>
       <c r="B1226" t="s">
         <v>3713</v>
       </c>
       <c r="C1226" t="s">
         <v>3714</v>
       </c>
       <c r="D1226" t="s">
         <v>36</v>
       </c>
       <c r="E1226" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1226" t="s">
         <v>3715</v>
       </c>
-      <c r="J1226">
-[...4 lines deleted...]
-      </c>
       <c r="L1226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1227" spans="1:12">
       <c r="A1227">
-        <v>60889</v>
+        <v>61007</v>
       </c>
       <c r="B1227" t="s">
         <v>3716</v>
       </c>
       <c r="C1227" t="s">
         <v>3717</v>
       </c>
       <c r="D1227" t="s">
         <v>36</v>
       </c>
       <c r="E1227" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1227" t="s">
         <v>3718</v>
       </c>
       <c r="L1227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1228" spans="1:12">
       <c r="A1228">
-        <v>60905</v>
+        <v>61010</v>
       </c>
       <c r="B1228" t="s">
         <v>3719</v>
       </c>
       <c r="C1228" t="s">
         <v>3720</v>
       </c>
       <c r="D1228" t="s">
         <v>36</v>
       </c>
       <c r="E1228" t="s">
-        <v>599</v>
+        <v>54</v>
       </c>
       <c r="H1228" t="s">
         <v>3721</v>
       </c>
       <c r="L1228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1229" spans="1:12">
       <c r="A1229">
-        <v>60917</v>
+        <v>61013</v>
       </c>
       <c r="B1229" t="s">
         <v>3722</v>
       </c>
       <c r="C1229" t="s">
         <v>3723</v>
       </c>
       <c r="D1229" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1229" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="H1229" t="s">
         <v>3724</v>
       </c>
       <c r="L1229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1230" spans="1:12">
       <c r="A1230">
-        <v>60919</v>
+        <v>61017</v>
       </c>
       <c r="B1230" t="s">
         <v>3725</v>
       </c>
       <c r="C1230" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D1230" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1230" t="s">
         <v>3726</v>
-      </c>
-[...7 lines deleted...]
-        <v>3727</v>
       </c>
       <c r="L1230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1231" spans="1:12">
       <c r="A1231">
-        <v>60933</v>
+        <v>61024</v>
       </c>
       <c r="B1231" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1231" t="s">
         <v>3728</v>
       </c>
-      <c r="C1231" t="s">
+      <c r="D1231" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>200</v>
+      </c>
+      <c r="H1231" t="s">
         <v>3729</v>
-      </c>
-[...7 lines deleted...]
-        <v>3730</v>
       </c>
       <c r="L1231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1232" spans="1:12">
       <c r="A1232">
-        <v>60936</v>
+        <v>61025</v>
       </c>
       <c r="B1232" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1232" t="s">
         <v>3731</v>
       </c>
-      <c r="C1232" t="s">
+      <c r="D1232" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>200</v>
+      </c>
+      <c r="H1232" t="s">
         <v>3732</v>
-      </c>
-[...7 lines deleted...]
-        <v>3733</v>
       </c>
       <c r="L1232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1233" spans="1:12">
       <c r="A1233">
-        <v>60944</v>
+        <v>61028</v>
       </c>
       <c r="B1233" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1233" t="s">
         <v>3734</v>
-      </c>
-[...1 lines deleted...]
-        <v>3672</v>
       </c>
       <c r="D1233" t="s">
         <v>36</v>
       </c>
       <c r="E1233" t="s">
         <v>54</v>
       </c>
       <c r="H1233" t="s">
         <v>3735</v>
       </c>
       <c r="L1233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1234" spans="1:12">
       <c r="A1234">
-        <v>60945</v>
+        <v>61031</v>
       </c>
       <c r="B1234" t="s">
         <v>3736</v>
       </c>
       <c r="C1234" t="s">
         <v>3737</v>
       </c>
       <c r="D1234" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1234" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="H1234" t="s">
         <v>3738</v>
       </c>
       <c r="L1234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1235" spans="1:12">
       <c r="A1235">
-        <v>60952</v>
+        <v>61033</v>
       </c>
       <c r="B1235" t="s">
         <v>3739</v>
       </c>
       <c r="C1235" t="s">
-        <v>3701</v>
+        <v>3740</v>
       </c>
       <c r="D1235" t="s">
         <v>36</v>
       </c>
       <c r="E1235" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1235" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="L1235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1236" spans="1:12">
       <c r="A1236">
-        <v>60956</v>
+        <v>61035</v>
       </c>
       <c r="B1236" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="C1236" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="D1236" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="H1236" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="L1236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1237" spans="1:12">
       <c r="A1237">
-        <v>60964</v>
+        <v>61062</v>
       </c>
       <c r="B1237" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="C1237" t="s">
-        <v>2530</v>
+        <v>3746</v>
       </c>
       <c r="D1237" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="H1237" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
       <c r="L1237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1238" spans="1:12">
       <c r="A1238">
-        <v>60966</v>
+        <v>61068</v>
       </c>
       <c r="B1238" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
       <c r="C1238" t="s">
-        <v>3747</v>
+        <v>3618</v>
       </c>
       <c r="D1238" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1238" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="H1238" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="L1238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1239" spans="1:12">
       <c r="A1239">
-        <v>60967</v>
+        <v>61071</v>
       </c>
       <c r="B1239" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="C1239" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="D1239" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="E1239" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="H1239" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="L1239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1240" spans="1:12">
       <c r="A1240">
-        <v>60975</v>
+        <v>60808</v>
       </c>
       <c r="B1240" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="C1240" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="D1240" t="s">
         <v>36</v>
       </c>
       <c r="E1240" t="s">
         <v>200</v>
       </c>
       <c r="H1240" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="L1240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1241" spans="1:12">
       <c r="A1241">
-        <v>60978</v>
+        <v>60811</v>
       </c>
       <c r="B1241" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="C1241" t="s">
-        <v>3756</v>
+        <v>3754</v>
       </c>
       <c r="D1241" t="s">
         <v>36</v>
       </c>
       <c r="E1241" t="s">
-        <v>54</v>
+        <v>200</v>
       </c>
       <c r="H1241" t="s">
         <v>3757</v>
       </c>
       <c r="L1241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1242" spans="1:12">
       <c r="A1242">
-        <v>60982</v>
+        <v>60817</v>
       </c>
       <c r="B1242" t="s">
         <v>3758</v>
       </c>
       <c r="C1242" t="s">
-        <v>3759</v>
+        <v>3670</v>
       </c>
       <c r="D1242" t="s">
         <v>36</v>
       </c>
       <c r="E1242" t="s">
         <v>54</v>
       </c>
       <c r="H1242" t="s">
-        <v>3760</v>
+        <v>3759</v>
       </c>
       <c r="L1242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1243" spans="1:12">
       <c r="A1243">
-        <v>60983</v>
+        <v>60818</v>
       </c>
       <c r="B1243" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1243" t="s">
         <v>3761</v>
       </c>
-      <c r="C1243" t="s">
+      <c r="D1243" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>156</v>
+      </c>
+      <c r="H1243" t="s">
         <v>3762</v>
-      </c>
-[...7 lines deleted...]
-        <v>3763</v>
       </c>
       <c r="L1243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1244" spans="1:12">
       <c r="A1244">
-        <v>60988</v>
+        <v>60819</v>
       </c>
       <c r="B1244" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1244" t="s">
         <v>3764</v>
       </c>
-      <c r="C1244" t="s">
+      <c r="D1244" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1244" t="s">
         <v>3765</v>
-      </c>
-[...7 lines deleted...]
-        <v>3766</v>
       </c>
       <c r="L1244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1245" spans="1:12">
       <c r="A1245">
-        <v>60989</v>
+        <v>60823</v>
       </c>
       <c r="B1245" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1245" t="s">
         <v>3767</v>
       </c>
-      <c r="C1245" t="s">
+      <c r="D1245" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1245" t="s">
         <v>3768</v>
-      </c>
-[...7 lines deleted...]
-        <v>3769</v>
       </c>
       <c r="L1245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1246" spans="1:12">
       <c r="A1246">
-        <v>61004</v>
+        <v>60825</v>
       </c>
       <c r="B1246" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1246" t="s">
         <v>3770</v>
       </c>
-      <c r="C1246" t="s">
+      <c r="D1246" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1246" t="s">
         <v>3771</v>
-      </c>
-[...7 lines deleted...]
-        <v>3772</v>
       </c>
       <c r="L1246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1247" spans="1:12">
       <c r="A1247">
-        <v>61005</v>
+        <v>60829</v>
       </c>
       <c r="B1247" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1247" t="s">
         <v>3773</v>
-      </c>
-[...1 lines deleted...]
-        <v>3774</v>
       </c>
       <c r="D1247" t="s">
         <v>36</v>
       </c>
       <c r="E1247" t="s">
         <v>54</v>
       </c>
       <c r="H1247" t="s">
-        <v>3775</v>
+        <v>3774</v>
       </c>
       <c r="L1247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1248" spans="1:12">
       <c r="A1248">
-        <v>61006</v>
+        <v>60830</v>
       </c>
       <c r="B1248" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1248" t="s">
         <v>3776</v>
-      </c>
-[...1 lines deleted...]
-        <v>3777</v>
       </c>
       <c r="D1248" t="s">
         <v>36</v>
       </c>
       <c r="E1248" t="s">
         <v>200</v>
       </c>
       <c r="H1248" t="s">
-        <v>3778</v>
+        <v>3777</v>
       </c>
       <c r="L1248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1249" spans="1:12">
       <c r="A1249">
-        <v>61007</v>
+        <v>60831</v>
       </c>
       <c r="B1249" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C1249" t="s">
         <v>3779</v>
       </c>
-      <c r="C1249" t="s">
+      <c r="D1249" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1249" t="s">
         <v>3780</v>
-      </c>
-[...7 lines deleted...]
-        <v>3781</v>
       </c>
       <c r="L1249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1250" spans="1:12">
       <c r="A1250">
-        <v>61010</v>
+        <v>60833</v>
       </c>
       <c r="B1250" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1250" t="s">
         <v>3782</v>
-      </c>
-[...1 lines deleted...]
-        <v>3783</v>
       </c>
       <c r="D1250" t="s">
         <v>36</v>
       </c>
       <c r="E1250" t="s">
         <v>54</v>
       </c>
       <c r="H1250" t="s">
-        <v>3784</v>
+        <v>3783</v>
       </c>
       <c r="L1250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1251" spans="1:12">
       <c r="A1251">
-        <v>61013</v>
+        <v>60835</v>
       </c>
       <c r="B1251" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1251" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>54</v>
+      </c>
+      <c r="H1251" t="s">
         <v>3785</v>
-      </c>
-[...10 lines deleted...]
-        <v>3787</v>
       </c>
       <c r="L1251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1252" spans="1:12">
       <c r="A1252">
-        <v>61017</v>
+        <v>60837</v>
       </c>
       <c r="B1252" t="s">
-        <v>3788</v>
+        <v>3786</v>
       </c>
       <c r="C1252" t="s">
-        <v>2583</v>
+        <v>3676</v>
       </c>
       <c r="D1252" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1252" t="s">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="H1252" t="s">
-        <v>3789</v>
+        <v>3787</v>
       </c>
       <c r="L1252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1253" spans="1:12">
       <c r="A1253">
-        <v>61024</v>
+        <v>60841</v>
       </c>
       <c r="B1253" t="s">
+        <v>3788</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D1253" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1253" t="s">
         <v>3790</v>
       </c>
-      <c r="C1253" t="s">
+      <c r="H1253" t="s">
         <v>3791</v>
-      </c>
-[...7 lines deleted...]
-        <v>3792</v>
       </c>
       <c r="L1253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1254" spans="1:12">
       <c r="A1254">
-        <v>61025</v>
+        <v>60846</v>
       </c>
       <c r="B1254" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1254" t="s">
         <v>3793</v>
-      </c>
-[...1 lines deleted...]
-        <v>3794</v>
       </c>
       <c r="D1254" t="s">
         <v>36</v>
       </c>
       <c r="E1254" t="s">
         <v>200</v>
       </c>
       <c r="H1254" t="s">
-        <v>3795</v>
+        <v>3794</v>
       </c>
       <c r="L1254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1255" spans="1:12">
       <c r="A1255">
-        <v>61028</v>
+        <v>60874</v>
       </c>
       <c r="B1255" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1255" t="s">
         <v>3796</v>
       </c>
-      <c r="C1255" t="s">
+      <c r="D1255" t="s">
+        <v>41</v>
+      </c>
+      <c r="H1255" t="s">
         <v>3797</v>
-      </c>
-[...7 lines deleted...]
-        <v>3798</v>
       </c>
       <c r="L1255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1256" spans="1:12">
       <c r="A1256">
-        <v>61031</v>
+        <v>60876</v>
       </c>
       <c r="B1256" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1256" t="s">
         <v>3799</v>
       </c>
-      <c r="C1256" t="s">
+      <c r="D1256" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>54</v>
+      </c>
+      <c r="H1256" t="s">
         <v>3800</v>
       </c>
-      <c r="D1256" t="s">
-[...6 lines deleted...]
-        <v>3801</v>
+      <c r="J1256">
+        <v>60837</v>
+      </c>
+      <c r="K1256" t="s">
+        <v>3787</v>
       </c>
       <c r="L1256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1257" spans="1:12">
       <c r="A1257">
-        <v>61033</v>
+        <v>60889</v>
       </c>
       <c r="B1257" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1257" t="s">
         <v>3802</v>
       </c>
-      <c r="C1257" t="s">
+      <c r="D1257" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>54</v>
+      </c>
+      <c r="H1257" t="s">
         <v>3803</v>
-      </c>
-[...7 lines deleted...]
-        <v>3804</v>
       </c>
       <c r="L1257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1258" spans="1:12">
       <c r="A1258">
-        <v>61035</v>
+        <v>60905</v>
       </c>
       <c r="B1258" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1258" t="s">
         <v>3805</v>
       </c>
-      <c r="C1258" t="s">
+      <c r="D1258" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>599</v>
+      </c>
+      <c r="H1258" t="s">
         <v>3806</v>
-      </c>
-[...4 lines deleted...]
-        <v>3807</v>
       </c>
       <c r="L1258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1259" spans="1:12">
       <c r="A1259">
-        <v>61062</v>
+        <v>60917</v>
       </c>
       <c r="B1259" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1259" t="s">
         <v>3808</v>
       </c>
-      <c r="C1259" t="s">
+      <c r="D1259" t="s">
+        <v>36</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>143</v>
+      </c>
+      <c r="H1259" t="s">
         <v>3809</v>
-      </c>
-[...4 lines deleted...]
-        <v>3810</v>
       </c>
       <c r="L1259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1260" spans="1:12">
       <c r="A1260">
-        <v>61068</v>
+        <v>60919</v>
       </c>
       <c r="B1260" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1260" t="s">
         <v>3811</v>
       </c>
-      <c r="C1260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1260" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1260" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="H1260" t="s">
         <v>3812</v>
       </c>
       <c r="L1260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1261" spans="1:12">
       <c r="A1261">
-        <v>61071</v>
+        <v>60933</v>
       </c>
       <c r="B1261" t="s">
         <v>3813</v>
       </c>
       <c r="C1261" t="s">
         <v>3814</v>
       </c>
       <c r="D1261" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="E1261" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="H1261" t="s">
         <v>3815</v>
       </c>
       <c r="L1261" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>