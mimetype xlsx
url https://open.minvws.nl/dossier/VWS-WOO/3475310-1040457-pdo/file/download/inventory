--- v0 (2025-12-06)
+++ v1 (2026-04-18)
@@ -2816,51 +2816,52 @@
   <si>
     <t>''Geen zorg voor 150.000 hartpatiënten'' (2020 15 mei) NRC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-706993</t>
   </si>
   <si>
     <t>VWS-WOO-15-706994</t>
   </si>
   <si>
     <t>00000956-PHOTO-2020-05-15-07-37-14.jpg</t>
   </si>
   <si>
     <t>''Onze missie: de hele wereld een vaccin'' (2020, 14 mei 2020) NRC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-706994</t>
   </si>
   <si>
     <t>VWS-WOO-15-706996</t>
   </si>
   <si>
     <t>00000958-PHOTO-2020-05-15-07-37-14.jpg</t>
   </si>
   <si>
-    <t>''Kerkdienst zorgde niet voor uitbraak; Corona-uitbraak_x000A_In Zeeland bleek de kerkdienst toch niet fataal'' (2020 15 mei) NRC</t>
+    <t>''Kerkdienst zorgde niet voor uitbraak; Corona-uitbraak
+In Zeeland bleek de kerkdienst toch niet fataal'' (2020 15 mei) NRC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-706996</t>
   </si>
   <si>
     <t>VWS-WOO-15-706997</t>
   </si>
   <si>
     <t>00000959-PHOTO-2020-05-15-07-37-14.jpg</t>
   </si>
   <si>
     <t>''FIOD opent de jacht op vele coronafraudeurs'' (2020 15 mei) De Telegraaf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-706997</t>
   </si>
   <si>
     <t>VWS-WOO-15-706998</t>
   </si>
   <si>
     <t>00000960-PHOTO-2020-05-15-07-37-15.jpg</t>
   </si>
   <si>
     <t>''Vrees voor chaos openbaar vervoer'' (2020 15 mei) De Telegraaf</t>
   </si>
@@ -3704,99 +3705,101 @@
   <si>
     <t>Mondlapjes; 5 Vragen - De Telegraaf 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707102</t>
   </si>
   <si>
     <t>VWS-WOO-15-707103</t>
   </si>
   <si>
     <t>00001187-PHOTO-2020-05-23-10-06-17.jpg</t>
   </si>
   <si>
     <t>Fysiotherapeut krijgt kramp van steunregels; Voorwaarden verzekeraars 'onbegrijpelijk' - 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707103</t>
   </si>
   <si>
     <t>VWS-WOO-15-707104</t>
   </si>
   <si>
     <t>00001188-PHOTO-2020-05-23-10-06-17.jpg</t>
   </si>
   <si>
-    <t>'Het was een shock dat de overheidnietom me geeft'; Samenzwering_x000A_Waar complotdenkers bang voor zijn ; Tijd van complotten; Complottentijd - Angsten van complotdenkers - NRC Weekend 23 mei 2020</t>
+    <t>'Het was een shock dat de overheidnietom me geeft'; Samenzwering
+Waar complotdenkers bang voor zijn ; Tijd van complotten; Complottentijd - Angsten van complotdenkers - NRC Weekend 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707104</t>
   </si>
   <si>
     <t>VWS-WOO-15-707105</t>
   </si>
   <si>
     <t>00001189-PHOTO-2020-05-23-10-06-17.jpg</t>
   </si>
   <si>
     <t>Van richtlijn naar lappendeken aan vuistregels - NRC Handelsblad 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707105</t>
   </si>
   <si>
     <t>VWS-WOO-15-707106</t>
   </si>
   <si>
     <t>00001190-PHOTO-2020-05-23-10-06-17.jpg</t>
   </si>
   <si>
     <t>Juist nu het goed gaat, kan een nare verrassing op de loer liggen - NRC. NEXT</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707106</t>
   </si>
   <si>
     <t>VWS-WOO-15-707107</t>
   </si>
   <si>
     <t>00001191-PHOTO-2020-05-23-10-06-17.jpg</t>
   </si>
   <si>
     <t>Juist nu het goed gaat, kan een nare verrassing op de loer liggen - NRC.NEXT</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707107</t>
   </si>
   <si>
     <t>VWS-WOO-15-707108</t>
   </si>
   <si>
     <t>00001192-PHOTO-2020-05-23-10-06-18.jpg</t>
   </si>
   <si>
-    <t>Ook buiten kunnen we het virus aan elkaar overdragen_x000A_ - NRC NEXT 23 mei 2020</t>
+    <t>Ook buiten kunnen we het virus aan elkaar overdragen
+ - NRC NEXT 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707108</t>
   </si>
   <si>
     <t>VWS-WOO-15-707109</t>
   </si>
   <si>
     <t>00001193-PHOTO-2020-05-23-10-06-18.jpg</t>
   </si>
   <si>
     <t>'Goedemiddag, metde hygiënecontroleur. Wie heeft u gezien?'; Coronavirus - NRC NEXT 23 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-707109</t>
   </si>
   <si>
     <t>VWS-WOO-15-707110</t>
   </si>
   <si>
     <t>00001194-PHOTO-2020-05-23-10-06-18.jpg</t>
   </si>
   <si>
     <t>'Goedemiddag, metde hygiënecontroleur. Wie heeft u gezien?'; Coronavirus - NRC.NEXT 23 mei 2020</t>
   </si>
@@ -6383,51 +6386,52 @@
   <si>
     <t>https://www.medequal.com/site/wp-content/uploads/2020/06/UV-Smart-D25-CE-microbiological-efficacy-studies.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-710142</t>
   </si>
   <si>
     <t>VWS-WOO-15-710143</t>
   </si>
   <si>
     <t>00000029-Annex 2. Filtration of Masks after UV 2020-03-23.pdf</t>
   </si>
   <si>
     <t>https://pluspunt.mediqmedeco.nl/fileuploader/download/download/?d=0&amp;file=custom/upload/File-1585901003.pdf p. 10</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-710143</t>
   </si>
   <si>
     <t>VWS-WOO-15-710145</t>
   </si>
   <si>
     <t>00000031-UVGI of facepiece respirators.pdf</t>
   </si>
   <si>
-    <t>'Ultraviolet germicidal irradiation of influenza-contaminated N95_x000A_filtering facepiece respirators', Devin Mills BS, Delbert A. Harnish MS, Caryn Lawrence BS, Megan Sandoval-Powers BS, Brian K. Heimbuch MS, Armerican Journal of Infection Control</t>
+    <t>'Ultraviolet germicidal irradiation of influenza-contaminated N95
+filtering facepiece respirators', Devin Mills BS, Delbert A. Harnish MS, Caryn Lawrence BS, Megan Sandoval-Powers BS, Brian K. Heimbuch MS, Armerican Journal of Infection Control</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-710145</t>
   </si>
   <si>
     <t>VWS-WOO-15-710146</t>
   </si>
   <si>
     <t>00000032-Fisher-UV-on facepiece respirator-2010.pdf</t>
   </si>
   <si>
     <t>'A method to determine the available UV-C dose for the decontamination of filtering facepiece respiratiors' E.M. Fisher en R.E. Shaffer, Journal of Applied Microbiology</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-710146</t>
   </si>
   <si>
     <t>VWS-WOO-15-710148</t>
   </si>
   <si>
     <t>00000049-PHOTO-2020-04-24-08-28-23.jpg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3475310-1040457-pdo/document/VWS-WOO-15-710148</t>
   </si>