--- v0 (2026-01-04)
+++ v1 (2026-05-19)
@@ -1592,63 +1592,65 @@
   <si>
     <t>VWS-WOO-02-45856</t>
   </si>
   <si>
     <t>RE: Voorbereiding evaluate -</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3465484-1039382-pdo/document/VWS-WOO-02-45856</t>
   </si>
   <si>
     <t>VWS-WOO-02-45857</t>
   </si>
   <si>
     <t>presentatie voor - - -H2 -.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3465484-1039382-pdo/document/VWS-WOO-02-45857</t>
   </si>
   <si>
     <t>VWS-WOO-02-45858</t>
   </si>
   <si>
     <t>Mundayetal_submitted2020.pdf</t>
   </si>
   <si>
-    <t>https://www.nature.com/articles/s41467-021-22213-0_x000A_https://www.medrxiv.org/content/10.1101/2020.08.21.20167965v1.full-text</t>
+    <t>https://www.nature.com/articles/s41467-021-22213-0
+https://www.medrxiv.org/content/10.1101/2020.08.21.20167965v1.full-text</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3465484-1039382-pdo/document/VWS-WOO-02-45858</t>
   </si>
   <si>
     <t>VWS-WOO-02-45859</t>
   </si>
   <si>
     <t>Gosticetal_PlosCompBiol_accepted2020.pdf</t>
   </si>
   <si>
-    <t>https://www.medrxiv.org/content/10.1101/2020.06.18.20134858v3.full-text_x000A_https://pubmed.ncbi.nlm.nih.gov/33301457/</t>
+    <t>https://www.medrxiv.org/content/10.1101/2020.06.18.20134858v3.full-text
+https://pubmed.ncbi.nlm.nih.gov/33301457/</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3465484-1039382-pdo/document/VWS-WOO-02-45859</t>
   </si>
   <si>
     <t>VWS-WOO-02-45860</t>
   </si>
   <si>
     <t>Andersonetal_Lancet_2020.pdf</t>
   </si>
   <si>
     <t>https://www.thelancet.com/journals/lancet/article/PIIS0140-6736(20)30567-5/fulltext</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3465484-1039382-pdo/document/VWS-WOO-02-45860</t>
   </si>
   <si>
     <t>VWS-WOO-02-45861</t>
   </si>
   <si>
     <t>Backeretal_Eurosurveillance_accepted2020.pdf</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/33632374/</t>
   </si>