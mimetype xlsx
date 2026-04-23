--- v0 (2025-12-10)
+++ v1 (2026-04-23)
@@ -2015,51 +2015,52 @@
   <si>
     <t>VWS-WOO-02-65774</t>
   </si>
   <si>
     <t>20210204 MCC factsheet 4 februari.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3424948-1034045-pdo/document/VWS-WOO-02-65774</t>
   </si>
   <si>
     <t>VWS-WOO-02-65775</t>
   </si>
   <si>
     <t>annotatie MCC-19 5 februari def.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3424948-1034045-pdo/document/VWS-WOO-02-65775</t>
   </si>
   <si>
     <t>VWS-WOO-02-65779</t>
   </si>
   <si>
     <t>Bijlage 1 - 20210201 - Bestuurdersversie inschalingssystematiek.pdf</t>
   </si>
   <si>
-    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwiY5_yEzsP4AhXKs6QKHfHuBVUQFnoECAkQAQ&amp;url=https%3A%2F%2F_x000A_www.tweedekamer.nl%2Fdownloads%2Fdocument%3Fid%3D59713fec-5a9e-4bac-8924-ee5389c35f57%26title%3DInschaling%2520in%2520risiconiveaus%2520en%2520maatregelen.pdf&amp;usg=AOvVaw0FhOA6pUQEKx62d3_nfHLE</t>
+    <t>https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwiY5_yEzsP4AhXKs6QKHfHuBVUQFnoECAkQAQ&amp;url=https%3A%2F%2F
+www.tweedekamer.nl%2Fdownloads%2Fdocument%3Fid%3D59713fec-5a9e-4bac-8924-ee5389c35f57%26title%3DInschaling%2520in%2520risiconiveaus%2520en%2520maatregelen.pdf&amp;usg=AOvVaw0FhOA6pUQEKx62d3_nfHLE</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3424948-1034045-pdo/document/VWS-WOO-02-65779</t>
   </si>
   <si>
     <t>VWS-WOO-02-65780</t>
   </si>
   <si>
     <t>Bijlage 2a - 20210201 Routekaart Bestuurdersversie met afschalen enindicatoren smal.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3424948-1034045-pdo/document/VWS-WOO-02-65780</t>
   </si>
   <si>
     <t>VWS-WOO-02-65781</t>
   </si>
   <si>
     <t>Bijlage 2b - 20210201 Routekaart Publieksversie met afschalen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3424948-1034045-pdo/document/VWS-WOO-02-65781</t>
   </si>
   <si>
     <t>VWS-WOO-02-65782</t>
   </si>