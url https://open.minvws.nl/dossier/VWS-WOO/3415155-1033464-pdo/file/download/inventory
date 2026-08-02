--- v0 (2026-01-07)
+++ v1 (2026-08-02)
@@ -2102,51 +2102,52 @@
   <si>
     <t>Beantwoording commissiebrief 2021-01-29 8_27_27.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3415155-1033464-pdo/document/VWS-WOO-09-1177448</t>
   </si>
   <si>
     <t>VWS-WOO-09-1177512</t>
   </si>
   <si>
     <t>2021- aanbiedingsbrief VWS KITO (003).pdf</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2h</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3415155-1033464-pdo/document/VWS-WOO-09-1177512</t>
   </si>
   <si>
     <t>VWS-WOO-09-1177516</t>
   </si>
   <si>
     <t>RIVM Hoe gaat het met thuiswonende ouderen tijdens COVID 19.pdf</t>
   </si>
   <si>
-    <t>https://www.eerstekamer.nl/overig/20210706/brochure_thuiswonende_ouderen/document_x000A_https://www.rijksoverheid.nl/documenten/publicaties/2021/02/23/rivm-hoe-gaat-het-met-thuiswonende-ouderen-tijdens-covid-19</t>
+    <t>https://www.eerstekamer.nl/overig/20210706/brochure_thuiswonende_ouderen/document
+https://www.rijksoverheid.nl/documenten/publicaties/2021/02/23/rivm-hoe-gaat-het-met-thuiswonende-ouderen-tijdens-covid-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3415155-1033464-pdo/document/VWS-WOO-09-1177516</t>
   </si>
   <si>
     <t>VWS-WOO-09-1177531</t>
   </si>
   <si>
     <t>Re: kort overzicht inzichten in polarisatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3415155-1033464-pdo/document/VWS-WOO-09-1177531</t>
   </si>
   <si>
     <t>VWS-WOO-09-1177532</t>
   </si>
   <si>
     <t>210222 Jongeren centraal in coronabeleid.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3415155-1033464-pdo/document/VWS-WOO-09-1177532</t>
   </si>
   <si>
     <t>VWS-WOO-09-1177534</t>
   </si>