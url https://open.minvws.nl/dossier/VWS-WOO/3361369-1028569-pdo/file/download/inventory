--- v0 (2026-01-05)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1197">
   <si>
     <t>Document ID</t>
   </si>
   <si>
     <t>Document naam</t>
   </si>
   <si>
     <t>Bestandsnaam</t>
   </si>
   <si>
     <t>Beoordeling</t>
   </si>
   <si>
     <t>Beoordelingsgrond</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
@@ -1244,56 +1244,56 @@
   <si>
     <t>VWS-WOO-09-925293</t>
   </si>
   <si>
     <t>201865006.025.088 DVO.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925293</t>
   </si>
   <si>
     <t>VWS-WOO-09-925294</t>
   </si>
   <si>
     <t>AVB 2 - concept-opdrachtbrief - vertaling website.DOCX</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925294</t>
   </si>
   <si>
     <t>VWS-WOO-09-925296</t>
   </si>
   <si>
     <t>FW: verslag Raad van Ouderen en VWS, aanbieding advies ICT aan DGLZ -14 juli 2020</t>
   </si>
   <si>
+    <t>5.1.2e</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925296</t>
   </si>
   <si>
-    <t>ja</t>
-[...1 lines deleted...]
-  <si>
     <t>VWS-WOO-09-925297</t>
   </si>
   <si>
     <t>20063 - Management Samenvatting - 28082020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925297</t>
   </si>
   <si>
     <t>VWS-WOO-09-925299</t>
   </si>
   <si>
     <t>FW: 20200803 Dashboard minister V18.00.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925299</t>
   </si>
   <si>
     <t>VWS-WOO-09-925304</t>
   </si>
   <si>
     <t>200819 Antwoorden op vragen CU over CoronaMelder.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925304</t>
@@ -1715,59 +1715,65 @@
   <si>
     <t>VWS-WOO-09-925402</t>
   </si>
   <si>
     <t>Nota ter beslissing 2020-08-20 8_24_02.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925402</t>
   </si>
   <si>
     <t>VWS-WOO-09-925405</t>
   </si>
   <si>
     <t>FW: Overeenkomsten GGD'en</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925405</t>
   </si>
   <si>
     <t>VWS-WOO-09-925410</t>
   </si>
   <si>
     <t>FW: Nota- risico onrechtmatigheden bij ontwikkeling Corona-app</t>
   </si>
   <si>
+    <t>5.1.2b;5.1.2e</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925410</t>
   </si>
   <si>
     <t>VWS-WOO-09-925417</t>
   </si>
   <si>
     <t>Conceptnota - risico onrechtmatigheden.docx</t>
   </si>
   <si>
+    <t>5.1.2i Concept</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925417</t>
   </si>
   <si>
     <t>VWS-WOO-09-925419</t>
   </si>
   <si>
     <t>Conceptnota  - risico onrechtmatigheden.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925419</t>
   </si>
   <si>
     <t>VWS-WOO-09-925420</t>
   </si>
   <si>
     <t>CONCEPT Overeenkomst VWS-GGDen 20200814 - aanpassingen nav bespreking20200813 [PRDF-3680377].docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925420</t>
   </si>
   <si>
     <t>VWS-WOO-09-925421</t>
   </si>
   <si>
     <t>Overeenkomst VWS-GGDen Pilotversie DEF (20200813) - versie VWS[PRDF-3678257].docx</t>
@@ -2481,50 +2487,53 @@
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925690</t>
   </si>
   <si>
     <t>VWS-WOO-09-925693</t>
   </si>
   <si>
     <t>RE: Verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925693</t>
   </si>
   <si>
     <t>VWS-WOO-09-925696</t>
   </si>
   <si>
     <t>RE: vraag CU</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925696</t>
   </si>
   <si>
     <t>VWS-WOO-09-925700</t>
   </si>
   <si>
     <t>RE: Vraag quote</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925700</t>
   </si>
   <si>
     <t>VWS-WOO-09-925701</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925701</t>
   </si>
   <si>
     <t>VWS-WOO-09-925721</t>
   </si>
   <si>
     <t>RE: wetsvoorstel notificatieapp</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925721</t>
   </si>
   <si>
     <t>VWS-WOO-09-925722</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3361369-1028569-pdo/document/VWS-WOO-09-925722</t>
   </si>
@@ -6899,81 +6908,75 @@
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="H130" t="s">
         <v>407</v>
       </c>
       <c r="L130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131">
         <v>925296</v>
       </c>
       <c r="B131" t="s">
         <v>408</v>
       </c>
       <c r="C131" t="s">
         <v>409</v>
       </c>
       <c r="D131" t="s">
         <v>40</v>
       </c>
       <c r="E131" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="H131" t="s">
-        <v>410</v>
-[...1 lines deleted...]
-      <c r="I131" t="s">
         <v>411</v>
       </c>
       <c r="L131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132">
         <v>925297</v>
       </c>
       <c r="B132" t="s">
         <v>412</v>
       </c>
       <c r="C132" t="s">
         <v>413</v>
       </c>
       <c r="D132" t="s">
         <v>33</v>
       </c>
       <c r="H132" t="s">
         <v>414</v>
       </c>
-      <c r="I132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133">
         <v>925299</v>
       </c>
       <c r="B133" t="s">
         <v>415</v>
       </c>
       <c r="C133" t="s">
         <v>416</v>
       </c>
       <c r="D133" t="s">
         <v>40</v>
       </c>
       <c r="E133" t="s">
         <v>41</v>
       </c>
       <c r="H133" t="s">
         <v>417</v>
       </c>
       <c r="L133" t="s">
         <v>17</v>
@@ -7106,57 +7109,54 @@
       </c>
       <c r="E139" t="s">
         <v>390</v>
       </c>
       <c r="H139" t="s">
         <v>433</v>
       </c>
       <c r="L139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140">
         <v>925318</v>
       </c>
       <c r="B140" t="s">
         <v>434</v>
       </c>
       <c r="C140" t="s">
         <v>435</v>
       </c>
       <c r="D140" t="s">
         <v>40</v>
       </c>
       <c r="E140" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="H140" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="L140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:12">
       <c r="A141">
         <v>925320</v>
       </c>
       <c r="B141" t="s">
         <v>437</v>
       </c>
       <c r="C141" t="s">
         <v>438</v>
       </c>
       <c r="D141" t="s">
         <v>14</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="H141" t="s">
         <v>439</v>
       </c>
       <c r="L141" t="s">
@@ -8126,5129 +8126,5105 @@
       </c>
       <c r="E184" t="s">
         <v>41</v>
       </c>
       <c r="H184" t="s">
         <v>564</v>
       </c>
       <c r="L184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185" spans="1:12">
       <c r="A185">
         <v>925410</v>
       </c>
       <c r="B185" t="s">
         <v>565</v>
       </c>
       <c r="C185" t="s">
         <v>566</v>
       </c>
       <c r="D185" t="s">
         <v>40</v>
       </c>
       <c r="E185" t="s">
-        <v>274</v>
+        <v>567</v>
       </c>
       <c r="H185" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>568</v>
       </c>
       <c r="L185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="186" spans="1:12">
       <c r="A186">
         <v>925417</v>
       </c>
       <c r="B186" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C186" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D186" t="s">
         <v>14</v>
       </c>
       <c r="E186" t="s">
-        <v>15</v>
+        <v>571</v>
       </c>
       <c r="H186" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>572</v>
       </c>
       <c r="L186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:12">
       <c r="A187">
         <v>925419</v>
       </c>
       <c r="B187" t="s">
+        <v>573</v>
+      </c>
+      <c r="C187" t="s">
+        <v>574</v>
+      </c>
+      <c r="D187" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" t="s">
         <v>571</v>
       </c>
-      <c r="C187" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H187" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>575</v>
       </c>
       <c r="L187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188" spans="1:12">
       <c r="A188">
         <v>925420</v>
       </c>
       <c r="B188" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C188" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="D188" t="s">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="H188" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="L188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="189" spans="1:12">
       <c r="A189">
         <v>925421</v>
       </c>
       <c r="B189" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C189" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="D189" t="s">
         <v>14</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="H189" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="L189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190" spans="1:12">
       <c r="A190">
         <v>925422</v>
       </c>
       <c r="B190" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C190" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D190" t="s">
         <v>14</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="H190" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="L190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191" spans="1:12">
       <c r="A191">
         <v>925424</v>
       </c>
       <c r="B191" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C191" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D191" t="s">
         <v>14</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="H191" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="L191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="192" spans="1:12">
       <c r="A192">
         <v>925426</v>
       </c>
       <c r="B192" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C192" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D192" t="s">
         <v>14</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="H192" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="L192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193" spans="1:12">
       <c r="A193">
         <v>925429</v>
       </c>
       <c r="B193" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C193" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D193" t="s">
         <v>40</v>
       </c>
       <c r="E193" t="s">
         <v>41</v>
       </c>
       <c r="H193" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="L193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:12">
       <c r="A194">
         <v>925430</v>
       </c>
       <c r="B194" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C194" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D194" t="s">
         <v>40</v>
       </c>
       <c r="E194" t="s">
         <v>41</v>
       </c>
       <c r="H194" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="L194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195" spans="1:12">
       <c r="A195">
         <v>925435</v>
       </c>
       <c r="B195" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C195" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D195" t="s">
         <v>14</v>
       </c>
       <c r="E195" t="s">
         <v>15</v>
       </c>
       <c r="H195" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="L195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196" spans="1:12">
       <c r="A196">
         <v>925437</v>
       </c>
       <c r="B196" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C196" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D196" t="s">
         <v>14</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="H196" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="L196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197" spans="1:12">
       <c r="A197">
         <v>925439</v>
       </c>
       <c r="B197" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C197" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D197" t="s">
         <v>14</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="H197" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="L197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="198" spans="1:12">
       <c r="A198">
         <v>925446</v>
       </c>
       <c r="B198" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C198" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="D198" t="s">
         <v>40</v>
       </c>
       <c r="E198" t="s">
         <v>41</v>
       </c>
       <c r="H198" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="L198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199" spans="1:12">
       <c r="A199">
         <v>925448</v>
       </c>
       <c r="B199" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C199" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="D199" t="s">
         <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="H199" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="L199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200" spans="1:12">
       <c r="A200">
         <v>925456</v>
       </c>
       <c r="B200" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C200" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="D200" t="s">
         <v>40</v>
       </c>
       <c r="E200" t="s">
         <v>357</v>
       </c>
       <c r="H200" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="L200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:12">
       <c r="A201">
         <v>925462</v>
       </c>
       <c r="B201" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C201" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D201" t="s">
         <v>14</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="H201" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="L201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202" spans="1:12">
       <c r="A202">
         <v>925463</v>
       </c>
       <c r="B202" t="s">
+        <v>618</v>
+      </c>
+      <c r="C202" t="s">
         <v>616</v>
       </c>
-      <c r="C202" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" t="s">
         <v>14</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="H202" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="L202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203" spans="1:12">
       <c r="A203">
         <v>925464</v>
       </c>
       <c r="B203" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C203" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D203" t="s">
         <v>14</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="H203" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="L203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:12">
       <c r="A204">
         <v>925465</v>
       </c>
       <c r="B204" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C204" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D204" t="s">
         <v>14</v>
       </c>
       <c r="E204" t="s">
         <v>15</v>
       </c>
       <c r="H204" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="L204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205" spans="1:12">
       <c r="A205">
         <v>925466</v>
       </c>
       <c r="B205" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C205" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D205" t="s">
         <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>15</v>
       </c>
       <c r="H205" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="L205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="206" spans="1:12">
       <c r="A206">
         <v>925467</v>
       </c>
       <c r="B206" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C206" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D206" t="s">
         <v>14</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="H206" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="L206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207" spans="1:12">
       <c r="A207">
         <v>925468</v>
       </c>
       <c r="B207" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C207" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="D207" t="s">
         <v>14</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="H207" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="L207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208" spans="1:12">
       <c r="A208">
         <v>925469</v>
       </c>
       <c r="B208" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C208" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D208" t="s">
         <v>14</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="H208" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="L208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209" spans="1:12">
       <c r="A209">
         <v>925470</v>
       </c>
       <c r="B209" t="s">
+        <v>633</v>
+      </c>
+      <c r="C209" t="s">
         <v>631</v>
       </c>
-      <c r="C209" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D209" t="s">
         <v>14</v>
       </c>
       <c r="E209" t="s">
         <v>15</v>
       </c>
       <c r="H209" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="L209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210" spans="1:12">
       <c r="A210">
         <v>925471</v>
       </c>
       <c r="B210" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C210" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D210" t="s">
         <v>14</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="H210" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="L210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="211" spans="1:12">
       <c r="A211">
         <v>925473</v>
       </c>
       <c r="B211" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C211" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D211" t="s">
         <v>40</v>
       </c>
       <c r="E211" t="s">
         <v>41</v>
       </c>
       <c r="H211" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="L211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212" spans="1:12">
       <c r="A212">
         <v>925477</v>
       </c>
       <c r="B212" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C212" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D212" t="s">
         <v>40</v>
       </c>
       <c r="E212" t="s">
         <v>41</v>
       </c>
       <c r="H212" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="L212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="213" spans="1:12">
       <c r="A213">
         <v>925478</v>
       </c>
       <c r="B213" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C213" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D213" t="s">
         <v>40</v>
       </c>
       <c r="E213" t="s">
         <v>41</v>
       </c>
       <c r="H213" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="L213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:12">
       <c r="A214">
         <v>925481</v>
       </c>
       <c r="B214" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C214" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D214" t="s">
         <v>14</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="H214" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="L214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="215" spans="1:12">
       <c r="A215">
         <v>925484</v>
       </c>
       <c r="B215" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C215" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D215" t="s">
         <v>14</v>
       </c>
       <c r="E215" t="s">
         <v>103</v>
       </c>
       <c r="H215" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="L215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216" spans="1:12">
       <c r="A216">
         <v>925486</v>
       </c>
       <c r="B216" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C216" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D216" t="s">
         <v>40</v>
       </c>
       <c r="E216" t="s">
         <v>41</v>
       </c>
       <c r="H216" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="L216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:12">
       <c r="A217">
         <v>925487</v>
       </c>
       <c r="B217" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C217" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D217" t="s">
         <v>14</v>
       </c>
       <c r="E217" t="s">
         <v>103</v>
       </c>
       <c r="H217" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="L217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="218" spans="1:12">
       <c r="A218">
         <v>925488</v>
       </c>
       <c r="B218" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C218" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D218" t="s">
         <v>40</v>
       </c>
       <c r="E218" t="s">
         <v>41</v>
       </c>
       <c r="H218" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="L218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="219" spans="1:12">
       <c r="A219">
         <v>925491</v>
       </c>
       <c r="B219" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C219" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D219" t="s">
         <v>40</v>
       </c>
       <c r="E219" t="s">
         <v>274</v>
       </c>
       <c r="H219" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="L219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220" spans="1:12">
       <c r="A220">
         <v>925504</v>
       </c>
       <c r="B220" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C220" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D220" t="s">
         <v>40</v>
       </c>
       <c r="E220" t="s">
         <v>41</v>
       </c>
       <c r="H220" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="L220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="221" spans="1:12">
       <c r="A221">
         <v>925507</v>
       </c>
       <c r="B221" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C221" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D221" t="s">
         <v>14</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="H221" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="L221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222" spans="1:12">
       <c r="A222">
         <v>925508</v>
       </c>
       <c r="B222" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C222" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D222" t="s">
         <v>14</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="H222" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="L222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223" spans="1:12">
       <c r="A223">
         <v>925509</v>
       </c>
       <c r="B223" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C223" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D223" t="s">
         <v>14</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="H223" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="L223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:12">
       <c r="A224">
         <v>925517</v>
       </c>
       <c r="B224" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C224" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D224" t="s">
         <v>40</v>
       </c>
       <c r="E224" t="s">
         <v>41</v>
       </c>
       <c r="H224" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="L224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
         <v>925523</v>
       </c>
       <c r="B225" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="C225" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D225" t="s">
         <v>40</v>
       </c>
       <c r="E225" t="s">
         <v>274</v>
       </c>
       <c r="H225" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="L225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:12">
       <c r="A226">
         <v>925524</v>
       </c>
       <c r="B226" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C226" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D226" t="s">
         <v>14</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="H226" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="L226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227">
         <v>925525</v>
       </c>
       <c r="B227" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="C227" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D227" t="s">
         <v>14</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="H227" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="L227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:12">
       <c r="A228">
         <v>925526</v>
       </c>
       <c r="B228" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C228" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D228" t="s">
         <v>14</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="H228" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="L228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
         <v>925527</v>
       </c>
       <c r="B229" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C229" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="H229" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="L229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:12">
       <c r="A230">
         <v>925528</v>
       </c>
       <c r="B230" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C230" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D230" t="s">
         <v>14</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="H230" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="L230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231">
         <v>925529</v>
       </c>
       <c r="B231" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C231" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="D231" t="s">
         <v>14</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="H231" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="L231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232">
         <v>925535</v>
       </c>
       <c r="B232" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C232" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D232" t="s">
         <v>14</v>
       </c>
       <c r="E232" t="s">
         <v>15</v>
       </c>
       <c r="H232" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233">
         <v>925542</v>
       </c>
       <c r="B233" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C233" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D233" t="s">
         <v>14</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="H233" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="L233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:12">
       <c r="A234">
         <v>925546</v>
       </c>
       <c r="B234" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C234" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D234" t="s">
         <v>14</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="H234" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="L234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235">
         <v>925548</v>
       </c>
       <c r="B235" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C235" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="H235" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="L235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236">
         <v>925553</v>
       </c>
       <c r="B236" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C236" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="D236" t="s">
         <v>40</v>
       </c>
       <c r="E236" t="s">
         <v>41</v>
       </c>
       <c r="H236" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="L236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:12">
       <c r="A237">
         <v>925555</v>
       </c>
       <c r="B237" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C237" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D237" t="s">
         <v>14</v>
       </c>
       <c r="E237" t="s">
         <v>15</v>
       </c>
       <c r="H237" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="L237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:12">
       <c r="A238">
         <v>925556</v>
       </c>
       <c r="B238" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C238" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="H238" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="L238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
         <v>925558</v>
       </c>
       <c r="B239" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C239" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D239" t="s">
         <v>14</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="H239" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="L239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:12">
       <c r="A240">
         <v>925559</v>
       </c>
       <c r="B240" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C240" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="H240" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="L240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:12">
       <c r="A241">
         <v>925562</v>
       </c>
       <c r="B241" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C241" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D241" t="s">
         <v>14</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="H241" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="L241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:12">
       <c r="A242">
         <v>925571</v>
       </c>
       <c r="B242" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C242" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D242" t="s">
         <v>40</v>
       </c>
       <c r="E242" t="s">
         <v>41</v>
       </c>
       <c r="H242" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="L242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:12">
       <c r="A243">
         <v>925580</v>
       </c>
       <c r="B243" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C243" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D243" t="s">
         <v>14</v>
       </c>
       <c r="E243" t="s">
         <v>103</v>
       </c>
       <c r="H243" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="L243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:12">
       <c r="A244">
         <v>925581</v>
       </c>
       <c r="B244" t="s">
+        <v>730</v>
+      </c>
+      <c r="C244" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="D244" t="s">
         <v>14</v>
       </c>
       <c r="E244" t="s">
         <v>103</v>
       </c>
       <c r="H244" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="L244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:12">
       <c r="A245">
         <v>925587</v>
       </c>
       <c r="B245" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="C245" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="D245" t="s">
         <v>40</v>
       </c>
       <c r="E245" t="s">
         <v>41</v>
       </c>
       <c r="H245" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="L245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:12">
       <c r="A246">
         <v>925588</v>
       </c>
       <c r="B246" t="s">
+        <v>735</v>
+      </c>
+      <c r="C246" t="s">
         <v>733</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="D246" t="s">
         <v>40</v>
       </c>
       <c r="E246" t="s">
         <v>41</v>
       </c>
       <c r="H246" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="L246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:12">
       <c r="A247">
         <v>925602</v>
       </c>
       <c r="B247" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C247" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D247" t="s">
         <v>40</v>
       </c>
       <c r="E247" t="s">
         <v>357</v>
       </c>
       <c r="H247" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="L247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:12">
       <c r="A248">
         <v>925604</v>
       </c>
       <c r="B248" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C248" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D248" t="s">
         <v>40</v>
       </c>
       <c r="E248" t="s">
-        <v>274</v>
+        <v>567</v>
       </c>
       <c r="H248" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>742</v>
       </c>
       <c r="L248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:12">
       <c r="A249">
         <v>925608</v>
       </c>
       <c r="B249" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C249" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D249" t="s">
         <v>40</v>
       </c>
       <c r="E249" t="s">
         <v>41</v>
       </c>
       <c r="H249" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="L249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:12">
       <c r="A250">
         <v>925616</v>
       </c>
       <c r="B250" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C250" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D250" t="s">
         <v>40</v>
       </c>
       <c r="E250" t="s">
         <v>41</v>
       </c>
       <c r="H250" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="L250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:12">
       <c r="A251">
         <v>925622</v>
       </c>
       <c r="B251" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C251" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D251" t="s">
         <v>40</v>
       </c>
       <c r="E251" t="s">
         <v>357</v>
       </c>
       <c r="H251" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="L251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:12">
       <c r="A252">
         <v>925623</v>
       </c>
       <c r="B252" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C252" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D252" t="s">
         <v>40</v>
       </c>
       <c r="E252" t="s">
         <v>41</v>
       </c>
       <c r="H252" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="L252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:12">
       <c r="A253">
         <v>925624</v>
       </c>
       <c r="B253" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C253" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D253" t="s">
         <v>40</v>
       </c>
       <c r="E253" t="s">
         <v>41</v>
       </c>
       <c r="H253" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="L253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:12">
       <c r="A254">
         <v>925627</v>
       </c>
       <c r="B254" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C254" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D254" t="s">
         <v>40</v>
       </c>
       <c r="E254" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="H254" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>760</v>
       </c>
       <c r="L254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:12">
       <c r="A255">
         <v>925628</v>
       </c>
       <c r="B255" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="C255" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D255" t="s">
         <v>14</v>
       </c>
       <c r="E255" t="s">
         <v>103</v>
       </c>
       <c r="H255" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="L255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:12">
       <c r="A256">
         <v>925631</v>
       </c>
       <c r="B256" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C256" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D256" t="s">
         <v>40</v>
       </c>
       <c r="E256" t="s">
         <v>41</v>
       </c>
       <c r="H256" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="L256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:12">
       <c r="A257">
         <v>925634</v>
       </c>
       <c r="B257" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="C257" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D257" t="s">
         <v>14</v>
       </c>
       <c r="E257" t="s">
         <v>103</v>
       </c>
       <c r="H257" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="L257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:12">
       <c r="A258">
         <v>925635</v>
       </c>
       <c r="B258" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="C258" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D258" t="s">
         <v>40</v>
       </c>
       <c r="E258" t="s">
         <v>41</v>
       </c>
       <c r="H258" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="L258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:12">
       <c r="A259">
         <v>925641</v>
       </c>
       <c r="B259" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C259" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D259" t="s">
         <v>40</v>
       </c>
       <c r="E259" t="s">
         <v>357</v>
       </c>
       <c r="H259" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="L259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:12">
       <c r="A260">
         <v>925642</v>
       </c>
       <c r="B260" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="C260" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="D260" t="s">
         <v>40</v>
       </c>
       <c r="E260" t="s">
         <v>41</v>
       </c>
       <c r="H260" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="L260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:12">
       <c r="A261">
         <v>925645</v>
       </c>
       <c r="B261" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C261" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D261" t="s">
         <v>14</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="H261" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="L261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:12">
       <c r="A262">
         <v>925649</v>
       </c>
       <c r="B262" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C262" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D262" t="s">
         <v>40</v>
       </c>
       <c r="E262" t="s">
         <v>41</v>
       </c>
       <c r="H262" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="L262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:12">
       <c r="A263">
         <v>925655</v>
       </c>
       <c r="B263" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C263" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D263" t="s">
         <v>14</v>
       </c>
       <c r="E263" t="s">
         <v>103</v>
       </c>
       <c r="H263" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="L263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:12">
       <c r="A264">
         <v>925656</v>
       </c>
       <c r="B264" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C264" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D264" t="s">
         <v>40</v>
       </c>
       <c r="E264" t="s">
         <v>41</v>
       </c>
       <c r="H264" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="L264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:12">
       <c r="A265">
         <v>925657</v>
       </c>
       <c r="B265" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C265" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D265" t="s">
         <v>40</v>
       </c>
       <c r="E265" t="s">
         <v>357</v>
       </c>
       <c r="H265" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="L265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:12">
       <c r="A266">
         <v>925669</v>
       </c>
       <c r="B266" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C266" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D266" t="s">
         <v>40</v>
       </c>
       <c r="E266" t="s">
         <v>41</v>
       </c>
       <c r="H266" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="L266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267">
         <v>925671</v>
       </c>
       <c r="B267" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C267" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="D267" t="s">
         <v>14</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="H267" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="L267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268">
         <v>925676</v>
       </c>
       <c r="B268" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="C268" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D268" t="s">
         <v>40</v>
       </c>
       <c r="E268" t="s">
         <v>357</v>
       </c>
       <c r="H268" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="L268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269">
         <v>925681</v>
       </c>
       <c r="B269" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C269" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="D269" t="s">
         <v>40</v>
       </c>
       <c r="E269" t="s">
         <v>41</v>
       </c>
       <c r="H269" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="L269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270">
         <v>925684</v>
       </c>
       <c r="B270" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C270" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D270" t="s">
         <v>40</v>
       </c>
       <c r="E270" t="s">
         <v>41</v>
       </c>
       <c r="H270" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="L270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271">
         <v>925685</v>
       </c>
       <c r="B271" t="s">
+        <v>809</v>
+      </c>
+      <c r="C271" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="D271" t="s">
         <v>40</v>
       </c>
       <c r="E271" t="s">
         <v>41</v>
       </c>
       <c r="H271" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="L271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:12">
       <c r="A272">
         <v>925686</v>
       </c>
       <c r="B272" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C272" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="D272" t="s">
         <v>40</v>
       </c>
       <c r="E272" t="s">
         <v>41</v>
       </c>
       <c r="H272" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="L272" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273">
         <v>925690</v>
       </c>
       <c r="B273" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C273" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="D273" t="s">
         <v>40</v>
       </c>
       <c r="E273" t="s">
         <v>41</v>
       </c>
       <c r="H273" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="L273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274">
         <v>925693</v>
       </c>
       <c r="B274" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C274" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D274" t="s">
         <v>40</v>
       </c>
       <c r="E274" t="s">
         <v>41</v>
       </c>
       <c r="H274" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="L274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:12">
       <c r="A275">
         <v>925696</v>
       </c>
       <c r="B275" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C275" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="D275" t="s">
         <v>40</v>
       </c>
       <c r="E275" t="s">
         <v>41</v>
       </c>
       <c r="H275" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="L275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:12">
       <c r="A276">
         <v>925700</v>
       </c>
       <c r="B276" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C276" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="D276" t="s">
         <v>40</v>
       </c>
       <c r="E276" t="s">
-        <v>357</v>
+        <v>825</v>
       </c>
       <c r="H276" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>826</v>
       </c>
       <c r="L276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277">
         <v>925701</v>
       </c>
       <c r="B277" t="s">
+        <v>827</v>
+      </c>
+      <c r="C277" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="D277" t="s">
         <v>40</v>
       </c>
       <c r="E277" t="s">
-        <v>41</v>
+        <v>410</v>
       </c>
       <c r="H277" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>828</v>
       </c>
       <c r="L277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278">
         <v>925721</v>
       </c>
       <c r="B278" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="C278" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D278" t="s">
         <v>40</v>
       </c>
       <c r="E278" t="s">
         <v>41</v>
       </c>
       <c r="H278" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="L278" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:12">
       <c r="A279">
         <v>925722</v>
       </c>
       <c r="B279" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C279" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="D279" t="s">
         <v>40</v>
       </c>
       <c r="E279" t="s">
         <v>41</v>
       </c>
       <c r="H279" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="L279" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:12">
       <c r="A280">
         <v>925745</v>
       </c>
       <c r="B280" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C280" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="D280" t="s">
         <v>14</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="H280" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="L280" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:12">
       <c r="A281">
         <v>925750</v>
       </c>
       <c r="B281" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="C281" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D281" t="s">
         <v>14</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="H281" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="L281" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:12">
       <c r="A282">
         <v>925753</v>
       </c>
       <c r="B282" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="C282" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="D282" t="s">
         <v>14</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="H282" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="L282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:12">
       <c r="A283">
         <v>925763</v>
       </c>
       <c r="B283" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C283" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="D283" t="s">
         <v>14</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="H283" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="L283" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:12">
       <c r="A284">
         <v>925783</v>
       </c>
       <c r="B284" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C284" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="D284" t="s">
         <v>40</v>
       </c>
       <c r="E284" t="s">
         <v>41</v>
       </c>
       <c r="H284" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="L284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:12">
       <c r="A285">
         <v>925785</v>
       </c>
       <c r="B285" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C285" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D285" t="s">
         <v>14</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="H285" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="L285" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:12">
       <c r="A286">
         <v>925787</v>
       </c>
       <c r="B286" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="C286" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="H286" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="L286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:12">
       <c r="A287">
         <v>925789</v>
       </c>
       <c r="B287" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C287" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D287" t="s">
         <v>14</v>
       </c>
       <c r="E287" t="s">
         <v>15</v>
       </c>
       <c r="H287" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="L287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:12">
       <c r="A288">
         <v>925791</v>
       </c>
       <c r="B288" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C288" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D288" t="s">
         <v>14</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="H288" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="L288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:12">
       <c r="A289">
         <v>925792</v>
       </c>
       <c r="B289" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="C289" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="D289" t="s">
         <v>14</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="H289" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="L289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:12">
       <c r="A290">
         <v>925793</v>
       </c>
       <c r="B290" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="C290" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="D290" t="s">
         <v>14</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="H290" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="L290" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:12">
       <c r="A291">
         <v>925795</v>
       </c>
       <c r="B291" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="C291" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="D291" t="s">
         <v>14</v>
       </c>
       <c r="E291" t="s">
         <v>15</v>
       </c>
       <c r="H291" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="L291" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:12">
       <c r="A292">
         <v>925796</v>
       </c>
       <c r="B292" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C292" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="D292" t="s">
         <v>40</v>
       </c>
       <c r="E292" t="s">
         <v>41</v>
       </c>
       <c r="H292" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="L292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:12">
       <c r="A293">
         <v>925797</v>
       </c>
       <c r="B293" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="C293" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="D293" t="s">
         <v>14</v>
       </c>
       <c r="E293" t="s">
         <v>15</v>
       </c>
       <c r="H293" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="L293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:12">
       <c r="A294">
         <v>925799</v>
       </c>
       <c r="B294" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="C294" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D294" t="s">
         <v>40</v>
       </c>
       <c r="E294" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="H294" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="L294" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:12">
       <c r="A295">
         <v>925808</v>
       </c>
       <c r="B295" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="C295" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D295" t="s">
         <v>40</v>
       </c>
       <c r="E295" t="s">
         <v>41</v>
       </c>
       <c r="H295" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="L295" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:12">
       <c r="A296">
         <v>925810</v>
       </c>
       <c r="B296" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C296" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="D296" t="s">
         <v>14</v>
       </c>
       <c r="E296" t="s">
         <v>15</v>
       </c>
       <c r="H296" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="L296" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:12">
       <c r="A297">
         <v>925813</v>
       </c>
       <c r="B297" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C297" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D297" t="s">
         <v>14</v>
       </c>
       <c r="E297" t="s">
         <v>15</v>
       </c>
       <c r="H297" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="L297" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:12">
       <c r="A298">
         <v>925814</v>
       </c>
       <c r="B298" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="C298" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="D298" t="s">
         <v>14</v>
       </c>
       <c r="E298" t="s">
         <v>15</v>
       </c>
       <c r="H298" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="L298" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:12">
       <c r="A299">
         <v>925815</v>
       </c>
       <c r="B299" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="C299" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D299" t="s">
         <v>14</v>
       </c>
       <c r="E299" t="s">
         <v>15</v>
       </c>
       <c r="H299" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="L299" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:12">
       <c r="A300">
         <v>925816</v>
       </c>
       <c r="B300" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="C300" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="E300" t="s">
         <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="L300" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301">
         <v>925817</v>
       </c>
       <c r="B301" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C301" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D301" t="s">
         <v>14</v>
       </c>
       <c r="E301" t="s">
         <v>15</v>
       </c>
       <c r="H301" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="L301" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:12">
       <c r="A302">
         <v>925818</v>
       </c>
       <c r="B302" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C302" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="D302" t="s">
         <v>14</v>
       </c>
       <c r="E302" t="s">
         <v>15</v>
       </c>
       <c r="H302" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="L302" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303">
         <v>925819</v>
       </c>
       <c r="B303" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="C303" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="D303" t="s">
         <v>14</v>
       </c>
       <c r="E303" t="s">
         <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="L303" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304">
         <v>925820</v>
       </c>
       <c r="B304" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C304" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="D304" t="s">
         <v>14</v>
       </c>
       <c r="E304" t="s">
         <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="L304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305">
         <v>925821</v>
       </c>
       <c r="B305" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="C305" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="D305" t="s">
         <v>40</v>
       </c>
       <c r="E305" t="s">
         <v>41</v>
       </c>
       <c r="H305" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="L305" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:12">
       <c r="A306">
         <v>925823</v>
       </c>
       <c r="B306" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C306" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="D306" t="s">
         <v>14</v>
       </c>
       <c r="E306" t="s">
         <v>15</v>
       </c>
       <c r="H306" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="L306" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307">
         <v>925824</v>
       </c>
       <c r="B307" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C307" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D307" t="s">
         <v>14</v>
       </c>
       <c r="E307" t="s">
         <v>15</v>
       </c>
       <c r="H307" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="L307" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:12">
       <c r="A308">
         <v>925825</v>
       </c>
       <c r="B308" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C308" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="D308" t="s">
         <v>14</v>
       </c>
       <c r="E308" t="s">
         <v>15</v>
       </c>
       <c r="H308" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="L308" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:12">
       <c r="A309">
         <v>925826</v>
       </c>
       <c r="B309" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="C309" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="D309" t="s">
         <v>14</v>
       </c>
       <c r="E309" t="s">
         <v>15</v>
       </c>
       <c r="H309" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="L309" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="310" spans="1:12">
       <c r="A310">
         <v>925827</v>
       </c>
       <c r="B310" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C310" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D310" t="s">
         <v>14</v>
       </c>
       <c r="E310" t="s">
         <v>15</v>
       </c>
       <c r="H310" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="L310" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311">
         <v>925828</v>
       </c>
       <c r="B311" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C311" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="D311" t="s">
         <v>14</v>
       </c>
       <c r="E311" t="s">
         <v>15</v>
       </c>
       <c r="H311" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="L311" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:12">
       <c r="A312">
         <v>925831</v>
       </c>
       <c r="B312" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C312" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D312" t="s">
         <v>14</v>
       </c>
       <c r="E312" t="s">
         <v>15</v>
       </c>
       <c r="H312" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="L312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:12">
       <c r="A313">
         <v>925832</v>
       </c>
       <c r="B313" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C313" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D313" t="s">
         <v>14</v>
       </c>
       <c r="E313" t="s">
         <v>15</v>
       </c>
       <c r="H313" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="L313" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:12">
       <c r="A314">
         <v>925833</v>
       </c>
       <c r="B314" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C314" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D314" t="s">
         <v>14</v>
       </c>
       <c r="E314" t="s">
         <v>15</v>
       </c>
       <c r="H314" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="L314" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315">
         <v>925834</v>
       </c>
       <c r="B315" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="C315" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="D315" t="s">
         <v>33</v>
       </c>
       <c r="H315" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="L315" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="316" spans="1:12">
       <c r="A316">
         <v>925835</v>
       </c>
       <c r="B316" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="C316" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D316" t="s">
         <v>14</v>
       </c>
       <c r="E316" t="s">
         <v>15</v>
       </c>
       <c r="H316" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="L316" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="317" spans="1:12">
       <c r="A317">
         <v>925836</v>
       </c>
       <c r="B317" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C317" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="D317" t="s">
         <v>14</v>
       </c>
       <c r="E317" t="s">
         <v>15</v>
       </c>
       <c r="H317" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="L317" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="318" spans="1:12">
       <c r="A318">
         <v>925852</v>
       </c>
       <c r="B318" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="C318" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="D318" t="s">
         <v>40</v>
       </c>
       <c r="E318" t="s">
         <v>357</v>
       </c>
       <c r="H318" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="L318" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="319" spans="1:12">
       <c r="A319">
         <v>925855</v>
       </c>
       <c r="B319" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C319" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D319" t="s">
         <v>14</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="H319" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="L319" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:12">
       <c r="A320">
         <v>925856</v>
       </c>
       <c r="B320" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C320" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D320" t="s">
         <v>14</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="H320" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="L320" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:12">
       <c r="A321">
         <v>925857</v>
       </c>
       <c r="B321" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C321" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="D321" t="s">
         <v>14</v>
       </c>
       <c r="E321" t="s">
         <v>15</v>
       </c>
       <c r="H321" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="L321" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322">
         <v>925858</v>
       </c>
       <c r="B322" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C322" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D322" t="s">
         <v>14</v>
       </c>
       <c r="E322" t="s">
         <v>15</v>
       </c>
       <c r="H322" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="L322" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:12">
       <c r="A323">
         <v>925859</v>
       </c>
       <c r="B323" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="C323" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="D323" t="s">
         <v>14</v>
       </c>
       <c r="E323" t="s">
         <v>15</v>
       </c>
       <c r="H323" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="L323" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
         <v>925868</v>
       </c>
       <c r="B324" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C324" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="D324" t="s">
         <v>14</v>
       </c>
       <c r="E324" t="s">
         <v>15</v>
       </c>
       <c r="H324" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
         <v>925869</v>
       </c>
       <c r="B325" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="C325" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="D325" t="s">
         <v>14</v>
       </c>
       <c r="E325" t="s">
         <v>15</v>
       </c>
       <c r="H325" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
         <v>925870</v>
       </c>
       <c r="B326" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C326" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="D326" t="s">
         <v>14</v>
       </c>
       <c r="E326" t="s">
         <v>15</v>
       </c>
       <c r="H326" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
         <v>925871</v>
       </c>
       <c r="B327" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="C327" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="D327" t="s">
         <v>14</v>
       </c>
       <c r="E327" t="s">
         <v>15</v>
       </c>
       <c r="H327" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
         <v>925874</v>
       </c>
       <c r="B328" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C328" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="D328" t="s">
         <v>40</v>
       </c>
       <c r="E328" t="s">
         <v>41</v>
       </c>
       <c r="H328" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
         <v>925880</v>
       </c>
       <c r="B329" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="C329" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="D329" t="s">
         <v>14</v>
       </c>
       <c r="E329" t="s">
         <v>15</v>
       </c>
       <c r="H329" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
         <v>925881</v>
       </c>
       <c r="B330" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="C330" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="D330" t="s">
         <v>33</v>
       </c>
       <c r="H330" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
         <v>925883</v>
       </c>
       <c r="B331" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="C331" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D331" t="s">
         <v>14</v>
       </c>
       <c r="E331" t="s">
         <v>15</v>
       </c>
       <c r="H331" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
         <v>925884</v>
       </c>
       <c r="B332" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="C332" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
         <v>925885</v>
       </c>
       <c r="B333" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="C333" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="H333" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
         <v>925886</v>
       </c>
       <c r="B334" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C334" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="D334" t="s">
         <v>14</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="H334" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
         <v>925897</v>
       </c>
       <c r="B335" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="C335" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="D335" t="s">
         <v>40</v>
       </c>
       <c r="E335" t="s">
         <v>41</v>
       </c>
       <c r="H335" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
         <v>925901</v>
       </c>
       <c r="B336" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="C336" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="D336" t="s">
         <v>40</v>
       </c>
       <c r="E336" t="s">
         <v>41</v>
       </c>
       <c r="H336" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
         <v>925905</v>
       </c>
       <c r="B337" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="C337" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="D337" t="s">
         <v>14</v>
       </c>
       <c r="E337" t="s">
         <v>15</v>
       </c>
       <c r="H337" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
         <v>925906</v>
       </c>
       <c r="B338" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="C338" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="D338" t="s">
         <v>40</v>
       </c>
       <c r="E338" t="s">
         <v>41</v>
       </c>
       <c r="H338" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
         <v>925922</v>
       </c>
       <c r="B339" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="C339" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="D339" t="s">
         <v>40</v>
       </c>
       <c r="E339" t="s">
         <v>41</v>
       </c>
       <c r="H339" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
         <v>925924</v>
       </c>
       <c r="B340" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="C340" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="D340" t="s">
         <v>40</v>
       </c>
       <c r="E340" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="H340" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
         <v>925931</v>
       </c>
       <c r="B341" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="C341" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D341" t="s">
         <v>40</v>
       </c>
       <c r="E341" t="s">
         <v>41</v>
       </c>
       <c r="H341" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
         <v>925940</v>
       </c>
       <c r="B342" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="C342" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="D342" t="s">
         <v>40</v>
       </c>
       <c r="E342" t="s">
         <v>41</v>
       </c>
       <c r="H342" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
         <v>925950</v>
       </c>
       <c r="B343" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C343" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="D343" t="s">
         <v>40</v>
       </c>
       <c r="E343" t="s">
         <v>274</v>
       </c>
       <c r="H343" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
         <v>925956</v>
       </c>
       <c r="B344" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C344" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="D344" t="s">
         <v>40</v>
       </c>
       <c r="E344" t="s">
         <v>41</v>
       </c>
       <c r="H344" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
         <v>925967</v>
       </c>
       <c r="B345" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="C345" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="D345" t="s">
         <v>40</v>
       </c>
       <c r="E345" t="s">
         <v>41</v>
       </c>
       <c r="H345" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
         <v>925977</v>
       </c>
       <c r="B346" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="C346" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="D346" t="s">
         <v>40</v>
       </c>
       <c r="E346" t="s">
         <v>41</v>
       </c>
       <c r="H346" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
         <v>925978</v>
       </c>
       <c r="B347" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="C347" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="D347" t="s">
         <v>40</v>
       </c>
       <c r="E347" t="s">
         <v>41</v>
       </c>
       <c r="H347" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
         <v>925984</v>
       </c>
       <c r="B348" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="C348" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="D348" t="s">
         <v>40</v>
       </c>
       <c r="E348" t="s">
         <v>41</v>
       </c>
       <c r="H348" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
         <v>925986</v>
       </c>
       <c r="B349" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="C349" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="D349" t="s">
         <v>14</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="H349" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
         <v>925990</v>
       </c>
       <c r="B350" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="C350" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="D350" t="s">
         <v>40</v>
       </c>
       <c r="E350" t="s">
         <v>41</v>
       </c>
       <c r="H350" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
         <v>925991</v>
       </c>
       <c r="B351" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="C351" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="D351" t="s">
         <v>40</v>
       </c>
       <c r="E351" t="s">
         <v>41</v>
       </c>
       <c r="H351" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
         <v>925993</v>
       </c>
       <c r="B352" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="C352" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="D352" t="s">
         <v>40</v>
       </c>
       <c r="E352" t="s">
         <v>41</v>
       </c>
       <c r="H352" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
         <v>926001</v>
       </c>
       <c r="B353" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="C353" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
-        <v>15</v>
+        <v>571</v>
       </c>
       <c r="H353" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>1044</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
         <v>926029</v>
       </c>
       <c r="B354" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="C354" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="D354" t="s">
         <v>14</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="H354" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
         <v>926031</v>
       </c>
       <c r="B355" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="C355" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="D355" t="s">
         <v>40</v>
       </c>
       <c r="E355" t="s">
         <v>41</v>
       </c>
       <c r="H355" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
         <v>926032</v>
       </c>
       <c r="B356" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="C356" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="D356" t="s">
         <v>14</v>
       </c>
       <c r="E356" t="s">
         <v>15</v>
       </c>
       <c r="H356" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
         <v>926035</v>
       </c>
       <c r="B357" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C357" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="D357" t="s">
         <v>40</v>
       </c>
       <c r="E357" t="s">
         <v>41</v>
       </c>
       <c r="H357" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="L357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
         <v>926040</v>
       </c>
       <c r="B358" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="C358" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D358" t="s">
         <v>14</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="H358" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
       <c r="L358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
         <v>926043</v>
       </c>
       <c r="B359" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="C359" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="D359" t="s">
         <v>14</v>
       </c>
       <c r="E359" t="s">
         <v>15</v>
       </c>
       <c r="H359" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
         <v>926045</v>
       </c>
       <c r="B360" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="C360" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D360" t="s">
         <v>14</v>
       </c>
       <c r="E360" t="s">
         <v>15</v>
       </c>
       <c r="H360" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
         <v>926046</v>
       </c>
       <c r="B361" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="C361" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="H361" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
         <v>926047</v>
       </c>
       <c r="B362" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="C362" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="D362" t="s">
         <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="H362" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
         <v>926053</v>
       </c>
       <c r="B363" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
       <c r="C363" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="D363" t="s">
         <v>14</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="H363" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
         <v>926054</v>
       </c>
       <c r="B364" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C364" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="D364" t="s">
         <v>14</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="H364" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
         <v>926055</v>
       </c>
       <c r="B365" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="C365" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="D365" t="s">
         <v>14</v>
       </c>
       <c r="E365" t="s">
         <v>15</v>
       </c>
       <c r="H365" t="s">
-        <v>1075</v>
+        <v>1078</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
         <v>926064</v>
       </c>
       <c r="B366" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="C366" t="s">
-        <v>1077</v>
+        <v>1080</v>
       </c>
       <c r="D366" t="s">
         <v>40</v>
       </c>
       <c r="E366" t="s">
         <v>69</v>
       </c>
       <c r="H366" t="s">
-        <v>1078</v>
+        <v>1081</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
         <v>926068</v>
       </c>
       <c r="B367" t="s">
-        <v>1079</v>
+        <v>1082</v>
       </c>
       <c r="C367" t="s">
-        <v>1080</v>
+        <v>1083</v>
       </c>
       <c r="D367" t="s">
         <v>40</v>
       </c>
       <c r="E367" t="s">
         <v>41</v>
       </c>
       <c r="H367" t="s">
-        <v>1081</v>
+        <v>1084</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
         <v>926070</v>
       </c>
       <c r="B368" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="C368" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="D368" t="s">
         <v>14</v>
       </c>
       <c r="E368" t="s">
         <v>15</v>
       </c>
       <c r="H368" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
         <v>926073</v>
       </c>
       <c r="B369" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
       <c r="C369" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="D369" t="s">
         <v>14</v>
       </c>
       <c r="E369" t="s">
         <v>15</v>
       </c>
       <c r="H369" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
         <v>926074</v>
       </c>
       <c r="B370" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C370" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="D370" t="s">
         <v>40</v>
       </c>
       <c r="E370" t="s">
         <v>41</v>
       </c>
       <c r="H370" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
         <v>926076</v>
       </c>
       <c r="B371" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="C371" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="D371" t="s">
         <v>14</v>
       </c>
       <c r="E371" t="s">
         <v>15</v>
       </c>
       <c r="H371" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
         <v>926086</v>
       </c>
       <c r="B372" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="C372" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="D372" t="s">
         <v>40</v>
       </c>
       <c r="E372" t="s">
         <v>322</v>
       </c>
       <c r="H372" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
         <v>926098</v>
       </c>
       <c r="B373" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="C373" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="D373" t="s">
         <v>40</v>
       </c>
       <c r="E373" t="s">
         <v>69</v>
       </c>
       <c r="H373" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
         <v>926102</v>
       </c>
       <c r="B374" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="C374" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="D374" t="s">
         <v>14</v>
       </c>
       <c r="E374" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H374" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="L374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
         <v>926103</v>
       </c>
       <c r="B375" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="C375" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
         <v>103</v>
       </c>
       <c r="H375" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
         <v>926110</v>
       </c>
       <c r="B376" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="C376" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H376" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
         <v>926112</v>
       </c>
       <c r="B377" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="C377" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D377" t="s">
         <v>14</v>
       </c>
       <c r="E377" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H377" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
         <v>926113</v>
       </c>
       <c r="B378" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="C378" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="D378" t="s">
         <v>40</v>
       </c>
       <c r="E378" t="s">
         <v>41</v>
       </c>
       <c r="H378" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
         <v>926117</v>
       </c>
       <c r="B379" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="C379" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D379" t="s">
         <v>40</v>
       </c>
       <c r="E379" t="s">
         <v>41</v>
       </c>
       <c r="H379" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
         <v>926118</v>
       </c>
       <c r="B380" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="C380" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="D380" t="s">
         <v>40</v>
       </c>
       <c r="E380" t="s">
         <v>41</v>
       </c>
       <c r="H380" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
         <v>926121</v>
       </c>
       <c r="B381" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="C381" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="D381" t="s">
         <v>40</v>
       </c>
       <c r="E381" t="s">
         <v>41</v>
       </c>
       <c r="H381" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
         <v>926138</v>
       </c>
       <c r="B382" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="C382" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="D382" t="s">
         <v>40</v>
       </c>
       <c r="E382" t="s">
         <v>41</v>
       </c>
       <c r="H382" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
         <v>926141</v>
       </c>
       <c r="B383" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="C383" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="D383" t="s">
         <v>40</v>
       </c>
       <c r="E383" t="s">
         <v>41</v>
       </c>
       <c r="H383" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
         <v>926144</v>
       </c>
       <c r="B384" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="C384" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="D384" t="s">
         <v>40</v>
       </c>
       <c r="E384" t="s">
         <v>41</v>
       </c>
       <c r="H384" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
         <v>926145</v>
       </c>
       <c r="B385" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="C385" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="D385" t="s">
         <v>40</v>
       </c>
       <c r="E385" t="s">
         <v>41</v>
       </c>
       <c r="H385" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
         <v>926150</v>
       </c>
       <c r="B386" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="C386" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="D386" t="s">
         <v>14</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="H386" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
         <v>926152</v>
       </c>
       <c r="B387" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C387" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="D387" t="s">
         <v>40</v>
       </c>
       <c r="E387" t="s">
         <v>357</v>
       </c>
       <c r="H387" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
         <v>926153</v>
       </c>
       <c r="B388" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C388" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H388" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
         <v>926154</v>
       </c>
       <c r="B389" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="C389" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H389" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
         <v>926159</v>
       </c>
       <c r="B390" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="C390" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H390" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
         <v>926162</v>
       </c>
       <c r="B391" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="C391" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="D391" t="s">
         <v>14</v>
       </c>
       <c r="E391" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H391" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
         <v>926163</v>
       </c>
       <c r="B392" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="C392" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="D392" t="s">
         <v>40</v>
       </c>
       <c r="E392" t="s">
         <v>41</v>
       </c>
       <c r="H392" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
         <v>926164</v>
       </c>
       <c r="B393" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="C393" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="D393" t="s">
         <v>14</v>
       </c>
       <c r="E393" t="s">
         <v>103</v>
       </c>
       <c r="H393" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
         <v>926167</v>
       </c>
       <c r="B394" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="C394" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="H394" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
         <v>926170</v>
       </c>
       <c r="B395" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="C395" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="D395" t="s">
         <v>40</v>
       </c>
       <c r="E395" t="s">
         <v>357</v>
       </c>
       <c r="H395" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
         <v>926176</v>
       </c>
       <c r="B396" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="C396" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="D396" t="s">
         <v>14</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="H396" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
         <v>926179</v>
       </c>
       <c r="B397" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="C397" t="s">
         <v>488</v>
       </c>
       <c r="D397" t="s">
         <v>14</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="H397" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
         <v>926181</v>
       </c>
       <c r="B398" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="C398" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="D398" t="s">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="H398" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
         <v>926183</v>
       </c>
       <c r="B399" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="C399" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="D399" t="s">
         <v>14</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="H399" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
         <v>926202</v>
       </c>
       <c r="B400" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="C400" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="D400" t="s">
         <v>40</v>
       </c>
       <c r="E400" t="s">
         <v>41</v>
       </c>
       <c r="H400" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
         <v>926203</v>
       </c>
       <c r="B401" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="C401" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="H401" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
         <v>926216</v>
       </c>
       <c r="B402" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="C402" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="D402" t="s">
         <v>33</v>
       </c>
       <c r="H402" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
         <v>926218</v>
       </c>
       <c r="B403" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="C403" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="D403" t="s">
         <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="H403" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
         <v>926225</v>
       </c>
       <c r="B404" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="C404" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="D404" t="s">
         <v>40</v>
       </c>
       <c r="E404" t="s">
         <v>69</v>
       </c>
       <c r="H404" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
         <v>1170013</v>
       </c>
       <c r="B405" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="C405" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="D405" t="s">
         <v>40</v>
       </c>
       <c r="E405" t="s">
         <v>41</v>
       </c>
       <c r="H405" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>