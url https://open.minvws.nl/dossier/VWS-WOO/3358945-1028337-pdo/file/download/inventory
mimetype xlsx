--- v0 (2025-12-15)
+++ v1 (2026-06-13)
@@ -2096,80 +2096,7961 @@
   <si>
     <t>VWS-WOO-09-928482</t>
   </si>
   <si>
     <t>HIS-inkoop McKinsey.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928482</t>
   </si>
   <si>
     <t>VWS-WOO-09-928483</t>
   </si>
   <si>
     <t>Hooghiemstra &amp; Partners - concept-opdrachtbrief.DOCX</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928483</t>
   </si>
   <si>
     <t>VWS-WOO-09-928484</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928484</t>
   </si>
   <si>
+    <t>VWS-WOO-09-928888</t>
+  </si>
+  <si>
+    <t>Scan - def 2-zijdig.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928888</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928892</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928894</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928894</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928904</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - - ovk 2-zijdig.pdfocr.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928904</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928908</t>
+  </si>
+  <si>
+    <t>Utwente - concept-opdrachtbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928908</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928909</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - - Overeenkomst Windesheim (-).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928909</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928912</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - - tweezijdig.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928912</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928914</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - - overeenkomst_Taskforce_-_-_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928914</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928916</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928916</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928918</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e;5.1.2h;5.1.2i;5.1.5</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928918</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928920</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - - - - Mr Koreander - 2020 15 juni overeenkomst realisatie app COVID-19.pdfocr.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928920</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928930</t>
+  </si>
+  <si>
+    <t>Vroom - tweezijdig - zonder datum.pdfocr.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928930</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: teksten "screen flow" en privacyverklaring/toestemmingsverklaring </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928932</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928937</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928937</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: teksten "screen flow" en privacyverklaring/toestemmingsverklaring </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928954</t>
+  </si>
+  <si>
+    <t>Inzagedocument Infectieradar - algemeen deel 20200925.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928954</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928955</t>
+  </si>
+  <si>
+    <t>herzieningprivacyverklaring 13-9.2020_mnmeetingCLEAN_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928956</t>
+  </si>
+  <si>
+    <t>herzieningprivacyverklaring 15-9.2020_mnmeetingCLEANn.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928956</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928957</t>
+  </si>
+  <si>
+    <t>toestemmingsverklaringIRRR.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928959</t>
+  </si>
+  <si>
+    <t>Privacy_risico_s IR 8.9.2020 rev. 21.9.2020 DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928959</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928964</t>
+  </si>
+  <si>
+    <t>Evaluatie risicoanalyse Infectieradar 200908.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928964</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928965</t>
+  </si>
+  <si>
+    <t>PSA-influenzanet v1.5 opm - 2 september.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928965</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928966</t>
+  </si>
+  <si>
+    <t>Verslag NT DOBC 12 - 27 augustus 2020 versie 0.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928967</t>
+  </si>
+  <si>
+    <t>20200902 oplegnotitie directieraad-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928967</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928968</t>
+  </si>
+  <si>
+    <t>intectieradar-flows-v1.5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928969</t>
+  </si>
+  <si>
+    <t>PSA-influenzanet v1.5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928969</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928978</t>
+  </si>
+  <si>
+    <t>Bijlage NT DOBC 12 - reactie NHG op testversie CoronaMelder.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928978</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928993</t>
+  </si>
+  <si>
+    <t>toestemmingsverklaringIRRR_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-928999</t>
+  </si>
+  <si>
+    <t>herzieningprivacyverklaring 13-9.2020_mnmeetingCLEAN_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928999</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929007</t>
+  </si>
+  <si>
+    <t>20201006_Wijzigingsverzoek vragenlijst Osiris-AIZ_BCO_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929007</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929008</t>
+  </si>
+  <si>
+    <t>20200929_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929008</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929009</t>
+  </si>
+  <si>
+    <t>20200929_Wijzigingsverzoek vragenlijst Osiris-AIZ_-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929009</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929011</t>
+  </si>
+  <si>
+    <t>Het_artikel_'Hoe_'testen,_testen,_testen'_stukliep_op_een_muur_van_eigenbelang'.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929011</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929013</t>
+  </si>
+  <si>
+    <t>20200929_Wijzigingsverzoek vragenlijst Osiris-AIZ_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929019</t>
+  </si>
+  <si>
+    <t>Re: Antw:  Agenda en vergaderstukken OMT 78</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929019</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929022</t>
+  </si>
+  <si>
+    <t>Re: belangrijk; SPR voorstel waarvoor ook cofinanciering nodig via COVID claim voor onderzoek BCO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929022</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929027</t>
+  </si>
+  <si>
+    <t>RE: SPR Voorstel Outbreak Analytics</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929027</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929029</t>
+  </si>
+  <si>
+    <t>FW: Teksten voor Coronamelder-app GRAAG PER OMGAANDE REACTIE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929029</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929030</t>
+  </si>
+  <si>
+    <t>RE: Teksten voor Coronamelder-app GRAAG PER OMGAANDE REACTIE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929030</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929032</t>
+  </si>
+  <si>
+    <t>Bijlage 2. 200430 Formats SPR_IZB2.0 versie 0.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929032</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929033</t>
+  </si>
+  <si>
+    <t>Online-RDD feasibility study among PHP_DRAFT PROPOSAL.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929033</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929035</t>
+  </si>
+  <si>
+    <t>310820_Memo inpassing Coronamelder in LCI Richtlijn COVID19  0.1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929035</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929036</t>
+  </si>
+  <si>
+    <t>310820_Memo inpassing Coronamelder in LCI Richtlijn COVID19  0.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929036</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929043</t>
+  </si>
+  <si>
+    <t>Weitkamp - Overeenkomst_Weitkamp_10062020.pdfocr.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929043</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929056</t>
+  </si>
+  <si>
+    <t>Wijgert - tweezijdig nieuw.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929056</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929058</t>
+  </si>
+  <si>
+    <t>Re: Fwd: Voorstel Moleculaire COVID-19 Diagnostiek, St. Maarten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929058</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929073</t>
+  </si>
+  <si>
+    <t>Wijnen - tweezijdig nieuw.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929073</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929084</t>
+  </si>
+  <si>
+    <t>Antw:  AroundYou mogelijkheden</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929084</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929093</t>
+  </si>
+  <si>
+    <t>Beslisboom_uit_of_thuis_12_plus.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929093</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929105</t>
+  </si>
+  <si>
+    <t>RE: Cijfers uit gedragsonderzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929105</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929107</t>
+  </si>
+  <si>
+    <t>opzet bespreken voor gezamenlijke brainstorm op dinsdag 29/9 over gedragsmaatregelen en Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929107</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929108</t>
+  </si>
+  <si>
+    <t>20200717-MT-MO-VERSANT kPCR 1015_2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929108</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929110</t>
+  </si>
+  <si>
+    <t>Corona - interventies.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929110</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929134</t>
+  </si>
+  <si>
+    <t>Bijlage B - Noodverordening COVID-19 Veiligheidsregio Utrecht 29 september 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929134</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929137</t>
+  </si>
+  <si>
+    <t>RE: SPOED: Check tekst bij negatieve uitslag coronatest.nl</t>
+  </si>
+  <si>
+    <t>10.2e;11.1, concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929137</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929138</t>
+  </si>
+  <si>
+    <t>RE: Het testbeleid en ‘blijf thuis advies” : verschillen tussen kinderen t/m 12 jaar en 13+/volwassenen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929138</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929157</t>
+  </si>
+  <si>
+    <t>RE: Inpassing Coronamelder in LCI-richtlijn COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929157</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929159</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929159</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929185</t>
+  </si>
+  <si>
+    <t>FW: voorbeeldlink en aanvullende info over AroundYou voor digitaal BCO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929186</t>
+  </si>
+  <si>
+    <t>RE: Bronbestand maatregelen 7.8 definitief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929188</t>
+  </si>
+  <si>
+    <t>RE: Pagina kind school en covid-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929205</t>
+  </si>
+  <si>
+    <t>RE: Nieuwe beslisboom 0-12</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929205</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929209</t>
+  </si>
+  <si>
+    <t>10.2g;11.1, concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929209</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929211</t>
+  </si>
+  <si>
+    <t>RE: Vooraankondiging</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929211</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929212</t>
+  </si>
+  <si>
+    <t>RE: Dit mag op de site :-)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929212</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929217</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929218</t>
+  </si>
+  <si>
+    <t>FW: PERSOONLIJK BERICHT RE: Inhuur Darin-IT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929218</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929222</t>
+  </si>
+  <si>
+    <t>Update CoronaMelder 11-9 Comm update.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929222</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929223</t>
+  </si>
+  <si>
+    <t>20200922 Factsheet_- - - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929223</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929224</t>
+  </si>
+  <si>
+    <t>Brief van GGD GHOR NL - Update BCO-capaciteit d.d. 28 augustus 2020 (002).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929224</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929226</t>
+  </si>
+  <si>
+    <t>Beslisboom neusverkouden kind 0 t_m 12 jaar - BOinK_AJN_RIVM_ 180920- 2109.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929234</t>
+  </si>
+  <si>
+    <t>Uitslag NEG. t.b.v. -. - 07-09-2020_-.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929234</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929235</t>
+  </si>
+  <si>
+    <t>RE: Agenda en vergaderstukken OMT 78</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929235</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929241</t>
+  </si>
+  <si>
+    <t>Richtlijn - Maatregelen voor reizigers uit een oranje of rood risicoland_update 18092020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929241</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929242</t>
+  </si>
+  <si>
+    <t>Handreiking kind neus _update 18092020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929242</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929243</t>
+  </si>
+  <si>
+    <t>Handreiking uitbraakonderzoek COVID-19 op kindercentra en basisscholen update 18092020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929243</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929244</t>
+  </si>
+  <si>
+    <t>Aanpassing dossier kinderen en school RIVM website_0.3_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929244</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929245</t>
+  </si>
+  <si>
+    <t>Aanpassing dossier kinderen en school RIVM website_0.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929246</t>
+  </si>
+  <si>
+    <t>Aanpassing dossier kinderen en school RIVM website_0.3_schoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929246</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929247</t>
+  </si>
+  <si>
+    <t>Bronbestand maatregelen 7.8 definitief-170920.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929247</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929248</t>
+  </si>
+  <si>
+    <t>Bronbestand maatregelen 7.8 definitief-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929248</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929250</t>
+  </si>
+  <si>
+    <t>Vragenformulier 03-09-2020 (002) HH (002)_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929250</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929251</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929251</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929252</t>
+  </si>
+  <si>
+    <t>Vragenformulier 03-09-2020 (002) HH (002)_-v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929252</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929253</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929253</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929254</t>
+  </si>
+  <si>
+    <t>030920_Memo inpassing Coronamelder in LCI Richtlijn COVID19  1.0.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929254</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929255</t>
+  </si>
+  <si>
+    <t>Toelichting AroundYou digitale informatiebrief.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929255</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929256</t>
+  </si>
+  <si>
+    <t>20200922 Factsheet.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929256</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929257</t>
+  </si>
+  <si>
+    <t>IHR Country Capacity Assessment, Monitoring, Evaluation and Planning Weekly Update_25 September 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929257</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929258</t>
+  </si>
+  <si>
+    <t>IHR Country Capacity Assessment, Monitoring, Evaluation and Planning Weekly Update_18 September 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929258</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929259</t>
+  </si>
+  <si>
+    <t>IHR Country Capacity Assessment, Monitoring, Evaluation and Planning Weekly Update_11 September 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929260</t>
+  </si>
+  <si>
+    <t>IHR Country Capacity Assessment, Monitoring, Evaluation and Planning Weekly Update_4 September 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929260</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929261</t>
+  </si>
+  <si>
+    <t>20200922 Aanpassing kinderen en koorts (002)-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929261</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929262</t>
+  </si>
+  <si>
+    <t>Beslisboom uit of thuis 12 plus - BOinK_AJN_21092020_-_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929262</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929264</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929264</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929266</t>
+  </si>
+  <si>
+    <t>Vragenformulier 03-09-2020 (002) HH (002)_-v3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929266</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929267</t>
+  </si>
+  <si>
+    <t>Vragenformulier 03-09-2020 (002) - (002)_reRIVM.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929267</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929268</t>
+  </si>
+  <si>
+    <t>Uitslag NEG. t.b.v. -. - 14-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929269</t>
+  </si>
+  <si>
+    <t>Bronbestand maatregelen 7.8 definitief-_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929269</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929271</t>
+  </si>
+  <si>
+    <t>IHR MEF Weekly Update 11 September 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929271</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929272</t>
+  </si>
+  <si>
+    <t>IHR MEF Weekly Update 25 September 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929272</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929273</t>
+  </si>
+  <si>
+    <t>Supplement to IHR Weekly Update 25 September 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929273</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929275</t>
+  </si>
+  <si>
+    <t>IHR MEF Weekly Update 18 September 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929275</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929276</t>
+  </si>
+  <si>
+    <t>Supplement to IHR Weekly Update 18 September 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929276</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929278</t>
+  </si>
+  <si>
+    <t>IHR MEF Weekly Update 4 September 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929278</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929279</t>
+  </si>
+  <si>
+    <t>Supplement to IHR Weekly Update 4 September 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929281</t>
+  </si>
+  <si>
+    <t>CONCEPT inf@ct .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929281</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929282</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929282</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929284</t>
+  </si>
+  <si>
+    <t>030920_Memo inpassing Coronamelder in LCI Richtlijn COVID19  1.0 (002)-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929284</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929285</t>
+  </si>
+  <si>
+    <t>Uitslag NEG. t.b.v. - 03-09antw04-09.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929285</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929289</t>
+  </si>
+  <si>
+    <t>Beslisboom uit of thuis 12 plus - BOinK_AJN_21092020_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929289</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ventilatie </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929293</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929298</t>
+  </si>
+  <si>
+    <t>RE: inf@ct concept 16-9-2020_versie_4</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929298</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929300</t>
+  </si>
+  <si>
+    <t>[Spam] 8puntenplan</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929300</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929302</t>
+  </si>
+  <si>
+    <t>RE: pakket van eisen opgesteld door VWS voor poolen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929302</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929305</t>
+  </si>
+  <si>
+    <t>inf@ct concept 16-9-2020_versie_4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929306</t>
+  </si>
+  <si>
+    <t>inf@ct concept 16-9-2020_versie_4_CS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929306</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929310</t>
+  </si>
+  <si>
+    <t>PRV200903.11a - Bijlage 1_8 actiepunten nav lessons learned_GGD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929310</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929311</t>
+  </si>
+  <si>
+    <t>2 vragen-opmerkingen nav nota  van inlichtingen 2.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929311</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929326</t>
+  </si>
+  <si>
+    <t>RE: cijfers dashboard (LCPS/NICE etc)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929326</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929327</t>
+  </si>
+  <si>
+    <t>FW: Marjolein CC email:</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929327</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929346</t>
+  </si>
+  <si>
+    <t>Nota van Inlichtingen 2020-08-25-1.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929346</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929349</t>
+  </si>
+  <si>
+    <t>RE: Antw:  CoronIT kan meer helpen voor zicht op verspreiding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929349</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929352</t>
+  </si>
+  <si>
+    <t>8puntenplan</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929352</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929357</t>
+  </si>
+  <si>
+    <t>Vragen Nota van Inlichtingen Aanbesteding uitvoeren groot volume laboratoria covid-19 versie 1.0.pdf</t>
+  </si>
+  <si>
+    <t>10.1c;10.2b</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929357</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929371</t>
+  </si>
+  <si>
+    <t>RE: CoronIT kan meer helpen voor zicht op verspreiding</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929371</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929373</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929375</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929375</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929377</t>
+  </si>
+  <si>
+    <t>RE: hoe zit het nou?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929377</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929387</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929387</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929392</t>
+  </si>
+  <si>
+    <t>FW: Tekst voor brief aanpassing testbeleid CM</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929395</t>
+  </si>
+  <si>
+    <t>RE: risicogestuurde prioritering BCO</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929395</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929398</t>
+  </si>
+  <si>
+    <t>RE: Mail namens Saskia Baas over VVT: verzoek om reactie uiterlijk dinsdagochtend 10 uur</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929398</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929403</t>
+  </si>
+  <si>
+    <t>Contactinventarisatie_GGDen_20200909_1059.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929403</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929407</t>
+  </si>
+  <si>
+    <t>Contactonderzoek_GGDen_20200909_1059.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929407</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929408</t>
+  </si>
+  <si>
+    <t>Contactonderzoek_niet_nauwe_contacten_NL_20200909_1059_GGDGHOR.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929408</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929411</t>
+  </si>
+  <si>
+    <t>Tijdigheid_GGDen_20200909_1059.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929411</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929412</t>
+  </si>
+  <si>
+    <t>Voorstel inpassing Reizigers en Coronamelder in LCI Richtlijn versie 0.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929412</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929413</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929413</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929438</t>
+  </si>
+  <si>
+    <t>inf@ct concept 16-9-2020_versie_4_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929440</t>
+  </si>
+  <si>
+    <t>Wijzigingen BCO beleid en registratie v3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929441</t>
+  </si>
+  <si>
+    <t>BCO beleidswijziging Rotterdam.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929445</t>
+  </si>
+  <si>
+    <t>FW: Nieuwe beslisboom 0-12</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929445</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: verduidelijkingsvraag nav nieuwe regels verkoudheid kinderen </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Dossier kinderen gegevens </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929467</t>
+  </si>
+  <si>
+    <t>FW: BCO indicatoren</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929478</t>
+  </si>
+  <si>
+    <t>GGD -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929479</t>
+  </si>
+  <si>
+    <t>Praktijktest -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929479</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929480</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929482</t>
+  </si>
+  <si>
+    <t>RE: Spoedadvies 11  Landelijke uitrol zodra direct testen na notificatie mogelijk is</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929482</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929484</t>
+  </si>
+  <si>
+    <t>RE: Evaluatie toegevoegde waarde CoronaMelder app</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929485</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929487</t>
+  </si>
+  <si>
+    <t>GGD GHOR roadmap 23-09-2020  -  Testen en BCO concept (05).pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929487</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929496</t>
+  </si>
+  <si>
+    <t>Werkgroep 2 - Verslag bijeenkomst 20200907.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929497</t>
+  </si>
+  <si>
+    <t>Vraag betreft handelingsperspectief CoronaMelder -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929498</t>
+  </si>
+  <si>
+    <t>Vraag betreft handelingsperspectief CoronaMelder.docx</t>
+  </si>
+  <si>
+    <t>10.2a;10.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929498</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929499</t>
+  </si>
+  <si>
+    <t>RE: Vervolgoverleg IC- en ziekenhuisgegevens t.b.v. coronadashboard en RIVM-modellering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929500</t>
+  </si>
+  <si>
+    <t>RE: Evaluatie van de test</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929500</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929509</t>
+  </si>
+  <si>
+    <t>RE: Memo voor VWS omtrent Coronamelder en inpassing in LCI richtlijn</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929512</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929530</t>
+  </si>
+  <si>
+    <t>RE: nieuwe versie uitbreiding Richtlijn voor Coronamelder / Reizigers GRAAG UITERLIJK VRIJDAGOCHTEND REACTIE</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929530</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929534</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929543</t>
+  </si>
+  <si>
+    <t>1. Nota ter beslissing wetgeving 2020-06-09 12_30_11.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929556</t>
+  </si>
+  <si>
+    <t>2.a. Concept brief quarantaine in brief formaat versie 4 september.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929556</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929571</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929571</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929584</t>
+  </si>
+  <si>
+    <t>310820_Voorstel inpassing Coronamelder in LCI Richtlijn COVID19_0.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929584</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929585</t>
+  </si>
+  <si>
+    <t>Bijlage 2. 200430 Formats SPR_IZB2.0_FINAL_1.0.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929585</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929590</t>
+  </si>
+  <si>
+    <t>310820_Memo inpassing Coronamelder in LCI Richtlijn COVID19  0.4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929590</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929591</t>
+  </si>
+  <si>
+    <t>310820_Voorstel inpassing Coronamelder in LCI Richtlijn COVID19_0.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929591</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929592</t>
+  </si>
+  <si>
+    <t>Bijlage 2. 200430 Formats SPR_IZB2.0 versie 0.3_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929592</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929597</t>
+  </si>
+  <si>
+    <t>310820_Voorstel inpassing Coronamelder in LCI Richtlijn COVID19_0.3 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929598</t>
+  </si>
+  <si>
+    <t>310820_Memo inpassing Coronamelder in LCI Richtlijn COVID19  0.4_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929598</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929600</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929604</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929605</t>
+  </si>
+  <si>
+    <t>inf@ct concept 16-9-2020_versie_5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929605</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929606</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929606</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929607</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929607</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929610</t>
+  </si>
+  <si>
+    <t>Aanpassing dossier kinderen en school RIVM website_0.3_RJ (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929610</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929647</t>
+  </si>
+  <si>
+    <t>Bijlage 2. 200430 Formats SPR_IZB2.0 versie 0.2_AW.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929649</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929649</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Datauitwisseling CoronIT/GGD GHOR en RIVM </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929652</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929656</t>
+  </si>
+  <si>
+    <t>Mail van - aan GGD GHOR / - -</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929656</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Re:  Datauitwisseling CoronIT/GGD GHOR en RIVM </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929658</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929669</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929671</t>
+  </si>
+  <si>
+    <t>200908 MT ICT dataveiligheid in format (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929671</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fwd:  Datauitwisseling CoronIT/GGD GHOR en RIVM </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929678</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929680</t>
+  </si>
+  <si>
+    <t>FW: privacy restrisico d.d. 9.9.2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929693</t>
+  </si>
+  <si>
+    <t>290920_Slide IZB2.0 -.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929715</t>
+  </si>
+  <si>
+    <t>Projectplan SPR IZB.2.0_0.1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929715</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929737</t>
+  </si>
+  <si>
+    <t>Aanpak sociale impact Covid-19.versie 10 sept.2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929737</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929740</t>
+  </si>
+  <si>
+    <t>WJZ-208023 EK.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929740</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929741</t>
+  </si>
+  <si>
+    <t>DICIO-210184.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929748</t>
+  </si>
+  <si>
+    <t>FW: Aanpassing rioolwatersurveillance</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929748</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929764</t>
+  </si>
+  <si>
+    <t>166681u VWS technische briefing wv 35538 030920.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929766</t>
+  </si>
+  <si>
+    <t>Oplegnota 2020-09-04 8_22_16.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929766</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929768</t>
+  </si>
+  <si>
+    <t>Beantwoording commissiebrief 2020-09-04 8_22_24.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929768</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929770</t>
+  </si>
+  <si>
+    <t>20200909_DEF Mondzorgalliantie Testbeleidzorgverleners_-.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929770</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929774</t>
+  </si>
+  <si>
+    <t>20200929 Verslag BTC19 - Coronavirus.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929774</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929779</t>
+  </si>
+  <si>
+    <t>FW: Fasen schema GGD bij bestrijding covid-19 in verpleeghuizen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929779</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929784</t>
+  </si>
+  <si>
+    <t>DICIO-210185.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929784</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929788</t>
+  </si>
+  <si>
+    <t>Factuur 220702634 [PRO].pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929788</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929790</t>
+  </si>
+  <si>
+    <t>Factuur 220701749 [PRO].pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929790</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929810</t>
+  </si>
+  <si>
+    <t>format Offerte COVID-09 Datakoppelingen en beschikbaarheid.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929810</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929811</t>
+  </si>
+  <si>
+    <t>Notulen EPIC-NL Stuurgroep 17-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929811</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929812</t>
+  </si>
+  <si>
+    <t>format Offerte COVID-05 Kennisintegratie.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929812</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929813</t>
+  </si>
+  <si>
+    <t>Notulen StuurgroepEPIC-NL_2020-06-25.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929813</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929815</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929815</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929817</t>
+  </si>
+  <si>
+    <t>RE: SPR-voorstel IZB2.0</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929826</t>
+  </si>
+  <si>
+    <t>Re: Topiclijst en invulformat</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929826</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929838</t>
+  </si>
+  <si>
+    <t>RE: vraag van Niek Stadhouders ivm meer en snellere werkruimte</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929838</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929840</t>
+  </si>
+  <si>
+    <t>RE: 20200901notities: vragen over modellering uitgestelde en afgeschaalde oncologische zorg</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929840</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929849</t>
+  </si>
+  <si>
+    <t>omt tijdlijn opzet 01.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929849</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: TKN Ventilatie scholen </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929866</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929924</t>
+  </si>
+  <si>
+    <t>Invulformat alle respondenten ronde 6_DEF_LEEG FORMAT.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929924</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929926</t>
+  </si>
+  <si>
+    <t>20200903_topiclijst_ronde6_definitief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929926</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929928</t>
+  </si>
+  <si>
+    <t>20200904_Onderzoeksprotocol_ronde_DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929928</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929929</t>
+  </si>
+  <si>
+    <t>20200903 Checklist interviews_ronde_6_DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929974</t>
+  </si>
+  <si>
+    <t>FW: notitie digitale post coronazorg Cornaplein.nu</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929974</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929977</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929977</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-929987</t>
+  </si>
+  <si>
+    <t>FW: Outline Kamerbrief beleidsreactie LCVS en eindrapport (finaalconcept)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-929987</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930014</t>
+  </si>
+  <si>
+    <t>BPZ-208700.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930014</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930094</t>
+  </si>
+  <si>
+    <t>Bijlage 2_8 actiepunten nav lessons learned verpleeghuizen_GGD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930094</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930096</t>
+  </si>
+  <si>
+    <t>Bijlage 1_Presentatie - - bij lessons learnedVerpleeghuizen_GGD.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930119</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930119</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930124</t>
+  </si>
+  <si>
+    <t>20200917 nota bij EK brief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930124</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930126</t>
+  </si>
+  <si>
+    <t>Brief 2020-09-17 7_18_34.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930126</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930140</t>
+  </si>
+  <si>
+    <t>FW: kamerbrief tijdelijke aanpassingen testbeleid versie vrijdagdefinitief (004)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930140</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Mondzorgalliantie - verzoek meenemen in testbeleid </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930148</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Brf 14442 NVvP </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930150</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930154</t>
+  </si>
+  <si>
+    <t>Tijdelijke aanpassing testbeleid COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930154</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930213</t>
+  </si>
+  <si>
+    <t>RE: Archivering Corona - PZo en Stuurgroep Bekostiging Corona</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930226</t>
+  </si>
+  <si>
+    <t>RE: Attentie GMT: Vragenformulier 25-09-2020 concept antwoord</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930255</t>
+  </si>
+  <si>
+    <t>RE: Mag later hoor: kamerbrief tijdelijke aanpassingen testbeleidversie vrijdag definitief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930255</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930259</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930274</t>
+  </si>
+  <si>
+    <t>Covid-strategie aangepast (Wfr).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930274</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930279</t>
+  </si>
+  <si>
+    <t>RE: notitie digitale post coronazorg Cornaplein.nu</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930282</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930282</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930287</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930287</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930289</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930289</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Q&amp;A Prioriteit testen Wmo 2015 en Jeugdwet </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930310</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930312</t>
+  </si>
+  <si>
+    <t>RE: signaaltje - FW: Korte aantekeningen vergadering commissies VWSen J&amp;V van 1 september 2020 (Eerste Kamer)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930312</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930332</t>
+  </si>
+  <si>
+    <t>RE: Ter informatie | sectorrapportage GGZ | IGJ</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930332</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930337</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930337</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930348</t>
+  </si>
+  <si>
+    <t>RE: Terugkoppeling Regeling van Werkzaamheden 1 september 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930348</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930350</t>
+  </si>
+  <si>
+    <t>Vragenformulier 29-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: uiterlijk 19.25 reactie ivm embargo: </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930351</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930352</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930352</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930354</t>
+  </si>
+  <si>
+    <t>RE: voorrang bij testen voor medewerkers Fokus??</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930354</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930356</t>
+  </si>
+  <si>
+    <t>Vragenformulier 25-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930356</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930373</t>
+  </si>
+  <si>
+    <t>Vragenformulier 29-09-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930376</t>
+  </si>
+  <si>
+    <t>Vragenformulier 25-09-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930376</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930386</t>
+  </si>
+  <si>
+    <t>Beantwoording commissiebrief 2020-09-10 9_02_57.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930386</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930387</t>
+  </si>
+  <si>
+    <t>Oplegnota 2020-09-11 14_52_28.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930387</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930388</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930388</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930389</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930389</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930392</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-09-11 14_52_35.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930396</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-09-11 14_51_49.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930408</t>
+  </si>
+  <si>
+    <t>GGD GHOR roadmap Testen en BCO - versie 200930.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930408</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930423</t>
+  </si>
+  <si>
+    <t>PvA Coronaplein Notitie B 3.1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930442</t>
+  </si>
+  <si>
+    <t>Reactie Koepel Gepensioneerden op Covid19 strategie thuiswonendeouderen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930444</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1635.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930448</t>
+  </si>
+  <si>
+    <t>Ventilatie en COVID RIVM.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930449</t>
+  </si>
+  <si>
+    <t>Vragenformulier 10-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930449</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930450</t>
+  </si>
+  <si>
+    <t>QA Ventilatie Maatregelen OCW en advies ZA RIVM.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930455</t>
+  </si>
+  <si>
+    <t>Vragenformulier 16-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930458</t>
+  </si>
+  <si>
+    <t>Vragenformulier 21-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930461</t>
+  </si>
+  <si>
+    <t>Vragenformulier 21-09-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930467</t>
+  </si>
+  <si>
+    <t>sectorrapportage GGZ - 16 september 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930471</t>
+  </si>
+  <si>
+    <t>PG-210173.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930471</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930485</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930488</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1100SCHOON.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930489</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1916.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930503</t>
+  </si>
+  <si>
+    <t>Oplegnota 2020-08-03 14_22_56.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930503</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930504</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-08-03 14_23_03.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930505</t>
+  </si>
+  <si>
+    <t>passage voorrang versie 11u.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930538</t>
+  </si>
+  <si>
+    <t>Vragenformulier 15-09-2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930538</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930549</t>
+  </si>
+  <si>
+    <t>Vragenformulier 15-09-2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930596</t>
+  </si>
+  <si>
+    <t>FW: Stukken bestuurlijk overleg FDC 16 september</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930596</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930651</t>
+  </si>
+  <si>
+    <t>RE: Overzicht mails naar partners</t>
+  </si>
+  <si>
+    <t>10.2e;10.2g;11.1, concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930651</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930672</t>
+  </si>
+  <si>
+    <t>FW: Concept DPIA CoronaMelder</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930672</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930679</t>
+  </si>
+  <si>
+    <t>Re: Bevindingen Noordbeek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930679</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930718</t>
+  </si>
+  <si>
+    <t>1. Amendementenoverzicht wv Coronamelder.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930718</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930719</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930719</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930720</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930720</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930721</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930721</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930722</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930722</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930723</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930723</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930724</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930725</t>
+  </si>
+  <si>
+    <t>1. definitief verslag CIO raad 25 juni 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930728</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930739</t>
+  </si>
+  <si>
+    <t>RE: Vragenformulier 10-09-2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930739</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930752</t>
+  </si>
+  <si>
+    <t>11 Factsheet NIVEL onderzoek huisartsen nz.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930753</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930753</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930755</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930755</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930756</t>
+  </si>
+  <si>
+    <t>166681u VWS technische briefing wv 35538 030920.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930756</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930757</t>
+  </si>
+  <si>
+    <t>2a) Oplegmemo Uitvoeringstoets Coronaregelingen VWS DUSi.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930757</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930761</t>
+  </si>
+  <si>
+    <t>3b) Strategisch Ontwikkelplan FDC 2020-2024.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930761</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930762</t>
+  </si>
+  <si>
+    <t>2020-09-10 Strategisch Ontwikkelplan FDC 2020-2024 versie 0.9 inrenvooi + opm Floor en Ron.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930762</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930764</t>
+  </si>
+  <si>
+    <t>1a) Concept agenda Bestuurlijk overleg FDC + annotatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930765</t>
+  </si>
+  <si>
+    <t>2b) Uitvoeringstoets FDC Coronaregelingen VWS DUS-i v1.0.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930765</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930767</t>
+  </si>
+  <si>
+    <t>35538 gewijzgd voorstel van wet.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930775</t>
+  </si>
+  <si>
+    <t>Wetsvoorstel met daarin evt amendementen ---.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930775</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930905</t>
+  </si>
+  <si>
+    <t>Redeneerlijn Testcapaciteit def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930905</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930941</t>
+  </si>
+  <si>
+    <t>5x akkoord</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930941</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930947</t>
+  </si>
+  <si>
+    <t>200827 nieuwsuur_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930947</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930952</t>
+  </si>
+  <si>
+    <t>200827 nieuwsuur.def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930955</t>
+  </si>
+  <si>
+    <t>200915 concept brief partnerships versie 15 augustus einde dag(002).-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930955</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930956</t>
+  </si>
+  <si>
+    <t>2020 sept PvdA - mail maaltijdbezorgers (aanvullende set op CU).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930956</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930957</t>
+  </si>
+  <si>
+    <t>2020 sept CU  mail maaltijdbezorgers.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930958</t>
+  </si>
+  <si>
+    <t>200930 vraag Denk 83.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930961</t>
+  </si>
+  <si>
+    <t>200916 oplegnota.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930961</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930962</t>
+  </si>
+  <si>
+    <t>200930 vraag Denk 84.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930962</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930965</t>
+  </si>
+  <si>
+    <t>200930 vraag Denk 85.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930965</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930966</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930968</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930987</t>
+  </si>
+  <si>
+    <t>Spoedadvies 11  Landelijke uitrol zodra direct testen na notificatiemogelijk is</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930987</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-930998</t>
+  </si>
+  <si>
+    <t>1x akkoord -&gt; opdrachtbevestiging</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-930998</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931004</t>
+  </si>
+  <si>
+    <t>FW: Ps</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931004</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931037</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931037</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931038</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931038</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931044</t>
+  </si>
+  <si>
+    <t>2020-09-051-O - Offerte VWS - assessment backendomgeving CoronaMelderv300, signed.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931044</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931071</t>
+  </si>
+  <si>
+    <t>QS-IB WOB in Coronatijd TBB -2015 AVG-2018 BIO-2018 eIDAS-2018.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931071</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931074</t>
+  </si>
+  <si>
+    <t>20200806_Offerte Hosting Coronamelder - def.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931074</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931076</t>
+  </si>
+  <si>
+    <t>20200903 Plan van Aanpak Oplossing 2 (IZB) App v0.9.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931076</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931082</t>
+  </si>
+  <si>
+    <t>20200903 Plan van Aanpak Oplossing 2 (IZB) App v0.9 track changes tov0.8.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931082</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931084</t>
+  </si>
+  <si>
+    <t>20200831 Technische briefing EK.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931084</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931085</t>
+  </si>
+  <si>
+    <t>20200831 Technische briefing Def aangepast EK.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931085</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931087</t>
+  </si>
+  <si>
+    <t>Evaluatie van de test</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931087</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931095</t>
+  </si>
+  <si>
+    <t>FW: brief begeleidingscommissie aan OMT</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931095</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931096</t>
+  </si>
+  <si>
+    <t>20200903 Plan van Aanpak Oplossing 2 (IZB) App v0.9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931096</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931098</t>
+  </si>
+  <si>
+    <t>20200908 Technische briefing Def EK.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931098</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931099</t>
+  </si>
+  <si>
+    <t>20200908 Technische briefing EK v1.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931112</t>
+  </si>
+  <si>
+    <t>FW: terugkoppeling MCC 8/9</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931112</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931119</t>
+  </si>
+  <si>
+    <t>20200904 Notulen stuurgroep Oplossing 2 (IZB) concept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931119</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931122</t>
+  </si>
+  <si>
+    <t>20200910 Plan van Aanpak Oplossing 2 (IZB) App v0.93.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931122</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931126</t>
+  </si>
+  <si>
+    <t>20200910 Plan van Aanpak Oplossing 2 (IZB) App v0.93 track changes tov0.9.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931126</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931178</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931178</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931179</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931179</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931181</t>
+  </si>
+  <si>
+    <t>FW: Quarantaine</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931184</t>
+  </si>
+  <si>
+    <t>20200921 I-CIO Herziene offerte Hosting Coronamelder -v1.3.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931184</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931191</t>
+  </si>
+  <si>
+    <t>20200922- QA ten behoeve van digitale dialoog (SCHOON).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931191</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931192</t>
+  </si>
+  <si>
+    <t>35538 013 ingediend (vervangt nr 9).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931192</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931194</t>
+  </si>
+  <si>
+    <t>35538 008 ingediend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931194</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931195</t>
+  </si>
+  <si>
+    <t>CU 98.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931195</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931196</t>
+  </si>
+  <si>
+    <t>Domeinnaambewakingsservice 20200922 - Ministerie van Volksgezondheid,Welzijn en Sport.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931196</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931198</t>
+  </si>
+  <si>
+    <t>20200922 Overeenkomst dienstverlening Domeinnaambewakingsservice -Ministerie van Volksgezondheid, Welzijn en Sport.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931198</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931205</t>
+  </si>
+  <si>
+    <t>20200917 Plan van Aanpak Oplossing 2 (IZB) App v0.94.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931205</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931207</t>
+  </si>
+  <si>
+    <t>35538 012 (interoperabiliteit) ingediend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931207</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931209</t>
+  </si>
+  <si>
+    <t>20200917 Plan van Aanpak Oplossing 2 (IZB) App v0.94 Track changes tov0.93.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931209</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931213</t>
+  </si>
+  <si>
+    <t>CU 99.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931213</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931216</t>
+  </si>
+  <si>
+    <t>Denk Kuzu vraag 80.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931216</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931217</t>
+  </si>
+  <si>
+    <t>follow up op de Uitvoeringstoets Berenschot</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931217</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931221</t>
+  </si>
+  <si>
+    <t>RE: Factsheet wetgeving Eerste Kamer.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931221</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931224</t>
+  </si>
+  <si>
+    <t>20200928 - Digitale randvoorwaarden.xlsx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931224</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931226</t>
+  </si>
+  <si>
+    <t>20200928 - Programmalijn Digitale Randvoorwaarden.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931226</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931229</t>
+  </si>
+  <si>
+    <t>20200925 voorzet Kamerbrief oktober Oplossing 2 (IZB).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931229</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931230</t>
+  </si>
+  <si>
+    <t>Antwoorden Kamerbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931230</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931233</t>
+  </si>
+  <si>
+    <t>2020Z16036 - antwoorden.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931233</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931234</t>
+  </si>
+  <si>
+    <t>2020Z17244 vragen PVV geld voor dhr -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931234</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931239</t>
+  </si>
+  <si>
+    <t>FW: afspraken RDO CIBG t.a.v. CoronaMelder App</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931239</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931279</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931292</t>
+  </si>
+  <si>
+    <t>FW: Retour: concept mva wv notificatie app voor leesronde minister</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931292</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931294</t>
+  </si>
+  <si>
+    <t>FW: Retour: PCR-antwoorden EK</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931294</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Spoedvraag ivm MvA van het wv notificatieapplicatie covid-19 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931299</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: U&amp;H-toets ISZW mbt wetgeving corona-app </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931302</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931322</t>
+  </si>
+  <si>
+    <t>UBR- Concept-opdrachtbrief Krogt.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931322</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931323</t>
+  </si>
+  <si>
+    <t>AVB - concept-opdrachtbrief - Vervolgopdracht 2 vertalingCoronaMelder.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931323</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931433</t>
+  </si>
+  <si>
+    <t>RE: Offerte tweede aanvullende opdracht voor de assessment op deBackend-omgeving van de CoronaMelder (de notificatie app)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931434</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931437</t>
+  </si>
+  <si>
+    <t>RE: financiele gevolgen quarantaine brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931437</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931441</t>
+  </si>
+  <si>
+    <t>Kamerbrief Publiekscommunicatie Covid 19 - input CoronaMelder app</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931446</t>
+  </si>
+  <si>
+    <t>35538 006.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931447</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931448</t>
+  </si>
+  <si>
+    <t>35538 006-vws -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931448</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931449</t>
+  </si>
+  <si>
+    <t>35538 006-vws.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931449</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931450</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931451</t>
+  </si>
+  <si>
+    <t>35538 007.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931451</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931452</t>
+  </si>
+  <si>
+    <t>35538 009.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931452</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931454</t>
+  </si>
+  <si>
+    <t>35538 012.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931455</t>
+  </si>
+  <si>
+    <t>35538 011 (herleidbaarheid) ingediend -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931456</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931456</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931457</t>
+  </si>
+  <si>
+    <t>35538 CDA-01 WJZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931458</t>
+  </si>
+  <si>
+    <t>35538 009 ingediend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931459</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931460</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931460</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931462</t>
+  </si>
+  <si>
+    <t>35538 011 (herleidbaarheid) ingediend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931467</t>
+  </si>
+  <si>
+    <t>35538 019.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931467</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931468</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931468</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931485</t>
+  </si>
+  <si>
+    <t>35538 013.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931485</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931486</t>
+  </si>
+  <si>
+    <t>35538 end.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931486</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931487</t>
+  </si>
+  <si>
+    <t>35538 CU-01.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931487</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931488</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931489</t>
+  </si>
+  <si>
+    <t>35538 CU-02-vws.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931490</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931490</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931491</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931491</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931492</t>
+  </si>
+  <si>
+    <t>35538 CDA-01.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931493</t>
+  </si>
+  <si>
+    <t>35538 CU-02.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931493</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931494</t>
+  </si>
+  <si>
+    <t>35538 gecontroleerd door VWS 4 sept 13.30 uur.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931496</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931497</t>
+  </si>
+  <si>
+    <t>35538 008.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931501</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931501</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931502</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931502</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931504</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931505</t>
+  </si>
+  <si>
+    <t>35538 end-TER CONTROLE VWS 4 sept.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931509</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931513</t>
+  </si>
+  <si>
+    <t>35538 D66-01-vws.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931513</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931534</t>
+  </si>
+  <si>
+    <t>object0005.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931539</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931543</t>
+  </si>
+  <si>
+    <t>object0004.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931543</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931545</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931545</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931584</t>
+  </si>
+  <si>
+    <t>FW: Bevindingen Noordbeek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931584</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931597</t>
+  </si>
+  <si>
+    <t>50Plus-inbreng verslag 35 538 Nadere vragen CoronaMelder.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931600</t>
+  </si>
+  <si>
+    <t>AVB - concept-opdrachtbrief privacy statements.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931600</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931603</t>
+  </si>
+  <si>
+    <t>AVB - concept-opdrachtbrief vervolgopdracht 3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931603</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931604</t>
+  </si>
+  <si>
+    <t>Inzet sr UX writer CoronaMelder Mr Koreander.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931604</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931606</t>
+  </si>
+  <si>
+    <t>Koreander - concept-opdrachtbrief.DOCX</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931606</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931607</t>
+  </si>
+  <si>
+    <t>Offerte MINVWS_200911_ Offerte vertaalronde.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931607</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931609</t>
+  </si>
+  <si>
+    <t>Wijzigingsovereenkomst van - 20200914.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931609</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931614</t>
+  </si>
+  <si>
+    <t>Concept-Wijzigingsovereenkomst Egeniq BV 20200915.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931614</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931615</t>
+  </si>
+  <si>
+    <t>Ovk Egeniq BV 1zijdig -.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931615</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931618</t>
+  </si>
+  <si>
+    <t>RE: Nota van wijziging bij Twm</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931618</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931638</t>
+  </si>
+  <si>
+    <t>NvW art. 58s 'onverwijld'</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931638</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931645</t>
+  </si>
+  <si>
+    <t>NvW maandag 10u45</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931645</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931669</t>
+  </si>
+  <si>
+    <t>Drukproef notificatieapplicatie covid.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931681</t>
+  </si>
+  <si>
+    <t>64056 - Min VWS CoronaMelder.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931693</t>
+  </si>
+  <si>
+    <t>FW: Inbreng vv Tijdelijke wet notificatieapplicatie covid-19 (35538)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931708</t>
+  </si>
+  <si>
+    <t>RE: Antwoord vraag 363</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931708</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931724</t>
+  </si>
+  <si>
+    <t>RE: 2x akkoord -&gt; opdrachtbevestigingen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931725</t>
+  </si>
+  <si>
+    <t>RE: 35538 ingediend amendement.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931730</t>
+  </si>
+  <si>
+    <t>RE: aanleveren input brief voorrang &amp; prioriteren coronatests</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931730</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931742</t>
+  </si>
+  <si>
+    <t>Aanzet opdrachtbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931748</t>
+  </si>
+  <si>
+    <t>Antwoord vragen nav Advies 11.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931748</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931753</t>
+  </si>
+  <si>
+    <t>Advies 11 CoronaMelder - landelijke uitrol zodra direct testen nanotificatie gegarandeerd is.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931753</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931755</t>
+  </si>
+  <si>
+    <t>Re: Antwoord op beeldvorming handelingsperspectief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931755</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931756</t>
+  </si>
+  <si>
+    <t>RE: Antwoord op beeldvorming handelingsperspectief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931756</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931758</t>
+  </si>
+  <si>
+    <t>Re: Anoniem + vrijwillig</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931758</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931760</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931760</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931787</t>
+  </si>
+  <si>
+    <t>RE: brief en nota SZW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931794</t>
+  </si>
+  <si>
+    <t>RE: Claim</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931807</t>
+  </si>
+  <si>
+    <t>RE: Concept procesbeschrijving bonus zorgprofessionals COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931807</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931834</t>
+  </si>
+  <si>
+    <t>RE: Doorst: Cijfers uit gedragsonderzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931834</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931838</t>
+  </si>
+  <si>
+    <t>RE: FW: heeft de app nog wel nut als je je niet meteen kan latentesten?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931838</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931855</t>
+  </si>
+  <si>
+    <t>RE: heeft de app nog wel nut als je je niet meteen kan laten testen?</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931855</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931861</t>
+  </si>
+  <si>
+    <t>RE: Info over het wetsvoorstel ten aanzien van de corona app</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931863</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931863</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931889</t>
+  </si>
+  <si>
+    <t>RE: juridische vragen en antwoorden ---2</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931889</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931894</t>
+  </si>
+  <si>
+    <t>RE: Korte aantekeningen vergadering commissies VWS en J&amp;V van 1september 2020 (Eerste Kamer)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931894</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931895</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Memorie van antwoord wv notificatieapplicatie covid-19 </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931895</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931899</t>
+  </si>
+  <si>
+    <t>RE: Motie, antwoord nodig binnen 10 minuten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931899</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931903</t>
+  </si>
+  <si>
+    <t>RE: Nieuwe versie brief quarantaine</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931903</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931905</t>
+  </si>
+  <si>
+    <t>RE: Nota Inrichting Meldpunt Misbruik CoronaMelder ISZW def</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931905</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931913</t>
+  </si>
+  <si>
+    <t>RE: NvW dagsluiting zondag + wetsvoorstel/NvW geconsolideerd</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931913</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931914</t>
+  </si>
+  <si>
+    <t>RE: NSOB reconstructie: documenten appathon/coronamelder</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931914</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931929</t>
+  </si>
+  <si>
+    <t>RE: Onderzoek Schiphol</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931973</t>
+  </si>
+  <si>
+    <t>RE: Q&amp;A testduur onderzoeken asypmtomatisch</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931973</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931977</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931977</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931983</t>
+  </si>
+  <si>
+    <t>RE: Retour: concept mva wv notificatie app voor leesronde ministerNB: DEZE VERSIE KAN NIET UIT!</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931983</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931992</t>
+  </si>
+  <si>
+    <t>RE: Spoedadvies 11  Landelijke uitrol zodra direct testen nanotificatie mogelijk is</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931992</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931993</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931994</t>
+  </si>
+  <si>
+    <t>RE: tekst voor mail aan - en - ivm toezicht</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931994</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-931997</t>
+  </si>
+  <si>
+    <t>RE: ter akkoord - kamerbrief testbeleid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-931997</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932013</t>
+  </si>
+  <si>
+    <t>RE: Update over de Corona-app</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932013</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: URGENTt: Toezicht op CoronaMelder </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932022</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932047</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: verzoek meelezen aantal vragen eerste Kamer </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932047</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932054</t>
+  </si>
+  <si>
+    <t>RE: Verzoek Tweede Kamer</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932054</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932057</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932057</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932058</t>
+  </si>
+  <si>
+    <t>RE: Voorstel Communicatie inhoud Kamerbrief/ Advertentie 1/1pTelegraaf + AD</t>
+  </si>
+  <si>
+    <t>10.2b;10.2e;11.1, concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932058</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932064</t>
+  </si>
+  <si>
+    <t>RE: Voorstel Communicatie inhoud Kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932064</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932092</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932092</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932099</t>
+  </si>
+  <si>
+    <t>RE: Vragenformulier 28-09-2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932099</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932138</t>
+  </si>
+  <si>
+    <t>Tussentijds rijksbreed beeld 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932138</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: spreektekst en Q antimisbruik </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932175</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932197</t>
+  </si>
+  <si>
+    <t>Subsidieplatform toerekening kosten en extra kosten Corona.</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932197</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932198</t>
+  </si>
+  <si>
+    <t>opdrachtbrief Tu Twente.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932198</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932199</t>
+  </si>
+  <si>
+    <t>Akkoord S. Bronmans kosten labtest U twente.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932199</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tekst voor nvw </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932201</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932202</t>
+  </si>
+  <si>
+    <t>Amt 11 DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932202</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932203</t>
+  </si>
+  <si>
+    <t>Amt 12 DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932203</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932206</t>
+  </si>
+  <si>
+    <t>Ter info brief sociaal pakket quarantaine</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932206</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932216</t>
+  </si>
+  <si>
+    <t>Amt 8 DEF.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932216</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932218</t>
+  </si>
+  <si>
+    <t>Amt 19 DEF.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932218</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932222</t>
+  </si>
+  <si>
+    <t>GGD GHOR roadmap Testen en BCO - versie 250927 ambtelijke besprekingVWS - GGD GHOR.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932222</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932308</t>
+  </si>
+  <si>
+    <t>Antwoorden - vragen 83-87.- -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932308</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932309</t>
+  </si>
+  <si>
+    <t>Eerste Kamervragen FvD PvdA 50+ PVV 30092020.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932309</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932310</t>
+  </si>
+  <si>
+    <t>Antwoorden - vragen 83-87.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932310</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932327</t>
+  </si>
+  <si>
+    <t>Antwoorden - 65 -70.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932327</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932328</t>
+  </si>
+  <si>
+    <t>Antwoorden op juridische vragen GroenLinks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932328</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932330</t>
+  </si>
+  <si>
+    <t>Antwoorden op juridische vragen GroenLinks -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932330</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932331</t>
+  </si>
+  <si>
+    <t>antwoorden - CU 156 en 157 vs 2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932331</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932332</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932332</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932333</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932333</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932334</t>
+  </si>
+  <si>
+    <t>antwoorden -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932334</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932335</t>
+  </si>
+  <si>
+    <t>antwoorden - 50+.5 6 7 8 9 10 11 12.-.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932335</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932336</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932336</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932337</t>
+  </si>
+  <si>
+    <t>Antwoorden - Vraag 161 CU.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932337</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932339</t>
+  </si>
+  <si>
+    <t>Antwoorden - vragen 2 14 16 24 25 (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932339</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932340</t>
+  </si>
+  <si>
+    <t>Antwoorden - vragen 54 55 74 75 76 88 89 90 91 92 93 108 109 119 120121 134 135 136 139 140 204 205 206 207 208 227.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932340</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932341</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932341</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932342</t>
+  </si>
+  <si>
+    <t>Antwoorden - vragen 2 14 16 24 25.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932342</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932343</t>
+  </si>
+  <si>
+    <t>Antwoorden - Vraag 161 CU.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932343</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932344</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932344</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932345</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932345</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932353</t>
+  </si>
+  <si>
+    <t>Noordbeek Rapport Assessment Backend CoronaMelder 2020 v080 - reactie-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932353</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932354</t>
+  </si>
+  <si>
+    <t>Tijdelijke wet notificatieapplicatie covid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932354</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932364</t>
+  </si>
+  <si>
+    <t>Nota Inichting Meldpunt Misbruik CoronaMelder ISZW lg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932364</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932365</t>
+  </si>
+  <si>
+    <t>VERSIE 24 Rijksbrede richtlijnen werkgevers sector Rijk ivmCorona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932365</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932370</t>
+  </si>
+  <si>
+    <t>Annotatie 2020 10 01 bestuurlijk overleg GHOR-VWS tav roadmap.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932370</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932372</t>
+  </si>
+  <si>
+    <t>GroenLinks Tijdelijke wet notificatieapplicatie covid-19-door tdhtoegekende nummers en verdeling.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932372</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932373</t>
+  </si>
+  <si>
+    <t>Groenlinks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932373</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932375</t>
+  </si>
+  <si>
+    <t>GroenLinks Tijdelijke wet notificatieapplicatie covid-19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932375</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932377</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932377</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932382</t>
+  </si>
+  <si>
+    <t>SP-fractie inbrengTijdelijke wet noficatie app.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932382</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932383</t>
+  </si>
+  <si>
+    <t>PvdA fractie 35.538 Tijdelijke wet notificatieapplicstie covid-19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932383</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932385</t>
+  </si>
+  <si>
+    <t>Inbreng CDA 35538.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932385</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932386</t>
+  </si>
+  <si>
+    <t>Van haga vraag 46.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932386</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932387</t>
+  </si>
+  <si>
+    <t>Nummers CU EK Nnavv.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932387</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932390</t>
+  </si>
+  <si>
+    <t>FVD-inbreng Corona App vragen 15 sept 2020.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932390</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932392</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 8 septemberschoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932392</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932393</t>
+  </si>
+  <si>
+    <t>SGP van der Staaij 31.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932393</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932394</t>
+  </si>
+  <si>
+    <t>5oplus 29.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932394</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932395</t>
+  </si>
+  <si>
+    <t>vr25.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932395</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932396</t>
+  </si>
+  <si>
+    <t>SP 15 &amp; 16.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932396</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932397</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932397</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932398</t>
+  </si>
+  <si>
+    <t>SP 7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932398</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932400</t>
+  </si>
+  <si>
+    <t>SP Hijink_Meldpunt_IGJ vraag 22.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932400</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932402</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932402</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932408</t>
+  </si>
+  <si>
+    <t>Document4.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932408</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932410</t>
+  </si>
+  <si>
+    <t>Denk Kuzu vraag 77.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932410</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932411</t>
+  </si>
+  <si>
+    <t>Inpassing Coronamelder in LCI Richtlijn COVID19.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932411</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932413</t>
+  </si>
+  <si>
+    <t>Document3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932413</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932414</t>
+  </si>
+  <si>
+    <t>CDA 01.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932414</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932415</t>
+  </si>
+  <si>
+    <t>CU van der Graaf vraag 104.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932415</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932416</t>
+  </si>
+  <si>
+    <t>CDA 03.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932416</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932417</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932417</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932418</t>
+  </si>
+  <si>
+    <t>CDA 02.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932418</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932419</t>
+  </si>
+  <si>
+    <t>CU 102 en 103.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932419</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932420</t>
+  </si>
+  <si>
+    <t>CU van der Graag vraag 96 97.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932420</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932421</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - 50Plus vraag 212.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932421</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932422</t>
+  </si>
+  <si>
+    <t>object0003.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932422</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932423</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ---  FvD vraag 45.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932423</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932424</t>
+  </si>
+  <si>
+    <t>object0004.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932424</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932425</t>
+  </si>
+  <si>
+    <t>object0002.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932425</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932427</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932427</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932429</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - CU vraag 155.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932429</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932430</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - FvD vraag 44.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932430</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932431</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - D66 vraag 106.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932431</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932432</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - FvD vraag 71 72 73 74.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932433</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - FvD vraag 46 PvdA 138 139 PVV 145.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932433</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932434</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - FvD vraag 94 95.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932435</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - PvdD vraag 198.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932436</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - PVV vraag 146.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932436</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932437</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> --- D66 vraag 107.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932437</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932438</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> --- FvD vraag 47 48 49 50 51 52.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932439</t>
+  </si>
+  <si>
+    <t>Juridische vragen -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932440</t>
+  </si>
+  <si>
+    <t>juridische vragen en antwoorden ---2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932440</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932441</t>
+  </si>
+  <si>
+    <t>Juridische vragen ---.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932441</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932442</t>
+  </si>
+  <si>
+    <t>Juridische vragen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932443</t>
+  </si>
+  <si>
+    <t>juridische vragen en antwoorden -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932443</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932444</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1635 (005)-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932445</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1747.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932445</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932446</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1400SCHOON.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932446</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932447</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie naar hugo.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932450</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie naar hugo.v1.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932450</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932451</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1100SCHOON_input GGD GHOR Nederland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932451</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932453</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932454</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie naar -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932457</t>
+  </si>
+  <si>
+    <t>LM - Concept procesbeschrijving Bonus zorgprofessionals COVID-19 versie25 september 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932460</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -.-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932460</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932464</t>
+  </si>
+  <si>
+    <t>Memorie van antwoord 2020-07-08 12_08_31.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932466</t>
+  </si>
+  <si>
+    <t>lancering.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932466</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932469</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932469</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932470</t>
+  </si>
+  <si>
+    <t>210096 - DICIO Opmerkingen aanpassingen Min VWS.pdf.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932470</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932473</t>
+  </si>
+  <si>
+    <t>MV concept-overzicht.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932473</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932477</t>
+  </si>
+  <si>
+    <t>Kopie van Vragen J&amp;V dd 29092020 Tijdelijke Wet notificatieapplicatiecovid 19 35538.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932478</t>
+  </si>
+  <si>
+    <t>Meldcode bij testaanvraag (2).pdf</t>
+  </si>
+  <si>
+    <t>5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932480</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 4 september.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932486</t>
+  </si>
+  <si>
+    <t>NvW Twm 200928 18u09.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932486</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932489</t>
+  </si>
+  <si>
+    <t>Nota inkomensondersteuning quarantaine.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932490</t>
+  </si>
+  <si>
+    <t>Noordbeek Rapport Assessment Backend CoronaMelder 2020 v080.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932490</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932493</t>
+  </si>
+  <si>
+    <t>NvW Twm 200921 11u14 (met 58s onverwijld).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932493</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932494</t>
+  </si>
+  <si>
+    <t>Bijlage 1 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932494</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932495</t>
+  </si>
+  <si>
+    <t>Verslag Twm covid-19 - deel 7 280920.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932495</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932496</t>
+  </si>
+  <si>
+    <t>Geconsolideerde versie wetsvoorstel+NvW 2809 18u09.odt</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932497</t>
+  </si>
+  <si>
+    <t>NvW Twm 200928 00u41 (check groep, 58j, -).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932499</t>
+  </si>
+  <si>
+    <t>NvW Twm 200928 10u21 (art. 58h en j; check groep, - -).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932501</t>
+  </si>
+  <si>
+    <t>NvW Twm 200925 15u35 (met VzVR gewijz, alco, strafblad, 14dg).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932501</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932502</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932502</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932507</t>
+  </si>
+  <si>
+    <t>Nota Inichting Meldpunt Misbruik CoronaMelder ISZW def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932507</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932508</t>
+  </si>
+  <si>
+    <t>Nota Inichting Meldpunt Misbruik CoronaMelder ISZW.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932511</t>
+  </si>
+  <si>
+    <t>nota van wijziging Twm - opm. -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932511</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932514</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing quarantainebrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932515</t>
+  </si>
+  <si>
+    <t>nota van wijziging Twm (003) opmerkingen Marjam.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932516</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing mva wv coronamelder 35538-tdh.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932516</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932529</t>
+  </si>
+  <si>
+    <t>OR-20-034 reactie OR op programma RDO.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932529</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932531</t>
+  </si>
+  <si>
+    <t>Passage CoronaMelder.v01.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932531</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932532</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932532</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932534</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932534</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932535</t>
+  </si>
+  <si>
+    <t>Passage CoronaMelder.v2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932535</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932536</t>
+  </si>
+  <si>
+    <t>Passage CoronaMelder.v03.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932536</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932539</t>
+  </si>
+  <si>
+    <t>PvdD inbreng wetsvoorstel Coronamelder.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932539</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932540</t>
+  </si>
+  <si>
+    <t>PvdD-inbreng coronamelder.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932540</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932542</t>
+  </si>
+  <si>
+    <t>PVV vragen VWS en JV tijdelijke wet notificatieapplicatie covid-19.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932542</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932544</t>
+  </si>
+  <si>
+    <t>VVD inbreng wetsvoorstel 35538 Notificatie app.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932544</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932545</t>
+  </si>
+  <si>
+    <t>Q &amp;A 52 VVD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932545</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932548</t>
+  </si>
+  <si>
+    <t>Q &amp;A 39 PvdD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932548</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932549</t>
+  </si>
+  <si>
+    <t>PVV-fractie Vragen VWS dd 22092020 Tijdelijke Wet notificatieapplicatiecovid 19 35538.doc</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932549</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932550</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932550</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932551</t>
+  </si>
+  <si>
+    <t>Q &amp;A 21 SP + reactie op amendement 9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932551</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932552</t>
+  </si>
+  <si>
+    <t>QA onderzoeksetting Nieuw.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932552</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932553</t>
+  </si>
+  <si>
+    <t>QA onderzoeksetting Nieuw (003).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932553</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932555</t>
+  </si>
+  <si>
+    <t>DGV Corona qurantaine plicht.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932555</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932556</t>
+  </si>
+  <si>
+    <t>Quarantainebrief versie 16 september avond.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932556</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932557</t>
+  </si>
+  <si>
+    <t>Besluit aanwijzen inspectie SZW -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932557</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932562</t>
+  </si>
+  <si>
+    <t>35358 008.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932562</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932565</t>
+  </si>
+  <si>
+    <t>Tekstwijzigingen-anoniem-en-vrijwillig.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932572</t>
+  </si>
+  <si>
+    <t>RE: Kosten IZB 3.0 GGD GHOR</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932572</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932579</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 9 september middagschoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932579</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932585</t>
+  </si>
+  <si>
+    <t>1_WOVK tweezijdig getekend 201600274.079.018_1.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932585</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932591</t>
+  </si>
+  <si>
+    <t>DGV Corona qurantaine plicht-annotatie KH.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932591</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932592</t>
+  </si>
+  <si>
+    <t>NOK tweezijdig getekend 201600274.079.018.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932592</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932596</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932596</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932597</t>
+  </si>
+  <si>
+    <t>spreekstekst en Q's antimisbruik -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932597</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932602</t>
+  </si>
+  <si>
+    <t>Nota_naar_aanleiding_van_het_verslag.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932602</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932611</t>
+  </si>
+  <si>
+    <t>RE: Verslag BTC-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932611</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932631</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932631</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932633</t>
+  </si>
+  <si>
+    <t>RE: FW: Vraag EK lid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932633</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932634</t>
+  </si>
+  <si>
+    <t>RE: Definitieve concept versie Roadmap Testen en BCO voor overleg metminister VWS 1 oktober 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932634</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932636</t>
+  </si>
+  <si>
+    <t>Draaiboek Lancering CoronaMelder vs 21092020.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932636</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932637</t>
+  </si>
+  <si>
+    <t>De_besmettingen_met_COVID_19_in_het_Caribisch_deel_van_het_Koninkrijk_.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932637</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932638</t>
+  </si>
+  <si>
+    <t>Vragenformulier 10-09-2020 antwoorden PvdA -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932638</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932640</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932640</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932646</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932646</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932647</t>
+  </si>
+  <si>
+    <t>Retour quarantainebrief MVWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932647</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932665</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 1 - Antimisbruikbepaling.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932665</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932667</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932667</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932668</t>
+  </si>
+  <si>
+    <t>spreekstekst en Q's antimisbruik.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932668</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932669</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932669</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932670</t>
+  </si>
+  <si>
+    <t>Spreektekst  App zonder testen na notificatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932670</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932671</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 2 - Grondslag.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932671</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932672</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 4 - Asymptomatisch testen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932672</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932673</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932673</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932674</t>
+  </si>
+  <si>
+    <t>Spreektekst Inleiding-Algemeen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932674</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932675</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 3 - Proces.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932675</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932676</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 1 - Antimisbruikbepaling.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932676</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932678</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 2 - Grondslag.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932678</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932679</t>
+  </si>
+  <si>
+    <t>Spreektekst  Antimisbruikbepaling-vrijwiligheid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932679</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932680</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 7 - Praktijktest svz.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932680</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932681</t>
+  </si>
+  <si>
+    <t>Spreektekst inleiding en blokjes.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932681</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932682</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 3 - Proces.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932682</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932683</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 4 - Asymptomatisch testen.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932683</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932684</t>
+  </si>
+  <si>
+    <t>Spreektekst Evaluatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932684</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932685</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932685</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932686</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932686</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932687</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 6 - Evaluatie.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932687</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932688</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 5 - Techniek .Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932688</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932689</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 7 - Praktijktest svz.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932689</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932690</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932690</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932691</t>
+  </si>
+  <si>
+    <t>Spreektekst inleiding en blokjes.Def.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932691</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932692</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 5 - Techniek.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932692</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932693</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 6 - Evaluatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932693</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932694</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932694</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932701</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine versie 4 september clean_ws.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932701</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932707</t>
+  </si>
+  <si>
+    <t>Scan_van_een_Xerox_MFA.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932707</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932715</t>
+  </si>
+  <si>
+    <t>Antimisbruikbepaling Q&amp;A.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932715</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932716</t>
+  </si>
+  <si>
+    <t>BCO FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932716</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932717</t>
+  </si>
+  <si>
+    <t>Evaluatie FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932717</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932718</t>
+  </si>
+  <si>
+    <t>Evaluatie Q&amp;A Aspecten evaluatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932718</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932720</t>
+  </si>
+  <si>
+    <t>Evaluatie Q&amp;A Helpt het de epidemie wel.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932720</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932721</t>
+  </si>
+  <si>
+    <t>GGD FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932721</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932722</t>
+  </si>
+  <si>
+    <t>Evaluatie Q&amp;A Kriteria beeindigen app.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932722</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932724</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Tweede app.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932724</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932725</t>
+  </si>
+  <si>
+    <t>Grondslag Q&amp;A Kan toestemming de grondslag zijn voor de verwerking van persoonsgegevens.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932725</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932726</t>
+  </si>
+  <si>
+    <t>GGD QA Gereedheid GGD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932726</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932727</t>
+  </si>
+  <si>
+    <t>Grondslag Q&amp;A Hoe is geborgd dat de toestemming echt vrij is.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932727</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932728</t>
+  </si>
+  <si>
+    <t>Grondslag Q&amp;A Waarom wordt toestemming niet gebruikt als grondslag voor de verwerking van.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932728</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932729</t>
+  </si>
+  <si>
+    <t>Informatieveiligheid FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932729</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932730</t>
+  </si>
+  <si>
+    <t>Grondslag Q&amp;A Wat is de grondslag voor de verwerking van persoonsgegevens ihkv CoronaMelder.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932730</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932731</t>
+  </si>
+  <si>
+    <t>Informatieveiligheid Q&amp;A Borging informatieveiligheid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932731</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932732</t>
+  </si>
+  <si>
+    <t>Informatieveiligheid Q&amp;A Tests op infoveiligheid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932732</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932733</t>
+  </si>
+  <si>
+    <t>Internationaal FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932733</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932734</t>
+  </si>
+  <si>
+    <t>Internationaal Q&amp;A Stavaza Interoperabiliteit en Planning.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932734</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932735</t>
+  </si>
+  <si>
+    <t>Praktijktest Q&amp;A Testbeleid niet-testregio's.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932735</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932736</t>
+  </si>
+  <si>
+    <t>Praktijktest Q&amp;A Evaluatie praktijktest.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932736</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932737</t>
+  </si>
+  <si>
+    <t>Juridisch Q A Overige.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932737</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932738</t>
+  </si>
+  <si>
+    <t>Praktijktest Q&amp;A Conclusies uitvoeringstoets.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932738</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932739</t>
+  </si>
+  <si>
+    <t>Praktijktest FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932739</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932740</t>
+  </si>
+  <si>
+    <t>Internationaal Q&amp;A Werking in buitenland.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932740</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932741</t>
+  </si>
+  <si>
+    <t>Privacy QA Locatiegegevens op telefoon.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932741</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932742</t>
+  </si>
+  <si>
+    <t>Praktijktest Q&amp;A Werking app testregio's.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932742</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932743</t>
+  </si>
+  <si>
+    <t>Privacy FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932743</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932744</t>
+  </si>
+  <si>
+    <t>Privacy QA Persoonsgegevens in app.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932744</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932745</t>
+  </si>
+  <si>
+    <t>Privacy QA Reactie op AP-advies.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932745</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932746</t>
+  </si>
+  <si>
+    <t>Privacy QA Centrale backend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932746</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932747</t>
+  </si>
+  <si>
+    <t>Privacy QA Wat kunnen Apple en Google met de data.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932747</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932748</t>
+  </si>
+  <si>
+    <t>Proces-algemeen Q&amp;A Planning landelijke introductie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932748</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932749</t>
+  </si>
+  <si>
+    <t>Proces-algemeen Q&amp;A Kosten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932749</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932750</t>
+  </si>
+  <si>
+    <t>Proces-algemeen FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932750</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932751</t>
+  </si>
+  <si>
+    <t>Proces-algemeen Q&amp;A Eisen vooraf.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932751</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932752</t>
+  </si>
+  <si>
+    <t>Privacy QA Wie kunnen bij gegevens.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932752</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932753</t>
+  </si>
+  <si>
+    <t>Techniek FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932753</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932754</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A IP-adres.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932754</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932755</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A Nauwkeurigheid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932755</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932756</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A Probleem Android telefoons.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932756</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932757</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A parameters.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932757</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932758</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A waarom niet alle telefoons.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932758</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932759</t>
+  </si>
+  <si>
+    <t>Tests en Checks FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932759</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932760</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A overeenkomst Apple en Google.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932760</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932761</t>
+  </si>
+  <si>
+    <t>Techniek Q&amp;A Probleem rare schermen RTL.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932761</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932762</t>
+  </si>
+  <si>
+    <t>Toegankelijkheid FS.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932762</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932763</t>
+  </si>
+  <si>
+    <t>Toegankelijkheid Q&amp;A Talen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932763</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932764</t>
+  </si>
+  <si>
+    <t>Toegankelijkheid Q&amp;A Fries.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932764</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932767</t>
+  </si>
+  <si>
+    <t>RE: Advies 10 Testcapaciteit Opschalen 28 aug.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932770</t>
+  </si>
+  <si>
+    <t>Wekelijkse update Corona in BE: stijgend aantal besmettingen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932770</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932772</t>
+  </si>
+  <si>
+    <t>Verslag GROS hulpstructuur 3 september</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932772</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932777</t>
+  </si>
+  <si>
+    <t>Verslag NT DOBC 13 - 17 september 2020 versie 1.0.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932777</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932787</t>
+  </si>
+  <si>
+    <t>Vragen debat.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932794</t>
+  </si>
+  <si>
+    <t>Vragenformulier 03-09-2020 (002) -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932799</t>
+  </si>
+  <si>
+    <t>Voortgang narratief Coronacrisis VWS door NSOB.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932804</t>
+  </si>
+  <si>
+    <t>vlc5d06l2ke7.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932804</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932806</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932806</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932807</t>
+  </si>
+  <si>
+    <t>Voortgang narratief Coronacrisis VWS door NSOBMKS (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932807</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932808</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932808</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932809</t>
+  </si>
+  <si>
+    <t>VZ overleg 21-9-20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932809</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932815</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932815</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932820</t>
+  </si>
+  <si>
+    <t>RE: MR form en  Aanpassingen alinea bestuursrechtelijk traject</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932820</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932878</t>
+  </si>
+  <si>
+    <t>RE: Passage compenstatie financiele gevolgen quarantaine</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932878</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932879</t>
+  </si>
+  <si>
+    <t>FW: opm JenV</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932879</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932887</t>
+  </si>
+  <si>
+    <t>FW: reactie op concept quarantainebrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932887</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932902</t>
+  </si>
+  <si>
+    <t>FW: nieuwste versie brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932902</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932919</t>
+  </si>
+  <si>
+    <t>RE: Passenger Locator Form [PRDF-11014594]</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932952</t>
+  </si>
+  <si>
+    <t>FW: Advies bestuurlijk contact Belgisch federaal minister De Backer</t>
+  </si>
+  <si>
+    <t>10.2a;10.2e;10.2g</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932952</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932966</t>
+  </si>
+  <si>
+    <t>FW: Inf@ct: COVID-19 (nieuw coronavirusinfectie) (65)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932966</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932984</t>
+  </si>
+  <si>
+    <t>FW: Onderzoek Schiphol</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932984</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932986</t>
+  </si>
+  <si>
+    <t>FW: Nota van wijziging bij Twm</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932986</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932991</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932991</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932993</t>
+  </si>
+  <si>
+    <t>FW: Q&amp;A testduur onderzoeken asypmtomatisch</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-932994</t>
+  </si>
+  <si>
+    <t>FW: quarantainebrief</t>
+  </si>
+  <si>
+    <t>10.1d;10.2e;11.1, concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-932994</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933007</t>
+  </si>
+  <si>
+    <t>FW: Voorstel tot ambtelijk overleg BE-NL</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933007</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933062</t>
+  </si>
+  <si>
+    <t>01092020 Nederlands onlineonderwijsplatform expandeert naar de Duitsemarkt.docx</t>
+  </si>
+  <si>
+    <t>https://fd.nl/ondernemen/1355608/nederlands-online-onderwijsplatform-squla-expandeert-naar-grote-duitse-markt</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933062</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933063</t>
+  </si>
+  <si>
+    <t>10092020 Geen Tozo pardon voor ondernemers aan de grens.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933063</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933071</t>
+  </si>
+  <si>
+    <t>02092020 Niederländischer Investor rettet Autobauer e.Go.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933071</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933146</t>
+  </si>
+  <si>
+    <t>Grensproblematiekwerkgroep bijeenkomst - Verslag 7 september 2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933146</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933171</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid - aanpassingen SZW</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933171</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933174</t>
+  </si>
+  <si>
+    <t>RE: Afstemming nabellen reizigers  - geprint</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933174</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933177</t>
+  </si>
+  <si>
+    <t>SP 11.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933177</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933179</t>
+  </si>
+  <si>
+    <t>SP 8.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933179</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933180</t>
+  </si>
+  <si>
+    <t>SP 6.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933180</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933181</t>
+  </si>
+  <si>
+    <t>sp18.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933181</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933183</t>
+  </si>
+  <si>
+    <t>SP 4 en 13.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933183</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933184</t>
+  </si>
+  <si>
+    <t>SP 12.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933184</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933185</t>
+  </si>
+  <si>
+    <t>SGP 31.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933185</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933186</t>
+  </si>
+  <si>
+    <t>SP 5.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933186</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933187</t>
+  </si>
+  <si>
+    <t>SP 9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933187</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933188</t>
+  </si>
+  <si>
+    <t>SP vraag 17.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933188</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933189</t>
+  </si>
+  <si>
+    <t>SP 10.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933189</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933192</t>
+  </si>
+  <si>
+    <t>SP Hijink vraag 19.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933192</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933227</t>
+  </si>
+  <si>
+    <t>200807 Reactie begeleidingscommissie Advies5 - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933227</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933229</t>
+  </si>
+  <si>
+    <t>FW: Input op concept Kamerbrief tijdelijke aanpassing testbeleid d.d.11.09.2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933229</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933245</t>
+  </si>
+  <si>
+    <t>200914_CONCEPTVERSIE Persbericht_Tijdelijke regels testen_V7_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933245</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Nota DG omtrent inregelen callcenter </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933257</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FW: Nota DG omtrent inregelen callcenter </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933259</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933263</t>
+  </si>
+  <si>
+    <t>CU Van de Graaf 100.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933263</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933265</t>
+  </si>
+  <si>
+    <t>CU 94.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933265</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933266</t>
+  </si>
+  <si>
+    <t>vraag 101 van der graaf.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933266</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933267</t>
+  </si>
+  <si>
+    <t>Denk Kuzu vraag 75 en 76.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933267</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933268</t>
+  </si>
+  <si>
+    <t>PvdA 71.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933268</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933269</t>
+  </si>
+  <si>
+    <t>CU 93.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933269</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933270</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933270</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933271</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933271</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933272</t>
+  </si>
+  <si>
+    <t>200911_CONCEPTVERSIE Persbericht_Tijdelijke regels testen_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933272</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933273</t>
+  </si>
+  <si>
+    <t>PvdA Kuiken vraag 68.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933273</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933274</t>
+  </si>
+  <si>
+    <t>CU Nummer 105.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933274</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933275</t>
+  </si>
+  <si>
+    <t>20200904_Aanbiedingsbrief Uitvoeringstoets niet innen eigen bijdrageWmo ivm COVID-19.pdf</t>
+  </si>
+  <si>
+    <t>buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933275</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933278</t>
+  </si>
+  <si>
+    <t>200921 Nadere info verbod op reizen naar rode zones.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933278</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933279</t>
+  </si>
+  <si>
+    <t>Kamervragen Testen Paternotte 18-09.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933279</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933286</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933286</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933300</t>
+  </si>
+  <si>
+    <t>RE: Beantwoording offerteaanvraag Quarantaine Zorg Teleperformance</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933300</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933305</t>
+  </si>
+  <si>
+    <t>20257-MinVWS-Ondersteuning Pilot call center corona QZ.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933305</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933330</t>
+  </si>
+  <si>
+    <t>RE: kamervragen laboratoria coronatests</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933330</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933342</t>
+  </si>
+  <si>
+    <t>RE: Presentatie Roadmap Testen en BCO t.b.v. ambtelijk overleg VWS 28september 2020, versie 250927</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933342</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Q&amp;A kinderopvang geen voorrang testen - communicatie paginarijksoverheid </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933343</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933344</t>
+  </si>
+  <si>
+    <t>RE: quarantaine aanpak</t>
+  </si>
+  <si>
+    <t>10.1d;10.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933344</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933348</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933348</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933350</t>
+  </si>
+  <si>
+    <t>RE: stukje C-support voor brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933350</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933368</t>
+  </si>
+  <si>
+    <t>RE: URGENT Reactie minister op brief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933368</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933369</t>
+  </si>
+  <si>
+    <t>20-COL(NO-013-REV)NL.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933369</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933371</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933371</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933374</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933374</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933380</t>
+  </si>
+  <si>
+    <t>RE: Vragenformulier 07-09-2020</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933380</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933421</t>
+  </si>
+  <si>
+    <t>nota bij quarantainebrief 16-9.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933421</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933422</t>
+  </si>
+  <si>
+    <t>Eerste Kamervragen _ D66 VVD en PVDA Testen enTraceren.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933422</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933426</t>
+  </si>
+  <si>
+    <t>Eerste Kamer vragen FvD laatste versie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933426</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933428</t>
+  </si>
+  <si>
+    <t>Aantwoorden Eerste Kamervragen _ 50+ Testen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933428</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933430</t>
+  </si>
+  <si>
+    <t>Adviesrapport veiligstelling Covid-19 informatie - Directie Jeugd.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933430</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933431</t>
+  </si>
+  <si>
+    <t>Brief versie 16 september avond.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933431</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933432</t>
+  </si>
+  <si>
+    <t>Antwoorden op de Eerste Kamer vragen PvDD door - en-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933432</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933434</t>
+  </si>
+  <si>
+    <t>Annotatie 2020 09 28 ambtelijk overleg GHOR-VWS tav opschalingsplan-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933434</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933435</t>
+  </si>
+  <si>
+    <t>Antwoorden Hugo vragen 40 41 42 43 56 57 97 98 113 124 125 126 127 133142 151 152 167 168 169 170 173 174 175 195 196 197 222 224 225 226 233 234235 236 237 238.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933435</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933436</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 4 - Asymptomatisch testen -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933436</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933437</t>
+  </si>
+  <si>
+    <t>BCO QA a-symptomatisch testen -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933437</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933438</t>
+  </si>
+  <si>
+    <t>Brief aan Parlement TK 2020-08-31 9_22_06.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933438</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933439</t>
+  </si>
+  <si>
+    <t>Antwoorden Hugo vragen 40 41 42 43 56 57 97 98.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933439</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933442</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine versie 3 september met tracks_ws.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933442</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933443</t>
+  </si>
+  <si>
+    <t>Concept DPIA nabellen reizigers .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933443</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933444</t>
+  </si>
+  <si>
+    <t>Bijlage procedure quarantaine art 35.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933444</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933447</t>
+  </si>
+  <si>
+    <t>Oplegnotitie VVT nav persco 1 sept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933447</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933451</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine 16 sept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933451</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933452</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat schoon 15 sept.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933452</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933453</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 4 september(003)_-_---.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933453</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933454</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 9 september mettracks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933454</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933455</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933455</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933456</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933456</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933457</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat schoon 15 sept-opm.JenV.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933457</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933458</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 4 september GGD GHORNL.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933458</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933459</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933459</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933460</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 9 september mettracks-16.00 uur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933460</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933461</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 8 september schoon-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933461</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933462</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 7 september schoon--.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933462</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933463</t>
+  </si>
+  <si>
+    <t>Concept brief quarantaine in brief formaat versie 9 september middagschoon -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933463</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933464</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933464</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933466</t>
+  </si>
+  <si>
+    <t>opm. dwjz en rvdr concept brief quarantaine in brief formaat versie 4september-07-09-20.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933466</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933468</t>
+  </si>
+  <si>
+    <t>Nota ter beslissing quarantainebrief voor MR.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933468</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933470</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933470</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933471</t>
+  </si>
+  <si>
+    <t>Brief quarantaine pakket OPM IenW.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933471</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933473</t>
+  </si>
+  <si>
+    <t>DGV Corona qurantaine plicht-annotatie -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933473</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933475</t>
+  </si>
+  <si>
+    <t>Eerste Kamer vragen FvD -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933475</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933476</t>
+  </si>
+  <si>
+    <t>Eerste Kamervragen FvD PvdA 50+ PVV 30092020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933476</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933477</t>
+  </si>
+  <si>
+    <t>Eerste Kamervragen FvD PvdA 50+ PVV 30092020 - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933477</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933478</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933478</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933479</t>
+  </si>
+  <si>
+    <t>Eerste Kamer vragen FvD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933479</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933480</t>
+  </si>
+  <si>
+    <t>Eerste Kamer vragen FvD - 1.0.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933480</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933483</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933483</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933484</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1100opmerking.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933484</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933486</t>
+  </si>
+  <si>
+    <t>Eerste Kamervragen FvD PvdA 50+ PVV 30092020 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933486</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933487</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Handhaving.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933487</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933488</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Gereedheid GGD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933488</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933489</t>
+  </si>
+  <si>
+    <t>Bijlage bij beantwoording OFFERTEAANVRAAG VWSTeleperformance_07092020_v1.0.pdf</t>
+  </si>
+  <si>
+    <t>2.57.1 AanbW 2012</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933489</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933491</t>
+  </si>
+  <si>
+    <t>Vragen 1-3 ter afstemming RvA met antwoorden RvA - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933491</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933492</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933492</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933493</t>
+  </si>
+  <si>
+    <t>kv-945161 kamervragen laboratoria coronatests.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933493</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933495</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Capaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933495</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933496</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Notificatie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933496</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933497</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Nabellen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933497</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933499</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933499</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933501</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Quarantaine.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933501</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933504</t>
+  </si>
+  <si>
+    <t>GGD Q&amp;A Testen.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933504</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933505</t>
+  </si>
+  <si>
+    <t>GGD GHOR roadmap Testen en BCO - versie 200930_-.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933505</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933508</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie naar hugo.v1_ -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933508</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933509</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie naar hugo.v1_-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933509</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933511</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1033-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933511</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933512</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 0955.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933512</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933513</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid versie vrijdag 1039.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933513</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933514</t>
+  </si>
+  <si>
+    <t>kamerbrief tijdelijke aanpassingen testbeleid.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933514</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933515</t>
+  </si>
+  <si>
+    <t>Quarantainebrief versie 16 september avond -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933515</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933516</t>
+  </si>
+  <si>
+    <t>Nota DGV aanbesteding + operationele punten--.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933516</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933517</t>
+  </si>
+  <si>
+    <t>Spreektekst blok 4 - Asymptomatisch testen - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933517</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933519</t>
+  </si>
+  <si>
+    <t>Nota DGV aanbesteding + operationele punten.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933519</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933520</t>
+  </si>
+  <si>
+    <t>Offerte voor Callcenterdienstverlening Quarantaine Zorg -Teleperformance 07092020_v1.0.pdf</t>
+  </si>
+  <si>
+    <t>2.57.1 AanbW 2012;5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933520</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933522</t>
+  </si>
+  <si>
+    <t>reactie MVWS quarantainebrief.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933522</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933533</t>
+  </si>
+  <si>
+    <t>voorrang testen -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933533</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933553</t>
+  </si>
+  <si>
+    <t>Beantwoording Kamervraag 2020-09-11 14_51_49 - afstemming JenV.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933553</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933555</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933555</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933558</t>
+  </si>
+  <si>
+    <t>Brief CoronaMelder 1 september_ wijzigingen niet zichtbaar (004) --2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933558</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933559</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933559</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933560</t>
+  </si>
+  <si>
+    <t>Def Antwoorden -, heel veel.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933560</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933561</t>
+  </si>
+  <si>
+    <t>Def - Groenlinks.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933561</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933564</t>
+  </si>
+  <si>
+    <t>Def. Antwoorden - 65 -70.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933564</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933565</t>
+  </si>
+  <si>
+    <t>Def. Antwoorden - vragen 54 55 74 75 76 88 89 90 91 92 93 108 109119 120 121 134 135 136 139 140 204 205 206 207 208 227 (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933565</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933566</t>
+  </si>
+  <si>
+    <t>Def. Antwoorden - vragen 54 55 74 75 76 88 89 90 91 92 93 108 109119 120 121 134 135 136 139 140 204 205 206 207 208 227 (002) -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933566</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933567</t>
+  </si>
+  <si>
+    <t>CornoaMelder - transitie opzet - v0.64.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933567</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933572</t>
+  </si>
+  <si>
+    <t>CU-inbreng Corona melder - COVID-19, 2020 09 15.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933572</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933573</t>
+  </si>
+  <si>
+    <t>CU-inbreng verslag Corona melder - COVID-19 - Inbreng CU-fractie -Nadere vragen - 2020 09 25.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933573</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933574</t>
+  </si>
+  <si>
+    <t>D66-inbreng Tijdelijke wet notificatieapplicatie Covid-19 (35538).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933574</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933575</t>
+  </si>
+  <si>
+    <t>Def Antwoorden - vragen 83-87 - -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933575</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933576</t>
+  </si>
+  <si>
+    <t>Def Antwoorden - vragen 83-87.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933576</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933577</t>
+  </si>
+  <si>
+    <t>CoronaMelder_Evaluatie_PlanvAanpak_FeedbackBC_200828.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933577</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933579</t>
+  </si>
+  <si>
+    <t>Def Antwoorden Hugo 40 41 42 43 56 57 97 98 113 124 125 126 127 133 142151 152 167 168 169 170 173 174 175 195 196 197 222 224 225 226 233 234 235236 237 238 -.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933579</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933580</t>
+  </si>
+  <si>
+    <t>Denk 64.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933580</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933581</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933581</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933583</t>
+  </si>
+  <si>
+    <t>Def Antwoorden - vragen 83-87 --.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933583</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933584</t>
+  </si>
+  <si>
+    <t>Concept procesbeschrijving Bonus zorgprofessionals COVID-19 versie 25september 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933584</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933585</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933585</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933586</t>
+  </si>
+  <si>
+    <t>FVD-inbreng verslag, EK Corona App vragen 29 sept 2020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933586</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933617</t>
+  </si>
+  <si>
+    <t>Factsheet wetgeving Eerste Kamer.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933617</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933626</t>
+  </si>
+  <si>
+    <t>Factsheet_mondelinge_vraag testcapaciteit.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933626</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933629</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933629</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933686</t>
+  </si>
+  <si>
+    <t>1. concept-verslag CIO raad 10 september 2020 versie 18-09-2020(002)-.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933686</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933767</t>
+  </si>
+  <si>
+    <t>Re: notitie digitale post coronazorg Cornaplein.nu</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933767</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933817</t>
+  </si>
+  <si>
+    <t>FW: Inpassing Coronamelder in LCI-richtlijn COVID-19</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933826</t>
+  </si>
+  <si>
+    <t>FW: quick scan UH toets corona app - (002)</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933826</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933833</t>
+  </si>
+  <si>
+    <t>Fwd: Verzoek om Dispensatie G3 certificaat tot 1 November ten behoeve van de CoronaMelder</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933833</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933865</t>
+  </si>
+  <si>
+    <t>RE: Partnerships en principe van vrijwilligheid</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933865</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: Labtest notificatie app corona  </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933867</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933869</t>
+  </si>
+  <si>
+    <t>RE: praktjkvoorbeelden m.b.t. bepaling kader indirecte verlichting CoronaMelder</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933869</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933885</t>
+  </si>
+  <si>
+    <t>Gezamenlijke GGD VWS actieplan lancering 09092020.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933885</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933890</t>
+  </si>
+  <si>
+    <t>reactie CIBG offerte hosting 0.82.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933890</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933892</t>
+  </si>
+  <si>
+    <t>quick scan UH toets corona app - (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933892</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933897</t>
+  </si>
+  <si>
+    <t>Brief verzoek aan DICTU inzake offerte beheer en doorontwikkeling app en backend.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933897</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933899</t>
+  </si>
+  <si>
+    <t>Brief -.DOCX</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933899</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933900</t>
+  </si>
+  <si>
+    <t>200903 Verslag stuurgroep Notificatieapp 14[6].docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933900</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933913</t>
+  </si>
+  <si>
+    <t>Bereikbaarheid en verzoek opname stoppen isolatie covid patienten(1).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933913</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933919</t>
+  </si>
+  <si>
+    <t>reactie minister covid-19 dienst, isolatie opheffen.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933919</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933921</t>
+  </si>
+  <si>
+    <t>Antwoord op brief AZV 20-0393--.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933921</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933923</t>
+  </si>
+  <si>
+    <t>DOC081420-08142020132135.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933923</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933925</t>
+  </si>
+  <si>
+    <t>Brief AZV bereikbaarheid covid patienten (1).pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933925</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933927</t>
+  </si>
+  <si>
+    <t>Noodbrief aan regering Aruba vd HAVA.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933927</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933930</t>
+  </si>
+  <si>
+    <t>ALGDOCU028-C11AC7F408F24BE2B72B5E7DB9172B3E.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933930</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933937</t>
+  </si>
+  <si>
+    <t>FW: Vervolgoverleg IC- en ziekenhuisgegevens t.b.v. coronadashboarden RIVM-modellering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933937</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933938</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933944</t>
+  </si>
+  <si>
+    <t>OPZET NOTA BR PROGRAMMAPLAN NAFASE CORONACRISIS DvD.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933947</t>
+  </si>
+  <si>
+    <t>RE: Vervolgoverleg IC- en ziekenhuisgegevens t.b.v. coronadashboarden RIVM-modellering</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933947</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-933948</t>
+  </si>
+  <si>
+    <t>24 sept Nota registratie en nabellen thuisquarantaine.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-933948</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-1175006</t>
+  </si>
+  <si>
+    <t>Financien Corona-app - bijna-finale versie.pdf</t>
+  </si>
+  <si>
+    <t>10.1c;10.2b;10.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-1175006</t>
+  </si>
+  <si>
+    <t>VWS-WOO-09-1175011</t>
+  </si>
+  <si>
+    <t>20200909 Overzicht partners CoronaMelder.xlsx.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-1175011</t>
+  </si>
+  <si>
     <t>VWS-WOO-09-928490</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928490</t>
   </si>
   <si>
     <t>VWS-WOO-09-928494</t>
   </si>
   <si>
     <t xml:space="preserve"> - - ----Signed.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928494</t>
   </si>
   <si>
     <t>VWS-WOO-09-928500</t>
   </si>
   <si>
     <t xml:space="preserve"> - - overeenkomst CoronaMelder VWS contract - - executed.pdfocr.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928500</t>
   </si>
   <si>
     <t>VWS-WOO-09-928501</t>
   </si>
   <si>
-    <t xml:space="preserve"> -.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928501</t>
   </si>
   <si>
     <t>VWS-WOO-09-928503</t>
   </si>
   <si>
     <t xml:space="preserve"> -- tweezijdig nieuw.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928503</t>
   </si>
   <si>
     <t>VWS-WOO-09-928509</t>
   </si>
   <si>
     <t>Lifelines - concept-opdrachtbrief.DOCX</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928509</t>
   </si>
   <si>
     <t>VWS-WOO-09-928510</t>
   </si>
   <si>
     <t>Lifelines - opdrachtbrief.pdf</t>
@@ -2345,53 +10226,50 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928596</t>
   </si>
   <si>
     <t>VWS-WOO-09-928606</t>
   </si>
   <si>
     <t>Overeenkomst  Valsplat  -- eenzijdig.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928606</t>
   </si>
   <si>
     <t>VWS-WOO-09-928618</t>
   </si>
   <si>
     <t>Bijlage 2. 200430 Formats SPR_IZB2.0 versie 0.4_IV.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928618</t>
   </si>
   <si>
     <t>VWS-WOO-09-928619</t>
   </si>
   <si>
-    <t>FW: Ps</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928619</t>
   </si>
   <si>
     <t>VWS-WOO-09-928622</t>
   </si>
   <si>
     <t>Bijlage 2. 200430 Formats SPR_IZB2.0 versie 0.4.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928622</t>
   </si>
   <si>
     <t>VWS-WOO-09-928624</t>
   </si>
   <si>
     <t>Overeenkomst - tweezijdig.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928624</t>
   </si>
   <si>
     <t>VWS-WOO-09-928627</t>
   </si>
   <si>
     <t>Overeenkomst - - 2zijdig Ondertekend 4 09 2020 - 2.pdf</t>
@@ -2594,7956 +10472,78 @@
   <si>
     <t xml:space="preserve"> - - tweezijdig - incl. communicatieprotocol.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928790</t>
   </si>
   <si>
     <t>VWS-WOO-09-928794</t>
   </si>
   <si>
     <t>scan -.pdf</t>
   </si>
   <si>
     <t>5.1.2b;5.1.2e;5.1.2i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928794</t>
   </si>
   <si>
     <t>VWS-WOO-09-928823</t>
   </si>
   <si>
     <t>FW: Uitvraag: stand van zaken Open source - 1 september 2020</t>
   </si>
   <si>
-    <t>10.2e;10.2g;11.1, concept</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928823</t>
   </si>
   <si>
     <t>VWS-WOO-09-928836</t>
   </si>
   <si>
-    <t xml:space="preserve">RE: teksten "screen flow" en privacyverklaring/toestemmingsverklaring </t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928836</t>
   </si>
   <si>
     <t>VWS-WOO-09-928848</t>
   </si>
   <si>
-    <t>FW: privacy restrisico d.d. 9.9.2020</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928848</t>
   </si>
   <si>
     <t>VWS-WOO-09-928855</t>
   </si>
   <si>
     <t>stappen en planning infectieradar</t>
   </si>
   <si>
-    <t>10.2e;11.1, concept</t>
-[...1 lines deleted...]
-  <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928855</t>
   </si>
   <si>
     <t>VWS-WOO-09-928878</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-928878</t>
-  </si>
-[...7864 lines deleted...]
-    <t>https://open.minvws.nl/dossier/VWS-WOO/3358945-1028337-pdo/document/VWS-WOO-09-1175011</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -15881,22127 +15881,22127 @@
     <row r="223" spans="1:12">
       <c r="A223">
         <v>928484</v>
       </c>
       <c r="B223" t="s">
         <v>692</v>
       </c>
       <c r="C223" t="s">
         <v>664</v>
       </c>
       <c r="D223" t="s">
         <v>30</v>
       </c>
       <c r="E223" t="s">
         <v>596</v>
       </c>
       <c r="H223" t="s">
         <v>693</v>
       </c>
       <c r="L223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224" spans="1:12">
       <c r="A224">
-        <v>928490</v>
+        <v>928888</v>
       </c>
       <c r="B224" t="s">
         <v>694</v>
       </c>
       <c r="C224" t="s">
-        <v>645</v>
+        <v>695</v>
       </c>
       <c r="D224" t="s">
         <v>30</v>
       </c>
       <c r="E224" t="s">
-        <v>596</v>
+        <v>665</v>
       </c>
       <c r="H224" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="L224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
-        <v>928494</v>
+        <v>928892</v>
       </c>
       <c r="B225" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C225" t="s">
-        <v>697</v>
+        <v>645</v>
       </c>
       <c r="D225" t="s">
         <v>30</v>
       </c>
       <c r="E225" t="s">
         <v>596</v>
       </c>
       <c r="H225" t="s">
         <v>698</v>
       </c>
       <c r="L225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226" spans="1:12">
       <c r="A226">
-        <v>928500</v>
+        <v>928894</v>
       </c>
       <c r="B226" t="s">
         <v>699</v>
       </c>
       <c r="C226" t="s">
-        <v>700</v>
+        <v>645</v>
       </c>
       <c r="D226" t="s">
         <v>30</v>
       </c>
       <c r="E226" t="s">
         <v>596</v>
       </c>
       <c r="H226" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="L226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227" spans="1:12">
       <c r="A227">
-        <v>928501</v>
+        <v>928904</v>
       </c>
       <c r="B227" t="s">
+        <v>701</v>
+      </c>
+      <c r="C227" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="D227" t="s">
         <v>30</v>
       </c>
       <c r="E227" t="s">
         <v>596</v>
       </c>
       <c r="H227" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="L227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228" spans="1:12">
       <c r="A228">
-        <v>928503</v>
+        <v>928908</v>
       </c>
       <c r="B228" t="s">
+        <v>704</v>
+      </c>
+      <c r="C228" t="s">
         <v>705</v>
       </c>
-      <c r="C228" t="s">
+      <c r="D228" t="s">
+        <v>14</v>
+      </c>
+      <c r="E228" t="s">
+        <v>15</v>
+      </c>
+      <c r="H228" t="s">
         <v>706</v>
-      </c>
-[...7 lines deleted...]
-        <v>707</v>
       </c>
       <c r="L228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
-        <v>928509</v>
+        <v>928909</v>
       </c>
       <c r="B229" t="s">
+        <v>707</v>
+      </c>
+      <c r="C229" t="s">
         <v>708</v>
       </c>
-      <c r="C229" t="s">
+      <c r="D229" t="s">
+        <v>30</v>
+      </c>
+      <c r="E229" t="s">
+        <v>596</v>
+      </c>
+      <c r="H229" t="s">
         <v>709</v>
-      </c>
-[...7 lines deleted...]
-        <v>710</v>
       </c>
       <c r="L229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230" spans="1:12">
       <c r="A230">
-        <v>928510</v>
+        <v>928912</v>
       </c>
       <c r="B230" t="s">
+        <v>710</v>
+      </c>
+      <c r="C230" t="s">
         <v>711</v>
       </c>
-      <c r="C230" t="s">
+      <c r="D230" t="s">
+        <v>30</v>
+      </c>
+      <c r="E230" t="s">
+        <v>596</v>
+      </c>
+      <c r="H230" t="s">
         <v>712</v>
-      </c>
-[...7 lines deleted...]
-        <v>713</v>
       </c>
       <c r="L230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="231" spans="1:12">
       <c r="A231">
-        <v>928512</v>
+        <v>928914</v>
       </c>
       <c r="B231" t="s">
+        <v>713</v>
+      </c>
+      <c r="C231" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="D231" t="s">
         <v>30</v>
       </c>
       <c r="E231" t="s">
         <v>596</v>
       </c>
       <c r="H231" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="L231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232" spans="1:12">
       <c r="A232">
-        <v>928514</v>
+        <v>928916</v>
       </c>
       <c r="B232" t="s">
+        <v>716</v>
+      </c>
+      <c r="C232" t="s">
+        <v>711</v>
+      </c>
+      <c r="D232" t="s">
+        <v>30</v>
+      </c>
+      <c r="E232" t="s">
+        <v>596</v>
+      </c>
+      <c r="H232" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>719</v>
       </c>
       <c r="L232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233" spans="1:12">
       <c r="A233">
-        <v>928518</v>
+        <v>928918</v>
       </c>
       <c r="B233" t="s">
+        <v>718</v>
+      </c>
+      <c r="C233" t="s">
+        <v>719</v>
+      </c>
+      <c r="D233" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" t="s">
         <v>720</v>
       </c>
-      <c r="C233" t="s">
+      <c r="H233" t="s">
         <v>721</v>
-      </c>
-[...7 lines deleted...]
-        <v>722</v>
       </c>
       <c r="L233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234" spans="1:12">
       <c r="A234">
-        <v>928522</v>
+        <v>928920</v>
       </c>
       <c r="B234" t="s">
+        <v>722</v>
+      </c>
+      <c r="C234" t="s">
         <v>723</v>
       </c>
-      <c r="C234" t="s">
+      <c r="D234" t="s">
+        <v>30</v>
+      </c>
+      <c r="E234" t="s">
+        <v>606</v>
+      </c>
+      <c r="H234" t="s">
         <v>724</v>
-      </c>
-[...7 lines deleted...]
-        <v>725</v>
       </c>
       <c r="L234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="235" spans="1:12">
       <c r="A235">
-        <v>928524</v>
+        <v>928930</v>
       </c>
       <c r="B235" t="s">
+        <v>725</v>
+      </c>
+      <c r="C235" t="s">
         <v>726</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
+        <v>30</v>
+      </c>
+      <c r="E235" t="s">
+        <v>596</v>
+      </c>
+      <c r="H235" t="s">
         <v>727</v>
-      </c>
-[...7 lines deleted...]
-        <v>728</v>
       </c>
       <c r="L235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:12">
       <c r="A236">
-        <v>928525</v>
+        <v>928932</v>
       </c>
       <c r="B236" t="s">
+        <v>728</v>
+      </c>
+      <c r="C236" t="s">
         <v>729</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236" t="s">
+        <v>30</v>
+      </c>
+      <c r="E236" t="s">
+        <v>39</v>
+      </c>
+      <c r="H236" t="s">
         <v>730</v>
-      </c>
-[...7 lines deleted...]
-        <v>731</v>
       </c>
       <c r="L236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="237" spans="1:12">
       <c r="A237">
-        <v>928530</v>
+        <v>928937</v>
       </c>
       <c r="B237" t="s">
+        <v>731</v>
+      </c>
+      <c r="C237" t="s">
+        <v>729</v>
+      </c>
+      <c r="D237" t="s">
+        <v>30</v>
+      </c>
+      <c r="E237" t="s">
+        <v>39</v>
+      </c>
+      <c r="H237" t="s">
         <v>732</v>
-      </c>
-[...10 lines deleted...]
-        <v>733</v>
       </c>
       <c r="L237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="238" spans="1:12">
       <c r="A238">
-        <v>928539</v>
+        <v>928952</v>
       </c>
       <c r="B238" t="s">
+        <v>733</v>
+      </c>
+      <c r="C238" t="s">
         <v>734</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>30</v>
+      </c>
+      <c r="E238" t="s">
+        <v>39</v>
+      </c>
+      <c r="H238" t="s">
         <v>735</v>
-      </c>
-[...7 lines deleted...]
-        <v>736</v>
       </c>
       <c r="L238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="239" spans="1:12">
       <c r="A239">
-        <v>928545</v>
+        <v>928954</v>
       </c>
       <c r="B239" t="s">
+        <v>736</v>
+      </c>
+      <c r="C239" t="s">
         <v>737</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
+        <v>14</v>
+      </c>
+      <c r="E239" t="s">
+        <v>15</v>
+      </c>
+      <c r="H239" t="s">
         <v>738</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
       <c r="L239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240" spans="1:12">
       <c r="A240">
-        <v>928552</v>
+        <v>928955</v>
       </c>
       <c r="B240" t="s">
+        <v>739</v>
+      </c>
+      <c r="C240" t="s">
         <v>740</v>
       </c>
-      <c r="C240" t="s">
+      <c r="D240" t="s">
+        <v>14</v>
+      </c>
+      <c r="E240" t="s">
+        <v>15</v>
+      </c>
+      <c r="H240" t="s">
         <v>741</v>
-      </c>
-[...7 lines deleted...]
-        <v>742</v>
       </c>
       <c r="L240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="241" spans="1:12">
       <c r="A241">
-        <v>928556</v>
+        <v>928956</v>
       </c>
       <c r="B241" t="s">
+        <v>742</v>
+      </c>
+      <c r="C241" t="s">
         <v>743</v>
       </c>
-      <c r="C241" t="s">
+      <c r="D241" t="s">
+        <v>14</v>
+      </c>
+      <c r="E241" t="s">
+        <v>15</v>
+      </c>
+      <c r="H241" t="s">
         <v>744</v>
-      </c>
-[...7 lines deleted...]
-        <v>745</v>
       </c>
       <c r="L241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242" spans="1:12">
       <c r="A242">
-        <v>928563</v>
+        <v>928957</v>
       </c>
       <c r="B242" t="s">
+        <v>745</v>
+      </c>
+      <c r="C242" t="s">
         <v>746</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242" t="s">
+        <v>14</v>
+      </c>
+      <c r="E242" t="s">
+        <v>15</v>
+      </c>
+      <c r="H242" t="s">
         <v>747</v>
-      </c>
-[...7 lines deleted...]
-        <v>748</v>
       </c>
       <c r="L242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243" spans="1:12">
       <c r="A243">
-        <v>928567</v>
+        <v>928959</v>
       </c>
       <c r="B243" t="s">
+        <v>748</v>
+      </c>
+      <c r="C243" t="s">
         <v>749</v>
       </c>
-      <c r="C243" t="s">
+      <c r="D243" t="s">
+        <v>14</v>
+      </c>
+      <c r="E243" t="s">
+        <v>15</v>
+      </c>
+      <c r="H243" t="s">
         <v>750</v>
-      </c>
-[...7 lines deleted...]
-        <v>751</v>
       </c>
       <c r="L243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244" spans="1:12">
       <c r="A244">
-        <v>928571</v>
+        <v>928964</v>
       </c>
       <c r="B244" t="s">
+        <v>751</v>
+      </c>
+      <c r="C244" t="s">
         <v>752</v>
       </c>
-      <c r="C244" t="s">
+      <c r="D244" t="s">
+        <v>30</v>
+      </c>
+      <c r="E244" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>754</v>
       </c>
       <c r="L244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245" spans="1:12">
       <c r="A245">
-        <v>928573</v>
+        <v>928965</v>
       </c>
       <c r="B245" t="s">
+        <v>754</v>
+      </c>
+      <c r="C245" t="s">
         <v>755</v>
       </c>
-      <c r="C245" t="s">
+      <c r="D245" t="s">
+        <v>14</v>
+      </c>
+      <c r="E245" t="s">
+        <v>15</v>
+      </c>
+      <c r="H245" t="s">
         <v>756</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
       <c r="L245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:12">
       <c r="A246">
-        <v>928577</v>
+        <v>928966</v>
       </c>
       <c r="B246" t="s">
+        <v>757</v>
+      </c>
+      <c r="C246" t="s">
         <v>758</v>
       </c>
-      <c r="C246" t="s">
+      <c r="D246" t="s">
+        <v>14</v>
+      </c>
+      <c r="E246" t="s">
+        <v>15</v>
+      </c>
+      <c r="H246" t="s">
         <v>759</v>
-      </c>
-[...7 lines deleted...]
-        <v>760</v>
       </c>
       <c r="L246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="247" spans="1:12">
       <c r="A247">
-        <v>928582</v>
+        <v>928967</v>
       </c>
       <c r="B247" t="s">
+        <v>760</v>
+      </c>
+      <c r="C247" t="s">
         <v>761</v>
       </c>
-      <c r="C247" t="s">
+      <c r="D247" t="s">
+        <v>14</v>
+      </c>
+      <c r="E247" t="s">
+        <v>15</v>
+      </c>
+      <c r="H247" t="s">
         <v>762</v>
-      </c>
-[...7 lines deleted...]
-        <v>763</v>
       </c>
       <c r="L247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="248" spans="1:12">
       <c r="A248">
-        <v>928585</v>
+        <v>928968</v>
       </c>
       <c r="B248" t="s">
+        <v>763</v>
+      </c>
+      <c r="C248" t="s">
         <v>764</v>
       </c>
-      <c r="C248" t="s">
+      <c r="D248" t="s">
+        <v>14</v>
+      </c>
+      <c r="E248" t="s">
+        <v>15</v>
+      </c>
+      <c r="H248" t="s">
         <v>765</v>
-      </c>
-[...7 lines deleted...]
-        <v>766</v>
       </c>
       <c r="L248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="249" spans="1:12">
       <c r="A249">
-        <v>928596</v>
+        <v>928969</v>
       </c>
       <c r="B249" t="s">
+        <v>766</v>
+      </c>
+      <c r="C249" t="s">
         <v>767</v>
       </c>
-      <c r="C249" t="s">
+      <c r="D249" t="s">
+        <v>14</v>
+      </c>
+      <c r="E249" t="s">
+        <v>15</v>
+      </c>
+      <c r="H249" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
       <c r="L249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250" spans="1:12">
       <c r="A250">
-        <v>928606</v>
+        <v>928978</v>
       </c>
       <c r="B250" t="s">
+        <v>769</v>
+      </c>
+      <c r="C250" t="s">
         <v>770</v>
       </c>
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>14</v>
+      </c>
+      <c r="E250" t="s">
+        <v>15</v>
+      </c>
+      <c r="H250" t="s">
         <v>771</v>
-      </c>
-[...7 lines deleted...]
-        <v>772</v>
       </c>
       <c r="L250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251" spans="1:12">
       <c r="A251">
-        <v>928618</v>
+        <v>928993</v>
       </c>
       <c r="B251" t="s">
+        <v>772</v>
+      </c>
+      <c r="C251" t="s">
         <v>773</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>14</v>
+      </c>
+      <c r="E251" t="s">
+        <v>15</v>
+      </c>
+      <c r="H251" t="s">
         <v>774</v>
-      </c>
-[...7 lines deleted...]
-        <v>775</v>
       </c>
       <c r="L251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252" spans="1:12">
       <c r="A252">
-        <v>928619</v>
+        <v>928999</v>
       </c>
       <c r="B252" t="s">
+        <v>775</v>
+      </c>
+      <c r="C252" t="s">
         <v>776</v>
       </c>
-      <c r="C252" t="s">
+      <c r="D252" t="s">
+        <v>14</v>
+      </c>
+      <c r="E252" t="s">
+        <v>15</v>
+      </c>
+      <c r="H252" t="s">
         <v>777</v>
-      </c>
-[...7 lines deleted...]
-        <v>778</v>
       </c>
       <c r="L252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253" spans="1:12">
       <c r="A253">
-        <v>928622</v>
+        <v>929007</v>
       </c>
       <c r="B253" t="s">
+        <v>778</v>
+      </c>
+      <c r="C253" t="s">
         <v>779</v>
       </c>
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>14</v>
+      </c>
+      <c r="E253" t="s">
+        <v>15</v>
+      </c>
+      <c r="H253" t="s">
         <v>780</v>
-      </c>
-[...7 lines deleted...]
-        <v>781</v>
       </c>
       <c r="L253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254" spans="1:12">
       <c r="A254">
-        <v>928624</v>
+        <v>929008</v>
       </c>
       <c r="B254" t="s">
+        <v>781</v>
+      </c>
+      <c r="C254" t="s">
         <v>782</v>
       </c>
-      <c r="C254" t="s">
+      <c r="D254" t="s">
+        <v>14</v>
+      </c>
+      <c r="E254" t="s">
+        <v>15</v>
+      </c>
+      <c r="H254" t="s">
         <v>783</v>
-      </c>
-[...7 lines deleted...]
-        <v>784</v>
       </c>
       <c r="L254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="255" spans="1:12">
       <c r="A255">
-        <v>928627</v>
+        <v>929009</v>
       </c>
       <c r="B255" t="s">
+        <v>784</v>
+      </c>
+      <c r="C255" t="s">
         <v>785</v>
       </c>
-      <c r="C255" t="s">
+      <c r="D255" t="s">
+        <v>14</v>
+      </c>
+      <c r="E255" t="s">
+        <v>15</v>
+      </c>
+      <c r="H255" t="s">
         <v>786</v>
-      </c>
-[...7 lines deleted...]
-        <v>787</v>
       </c>
       <c r="L255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256" spans="1:12">
       <c r="A256">
-        <v>928634</v>
+        <v>929011</v>
       </c>
       <c r="B256" t="s">
+        <v>787</v>
+      </c>
+      <c r="C256" t="s">
         <v>788</v>
       </c>
-      <c r="C256" t="s">
+      <c r="D256" t="s">
+        <v>20</v>
+      </c>
+      <c r="H256" t="s">
         <v>789</v>
-      </c>
-[...7 lines deleted...]
-        <v>790</v>
       </c>
       <c r="L256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257" spans="1:12">
       <c r="A257">
-        <v>928683</v>
+        <v>929013</v>
       </c>
       <c r="B257" t="s">
+        <v>790</v>
+      </c>
+      <c r="C257" t="s">
         <v>791</v>
       </c>
-      <c r="C257" t="s">
+      <c r="D257" t="s">
+        <v>14</v>
+      </c>
+      <c r="E257" t="s">
+        <v>15</v>
+      </c>
+      <c r="H257" t="s">
         <v>792</v>
-      </c>
-[...7 lines deleted...]
-        <v>793</v>
       </c>
       <c r="L257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258" spans="1:12">
       <c r="A258">
-        <v>928687</v>
+        <v>929019</v>
       </c>
       <c r="B258" t="s">
+        <v>793</v>
+      </c>
+      <c r="C258" t="s">
         <v>794</v>
       </c>
-      <c r="C258" t="s">
+      <c r="D258" t="s">
+        <v>14</v>
+      </c>
+      <c r="E258" t="s">
+        <v>497</v>
+      </c>
+      <c r="H258" t="s">
         <v>795</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
       <c r="L258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="259" spans="1:12">
       <c r="A259">
-        <v>928688</v>
+        <v>929022</v>
       </c>
       <c r="B259" t="s">
+        <v>796</v>
+      </c>
+      <c r="C259" t="s">
         <v>797</v>
       </c>
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>30</v>
+      </c>
+      <c r="E259" t="s">
+        <v>39</v>
+      </c>
+      <c r="H259" t="s">
         <v>798</v>
-      </c>
-[...4 lines deleted...]
-        <v>799</v>
       </c>
       <c r="L259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="260" spans="1:12">
       <c r="A260">
-        <v>928689</v>
+        <v>929027</v>
       </c>
       <c r="B260" t="s">
+        <v>799</v>
+      </c>
+      <c r="C260" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="D260" t="s">
         <v>30</v>
       </c>
       <c r="E260" t="s">
         <v>39</v>
       </c>
       <c r="H260" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="L260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="261" spans="1:12">
       <c r="A261">
-        <v>928709</v>
+        <v>929029</v>
       </c>
       <c r="B261" t="s">
+        <v>802</v>
+      </c>
+      <c r="C261" t="s">
         <v>803</v>
       </c>
-      <c r="C261" t="s">
+      <c r="D261" t="s">
+        <v>30</v>
+      </c>
+      <c r="E261" t="s">
+        <v>39</v>
+      </c>
+      <c r="H261" t="s">
         <v>804</v>
-      </c>
-[...7 lines deleted...]
-        <v>805</v>
       </c>
       <c r="L261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262" spans="1:12">
       <c r="A262">
-        <v>928716</v>
+        <v>929030</v>
       </c>
       <c r="B262" t="s">
+        <v>805</v>
+      </c>
+      <c r="C262" t="s">
         <v>806</v>
       </c>
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>30</v>
+      </c>
+      <c r="E262" t="s">
+        <v>39</v>
+      </c>
+      <c r="H262" t="s">
         <v>807</v>
-      </c>
-[...7 lines deleted...]
-        <v>808</v>
       </c>
       <c r="L262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263" spans="1:12">
       <c r="A263">
-        <v>928718</v>
+        <v>929032</v>
       </c>
       <c r="B263" t="s">
+        <v>808</v>
+      </c>
+      <c r="C263" t="s">
         <v>809</v>
       </c>
-      <c r="C263" t="s">
+      <c r="D263" t="s">
+        <v>14</v>
+      </c>
+      <c r="E263" t="s">
+        <v>15</v>
+      </c>
+      <c r="H263" t="s">
         <v>810</v>
-      </c>
-[...7 lines deleted...]
-        <v>811</v>
       </c>
       <c r="L263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="264" spans="1:12">
       <c r="A264">
-        <v>928724</v>
+        <v>929033</v>
       </c>
       <c r="B264" t="s">
+        <v>811</v>
+      </c>
+      <c r="C264" t="s">
         <v>812</v>
       </c>
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>14</v>
+      </c>
+      <c r="E264" t="s">
+        <v>15</v>
+      </c>
+      <c r="H264" t="s">
         <v>813</v>
-      </c>
-[...7 lines deleted...]
-        <v>814</v>
       </c>
       <c r="L264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265" spans="1:12">
       <c r="A265">
-        <v>928727</v>
+        <v>929035</v>
       </c>
       <c r="B265" t="s">
+        <v>814</v>
+      </c>
+      <c r="C265" t="s">
         <v>815</v>
       </c>
-      <c r="C265" t="s">
+      <c r="D265" t="s">
+        <v>14</v>
+      </c>
+      <c r="E265" t="s">
+        <v>15</v>
+      </c>
+      <c r="H265" t="s">
         <v>816</v>
-      </c>
-[...7 lines deleted...]
-        <v>817</v>
       </c>
       <c r="L265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:12">
       <c r="A266">
-        <v>928728</v>
+        <v>929036</v>
       </c>
       <c r="B266" t="s">
+        <v>817</v>
+      </c>
+      <c r="C266" t="s">
         <v>818</v>
       </c>
-      <c r="C266" t="s">
+      <c r="D266" t="s">
+        <v>14</v>
+      </c>
+      <c r="E266" t="s">
+        <v>15</v>
+      </c>
+      <c r="H266" t="s">
         <v>819</v>
-      </c>
-[...7 lines deleted...]
-        <v>820</v>
       </c>
       <c r="L266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="267" spans="1:12">
       <c r="A267">
-        <v>928731</v>
+        <v>929043</v>
       </c>
       <c r="B267" t="s">
+        <v>820</v>
+      </c>
+      <c r="C267" t="s">
         <v>821</v>
       </c>
-      <c r="C267" t="s">
+      <c r="D267" t="s">
+        <v>30</v>
+      </c>
+      <c r="E267" t="s">
+        <v>596</v>
+      </c>
+      <c r="H267" t="s">
         <v>822</v>
-      </c>
-[...7 lines deleted...]
-        <v>823</v>
       </c>
       <c r="L267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268" spans="1:12">
       <c r="A268">
-        <v>928756</v>
+        <v>929056</v>
       </c>
       <c r="B268" t="s">
+        <v>823</v>
+      </c>
+      <c r="C268" t="s">
         <v>824</v>
       </c>
-      <c r="C268" t="s">
+      <c r="D268" t="s">
+        <v>30</v>
+      </c>
+      <c r="E268" t="s">
+        <v>596</v>
+      </c>
+      <c r="H268" t="s">
         <v>825</v>
-      </c>
-[...7 lines deleted...]
-        <v>826</v>
       </c>
       <c r="L268" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="269" spans="1:12">
       <c r="A269">
-        <v>928764</v>
+        <v>929058</v>
       </c>
       <c r="B269" t="s">
+        <v>826</v>
+      </c>
+      <c r="C269" t="s">
         <v>827</v>
       </c>
-      <c r="C269" t="s">
+      <c r="D269" t="s">
+        <v>14</v>
+      </c>
+      <c r="E269" t="s">
+        <v>35</v>
+      </c>
+      <c r="H269" t="s">
         <v>828</v>
-      </c>
-[...7 lines deleted...]
-        <v>829</v>
       </c>
       <c r="L269" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="270" spans="1:12">
       <c r="A270">
-        <v>928766</v>
+        <v>929073</v>
       </c>
       <c r="B270" t="s">
+        <v>829</v>
+      </c>
+      <c r="C270" t="s">
         <v>830</v>
       </c>
-      <c r="C270" t="s">
+      <c r="D270" t="s">
+        <v>30</v>
+      </c>
+      <c r="E270" t="s">
+        <v>596</v>
+      </c>
+      <c r="H270" t="s">
         <v>831</v>
-      </c>
-[...7 lines deleted...]
-        <v>832</v>
       </c>
       <c r="L270" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271">
-        <v>928768</v>
+        <v>929084</v>
       </c>
       <c r="B271" t="s">
+        <v>832</v>
+      </c>
+      <c r="C271" t="s">
         <v>833</v>
       </c>
-      <c r="C271" t="s">
+      <c r="D271" t="s">
+        <v>30</v>
+      </c>
+      <c r="E271" t="s">
+        <v>39</v>
+      </c>
+      <c r="H271" t="s">
         <v>834</v>
-      </c>
-[...7 lines deleted...]
-        <v>835</v>
       </c>
       <c r="L271" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="272" spans="1:12">
       <c r="A272">
-        <v>928769</v>
+        <v>929093</v>
       </c>
       <c r="B272" t="s">
+        <v>835</v>
+      </c>
+      <c r="C272" t="s">
         <v>836</v>
       </c>
-      <c r="C272" t="s">
+      <c r="D272" t="s">
+        <v>20</v>
+      </c>
+      <c r="H272" t="s">
         <v>837</v>
-      </c>
-[...7 lines deleted...]
-        <v>838</v>
       </c>
       <c r="L272" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="273" spans="1:12">
       <c r="A273">
-        <v>928770</v>
+        <v>929105</v>
       </c>
       <c r="B273" t="s">
+        <v>838</v>
+      </c>
+      <c r="C273" t="s">
         <v>839</v>
       </c>
-      <c r="C273" t="s">
+      <c r="D273" t="s">
+        <v>30</v>
+      </c>
+      <c r="E273" t="s">
+        <v>39</v>
+      </c>
+      <c r="H273" t="s">
         <v>840</v>
-      </c>
-[...7 lines deleted...]
-        <v>841</v>
       </c>
       <c r="L273" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="274" spans="1:12">
       <c r="A274">
-        <v>928773</v>
+        <v>929107</v>
       </c>
       <c r="B274" t="s">
+        <v>841</v>
+      </c>
+      <c r="C274" t="s">
         <v>842</v>
       </c>
-      <c r="C274" t="s">
+      <c r="D274" t="s">
+        <v>30</v>
+      </c>
+      <c r="E274" t="s">
+        <v>39</v>
+      </c>
+      <c r="H274" t="s">
         <v>843</v>
-      </c>
-[...7 lines deleted...]
-        <v>844</v>
       </c>
       <c r="L274" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:12">
       <c r="A275">
-        <v>928775</v>
+        <v>929108</v>
       </c>
       <c r="B275" t="s">
+        <v>844</v>
+      </c>
+      <c r="C275" t="s">
         <v>845</v>
       </c>
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>14</v>
+      </c>
+      <c r="E275" t="s">
+        <v>35</v>
+      </c>
+      <c r="H275" t="s">
         <v>846</v>
-      </c>
-[...7 lines deleted...]
-        <v>847</v>
       </c>
       <c r="L275" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="276" spans="1:12">
       <c r="A276">
-        <v>928785</v>
+        <v>929110</v>
       </c>
       <c r="B276" t="s">
+        <v>847</v>
+      </c>
+      <c r="C276" t="s">
         <v>848</v>
       </c>
-      <c r="C276" t="s">
+      <c r="D276" t="s">
+        <v>14</v>
+      </c>
+      <c r="E276" t="s">
+        <v>15</v>
+      </c>
+      <c r="H276" t="s">
         <v>849</v>
-      </c>
-[...7 lines deleted...]
-        <v>850</v>
       </c>
       <c r="L276" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="277" spans="1:12">
       <c r="A277">
-        <v>928790</v>
+        <v>929134</v>
       </c>
       <c r="B277" t="s">
+        <v>850</v>
+      </c>
+      <c r="C277" t="s">
         <v>851</v>
       </c>
-      <c r="C277" t="s">
+      <c r="D277" t="s">
+        <v>20</v>
+      </c>
+      <c r="H277" t="s">
         <v>852</v>
-      </c>
-[...7 lines deleted...]
-        <v>853</v>
       </c>
       <c r="L277" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="278" spans="1:12">
       <c r="A278">
-        <v>928794</v>
+        <v>929137</v>
       </c>
       <c r="B278" t="s">
+        <v>853</v>
+      </c>
+      <c r="C278" t="s">
         <v>854</v>
       </c>
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>30</v>
+      </c>
+      <c r="E278" t="s">
         <v>855</v>
       </c>
-      <c r="D278" t="s">
-[...2 lines deleted...]
-      <c r="E278" t="s">
+      <c r="H278" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
       <c r="L278" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="279" spans="1:12">
       <c r="A279">
-        <v>928823</v>
+        <v>929138</v>
       </c>
       <c r="B279" t="s">
+        <v>857</v>
+      </c>
+      <c r="C279" t="s">
         <v>858</v>
       </c>
-      <c r="C279" t="s">
+      <c r="D279" t="s">
+        <v>14</v>
+      </c>
+      <c r="E279" t="s">
+        <v>497</v>
+      </c>
+      <c r="H279" t="s">
         <v>859</v>
-      </c>
-[...7 lines deleted...]
-        <v>861</v>
       </c>
       <c r="L279" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="280" spans="1:12">
       <c r="A280">
-        <v>928836</v>
+        <v>929157</v>
       </c>
       <c r="B280" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="C280" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="D280" t="s">
         <v>30</v>
       </c>
       <c r="E280" t="s">
         <v>39</v>
       </c>
       <c r="H280" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="L280" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="281" spans="1:12">
       <c r="A281">
-        <v>928848</v>
+        <v>929159</v>
       </c>
       <c r="B281" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="C281" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
       <c r="D281" t="s">
         <v>30</v>
       </c>
       <c r="E281" t="s">
         <v>39</v>
       </c>
       <c r="H281" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="L281" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:12">
       <c r="A282">
-        <v>928855</v>
+        <v>929185</v>
       </c>
       <c r="B282" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="C282" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
       <c r="D282" t="s">
         <v>30</v>
       </c>
       <c r="E282" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H282" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="L282" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="283" spans="1:12">
       <c r="A283">
-        <v>928878</v>
+        <v>929186</v>
       </c>
       <c r="B283" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="C283" t="s">
+        <v>869</v>
+      </c>
+      <c r="D283" t="s">
+        <v>30</v>
+      </c>
+      <c r="E283" t="s">
         <v>855</v>
       </c>
-      <c r="D283" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H283" t="s">
-        <v>873</v>
+        <v>870</v>
       </c>
       <c r="L283" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="284" spans="1:12">
       <c r="A284">
-        <v>928888</v>
+        <v>929188</v>
       </c>
       <c r="B284" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="C284" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="D284" t="s">
         <v>30</v>
       </c>
       <c r="E284" t="s">
-        <v>665</v>
+        <v>39</v>
       </c>
       <c r="H284" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="L284" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="285" spans="1:12">
       <c r="A285">
-        <v>928892</v>
+        <v>929205</v>
       </c>
       <c r="B285" t="s">
-        <v>877</v>
+        <v>874</v>
       </c>
       <c r="C285" t="s">
-        <v>645</v>
+        <v>875</v>
       </c>
       <c r="D285" t="s">
         <v>30</v>
       </c>
       <c r="E285" t="s">
-        <v>596</v>
+        <v>855</v>
       </c>
       <c r="H285" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="L285" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="286" spans="1:12">
       <c r="A286">
-        <v>928894</v>
+        <v>929209</v>
       </c>
       <c r="B286" t="s">
+        <v>877</v>
+      </c>
+      <c r="C286" t="s">
+        <v>858</v>
+      </c>
+      <c r="D286" t="s">
+        <v>14</v>
+      </c>
+      <c r="E286" t="s">
+        <v>878</v>
+      </c>
+      <c r="H286" t="s">
         <v>879</v>
-      </c>
-[...10 lines deleted...]
-        <v>880</v>
       </c>
       <c r="L286" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="287" spans="1:12">
       <c r="A287">
-        <v>928904</v>
+        <v>929211</v>
       </c>
       <c r="B287" t="s">
+        <v>880</v>
+      </c>
+      <c r="C287" t="s">
         <v>881</v>
       </c>
-      <c r="C287" t="s">
+      <c r="D287" t="s">
+        <v>30</v>
+      </c>
+      <c r="E287" t="s">
+        <v>39</v>
+      </c>
+      <c r="H287" t="s">
         <v>882</v>
-      </c>
-[...7 lines deleted...]
-        <v>883</v>
       </c>
       <c r="L287" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="288" spans="1:12">
       <c r="A288">
-        <v>928908</v>
+        <v>929212</v>
       </c>
       <c r="B288" t="s">
+        <v>883</v>
+      </c>
+      <c r="C288" t="s">
         <v>884</v>
       </c>
-      <c r="C288" t="s">
+      <c r="D288" t="s">
+        <v>14</v>
+      </c>
+      <c r="E288" t="s">
+        <v>15</v>
+      </c>
+      <c r="H288" t="s">
         <v>885</v>
-      </c>
-[...7 lines deleted...]
-        <v>886</v>
       </c>
       <c r="L288" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="289" spans="1:12">
       <c r="A289">
-        <v>928909</v>
+        <v>929217</v>
       </c>
       <c r="B289" t="s">
+        <v>886</v>
+      </c>
+      <c r="C289" t="s">
+        <v>861</v>
+      </c>
+      <c r="D289" t="s">
+        <v>30</v>
+      </c>
+      <c r="E289" t="s">
+        <v>855</v>
+      </c>
+      <c r="H289" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>889</v>
       </c>
       <c r="L289" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:12">
       <c r="A290">
-        <v>928912</v>
+        <v>929218</v>
       </c>
       <c r="B290" t="s">
+        <v>888</v>
+      </c>
+      <c r="C290" t="s">
+        <v>889</v>
+      </c>
+      <c r="D290" t="s">
+        <v>30</v>
+      </c>
+      <c r="E290" t="s">
+        <v>636</v>
+      </c>
+      <c r="H290" t="s">
         <v>890</v>
-      </c>
-[...10 lines deleted...]
-        <v>892</v>
       </c>
       <c r="L290" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="291" spans="1:12">
       <c r="A291">
-        <v>928914</v>
+        <v>929222</v>
       </c>
       <c r="B291" t="s">
+        <v>891</v>
+      </c>
+      <c r="C291" t="s">
+        <v>892</v>
+      </c>
+      <c r="D291" t="s">
+        <v>73</v>
+      </c>
+      <c r="H291" t="s">
         <v>893</v>
-      </c>
-[...10 lines deleted...]
-        <v>895</v>
       </c>
       <c r="L291" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="292" spans="1:12">
       <c r="A292">
-        <v>928916</v>
+        <v>929223</v>
       </c>
       <c r="B292" t="s">
+        <v>894</v>
+      </c>
+      <c r="C292" t="s">
+        <v>895</v>
+      </c>
+      <c r="D292" t="s">
+        <v>14</v>
+      </c>
+      <c r="E292" t="s">
+        <v>15</v>
+      </c>
+      <c r="H292" t="s">
         <v>896</v>
-      </c>
-[...10 lines deleted...]
-        <v>897</v>
       </c>
       <c r="L292" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="293" spans="1:12">
       <c r="A293">
-        <v>928918</v>
+        <v>929224</v>
       </c>
       <c r="B293" t="s">
+        <v>897</v>
+      </c>
+      <c r="C293" t="s">
         <v>898</v>
       </c>
-      <c r="C293" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D293" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E293" t="s">
+        <v>20</v>
+      </c>
+      <c r="H293" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="L293" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="294" spans="1:12">
       <c r="A294">
-        <v>928920</v>
+        <v>929226</v>
       </c>
       <c r="B294" t="s">
+        <v>900</v>
+      </c>
+      <c r="C294" t="s">
         <v>901</v>
       </c>
-      <c r="C294" t="s">
+      <c r="D294" t="s">
+        <v>14</v>
+      </c>
+      <c r="E294" t="s">
+        <v>15</v>
+      </c>
+      <c r="H294" t="s">
         <v>902</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
       <c r="L294" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:12">
       <c r="A295">
-        <v>928930</v>
+        <v>929234</v>
       </c>
       <c r="B295" t="s">
+        <v>903</v>
+      </c>
+      <c r="C295" t="s">
         <v>904</v>
       </c>
-      <c r="C295" t="s">
+      <c r="D295" t="s">
+        <v>14</v>
+      </c>
+      <c r="E295" t="s">
+        <v>15</v>
+      </c>
+      <c r="H295" t="s">
         <v>905</v>
-      </c>
-[...7 lines deleted...]
-        <v>906</v>
       </c>
       <c r="L295" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="296" spans="1:12">
       <c r="A296">
-        <v>928932</v>
+        <v>929235</v>
       </c>
       <c r="B296" t="s">
+        <v>906</v>
+      </c>
+      <c r="C296" t="s">
         <v>907</v>
       </c>
-      <c r="C296" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D296" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E296" t="s">
-        <v>39</v>
+        <v>497</v>
       </c>
       <c r="H296" t="s">
         <v>908</v>
       </c>
       <c r="L296" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="297" spans="1:12">
       <c r="A297">
-        <v>928937</v>
+        <v>929241</v>
       </c>
       <c r="B297" t="s">
         <v>909</v>
       </c>
       <c r="C297" t="s">
-        <v>863</v>
+        <v>910</v>
       </c>
       <c r="D297" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E297" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H297" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="L297" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="298" spans="1:12">
       <c r="A298">
-        <v>928952</v>
+        <v>929242</v>
       </c>
       <c r="B298" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C298" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="D298" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E298" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H298" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="L298" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="299" spans="1:12">
       <c r="A299">
-        <v>928954</v>
+        <v>929243</v>
       </c>
       <c r="B299" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C299" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D299" t="s">
         <v>14</v>
       </c>
       <c r="E299" t="s">
         <v>15</v>
       </c>
       <c r="H299" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="L299" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="300" spans="1:12">
       <c r="A300">
-        <v>928955</v>
+        <v>929244</v>
       </c>
       <c r="B300" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C300" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D300" t="s">
         <v>14</v>
       </c>
       <c r="E300" t="s">
         <v>15</v>
       </c>
       <c r="H300" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="L300" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="301" spans="1:12">
       <c r="A301">
-        <v>928956</v>
+        <v>929245</v>
       </c>
       <c r="B301" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C301" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D301" t="s">
         <v>14</v>
       </c>
       <c r="E301" t="s">
         <v>15</v>
       </c>
       <c r="H301" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="L301" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="302" spans="1:12">
       <c r="A302">
-        <v>928957</v>
+        <v>929246</v>
       </c>
       <c r="B302" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C302" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="D302" t="s">
         <v>14</v>
       </c>
       <c r="E302" t="s">
         <v>15</v>
       </c>
       <c r="H302" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="L302" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="303" spans="1:12">
       <c r="A303">
-        <v>928959</v>
+        <v>929247</v>
       </c>
       <c r="B303" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="C303" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="D303" t="s">
         <v>14</v>
       </c>
       <c r="E303" t="s">
         <v>15</v>
       </c>
       <c r="H303" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="L303" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="304" spans="1:12">
       <c r="A304">
-        <v>928964</v>
+        <v>929248</v>
       </c>
       <c r="B304" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C304" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D304" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E304" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H304" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="L304" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="305" spans="1:12">
       <c r="A305">
-        <v>928965</v>
+        <v>929250</v>
       </c>
       <c r="B305" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C305" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D305" t="s">
         <v>14</v>
       </c>
       <c r="E305" t="s">
         <v>15</v>
       </c>
       <c r="H305" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="L305" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="306" spans="1:12">
       <c r="A306">
-        <v>928966</v>
+        <v>929251</v>
       </c>
       <c r="B306" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C306" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D306" t="s">
         <v>14</v>
       </c>
       <c r="E306" t="s">
         <v>15</v>
       </c>
       <c r="H306" t="s">
         <v>937</v>
       </c>
       <c r="L306" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307">
-        <v>928967</v>
+        <v>929252</v>
       </c>
       <c r="B307" t="s">
         <v>938</v>
       </c>
       <c r="C307" t="s">
         <v>939</v>
       </c>
       <c r="D307" t="s">
         <v>14</v>
       </c>
       <c r="E307" t="s">
         <v>15</v>
       </c>
       <c r="H307" t="s">
         <v>940</v>
       </c>
       <c r="L307" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="308" spans="1:12">
       <c r="A308">
-        <v>928968</v>
+        <v>929253</v>
       </c>
       <c r="B308" t="s">
         <v>941</v>
       </c>
       <c r="C308" t="s">
+        <v>939</v>
+      </c>
+      <c r="D308" t="s">
+        <v>14</v>
+      </c>
+      <c r="E308" t="s">
+        <v>15</v>
+      </c>
+      <c r="H308" t="s">
         <v>942</v>
-      </c>
-[...7 lines deleted...]
-        <v>943</v>
       </c>
       <c r="L308" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="309" spans="1:12">
       <c r="A309">
-        <v>928969</v>
+        <v>929254</v>
       </c>
       <c r="B309" t="s">
+        <v>943</v>
+      </c>
+      <c r="C309" t="s">
         <v>944</v>
       </c>
-      <c r="C309" t="s">
+      <c r="D309" t="s">
+        <v>14</v>
+      </c>
+      <c r="E309" t="s">
+        <v>15</v>
+      </c>
+      <c r="H309" t="s">
         <v>945</v>
-      </c>
-[...7 lines deleted...]
-        <v>946</v>
       </c>
       <c r="L309" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="310" spans="1:12">
       <c r="A310">
-        <v>928978</v>
+        <v>929255</v>
       </c>
       <c r="B310" t="s">
+        <v>946</v>
+      </c>
+      <c r="C310" t="s">
         <v>947</v>
       </c>
-      <c r="C310" t="s">
+      <c r="D310" t="s">
+        <v>14</v>
+      </c>
+      <c r="E310" t="s">
+        <v>15</v>
+      </c>
+      <c r="H310" t="s">
         <v>948</v>
-      </c>
-[...7 lines deleted...]
-        <v>949</v>
       </c>
       <c r="L310" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="311" spans="1:12">
       <c r="A311">
-        <v>928993</v>
+        <v>929256</v>
       </c>
       <c r="B311" t="s">
+        <v>949</v>
+      </c>
+      <c r="C311" t="s">
         <v>950</v>
       </c>
-      <c r="C311" t="s">
+      <c r="D311" t="s">
+        <v>14</v>
+      </c>
+      <c r="E311" t="s">
+        <v>15</v>
+      </c>
+      <c r="H311" t="s">
         <v>951</v>
-      </c>
-[...7 lines deleted...]
-        <v>952</v>
       </c>
       <c r="L311" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="312" spans="1:12">
       <c r="A312">
-        <v>928999</v>
+        <v>929257</v>
       </c>
       <c r="B312" t="s">
+        <v>952</v>
+      </c>
+      <c r="C312" t="s">
         <v>953</v>
       </c>
-      <c r="C312" t="s">
+      <c r="D312" t="s">
+        <v>14</v>
+      </c>
+      <c r="E312" t="s">
+        <v>35</v>
+      </c>
+      <c r="H312" t="s">
         <v>954</v>
-      </c>
-[...7 lines deleted...]
-        <v>955</v>
       </c>
       <c r="L312" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="313" spans="1:12">
       <c r="A313">
-        <v>929007</v>
+        <v>929258</v>
       </c>
       <c r="B313" t="s">
+        <v>955</v>
+      </c>
+      <c r="C313" t="s">
         <v>956</v>
       </c>
-      <c r="C313" t="s">
+      <c r="D313" t="s">
+        <v>14</v>
+      </c>
+      <c r="E313" t="s">
+        <v>35</v>
+      </c>
+      <c r="H313" t="s">
         <v>957</v>
-      </c>
-[...7 lines deleted...]
-        <v>958</v>
       </c>
       <c r="L313" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="314" spans="1:12">
       <c r="A314">
-        <v>929008</v>
+        <v>929259</v>
       </c>
       <c r="B314" t="s">
+        <v>958</v>
+      </c>
+      <c r="C314" t="s">
         <v>959</v>
       </c>
-      <c r="C314" t="s">
+      <c r="D314" t="s">
+        <v>14</v>
+      </c>
+      <c r="E314" t="s">
+        <v>35</v>
+      </c>
+      <c r="H314" t="s">
         <v>960</v>
-      </c>
-[...7 lines deleted...]
-        <v>961</v>
       </c>
       <c r="L314" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315">
-        <v>929009</v>
+        <v>929260</v>
       </c>
       <c r="B315" t="s">
+        <v>961</v>
+      </c>
+      <c r="C315" t="s">
         <v>962</v>
       </c>
-      <c r="C315" t="s">
+      <c r="D315" t="s">
+        <v>14</v>
+      </c>
+      <c r="E315" t="s">
+        <v>35</v>
+      </c>
+      <c r="H315" t="s">
         <v>963</v>
-      </c>
-[...7 lines deleted...]
-        <v>964</v>
       </c>
       <c r="L315" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="316" spans="1:12">
       <c r="A316">
-        <v>929011</v>
+        <v>929261</v>
       </c>
       <c r="B316" t="s">
+        <v>964</v>
+      </c>
+      <c r="C316" t="s">
         <v>965</v>
       </c>
-      <c r="C316" t="s">
+      <c r="D316" t="s">
+        <v>14</v>
+      </c>
+      <c r="E316" t="s">
+        <v>15</v>
+      </c>
+      <c r="H316" t="s">
         <v>966</v>
-      </c>
-[...4 lines deleted...]
-        <v>967</v>
       </c>
       <c r="L316" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="317" spans="1:12">
       <c r="A317">
-        <v>929013</v>
+        <v>929262</v>
       </c>
       <c r="B317" t="s">
+        <v>967</v>
+      </c>
+      <c r="C317" t="s">
         <v>968</v>
       </c>
-      <c r="C317" t="s">
+      <c r="D317" t="s">
+        <v>14</v>
+      </c>
+      <c r="E317" t="s">
+        <v>15</v>
+      </c>
+      <c r="H317" t="s">
         <v>969</v>
-      </c>
-[...7 lines deleted...]
-        <v>970</v>
       </c>
       <c r="L317" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="318" spans="1:12">
       <c r="A318">
-        <v>929019</v>
+        <v>929264</v>
       </c>
       <c r="B318" t="s">
+        <v>970</v>
+      </c>
+      <c r="C318" t="s">
+        <v>968</v>
+      </c>
+      <c r="D318" t="s">
+        <v>14</v>
+      </c>
+      <c r="E318" t="s">
+        <v>15</v>
+      </c>
+      <c r="H318" t="s">
         <v>971</v>
-      </c>
-[...10 lines deleted...]
-        <v>973</v>
       </c>
       <c r="L318" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="319" spans="1:12">
       <c r="A319">
-        <v>929022</v>
+        <v>929266</v>
       </c>
       <c r="B319" t="s">
+        <v>972</v>
+      </c>
+      <c r="C319" t="s">
+        <v>973</v>
+      </c>
+      <c r="D319" t="s">
+        <v>14</v>
+      </c>
+      <c r="E319" t="s">
+        <v>15</v>
+      </c>
+      <c r="H319" t="s">
         <v>974</v>
-      </c>
-[...10 lines deleted...]
-        <v>976</v>
       </c>
       <c r="L319" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="320" spans="1:12">
       <c r="A320">
-        <v>929027</v>
+        <v>929267</v>
       </c>
       <c r="B320" t="s">
+        <v>975</v>
+      </c>
+      <c r="C320" t="s">
+        <v>976</v>
+      </c>
+      <c r="D320" t="s">
+        <v>14</v>
+      </c>
+      <c r="E320" t="s">
+        <v>15</v>
+      </c>
+      <c r="H320" t="s">
         <v>977</v>
-      </c>
-[...10 lines deleted...]
-        <v>979</v>
       </c>
       <c r="L320" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="321" spans="1:12">
       <c r="A321">
-        <v>929029</v>
+        <v>929268</v>
       </c>
       <c r="B321" t="s">
+        <v>978</v>
+      </c>
+      <c r="C321" t="s">
+        <v>979</v>
+      </c>
+      <c r="D321" t="s">
+        <v>14</v>
+      </c>
+      <c r="E321" t="s">
+        <v>15</v>
+      </c>
+      <c r="H321" t="s">
         <v>980</v>
-      </c>
-[...10 lines deleted...]
-        <v>982</v>
       </c>
       <c r="L321" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="322" spans="1:12">
       <c r="A322">
-        <v>929030</v>
+        <v>929269</v>
       </c>
       <c r="B322" t="s">
+        <v>981</v>
+      </c>
+      <c r="C322" t="s">
+        <v>982</v>
+      </c>
+      <c r="D322" t="s">
+        <v>14</v>
+      </c>
+      <c r="E322" t="s">
+        <v>15</v>
+      </c>
+      <c r="H322" t="s">
         <v>983</v>
-      </c>
-[...10 lines deleted...]
-        <v>985</v>
       </c>
       <c r="L322" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="323" spans="1:12">
       <c r="A323">
-        <v>929032</v>
+        <v>929271</v>
       </c>
       <c r="B323" t="s">
+        <v>984</v>
+      </c>
+      <c r="C323" t="s">
+        <v>985</v>
+      </c>
+      <c r="D323" t="s">
+        <v>14</v>
+      </c>
+      <c r="E323" t="s">
+        <v>35</v>
+      </c>
+      <c r="H323" t="s">
         <v>986</v>
-      </c>
-[...10 lines deleted...]
-        <v>988</v>
       </c>
       <c r="L323" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="324" spans="1:12">
       <c r="A324">
-        <v>929033</v>
+        <v>929272</v>
       </c>
       <c r="B324" t="s">
+        <v>987</v>
+      </c>
+      <c r="C324" t="s">
+        <v>988</v>
+      </c>
+      <c r="D324" t="s">
+        <v>14</v>
+      </c>
+      <c r="E324" t="s">
+        <v>35</v>
+      </c>
+      <c r="H324" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>991</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="325" spans="1:12">
       <c r="A325">
-        <v>929035</v>
+        <v>929273</v>
       </c>
       <c r="B325" t="s">
+        <v>990</v>
+      </c>
+      <c r="C325" t="s">
+        <v>991</v>
+      </c>
+      <c r="D325" t="s">
+        <v>14</v>
+      </c>
+      <c r="E325" t="s">
+        <v>35</v>
+      </c>
+      <c r="H325" t="s">
         <v>992</v>
-      </c>
-[...10 lines deleted...]
-        <v>994</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="326" spans="1:12">
       <c r="A326">
-        <v>929036</v>
+        <v>929275</v>
       </c>
       <c r="B326" t="s">
+        <v>993</v>
+      </c>
+      <c r="C326" t="s">
+        <v>994</v>
+      </c>
+      <c r="D326" t="s">
+        <v>14</v>
+      </c>
+      <c r="E326" t="s">
+        <v>35</v>
+      </c>
+      <c r="H326" t="s">
         <v>995</v>
-      </c>
-[...10 lines deleted...]
-        <v>997</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="327" spans="1:12">
       <c r="A327">
-        <v>929043</v>
+        <v>929276</v>
       </c>
       <c r="B327" t="s">
+        <v>996</v>
+      </c>
+      <c r="C327" t="s">
+        <v>997</v>
+      </c>
+      <c r="D327" t="s">
+        <v>14</v>
+      </c>
+      <c r="E327" t="s">
+        <v>35</v>
+      </c>
+      <c r="H327" t="s">
         <v>998</v>
-      </c>
-[...10 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="328" spans="1:12">
       <c r="A328">
-        <v>929056</v>
+        <v>929278</v>
       </c>
       <c r="B328" t="s">
+        <v>999</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D328" t="s">
+        <v>14</v>
+      </c>
+      <c r="E328" t="s">
+        <v>35</v>
+      </c>
+      <c r="H328" t="s">
         <v>1001</v>
-      </c>
-[...10 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="329" spans="1:12">
       <c r="A329">
-        <v>929058</v>
+        <v>929279</v>
       </c>
       <c r="B329" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="C329" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="D329" t="s">
         <v>14</v>
       </c>
       <c r="E329" t="s">
         <v>35</v>
       </c>
       <c r="H329" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="330" spans="1:12">
       <c r="A330">
-        <v>929073</v>
+        <v>929281</v>
       </c>
       <c r="B330" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D330" t="s">
+        <v>14</v>
+      </c>
+      <c r="E330" t="s">
+        <v>15</v>
+      </c>
+      <c r="H330" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="331" spans="1:12">
       <c r="A331">
-        <v>929084</v>
+        <v>929282</v>
       </c>
       <c r="B331" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="C331" t="s">
-        <v>1011</v>
+        <v>919</v>
       </c>
       <c r="D331" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E331" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H331" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="332" spans="1:12">
       <c r="A332">
-        <v>929093</v>
+        <v>929284</v>
       </c>
       <c r="B332" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="C332" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="D332" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E332" t="s">
+        <v>15</v>
       </c>
       <c r="H332" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="333" spans="1:12">
       <c r="A333">
-        <v>929105</v>
+        <v>929285</v>
       </c>
       <c r="B333" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="C333" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="D333" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E333" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H333" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="334" spans="1:12">
       <c r="A334">
-        <v>929107</v>
+        <v>929289</v>
       </c>
       <c r="B334" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="C334" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D334" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E334" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H334" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="335" spans="1:12">
       <c r="A335">
-        <v>929108</v>
+        <v>929293</v>
       </c>
       <c r="B335" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="C335" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="D335" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E335" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H335" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="336" spans="1:12">
       <c r="A336">
-        <v>929110</v>
+        <v>929298</v>
       </c>
       <c r="B336" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="C336" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="D336" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E336" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H336" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="337" spans="1:12">
       <c r="A337">
-        <v>929134</v>
+        <v>929300</v>
       </c>
       <c r="B337" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="C337" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D337" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E337" t="s">
+        <v>39</v>
       </c>
       <c r="H337" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="338" spans="1:12">
       <c r="A338">
-        <v>929137</v>
+        <v>929302</v>
       </c>
       <c r="B338" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="C338" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="D338" t="s">
         <v>30</v>
       </c>
       <c r="E338" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H338" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="339" spans="1:12">
       <c r="A339">
-        <v>929138</v>
+        <v>929305</v>
       </c>
       <c r="B339" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C339" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D339" t="s">
         <v>14</v>
       </c>
       <c r="E339" t="s">
-        <v>497</v>
+        <v>15</v>
       </c>
       <c r="H339" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="340" spans="1:12">
       <c r="A340">
-        <v>929157</v>
+        <v>929306</v>
       </c>
       <c r="B340" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="C340" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="D340" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E340" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H340" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="341" spans="1:12">
       <c r="A341">
-        <v>929159</v>
+        <v>929310</v>
       </c>
       <c r="B341" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C341" t="s">
         <v>1038</v>
       </c>
       <c r="D341" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H341" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="342" spans="1:12">
       <c r="A342">
-        <v>929185</v>
+        <v>929311</v>
       </c>
       <c r="B342" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D342" t="s">
+        <v>30</v>
+      </c>
+      <c r="E342" t="s">
+        <v>582</v>
+      </c>
+      <c r="H342" t="s">
         <v>1042</v>
-      </c>
-[...10 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="343" spans="1:12">
       <c r="A343">
-        <v>929186</v>
+        <v>929326</v>
       </c>
       <c r="B343" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D343" t="s">
+        <v>30</v>
+      </c>
+      <c r="E343" t="s">
+        <v>39</v>
+      </c>
+      <c r="H343" t="s">
         <v>1045</v>
-      </c>
-[...10 lines deleted...]
-        <v>1047</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="344" spans="1:12">
       <c r="A344">
-        <v>929188</v>
+        <v>929327</v>
       </c>
       <c r="B344" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="C344" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="D344" t="s">
         <v>30</v>
       </c>
       <c r="E344" t="s">
         <v>39</v>
       </c>
       <c r="H344" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="345" spans="1:12">
       <c r="A345">
-        <v>929205</v>
+        <v>929346</v>
       </c>
       <c r="B345" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D345" t="s">
+        <v>73</v>
+      </c>
+      <c r="H345" t="s">
         <v>1051</v>
-      </c>
-[...10 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="346" spans="1:12">
       <c r="A346">
-        <v>929209</v>
+        <v>929349</v>
       </c>
       <c r="B346" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D346" t="s">
+        <v>30</v>
+      </c>
+      <c r="E346" t="s">
+        <v>39</v>
+      </c>
+      <c r="H346" t="s">
         <v>1054</v>
-      </c>
-[...10 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="347" spans="1:12">
       <c r="A347">
-        <v>929211</v>
+        <v>929352</v>
       </c>
       <c r="B347" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C347" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="D347" t="s">
         <v>30</v>
       </c>
       <c r="E347" t="s">
         <v>39</v>
       </c>
       <c r="H347" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="348" spans="1:12">
       <c r="A348">
-        <v>929212</v>
+        <v>929357</v>
       </c>
       <c r="B348" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D348" t="s">
+        <v>30</v>
+      </c>
+      <c r="E348" t="s">
         <v>1060</v>
       </c>
-      <c r="C348" t="s">
+      <c r="H348" t="s">
         <v>1061</v>
-      </c>
-[...7 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="349" spans="1:12">
       <c r="A349">
-        <v>929217</v>
+        <v>929371</v>
       </c>
       <c r="B349" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C349" t="s">
         <v>1063</v>
       </c>
-      <c r="C349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D349" t="s">
         <v>30</v>
       </c>
       <c r="E349" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H349" t="s">
         <v>1064</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="350" spans="1:12">
       <c r="A350">
-        <v>929218</v>
+        <v>929373</v>
       </c>
       <c r="B350" t="s">
         <v>1065</v>
       </c>
       <c r="C350" t="s">
+        <v>806</v>
+      </c>
+      <c r="D350" t="s">
+        <v>30</v>
+      </c>
+      <c r="E350" t="s">
+        <v>39</v>
+      </c>
+      <c r="H350" t="s">
         <v>1066</v>
-      </c>
-[...7 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="351" spans="1:12">
       <c r="A351">
-        <v>929222</v>
+        <v>929375</v>
       </c>
       <c r="B351" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C351" t="s">
+        <v>866</v>
+      </c>
+      <c r="D351" t="s">
+        <v>30</v>
+      </c>
+      <c r="E351" t="s">
+        <v>39</v>
+      </c>
+      <c r="H351" t="s">
         <v>1068</v>
-      </c>
-[...7 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="352" spans="1:12">
       <c r="A352">
-        <v>929223</v>
+        <v>929377</v>
       </c>
       <c r="B352" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D352" t="s">
+        <v>30</v>
+      </c>
+      <c r="E352" t="s">
+        <v>39</v>
+      </c>
+      <c r="H352" t="s">
         <v>1071</v>
-      </c>
-[...10 lines deleted...]
-        <v>1073</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="353" spans="1:12">
       <c r="A353">
-        <v>929224</v>
+        <v>929387</v>
       </c>
       <c r="B353" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C353" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
       <c r="D353" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E353" t="s">
+        <v>39</v>
       </c>
       <c r="H353" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="354" spans="1:12">
       <c r="A354">
-        <v>929226</v>
+        <v>929392</v>
       </c>
       <c r="B354" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="C354" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="D354" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E354" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H354" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="355" spans="1:12">
       <c r="A355">
-        <v>929234</v>
+        <v>929395</v>
       </c>
       <c r="B355" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="C355" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
       <c r="D355" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E355" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H355" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="356" spans="1:12">
       <c r="A356">
-        <v>929235</v>
+        <v>929398</v>
       </c>
       <c r="B356" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="C356" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
       <c r="D356" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E356" t="s">
-        <v>497</v>
+        <v>39</v>
       </c>
       <c r="H356" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:12">
       <c r="A357">
-        <v>929241</v>
+        <v>929403</v>
       </c>
       <c r="B357" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="C357" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="D357" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H357" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="L357" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="358" spans="1:12">
       <c r="A358">
-        <v>929242</v>
+        <v>929407</v>
       </c>
       <c r="B358" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="C358" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="D358" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H358" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="L358" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="359" spans="1:12">
       <c r="A359">
-        <v>929243</v>
+        <v>929408</v>
       </c>
       <c r="B359" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="C359" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="D359" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H359" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="360" spans="1:12">
       <c r="A360">
-        <v>929244</v>
+        <v>929411</v>
       </c>
       <c r="B360" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="C360" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="D360" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H360" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="361" spans="1:12">
       <c r="A361">
-        <v>929245</v>
+        <v>929412</v>
       </c>
       <c r="B361" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="C361" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="D361" t="s">
         <v>14</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="H361" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="362" spans="1:12">
       <c r="A362">
-        <v>929246</v>
+        <v>929413</v>
       </c>
       <c r="B362" t="s">
-        <v>1101</v>
+        <v>1098</v>
       </c>
       <c r="C362" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="D362" t="s">
         <v>14</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="H362" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="363" spans="1:12">
       <c r="A363">
-        <v>929247</v>
+        <v>929438</v>
       </c>
       <c r="B363" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="C363" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="D363" t="s">
         <v>14</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="H363" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="364" spans="1:12">
       <c r="A364">
-        <v>929248</v>
+        <v>929440</v>
       </c>
       <c r="B364" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="C364" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="D364" t="s">
         <v>14</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="H364" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="365" spans="1:12">
       <c r="A365">
-        <v>929250</v>
+        <v>929441</v>
       </c>
       <c r="B365" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="C365" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
       <c r="D365" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H365" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="366" spans="1:12">
       <c r="A366">
-        <v>929251</v>
+        <v>929445</v>
       </c>
       <c r="B366" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="C366" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D366" t="s">
+        <v>30</v>
+      </c>
+      <c r="E366" t="s">
+        <v>39</v>
+      </c>
+      <c r="H366" t="s">
         <v>1111</v>
-      </c>
-[...7 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="367" spans="1:12">
       <c r="A367">
-        <v>929252</v>
+        <v>929447</v>
       </c>
       <c r="B367" t="s">
-        <v>1115</v>
+        <v>1112</v>
       </c>
       <c r="C367" t="s">
-        <v>1116</v>
+        <v>1113</v>
       </c>
       <c r="D367" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E367" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H367" t="s">
-        <v>1117</v>
+        <v>1114</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="368" spans="1:12">
       <c r="A368">
-        <v>929253</v>
+        <v>929459</v>
       </c>
       <c r="B368" t="s">
-        <v>1118</v>
+        <v>1115</v>
       </c>
       <c r="C368" t="s">
         <v>1116</v>
       </c>
       <c r="D368" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E368" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H368" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="369" spans="1:12">
       <c r="A369">
-        <v>929254</v>
+        <v>929467</v>
       </c>
       <c r="B369" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D369" t="s">
+        <v>30</v>
+      </c>
+      <c r="E369" t="s">
+        <v>39</v>
+      </c>
+      <c r="H369" t="s">
         <v>1120</v>
-      </c>
-[...10 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="370" spans="1:12">
       <c r="A370">
-        <v>929255</v>
+        <v>929478</v>
       </c>
       <c r="B370" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D370" t="s">
+        <v>73</v>
+      </c>
+      <c r="H370" t="s">
         <v>1123</v>
-      </c>
-[...10 lines deleted...]
-        <v>1125</v>
       </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="371" spans="1:12">
       <c r="A371">
-        <v>929256</v>
+        <v>929479</v>
       </c>
       <c r="B371" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D371" t="s">
+        <v>73</v>
+      </c>
+      <c r="H371" t="s">
         <v>1126</v>
-      </c>
-[...10 lines deleted...]
-        <v>1128</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="372" spans="1:12">
       <c r="A372">
-        <v>929257</v>
+        <v>929480</v>
       </c>
       <c r="B372" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="C372" t="s">
-        <v>1130</v>
+        <v>1096</v>
       </c>
       <c r="D372" t="s">
         <v>14</v>
       </c>
       <c r="E372" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H372" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="373" spans="1:12">
       <c r="A373">
-        <v>929258</v>
+        <v>929482</v>
       </c>
       <c r="B373" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="C373" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="D373" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E373" t="s">
-        <v>35</v>
+        <v>312</v>
       </c>
       <c r="H373" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="374" spans="1:12">
       <c r="A374">
-        <v>929259</v>
+        <v>929484</v>
       </c>
       <c r="B374" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
       <c r="C374" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="D374" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E374" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H374" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="L374" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="375" spans="1:12">
       <c r="A375">
-        <v>929260</v>
+        <v>929485</v>
       </c>
       <c r="B375" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="C375" t="s">
-        <v>1139</v>
+        <v>1133</v>
       </c>
       <c r="D375" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E375" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H375" t="s">
-        <v>1140</v>
+        <v>1136</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="376" spans="1:12">
       <c r="A376">
-        <v>929261</v>
+        <v>929487</v>
       </c>
       <c r="B376" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="C376" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="H376" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="377" spans="1:12">
       <c r="A377">
-        <v>929262</v>
+        <v>929496</v>
       </c>
       <c r="B377" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="C377" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
       <c r="D377" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E377" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H377" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="378" spans="1:12">
       <c r="A378">
-        <v>929264</v>
+        <v>929497</v>
       </c>
       <c r="B378" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
       <c r="C378" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D378" t="s">
+        <v>14</v>
+      </c>
+      <c r="E378" t="s">
+        <v>15</v>
+      </c>
+      <c r="H378" t="s">
         <v>1145</v>
-      </c>
-[...7 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="379" spans="1:12">
       <c r="A379">
-        <v>929266</v>
+        <v>929498</v>
       </c>
       <c r="B379" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D379" t="s">
+        <v>30</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H379" t="s">
         <v>1149</v>
-      </c>
-[...10 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="380" spans="1:12">
       <c r="A380">
-        <v>929267</v>
+        <v>929499</v>
       </c>
       <c r="B380" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D380" t="s">
+        <v>30</v>
+      </c>
+      <c r="E380" t="s">
+        <v>39</v>
+      </c>
+      <c r="H380" t="s">
         <v>1152</v>
-      </c>
-[...10 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="381" spans="1:12">
       <c r="A381">
-        <v>929268</v>
+        <v>929500</v>
       </c>
       <c r="B381" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D381" t="s">
+        <v>30</v>
+      </c>
+      <c r="E381" t="s">
+        <v>39</v>
+      </c>
+      <c r="H381" t="s">
         <v>1155</v>
-      </c>
-[...10 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="382" spans="1:12">
       <c r="A382">
-        <v>929269</v>
+        <v>929509</v>
       </c>
       <c r="B382" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D382" t="s">
+        <v>30</v>
+      </c>
+      <c r="E382" t="s">
+        <v>855</v>
+      </c>
+      <c r="H382" t="s">
         <v>1158</v>
-      </c>
-[...10 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="383" spans="1:12">
       <c r="A383">
-        <v>929271</v>
+        <v>929512</v>
       </c>
       <c r="B383" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="C383" t="s">
-        <v>1162</v>
+        <v>806</v>
       </c>
       <c r="D383" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E383" t="s">
-        <v>35</v>
+        <v>855</v>
       </c>
       <c r="H383" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="384" spans="1:12">
       <c r="A384">
-        <v>929272</v>
+        <v>929530</v>
       </c>
       <c r="B384" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="C384" t="s">
-        <v>1165</v>
+        <v>1162</v>
       </c>
       <c r="D384" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E384" t="s">
-        <v>35</v>
+        <v>855</v>
       </c>
       <c r="H384" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="385" spans="1:12">
       <c r="A385">
-        <v>929273</v>
+        <v>929534</v>
       </c>
       <c r="B385" t="s">
-        <v>1167</v>
+        <v>1164</v>
       </c>
       <c r="C385" t="s">
-        <v>1168</v>
+        <v>1162</v>
       </c>
       <c r="D385" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E385" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H385" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="386" spans="1:12">
       <c r="A386">
-        <v>929275</v>
+        <v>929543</v>
       </c>
       <c r="B386" t="s">
-        <v>1170</v>
+        <v>1166</v>
       </c>
       <c r="C386" t="s">
-        <v>1171</v>
+        <v>1167</v>
       </c>
       <c r="D386" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E386" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H386" t="s">
-        <v>1172</v>
+        <v>1168</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="387" spans="1:12">
       <c r="A387">
-        <v>929276</v>
+        <v>929556</v>
       </c>
       <c r="B387" t="s">
-        <v>1173</v>
+        <v>1169</v>
       </c>
       <c r="C387" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="D387" t="s">
         <v>14</v>
       </c>
       <c r="E387" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H387" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="388" spans="1:12">
       <c r="A388">
-        <v>929278</v>
+        <v>929571</v>
       </c>
       <c r="B388" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="C388" t="s">
-        <v>1177</v>
+        <v>818</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H388" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="389" spans="1:12">
       <c r="A389">
-        <v>929279</v>
+        <v>929584</v>
       </c>
       <c r="B389" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="C389" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H389" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="390" spans="1:12">
       <c r="A390">
-        <v>929281</v>
+        <v>929585</v>
       </c>
       <c r="B390" t="s">
-        <v>1182</v>
+        <v>1177</v>
       </c>
       <c r="C390" t="s">
-        <v>1183</v>
+        <v>1178</v>
       </c>
       <c r="D390" t="s">
         <v>14</v>
       </c>
       <c r="E390" t="s">
         <v>15</v>
       </c>
       <c r="H390" t="s">
-        <v>1184</v>
+        <v>1179</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="391" spans="1:12">
       <c r="A391">
-        <v>929282</v>
+        <v>929590</v>
       </c>
       <c r="B391" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
       <c r="C391" t="s">
-        <v>1096</v>
+        <v>1181</v>
       </c>
       <c r="D391" t="s">
         <v>14</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="H391" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="392" spans="1:12">
       <c r="A392">
-        <v>929284</v>
+        <v>929591</v>
       </c>
       <c r="B392" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="C392" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="H392" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="393" spans="1:12">
       <c r="A393">
-        <v>929285</v>
+        <v>929592</v>
       </c>
       <c r="B393" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="C393" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="D393" t="s">
         <v>14</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="H393" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:12">
       <c r="A394">
-        <v>929289</v>
+        <v>929597</v>
       </c>
       <c r="B394" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="C394" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="H394" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="395" spans="1:12">
       <c r="A395">
-        <v>929293</v>
+        <v>929598</v>
       </c>
       <c r="B395" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
       <c r="C395" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="D395" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E395" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H395" t="s">
-        <v>1198</v>
+        <v>1194</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:12">
       <c r="A396">
-        <v>929298</v>
+        <v>929600</v>
       </c>
       <c r="B396" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="C396" t="s">
-        <v>1200</v>
+        <v>965</v>
       </c>
       <c r="D396" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E396" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H396" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="397" spans="1:12">
       <c r="A397">
-        <v>929300</v>
+        <v>929604</v>
       </c>
       <c r="B397" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="C397" t="s">
-        <v>1203</v>
+        <v>919</v>
       </c>
       <c r="D397" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E397" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H397" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="398" spans="1:12">
       <c r="A398">
-        <v>929302</v>
+        <v>929605</v>
       </c>
       <c r="B398" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
       <c r="C398" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="D398" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E398" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H398" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="399" spans="1:12">
       <c r="A399">
-        <v>929305</v>
+        <v>929606</v>
       </c>
       <c r="B399" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="C399" t="s">
-        <v>1209</v>
+        <v>919</v>
       </c>
       <c r="D399" t="s">
         <v>14</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="H399" t="s">
-        <v>1210</v>
+        <v>1203</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="400" spans="1:12">
       <c r="A400">
-        <v>929306</v>
+        <v>929607</v>
       </c>
       <c r="B400" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="C400" t="s">
-        <v>1212</v>
+        <v>919</v>
       </c>
       <c r="D400" t="s">
         <v>14</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="H400" t="s">
-        <v>1213</v>
+        <v>1205</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="401" spans="1:12">
       <c r="A401">
-        <v>929310</v>
+        <v>929610</v>
       </c>
       <c r="B401" t="s">
-        <v>1214</v>
+        <v>1206</v>
       </c>
       <c r="C401" t="s">
-        <v>1215</v>
+        <v>1207</v>
       </c>
       <c r="D401" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E401" t="s">
+        <v>15</v>
       </c>
       <c r="H401" t="s">
-        <v>1216</v>
+        <v>1208</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="402" spans="1:12">
       <c r="A402">
-        <v>929311</v>
+        <v>929647</v>
       </c>
       <c r="B402" t="s">
-        <v>1217</v>
+        <v>1209</v>
       </c>
       <c r="C402" t="s">
-        <v>1218</v>
+        <v>1210</v>
       </c>
       <c r="D402" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E402" t="s">
-        <v>582</v>
+        <v>15</v>
       </c>
       <c r="H402" t="s">
-        <v>1219</v>
+        <v>1211</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="403" spans="1:12">
       <c r="A403">
-        <v>929326</v>
+        <v>929649</v>
       </c>
       <c r="B403" t="s">
-        <v>1220</v>
+        <v>1212</v>
       </c>
       <c r="C403" t="s">
-        <v>1221</v>
+        <v>1130</v>
       </c>
       <c r="D403" t="s">
         <v>30</v>
       </c>
       <c r="E403" t="s">
-        <v>39</v>
+        <v>312</v>
       </c>
       <c r="H403" t="s">
-        <v>1222</v>
+        <v>1213</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="404" spans="1:12">
       <c r="A404">
-        <v>929327</v>
+        <v>929652</v>
       </c>
       <c r="B404" t="s">
-        <v>1223</v>
+        <v>1214</v>
       </c>
       <c r="C404" t="s">
-        <v>1224</v>
+        <v>1215</v>
       </c>
       <c r="D404" t="s">
         <v>30</v>
       </c>
       <c r="E404" t="s">
         <v>39</v>
       </c>
       <c r="H404" t="s">
-        <v>1225</v>
+        <v>1216</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="405" spans="1:12">
       <c r="A405">
-        <v>929346</v>
+        <v>929656</v>
       </c>
       <c r="B405" t="s">
-        <v>1226</v>
+        <v>1217</v>
       </c>
       <c r="C405" t="s">
-        <v>1227</v>
+        <v>1218</v>
       </c>
       <c r="D405" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E405" t="s">
+        <v>39</v>
       </c>
       <c r="H405" t="s">
-        <v>1228</v>
+        <v>1219</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="406" spans="1:12">
       <c r="A406">
-        <v>929349</v>
+        <v>929658</v>
       </c>
       <c r="B406" t="s">
-        <v>1229</v>
+        <v>1220</v>
       </c>
       <c r="C406" t="s">
-        <v>1230</v>
+        <v>1221</v>
       </c>
       <c r="D406" t="s">
         <v>30</v>
       </c>
       <c r="E406" t="s">
         <v>39</v>
       </c>
       <c r="H406" t="s">
-        <v>1231</v>
+        <v>1222</v>
       </c>
       <c r="L406" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="407" spans="1:12">
       <c r="A407">
-        <v>929352</v>
+        <v>929669</v>
       </c>
       <c r="B407" t="s">
-        <v>1232</v>
+        <v>1223</v>
       </c>
       <c r="C407" t="s">
-        <v>1233</v>
+        <v>1215</v>
       </c>
       <c r="D407" t="s">
         <v>30</v>
       </c>
       <c r="E407" t="s">
         <v>39</v>
       </c>
       <c r="H407" t="s">
-        <v>1234</v>
+        <v>1224</v>
       </c>
       <c r="L407" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="408" spans="1:12">
       <c r="A408">
-        <v>929357</v>
+        <v>929671</v>
       </c>
       <c r="B408" t="s">
-        <v>1235</v>
+        <v>1225</v>
       </c>
       <c r="C408" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="D408" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E408" t="s">
-        <v>1237</v>
+        <v>15</v>
       </c>
       <c r="H408" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="L408" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="409" spans="1:12">
       <c r="A409">
-        <v>929371</v>
+        <v>929678</v>
       </c>
       <c r="B409" t="s">
-        <v>1239</v>
+        <v>1228</v>
       </c>
       <c r="C409" t="s">
-        <v>1240</v>
+        <v>1229</v>
       </c>
       <c r="D409" t="s">
         <v>30</v>
       </c>
       <c r="E409" t="s">
         <v>39</v>
       </c>
       <c r="H409" t="s">
-        <v>1241</v>
+        <v>1230</v>
       </c>
       <c r="L409" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="410" spans="1:12">
       <c r="A410">
-        <v>929373</v>
+        <v>929680</v>
       </c>
       <c r="B410" t="s">
-        <v>1242</v>
+        <v>1231</v>
       </c>
       <c r="C410" t="s">
-        <v>984</v>
+        <v>1232</v>
       </c>
       <c r="D410" t="s">
         <v>30</v>
       </c>
       <c r="E410" t="s">
         <v>39</v>
       </c>
       <c r="H410" t="s">
-        <v>1243</v>
+        <v>1233</v>
       </c>
       <c r="L410" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="411" spans="1:12">
       <c r="A411">
-        <v>929375</v>
+        <v>929693</v>
       </c>
       <c r="B411" t="s">
-        <v>1244</v>
+        <v>1234</v>
       </c>
       <c r="C411" t="s">
-        <v>1043</v>
+        <v>1235</v>
       </c>
       <c r="D411" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E411" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H411" t="s">
-        <v>1245</v>
+        <v>1236</v>
       </c>
       <c r="L411" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="412" spans="1:12">
       <c r="A412">
-        <v>929377</v>
+        <v>929715</v>
       </c>
       <c r="B412" t="s">
-        <v>1246</v>
+        <v>1237</v>
       </c>
       <c r="C412" t="s">
-        <v>1247</v>
+        <v>1238</v>
       </c>
       <c r="D412" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E412" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H412" t="s">
-        <v>1248</v>
+        <v>1239</v>
       </c>
       <c r="L412" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="413" spans="1:12">
       <c r="A413">
-        <v>929387</v>
+        <v>929737</v>
       </c>
       <c r="B413" t="s">
-        <v>1249</v>
+        <v>1240</v>
       </c>
       <c r="C413" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D413" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E413" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H413" t="s">
-        <v>1250</v>
+        <v>1242</v>
       </c>
       <c r="L413" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="414" spans="1:12">
       <c r="A414">
-        <v>929392</v>
+        <v>929740</v>
       </c>
       <c r="B414" t="s">
-        <v>1251</v>
+        <v>1243</v>
       </c>
       <c r="C414" t="s">
-        <v>1252</v>
+        <v>1244</v>
       </c>
       <c r="D414" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H414" t="s">
-        <v>1253</v>
+        <v>1245</v>
       </c>
       <c r="L414" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="415" spans="1:12">
       <c r="A415">
-        <v>929395</v>
+        <v>929741</v>
       </c>
       <c r="B415" t="s">
-        <v>1254</v>
+        <v>1246</v>
       </c>
       <c r="C415" t="s">
-        <v>1255</v>
+        <v>1247</v>
       </c>
       <c r="D415" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H415" t="s">
-        <v>1256</v>
+        <v>1248</v>
       </c>
       <c r="L415" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="416" spans="1:12">
       <c r="A416">
-        <v>929398</v>
+        <v>929748</v>
       </c>
       <c r="B416" t="s">
-        <v>1257</v>
+        <v>1249</v>
       </c>
       <c r="C416" t="s">
-        <v>1258</v>
+        <v>1250</v>
       </c>
       <c r="D416" t="s">
         <v>30</v>
       </c>
       <c r="E416" t="s">
-        <v>39</v>
+        <v>855</v>
       </c>
       <c r="H416" t="s">
-        <v>1259</v>
+        <v>1251</v>
       </c>
       <c r="L416" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="417" spans="1:12">
       <c r="A417">
-        <v>929403</v>
+        <v>929764</v>
       </c>
       <c r="B417" t="s">
-        <v>1260</v>
+        <v>1252</v>
       </c>
       <c r="C417" t="s">
-        <v>1261</v>
+        <v>1253</v>
       </c>
       <c r="D417" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E417" t="s">
+        <v>39</v>
       </c>
       <c r="H417" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
       <c r="L417" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="418" spans="1:12">
       <c r="A418">
-        <v>929407</v>
+        <v>929766</v>
       </c>
       <c r="B418" t="s">
-        <v>1263</v>
+        <v>1255</v>
       </c>
       <c r="C418" t="s">
-        <v>1264</v>
+        <v>1256</v>
       </c>
       <c r="D418" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E418" t="s">
+        <v>39</v>
       </c>
       <c r="H418" t="s">
-        <v>1265</v>
+        <v>1257</v>
       </c>
       <c r="L418" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="419" spans="1:12">
       <c r="A419">
-        <v>929408</v>
+        <v>929768</v>
       </c>
       <c r="B419" t="s">
-        <v>1266</v>
+        <v>1258</v>
       </c>
       <c r="C419" t="s">
-        <v>1267</v>
+        <v>1259</v>
       </c>
       <c r="D419" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="H419" t="s">
-        <v>1268</v>
+        <v>1260</v>
       </c>
       <c r="L419" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="420" spans="1:12">
       <c r="A420">
-        <v>929411</v>
+        <v>929770</v>
       </c>
       <c r="B420" t="s">
-        <v>1269</v>
+        <v>1261</v>
       </c>
       <c r="C420" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
       <c r="D420" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="H420" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="L420" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="421" spans="1:12">
       <c r="A421">
-        <v>929412</v>
+        <v>929774</v>
       </c>
       <c r="B421" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="C421" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="D421" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E421" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H421" t="s">
-        <v>1274</v>
+        <v>1266</v>
       </c>
       <c r="L421" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="422" spans="1:12">
       <c r="A422">
-        <v>929413</v>
+        <v>929779</v>
       </c>
       <c r="B422" t="s">
-        <v>1275</v>
+        <v>1267</v>
       </c>
       <c r="C422" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="D422" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E422" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H422" t="s">
-        <v>1276</v>
+        <v>1269</v>
       </c>
       <c r="L422" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="423" spans="1:12">
       <c r="A423">
-        <v>929438</v>
+        <v>929784</v>
       </c>
       <c r="B423" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="C423" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
       <c r="D423" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H423" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
       <c r="L423" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="424" spans="1:12">
       <c r="A424">
-        <v>929440</v>
+        <v>929788</v>
       </c>
       <c r="B424" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
       <c r="C424" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
       <c r="D424" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E424" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="H424" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="L424" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="425" spans="1:12">
       <c r="A425">
-        <v>929441</v>
+        <v>929790</v>
       </c>
       <c r="B425" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
       <c r="C425" t="s">
-        <v>1284</v>
+        <v>1277</v>
       </c>
       <c r="D425" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E425" t="s">
+        <v>166</v>
       </c>
       <c r="H425" t="s">
-        <v>1285</v>
+        <v>1278</v>
       </c>
       <c r="L425" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="426" spans="1:12">
       <c r="A426">
-        <v>929445</v>
+        <v>929810</v>
       </c>
       <c r="B426" t="s">
-        <v>1286</v>
+        <v>1279</v>
       </c>
       <c r="C426" t="s">
-        <v>1287</v>
+        <v>1280</v>
       </c>
       <c r="D426" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E426" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H426" t="s">
-        <v>1288</v>
+        <v>1281</v>
       </c>
       <c r="L426" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="427" spans="1:12">
       <c r="A427">
-        <v>929447</v>
+        <v>929811</v>
       </c>
       <c r="B427" t="s">
-        <v>1289</v>
+        <v>1282</v>
       </c>
       <c r="C427" t="s">
-        <v>1290</v>
+        <v>1283</v>
       </c>
       <c r="D427" t="s">
         <v>30</v>
       </c>
       <c r="E427" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H427" t="s">
-        <v>1291</v>
+        <v>1284</v>
       </c>
       <c r="L427" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="428" spans="1:12">
       <c r="A428">
-        <v>929459</v>
+        <v>929812</v>
       </c>
       <c r="B428" t="s">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="C428" t="s">
-        <v>1293</v>
+        <v>1286</v>
       </c>
       <c r="D428" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E428" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H428" t="s">
-        <v>1294</v>
+        <v>1287</v>
       </c>
       <c r="L428" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="429" spans="1:12">
       <c r="A429">
-        <v>929467</v>
+        <v>929813</v>
       </c>
       <c r="B429" t="s">
-        <v>1295</v>
+        <v>1288</v>
       </c>
       <c r="C429" t="s">
-        <v>1296</v>
+        <v>1289</v>
       </c>
       <c r="D429" t="s">
         <v>30</v>
       </c>
       <c r="E429" t="s">
         <v>39</v>
       </c>
       <c r="H429" t="s">
-        <v>1297</v>
+        <v>1290</v>
       </c>
       <c r="L429" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="430" spans="1:12">
       <c r="A430">
-        <v>929478</v>
+        <v>929815</v>
       </c>
       <c r="B430" t="s">
-        <v>1298</v>
+        <v>1291</v>
       </c>
       <c r="C430" t="s">
-        <v>1299</v>
+        <v>1283</v>
       </c>
       <c r="D430" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E430" t="s">
+        <v>15</v>
       </c>
       <c r="H430" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
       <c r="L430" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="431" spans="1:12">
       <c r="A431">
-        <v>929479</v>
+        <v>929817</v>
       </c>
       <c r="B431" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="C431" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
       <c r="D431" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E431" t="s">
+        <v>39</v>
       </c>
       <c r="H431" t="s">
-        <v>1303</v>
+        <v>1295</v>
       </c>
       <c r="L431" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="432" spans="1:12">
       <c r="A432">
-        <v>929480</v>
+        <v>929826</v>
       </c>
       <c r="B432" t="s">
-        <v>1304</v>
+        <v>1296</v>
       </c>
       <c r="C432" t="s">
-        <v>1273</v>
+        <v>1297</v>
       </c>
       <c r="D432" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E432" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H432" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
       <c r="L432" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="433" spans="1:12">
       <c r="A433">
-        <v>929482</v>
+        <v>929838</v>
       </c>
       <c r="B433" t="s">
-        <v>1306</v>
+        <v>1299</v>
       </c>
       <c r="C433" t="s">
-        <v>1307</v>
+        <v>1300</v>
       </c>
       <c r="D433" t="s">
         <v>30</v>
       </c>
       <c r="E433" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H433" t="s">
-        <v>1308</v>
+        <v>1301</v>
       </c>
       <c r="L433" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="434" spans="1:12">
       <c r="A434">
-        <v>929484</v>
+        <v>929840</v>
       </c>
       <c r="B434" t="s">
-        <v>1309</v>
+        <v>1302</v>
       </c>
       <c r="C434" t="s">
-        <v>1310</v>
+        <v>1303</v>
       </c>
       <c r="D434" t="s">
         <v>30</v>
       </c>
       <c r="E434" t="s">
         <v>39</v>
       </c>
       <c r="H434" t="s">
-        <v>1311</v>
+        <v>1304</v>
       </c>
       <c r="L434" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="435" spans="1:12">
       <c r="A435">
-        <v>929485</v>
+        <v>929849</v>
       </c>
       <c r="B435" t="s">
-        <v>1312</v>
+        <v>1305</v>
       </c>
       <c r="C435" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="D435" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E435" t="s">
-        <v>39</v>
+        <v>497</v>
       </c>
       <c r="H435" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="L435" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="436" spans="1:12">
       <c r="A436">
-        <v>929487</v>
+        <v>929866</v>
       </c>
       <c r="B436" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="C436" t="s">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="D436" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E436" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H436" t="s">
-        <v>1316</v>
+        <v>1310</v>
       </c>
       <c r="L436" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="437" spans="1:12">
       <c r="A437">
-        <v>929496</v>
+        <v>929924</v>
       </c>
       <c r="B437" t="s">
-        <v>1317</v>
+        <v>1311</v>
       </c>
       <c r="C437" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
       <c r="D437" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E437" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H437" t="s">
-        <v>1319</v>
+        <v>1313</v>
       </c>
       <c r="L437" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="438" spans="1:12">
       <c r="A438">
-        <v>929497</v>
+        <v>929926</v>
       </c>
       <c r="B438" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
       <c r="C438" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="D438" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H438" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="L438" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:12">
       <c r="A439">
-        <v>929498</v>
+        <v>929928</v>
       </c>
       <c r="B439" t="s">
-        <v>1323</v>
+        <v>1317</v>
       </c>
       <c r="C439" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="D439" t="s">
         <v>30</v>
       </c>
       <c r="E439" t="s">
-        <v>1325</v>
+        <v>39</v>
       </c>
       <c r="H439" t="s">
-        <v>1326</v>
+        <v>1319</v>
       </c>
       <c r="L439" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="440" spans="1:12">
       <c r="A440">
-        <v>929499</v>
+        <v>929929</v>
       </c>
       <c r="B440" t="s">
-        <v>1327</v>
+        <v>1320</v>
       </c>
       <c r="C440" t="s">
-        <v>1328</v>
+        <v>1321</v>
       </c>
       <c r="D440" t="s">
         <v>30</v>
       </c>
       <c r="E440" t="s">
         <v>39</v>
       </c>
       <c r="H440" t="s">
-        <v>1329</v>
+        <v>1322</v>
       </c>
       <c r="L440" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:12">
       <c r="A441">
-        <v>929500</v>
+        <v>929974</v>
       </c>
       <c r="B441" t="s">
-        <v>1330</v>
+        <v>1323</v>
       </c>
       <c r="C441" t="s">
-        <v>1331</v>
+        <v>1324</v>
       </c>
       <c r="D441" t="s">
         <v>30</v>
       </c>
       <c r="E441" t="s">
         <v>39</v>
       </c>
       <c r="H441" t="s">
-        <v>1332</v>
+        <v>1325</v>
       </c>
       <c r="L441" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:12">
       <c r="A442">
-        <v>929509</v>
+        <v>929977</v>
       </c>
       <c r="B442" t="s">
-        <v>1333</v>
+        <v>1326</v>
       </c>
       <c r="C442" t="s">
-        <v>1334</v>
+        <v>1324</v>
       </c>
       <c r="D442" t="s">
         <v>30</v>
       </c>
       <c r="E442" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H442" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="L442" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:12">
       <c r="A443">
-        <v>929512</v>
+        <v>929987</v>
       </c>
       <c r="B443" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="C443" t="s">
-        <v>984</v>
+        <v>1329</v>
       </c>
       <c r="D443" t="s">
         <v>30</v>
       </c>
       <c r="E443" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H443" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="L443" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="444" spans="1:12">
       <c r="A444">
-        <v>929530</v>
+        <v>930014</v>
       </c>
       <c r="B444" t="s">
-        <v>1338</v>
+        <v>1331</v>
       </c>
       <c r="C444" t="s">
-        <v>1339</v>
+        <v>1332</v>
       </c>
       <c r="D444" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>20</v>
       </c>
       <c r="H444" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="L444" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:12">
       <c r="A445">
-        <v>929534</v>
+        <v>930094</v>
       </c>
       <c r="B445" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="C445" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="D445" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H445" t="s">
-        <v>1342</v>
+        <v>1336</v>
       </c>
       <c r="L445" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:12">
       <c r="A446">
-        <v>929543</v>
+        <v>930096</v>
       </c>
       <c r="B446" t="s">
-        <v>1343</v>
+        <v>1337</v>
       </c>
       <c r="C446" t="s">
-        <v>1344</v>
+        <v>1338</v>
       </c>
       <c r="D446" t="s">
         <v>30</v>
       </c>
       <c r="E446" t="s">
         <v>39</v>
       </c>
       <c r="H446" t="s">
-        <v>1345</v>
+        <v>1339</v>
       </c>
       <c r="L446" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="447" spans="1:12">
       <c r="A447">
-        <v>929556</v>
+        <v>930119</v>
       </c>
       <c r="B447" t="s">
-        <v>1346</v>
+        <v>1340</v>
       </c>
       <c r="C447" t="s">
-        <v>1347</v>
+        <v>1044</v>
       </c>
       <c r="D447" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E447" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H447" t="s">
-        <v>1348</v>
+        <v>1341</v>
       </c>
       <c r="L447" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="448" spans="1:12">
       <c r="A448">
-        <v>929571</v>
+        <v>930124</v>
       </c>
       <c r="B448" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="C448" t="s">
-        <v>996</v>
+        <v>1343</v>
       </c>
       <c r="D448" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E448" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H448" t="s">
-        <v>1350</v>
+        <v>1344</v>
       </c>
       <c r="L448" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:12">
       <c r="A449">
-        <v>929584</v>
+        <v>930126</v>
       </c>
       <c r="B449" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="C449" t="s">
-        <v>1352</v>
+        <v>1346</v>
       </c>
       <c r="D449" t="s">
         <v>14</v>
       </c>
       <c r="E449" t="s">
         <v>15</v>
       </c>
       <c r="H449" t="s">
-        <v>1353</v>
+        <v>1347</v>
       </c>
       <c r="L449" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="450" spans="1:12">
       <c r="A450">
-        <v>929585</v>
+        <v>930140</v>
       </c>
       <c r="B450" t="s">
-        <v>1354</v>
+        <v>1348</v>
       </c>
       <c r="C450" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E450" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H450" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
       <c r="L450" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="451" spans="1:12">
       <c r="A451">
-        <v>929590</v>
+        <v>930148</v>
       </c>
       <c r="B451" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="C451" t="s">
-        <v>1358</v>
+        <v>1352</v>
       </c>
       <c r="D451" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E451" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H451" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
       <c r="L451" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="452" spans="1:12">
       <c r="A452">
-        <v>929591</v>
+        <v>930150</v>
       </c>
       <c r="B452" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
       <c r="C452" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="D452" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E452" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H452" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="L452" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="453" spans="1:12">
       <c r="A453">
-        <v>929592</v>
+        <v>930154</v>
       </c>
       <c r="B453" t="s">
-        <v>1363</v>
+        <v>1357</v>
       </c>
       <c r="C453" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="D453" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E453" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H453" t="s">
-        <v>1365</v>
+        <v>1359</v>
       </c>
       <c r="L453" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="454" spans="1:12">
       <c r="A454">
-        <v>929597</v>
+        <v>930213</v>
       </c>
       <c r="B454" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="C454" t="s">
-        <v>1367</v>
+        <v>1361</v>
       </c>
       <c r="D454" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E454" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H454" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
       <c r="L454" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="455" spans="1:12">
       <c r="A455">
-        <v>929598</v>
+        <v>930226</v>
       </c>
       <c r="B455" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="C455" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
       <c r="D455" t="s">
         <v>14</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="H455" t="s">
-        <v>1371</v>
+        <v>1365</v>
       </c>
       <c r="L455" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="456" spans="1:12">
       <c r="A456">
-        <v>929600</v>
+        <v>930255</v>
       </c>
       <c r="B456" t="s">
-        <v>1372</v>
+        <v>1366</v>
       </c>
       <c r="C456" t="s">
-        <v>1142</v>
+        <v>1367</v>
       </c>
       <c r="D456" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E456" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H456" t="s">
-        <v>1373</v>
+        <v>1368</v>
       </c>
       <c r="L456" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="457" spans="1:12">
       <c r="A457">
-        <v>929604</v>
+        <v>930259</v>
       </c>
       <c r="B457" t="s">
-        <v>1374</v>
+        <v>1369</v>
       </c>
       <c r="C457" t="s">
-        <v>1096</v>
+        <v>1352</v>
       </c>
       <c r="D457" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E457" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H457" t="s">
-        <v>1375</v>
+        <v>1370</v>
       </c>
       <c r="L457" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="458" spans="1:12">
       <c r="A458">
-        <v>929605</v>
+        <v>930274</v>
       </c>
       <c r="B458" t="s">
-        <v>1376</v>
+        <v>1371</v>
       </c>
       <c r="C458" t="s">
-        <v>1377</v>
+        <v>1372</v>
       </c>
       <c r="D458" t="s">
         <v>14</v>
       </c>
       <c r="E458" t="s">
         <v>15</v>
       </c>
       <c r="H458" t="s">
-        <v>1378</v>
+        <v>1373</v>
       </c>
       <c r="L458" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="459" spans="1:12">
       <c r="A459">
-        <v>929606</v>
+        <v>930279</v>
       </c>
       <c r="B459" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="C459" t="s">
-        <v>1096</v>
+        <v>1375</v>
       </c>
       <c r="D459" t="s">
         <v>14</v>
       </c>
       <c r="E459" t="s">
         <v>15</v>
       </c>
       <c r="H459" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
       <c r="L459" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="460" spans="1:12">
       <c r="A460">
-        <v>929607</v>
+        <v>930282</v>
       </c>
       <c r="B460" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="C460" t="s">
-        <v>1096</v>
+        <v>1375</v>
       </c>
       <c r="D460" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E460" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H460" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="L460" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
-        <v>929610</v>
+        <v>930287</v>
       </c>
       <c r="B461" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="C461" t="s">
-        <v>1384</v>
+        <v>1375</v>
       </c>
       <c r="D461" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E461" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H461" t="s">
-        <v>1385</v>
+        <v>1380</v>
       </c>
       <c r="L461" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="462" spans="1:12">
       <c r="A462">
-        <v>929647</v>
+        <v>930289</v>
       </c>
       <c r="B462" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="C462" t="s">
-        <v>1387</v>
+        <v>1375</v>
       </c>
       <c r="D462" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E462" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H462" t="s">
-        <v>1388</v>
+        <v>1382</v>
       </c>
       <c r="L462" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="463" spans="1:12">
       <c r="A463">
-        <v>929649</v>
+        <v>930310</v>
       </c>
       <c r="B463" t="s">
-        <v>1389</v>
+        <v>1383</v>
       </c>
       <c r="C463" t="s">
-        <v>1307</v>
+        <v>1384</v>
       </c>
       <c r="D463" t="s">
         <v>30</v>
       </c>
       <c r="E463" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H463" t="s">
-        <v>1390</v>
+        <v>1385</v>
       </c>
       <c r="L463" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="464" spans="1:12">
       <c r="A464">
-        <v>929652</v>
+        <v>930312</v>
       </c>
       <c r="B464" t="s">
-        <v>1391</v>
+        <v>1386</v>
       </c>
       <c r="C464" t="s">
-        <v>1392</v>
+        <v>1387</v>
       </c>
       <c r="D464" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E464" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H464" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
       <c r="L464" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="465" spans="1:12">
       <c r="A465">
-        <v>929656</v>
+        <v>930332</v>
       </c>
       <c r="B465" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
       <c r="C465" t="s">
-        <v>1395</v>
+        <v>1390</v>
       </c>
       <c r="D465" t="s">
         <v>30</v>
       </c>
       <c r="E465" t="s">
-        <v>39</v>
+        <v>855</v>
       </c>
       <c r="H465" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
       <c r="L465" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="466" spans="1:12">
       <c r="A466">
-        <v>929658</v>
+        <v>930337</v>
       </c>
       <c r="B466" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="C466" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
       <c r="D466" t="s">
         <v>30</v>
       </c>
       <c r="E466" t="s">
         <v>39</v>
       </c>
       <c r="H466" t="s">
-        <v>1399</v>
+        <v>1393</v>
       </c>
       <c r="L466" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="467" spans="1:12">
       <c r="A467">
-        <v>929669</v>
+        <v>930348</v>
       </c>
       <c r="B467" t="s">
-        <v>1400</v>
+        <v>1394</v>
       </c>
       <c r="C467" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="D467" t="s">
         <v>30</v>
       </c>
       <c r="E467" t="s">
         <v>39</v>
       </c>
       <c r="H467" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="L467" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="468" spans="1:12">
       <c r="A468">
-        <v>929671</v>
+        <v>930350</v>
       </c>
       <c r="B468" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="C468" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
       <c r="D468" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H468" t="s">
-        <v>1404</v>
+        <v>1399</v>
       </c>
       <c r="L468" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="469" spans="1:12">
       <c r="A469">
-        <v>929678</v>
+        <v>930351</v>
       </c>
       <c r="B469" t="s">
-        <v>1405</v>
+        <v>1400</v>
       </c>
       <c r="C469" t="s">
-        <v>1406</v>
+        <v>1401</v>
       </c>
       <c r="D469" t="s">
         <v>30</v>
       </c>
       <c r="E469" t="s">
-        <v>39</v>
+        <v>855</v>
       </c>
       <c r="H469" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="L469" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="470" spans="1:12">
       <c r="A470">
-        <v>929680</v>
+        <v>930352</v>
       </c>
       <c r="B470" t="s">
-        <v>1408</v>
+        <v>1403</v>
       </c>
       <c r="C470" t="s">
-        <v>866</v>
+        <v>1395</v>
       </c>
       <c r="D470" t="s">
         <v>30</v>
       </c>
       <c r="E470" t="s">
         <v>39</v>
       </c>
       <c r="H470" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="L470" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="471" spans="1:12">
       <c r="A471">
-        <v>929693</v>
+        <v>930354</v>
       </c>
       <c r="B471" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="C471" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
       <c r="D471" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E471" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H471" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="L471" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="472" spans="1:12">
       <c r="A472">
-        <v>929715</v>
+        <v>930356</v>
       </c>
       <c r="B472" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="C472" t="s">
-        <v>1414</v>
+        <v>1409</v>
       </c>
       <c r="D472" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H472" t="s">
-        <v>1415</v>
+        <v>1410</v>
       </c>
       <c r="L472" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:12">
       <c r="A473">
-        <v>929737</v>
+        <v>930373</v>
       </c>
       <c r="B473" t="s">
-        <v>1416</v>
+        <v>1411</v>
       </c>
       <c r="C473" t="s">
-        <v>1417</v>
+        <v>1412</v>
       </c>
       <c r="D473" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H473" t="s">
-        <v>1418</v>
+        <v>1413</v>
       </c>
       <c r="L473" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="474" spans="1:12">
       <c r="A474">
-        <v>929740</v>
+        <v>930376</v>
       </c>
       <c r="B474" t="s">
-        <v>1419</v>
+        <v>1414</v>
       </c>
       <c r="C474" t="s">
-        <v>1420</v>
+        <v>1415</v>
       </c>
       <c r="D474" t="s">
         <v>20</v>
       </c>
       <c r="H474" t="s">
-        <v>1421</v>
+        <v>1416</v>
       </c>
       <c r="L474" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="475" spans="1:12">
       <c r="A475">
-        <v>929741</v>
+        <v>930386</v>
       </c>
       <c r="B475" t="s">
-        <v>1422</v>
+        <v>1417</v>
       </c>
       <c r="C475" t="s">
-        <v>1423</v>
+        <v>1418</v>
       </c>
       <c r="D475" t="s">
         <v>20</v>
       </c>
       <c r="H475" t="s">
-        <v>1424</v>
+        <v>1419</v>
       </c>
       <c r="L475" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="476" spans="1:12">
       <c r="A476">
-        <v>929748</v>
+        <v>930387</v>
       </c>
       <c r="B476" t="s">
-        <v>1425</v>
+        <v>1420</v>
       </c>
       <c r="C476" t="s">
-        <v>1426</v>
+        <v>1421</v>
       </c>
       <c r="D476" t="s">
         <v>30</v>
       </c>
       <c r="E476" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H476" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="L476" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="477" spans="1:12">
       <c r="A477">
-        <v>929764</v>
+        <v>930388</v>
       </c>
       <c r="B477" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="C477" t="s">
-        <v>1429</v>
+        <v>545</v>
       </c>
       <c r="D477" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E477" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H477" t="s">
-        <v>1430</v>
+        <v>1424</v>
       </c>
       <c r="L477" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="478" spans="1:12">
       <c r="A478">
-        <v>929766</v>
+        <v>930389</v>
       </c>
       <c r="B478" t="s">
-        <v>1431</v>
+        <v>1425</v>
       </c>
       <c r="C478" t="s">
-        <v>1432</v>
+        <v>548</v>
       </c>
       <c r="D478" t="s">
         <v>30</v>
       </c>
       <c r="E478" t="s">
         <v>39</v>
       </c>
       <c r="H478" t="s">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="L478" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="479" spans="1:12">
       <c r="A479">
-        <v>929768</v>
+        <v>930392</v>
       </c>
       <c r="B479" t="s">
-        <v>1434</v>
+        <v>1427</v>
       </c>
       <c r="C479" t="s">
-        <v>1435</v>
+        <v>1428</v>
       </c>
       <c r="D479" t="s">
         <v>20</v>
       </c>
       <c r="H479" t="s">
-        <v>1436</v>
+        <v>1429</v>
       </c>
       <c r="L479" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="480" spans="1:12">
       <c r="A480">
-        <v>929770</v>
+        <v>930396</v>
       </c>
       <c r="B480" t="s">
-        <v>1437</v>
+        <v>1430</v>
       </c>
       <c r="C480" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="D480" t="s">
         <v>20</v>
       </c>
       <c r="H480" t="s">
-        <v>1439</v>
+        <v>1432</v>
       </c>
       <c r="L480" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="481" spans="1:12">
       <c r="A481">
-        <v>929774</v>
+        <v>930408</v>
       </c>
       <c r="B481" t="s">
-        <v>1440</v>
+        <v>1433</v>
       </c>
       <c r="C481" t="s">
-        <v>1441</v>
+        <v>1434</v>
       </c>
       <c r="D481" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E481" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H481" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="L481" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="482" spans="1:12">
       <c r="A482">
-        <v>929779</v>
+        <v>930423</v>
       </c>
       <c r="B482" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="C482" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
       <c r="D482" t="s">
         <v>30</v>
       </c>
       <c r="E482" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H482" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
       <c r="L482" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="483" spans="1:12">
       <c r="A483">
-        <v>929784</v>
+        <v>930442</v>
       </c>
       <c r="B483" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="C483" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
       <c r="D483" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="H483" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="L483" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="484" spans="1:12">
       <c r="A484">
-        <v>929788</v>
+        <v>930444</v>
       </c>
       <c r="B484" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
       <c r="C484" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
       <c r="D484" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>20</v>
       </c>
       <c r="H484" t="s">
-        <v>1451</v>
+        <v>1444</v>
       </c>
       <c r="L484" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="485" spans="1:12">
       <c r="A485">
-        <v>929790</v>
+        <v>930448</v>
       </c>
       <c r="B485" t="s">
-        <v>1452</v>
+        <v>1445</v>
       </c>
       <c r="C485" t="s">
-        <v>1453</v>
+        <v>1446</v>
       </c>
       <c r="D485" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>20</v>
       </c>
       <c r="H485" t="s">
-        <v>1454</v>
+        <v>1447</v>
       </c>
       <c r="L485" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="486" spans="1:12">
       <c r="A486">
-        <v>929810</v>
+        <v>930449</v>
       </c>
       <c r="B486" t="s">
-        <v>1455</v>
+        <v>1448</v>
       </c>
       <c r="C486" t="s">
-        <v>1456</v>
+        <v>1449</v>
       </c>
       <c r="D486" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H486" t="s">
-        <v>1457</v>
+        <v>1450</v>
       </c>
       <c r="L486" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="487" spans="1:12">
       <c r="A487">
-        <v>929811</v>
+        <v>930450</v>
       </c>
       <c r="B487" t="s">
-        <v>1458</v>
+        <v>1451</v>
       </c>
       <c r="C487" t="s">
-        <v>1459</v>
+        <v>1452</v>
       </c>
       <c r="D487" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E487" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H487" t="s">
-        <v>1460</v>
+        <v>1453</v>
       </c>
       <c r="L487" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="488" spans="1:12">
       <c r="A488">
-        <v>929812</v>
+        <v>930455</v>
       </c>
       <c r="B488" t="s">
-        <v>1461</v>
+        <v>1454</v>
       </c>
       <c r="C488" t="s">
-        <v>1462</v>
+        <v>1455</v>
       </c>
       <c r="D488" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H488" t="s">
-        <v>1463</v>
+        <v>1456</v>
       </c>
       <c r="L488" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="489" spans="1:12">
       <c r="A489">
-        <v>929813</v>
+        <v>930458</v>
       </c>
       <c r="B489" t="s">
-        <v>1464</v>
+        <v>1457</v>
       </c>
       <c r="C489" t="s">
-        <v>1465</v>
+        <v>1458</v>
       </c>
       <c r="D489" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H489" t="s">
-        <v>1466</v>
+        <v>1459</v>
       </c>
       <c r="L489" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="490" spans="1:12">
       <c r="A490">
-        <v>929815</v>
+        <v>930461</v>
       </c>
       <c r="B490" t="s">
-        <v>1467</v>
+        <v>1460</v>
       </c>
       <c r="C490" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="D490" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H490" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="L490" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="491" spans="1:12">
       <c r="A491">
-        <v>929817</v>
+        <v>930467</v>
       </c>
       <c r="B491" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="C491" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
       <c r="D491" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E491" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H491" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="L491" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="492" spans="1:12">
       <c r="A492">
-        <v>929826</v>
+        <v>930471</v>
       </c>
       <c r="B492" t="s">
-        <v>1472</v>
+        <v>1466</v>
       </c>
       <c r="C492" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
       <c r="D492" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H492" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="L492" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="493" spans="1:12">
       <c r="A493">
-        <v>929838</v>
+        <v>930485</v>
       </c>
       <c r="B493" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="C493" t="s">
-        <v>1476</v>
+        <v>1443</v>
       </c>
       <c r="D493" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E493" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H493" t="s">
-        <v>1477</v>
+        <v>1470</v>
       </c>
       <c r="L493" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="494" spans="1:12">
       <c r="A494">
-        <v>929840</v>
+        <v>930488</v>
       </c>
       <c r="B494" t="s">
-        <v>1478</v>
+        <v>1471</v>
       </c>
       <c r="C494" t="s">
-        <v>1479</v>
+        <v>1472</v>
       </c>
       <c r="D494" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E494" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H494" t="s">
-        <v>1480</v>
+        <v>1473</v>
       </c>
       <c r="L494" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="495" spans="1:12">
       <c r="A495">
-        <v>929849</v>
+        <v>930489</v>
       </c>
       <c r="B495" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
       <c r="C495" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="D495" t="s">
         <v>14</v>
       </c>
       <c r="E495" t="s">
-        <v>497</v>
+        <v>15</v>
       </c>
       <c r="H495" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="L495" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="496" spans="1:12">
       <c r="A496">
-        <v>929866</v>
+        <v>930503</v>
       </c>
       <c r="B496" t="s">
-        <v>1484</v>
+        <v>1477</v>
       </c>
       <c r="C496" t="s">
-        <v>1485</v>
+        <v>1478</v>
       </c>
       <c r="D496" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E496" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H496" t="s">
-        <v>1486</v>
+        <v>1479</v>
       </c>
       <c r="L496" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="497" spans="1:12">
       <c r="A497">
-        <v>929924</v>
+        <v>930504</v>
       </c>
       <c r="B497" t="s">
-        <v>1487</v>
+        <v>1480</v>
       </c>
       <c r="C497" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="D497" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H497" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="L497" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="498" spans="1:12">
       <c r="A498">
-        <v>929926</v>
+        <v>930505</v>
       </c>
       <c r="B498" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="C498" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
       <c r="D498" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E498" t="s">
+        <v>15</v>
       </c>
       <c r="H498" t="s">
-        <v>1492</v>
+        <v>1485</v>
       </c>
       <c r="L498" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="499" spans="1:12">
       <c r="A499">
-        <v>929928</v>
+        <v>930538</v>
       </c>
       <c r="B499" t="s">
-        <v>1493</v>
+        <v>1486</v>
       </c>
       <c r="C499" t="s">
-        <v>1494</v>
+        <v>1487</v>
       </c>
       <c r="D499" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H499" t="s">
-        <v>1495</v>
+        <v>1488</v>
       </c>
       <c r="L499" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="500" spans="1:12">
       <c r="A500">
-        <v>929929</v>
+        <v>930549</v>
       </c>
       <c r="B500" t="s">
-        <v>1496</v>
+        <v>1489</v>
       </c>
       <c r="C500" t="s">
-        <v>1497</v>
+        <v>1490</v>
       </c>
       <c r="D500" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H500" t="s">
-        <v>1498</v>
+        <v>1491</v>
       </c>
       <c r="L500" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="501" spans="1:12">
       <c r="A501">
-        <v>929974</v>
+        <v>930596</v>
       </c>
       <c r="B501" t="s">
-        <v>1499</v>
+        <v>1492</v>
       </c>
       <c r="C501" t="s">
-        <v>1500</v>
+        <v>1493</v>
       </c>
       <c r="D501" t="s">
         <v>30</v>
       </c>
       <c r="E501" t="s">
         <v>39</v>
       </c>
       <c r="H501" t="s">
-        <v>1501</v>
+        <v>1494</v>
       </c>
       <c r="L501" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="502" spans="1:12">
       <c r="A502">
-        <v>929977</v>
+        <v>930651</v>
       </c>
       <c r="B502" t="s">
-        <v>1502</v>
+        <v>1495</v>
       </c>
       <c r="C502" t="s">
-        <v>1500</v>
+        <v>1496</v>
       </c>
       <c r="D502" t="s">
         <v>30</v>
       </c>
       <c r="E502" t="s">
-        <v>39</v>
+        <v>1497</v>
       </c>
       <c r="H502" t="s">
-        <v>1503</v>
+        <v>1498</v>
       </c>
       <c r="L502" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="503" spans="1:12">
       <c r="A503">
-        <v>929987</v>
+        <v>930672</v>
       </c>
       <c r="B503" t="s">
-        <v>1504</v>
+        <v>1499</v>
       </c>
       <c r="C503" t="s">
-        <v>1505</v>
+        <v>1500</v>
       </c>
       <c r="D503" t="s">
         <v>30</v>
       </c>
       <c r="E503" t="s">
-        <v>39</v>
+        <v>1497</v>
       </c>
       <c r="H503" t="s">
-        <v>1506</v>
+        <v>1501</v>
       </c>
       <c r="L503" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="504" spans="1:12">
       <c r="A504">
-        <v>930014</v>
+        <v>930679</v>
       </c>
       <c r="B504" t="s">
-        <v>1507</v>
+        <v>1502</v>
       </c>
       <c r="C504" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="D504" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E504" t="s">
+        <v>39</v>
       </c>
       <c r="H504" t="s">
-        <v>1509</v>
+        <v>1504</v>
       </c>
       <c r="L504" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="505" spans="1:12">
       <c r="A505">
-        <v>930094</v>
+        <v>930718</v>
       </c>
       <c r="B505" t="s">
-        <v>1510</v>
+        <v>1505</v>
       </c>
       <c r="C505" t="s">
-        <v>1511</v>
+        <v>1506</v>
       </c>
       <c r="D505" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E505" t="s">
+        <v>15</v>
       </c>
       <c r="H505" t="s">
-        <v>1512</v>
+        <v>1507</v>
       </c>
       <c r="L505" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="506" spans="1:12">
       <c r="A506">
-        <v>930096</v>
+        <v>930719</v>
       </c>
       <c r="B506" t="s">
-        <v>1513</v>
+        <v>1508</v>
       </c>
       <c r="C506" t="s">
-        <v>1514</v>
+        <v>1506</v>
       </c>
       <c r="D506" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E506" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H506" t="s">
-        <v>1515</v>
+        <v>1509</v>
       </c>
       <c r="L506" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="507" spans="1:12">
       <c r="A507">
-        <v>930119</v>
+        <v>930720</v>
       </c>
       <c r="B507" t="s">
-        <v>1516</v>
+        <v>1510</v>
       </c>
       <c r="C507" t="s">
-        <v>1221</v>
+        <v>1506</v>
       </c>
       <c r="D507" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E507" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H507" t="s">
-        <v>1517</v>
+        <v>1511</v>
       </c>
       <c r="L507" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="508" spans="1:12">
       <c r="A508">
-        <v>930124</v>
+        <v>930721</v>
       </c>
       <c r="B508" t="s">
-        <v>1518</v>
+        <v>1512</v>
       </c>
       <c r="C508" t="s">
-        <v>1519</v>
+        <v>1506</v>
       </c>
       <c r="D508" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E508" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H508" t="s">
-        <v>1520</v>
+        <v>1513</v>
       </c>
       <c r="L508" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="509" spans="1:12">
       <c r="A509">
-        <v>930126</v>
+        <v>930722</v>
       </c>
       <c r="B509" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="C509" t="s">
-        <v>1522</v>
+        <v>1506</v>
       </c>
       <c r="D509" t="s">
         <v>14</v>
       </c>
       <c r="E509" t="s">
         <v>15</v>
       </c>
       <c r="H509" t="s">
-        <v>1523</v>
+        <v>1515</v>
       </c>
       <c r="L509" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
-        <v>930140</v>
+        <v>930723</v>
       </c>
       <c r="B510" t="s">
-        <v>1524</v>
+        <v>1516</v>
       </c>
       <c r="C510" t="s">
-        <v>1525</v>
+        <v>1506</v>
       </c>
       <c r="D510" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E510" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H510" t="s">
-        <v>1526</v>
+        <v>1517</v>
       </c>
       <c r="L510" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
-        <v>930148</v>
+        <v>930724</v>
       </c>
       <c r="B511" t="s">
-        <v>1527</v>
+        <v>1518</v>
       </c>
       <c r="C511" t="s">
-        <v>1528</v>
+        <v>1506</v>
       </c>
       <c r="D511" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E511" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H511" t="s">
-        <v>1529</v>
+        <v>1519</v>
       </c>
       <c r="L511" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
-        <v>930150</v>
+        <v>930725</v>
       </c>
       <c r="B512" t="s">
-        <v>1530</v>
+        <v>1520</v>
       </c>
       <c r="C512" t="s">
-        <v>1531</v>
+        <v>1521</v>
       </c>
       <c r="D512" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E512" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H512" t="s">
-        <v>1532</v>
+        <v>1522</v>
       </c>
       <c r="L512" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
-        <v>930154</v>
+        <v>930728</v>
       </c>
       <c r="B513" t="s">
-        <v>1533</v>
+        <v>1523</v>
       </c>
       <c r="C513" t="s">
-        <v>1534</v>
+        <v>1506</v>
       </c>
       <c r="D513" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E513" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H513" t="s">
-        <v>1535</v>
+        <v>1524</v>
       </c>
       <c r="L513" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
-        <v>930213</v>
+        <v>930739</v>
       </c>
       <c r="B514" t="s">
-        <v>1536</v>
+        <v>1525</v>
       </c>
       <c r="C514" t="s">
-        <v>1537</v>
+        <v>1526</v>
       </c>
       <c r="D514" t="s">
         <v>30</v>
       </c>
       <c r="E514" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H514" t="s">
-        <v>1538</v>
+        <v>1527</v>
       </c>
       <c r="L514" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
-        <v>930226</v>
+        <v>930752</v>
       </c>
       <c r="B515" t="s">
-        <v>1539</v>
+        <v>1528</v>
       </c>
       <c r="C515" t="s">
-        <v>1540</v>
+        <v>1529</v>
       </c>
       <c r="D515" t="s">
         <v>14</v>
       </c>
       <c r="E515" t="s">
         <v>15</v>
       </c>
       <c r="H515" t="s">
-        <v>1541</v>
+        <v>1530</v>
       </c>
       <c r="L515" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
-        <v>930255</v>
+        <v>930753</v>
       </c>
       <c r="B516" t="s">
-        <v>1542</v>
+        <v>1531</v>
       </c>
       <c r="C516" t="s">
-        <v>1543</v>
+        <v>1256</v>
       </c>
       <c r="D516" t="s">
         <v>30</v>
       </c>
       <c r="E516" t="s">
         <v>39</v>
       </c>
       <c r="H516" t="s">
-        <v>1544</v>
+        <v>1532</v>
       </c>
       <c r="L516" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
-        <v>930259</v>
+        <v>930755</v>
       </c>
       <c r="B517" t="s">
-        <v>1545</v>
+        <v>1533</v>
       </c>
       <c r="C517" t="s">
-        <v>1528</v>
+        <v>1259</v>
       </c>
       <c r="D517" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E517" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H517" t="s">
-        <v>1546</v>
+        <v>1534</v>
       </c>
       <c r="L517" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
-        <v>930274</v>
+        <v>930756</v>
       </c>
       <c r="B518" t="s">
-        <v>1547</v>
+        <v>1535</v>
       </c>
       <c r="C518" t="s">
-        <v>1548</v>
+        <v>1536</v>
       </c>
       <c r="D518" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H518" t="s">
-        <v>1549</v>
+        <v>1537</v>
       </c>
       <c r="L518" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
-        <v>930279</v>
+        <v>930757</v>
       </c>
       <c r="B519" t="s">
-        <v>1550</v>
+        <v>1538</v>
       </c>
       <c r="C519" t="s">
-        <v>1551</v>
+        <v>1539</v>
       </c>
       <c r="D519" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E519" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H519" t="s">
-        <v>1552</v>
+        <v>1540</v>
       </c>
       <c r="L519" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
-        <v>930282</v>
+        <v>930761</v>
       </c>
       <c r="B520" t="s">
-        <v>1553</v>
+        <v>1541</v>
       </c>
       <c r="C520" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
       <c r="D520" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E520" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H520" t="s">
-        <v>1554</v>
+        <v>1543</v>
       </c>
       <c r="L520" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
-        <v>930287</v>
+        <v>930762</v>
       </c>
       <c r="B521" t="s">
-        <v>1555</v>
+        <v>1544</v>
       </c>
       <c r="C521" t="s">
-        <v>1551</v>
+        <v>1545</v>
       </c>
       <c r="D521" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E521" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H521" t="s">
-        <v>1556</v>
+        <v>1546</v>
       </c>
       <c r="L521" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
-        <v>930289</v>
+        <v>930764</v>
       </c>
       <c r="B522" t="s">
-        <v>1557</v>
+        <v>1547</v>
       </c>
       <c r="C522" t="s">
-        <v>1551</v>
+        <v>1548</v>
       </c>
       <c r="D522" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E522" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H522" t="s">
-        <v>1558</v>
+        <v>1549</v>
       </c>
       <c r="L522" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
-        <v>930310</v>
+        <v>930765</v>
       </c>
       <c r="B523" t="s">
-        <v>1559</v>
+        <v>1550</v>
       </c>
       <c r="C523" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
       <c r="D523" t="s">
         <v>30</v>
       </c>
       <c r="E523" t="s">
-        <v>39</v>
+        <v>312</v>
       </c>
       <c r="H523" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="L523" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
-        <v>930312</v>
+        <v>930767</v>
       </c>
       <c r="B524" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="C524" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="D524" t="s">
         <v>14</v>
       </c>
       <c r="E524" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H524" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="L524" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
-        <v>930332</v>
+        <v>930775</v>
       </c>
       <c r="B525" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
       <c r="C525" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="D525" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E525" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H525" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="L525" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
-        <v>930337</v>
+        <v>930905</v>
       </c>
       <c r="B526" t="s">
-        <v>1568</v>
+        <v>1559</v>
       </c>
       <c r="C526" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="D526" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E526" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H526" t="s">
-        <v>1569</v>
+        <v>1561</v>
       </c>
       <c r="L526" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
-        <v>930348</v>
+        <v>930941</v>
       </c>
       <c r="B527" t="s">
-        <v>1570</v>
+        <v>1562</v>
       </c>
       <c r="C527" t="s">
-        <v>1571</v>
+        <v>1563</v>
       </c>
       <c r="D527" t="s">
         <v>30</v>
       </c>
       <c r="E527" t="s">
         <v>39</v>
       </c>
       <c r="H527" t="s">
-        <v>1572</v>
+        <v>1564</v>
       </c>
       <c r="L527" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
-        <v>930350</v>
+        <v>930947</v>
       </c>
       <c r="B528" t="s">
-        <v>1573</v>
+        <v>1565</v>
       </c>
       <c r="C528" t="s">
-        <v>1574</v>
+        <v>1566</v>
       </c>
       <c r="D528" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E528" t="s">
+        <v>15</v>
       </c>
       <c r="H528" t="s">
-        <v>1575</v>
+        <v>1567</v>
       </c>
       <c r="L528" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
-        <v>930351</v>
+        <v>930952</v>
       </c>
       <c r="B529" t="s">
-        <v>1576</v>
+        <v>1568</v>
       </c>
       <c r="C529" t="s">
-        <v>1577</v>
+        <v>1569</v>
       </c>
       <c r="D529" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E529" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H529" t="s">
-        <v>1578</v>
+        <v>1570</v>
       </c>
       <c r="L529" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
-        <v>930352</v>
+        <v>930955</v>
       </c>
       <c r="B530" t="s">
-        <v>1579</v>
+        <v>1571</v>
       </c>
       <c r="C530" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="D530" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E530" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H530" t="s">
-        <v>1580</v>
+        <v>1573</v>
       </c>
       <c r="L530" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
-        <v>930354</v>
+        <v>930956</v>
       </c>
       <c r="B531" t="s">
-        <v>1581</v>
+        <v>1574</v>
       </c>
       <c r="C531" t="s">
-        <v>1582</v>
+        <v>1575</v>
       </c>
       <c r="D531" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E531" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H531" t="s">
-        <v>1583</v>
+        <v>1576</v>
       </c>
       <c r="L531" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
-        <v>930356</v>
+        <v>930957</v>
       </c>
       <c r="B532" t="s">
-        <v>1584</v>
+        <v>1577</v>
       </c>
       <c r="C532" t="s">
-        <v>1585</v>
+        <v>1578</v>
       </c>
       <c r="D532" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E532" t="s">
+        <v>15</v>
       </c>
       <c r="H532" t="s">
-        <v>1586</v>
+        <v>1579</v>
       </c>
       <c r="L532" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
-        <v>930373</v>
+        <v>930958</v>
       </c>
       <c r="B533" t="s">
-        <v>1587</v>
+        <v>1580</v>
       </c>
       <c r="C533" t="s">
-        <v>1588</v>
+        <v>1581</v>
       </c>
       <c r="D533" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E533" t="s">
+        <v>15</v>
       </c>
       <c r="H533" t="s">
-        <v>1589</v>
+        <v>1582</v>
       </c>
       <c r="L533" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
-        <v>930376</v>
+        <v>930961</v>
       </c>
       <c r="B534" t="s">
-        <v>1590</v>
+        <v>1583</v>
       </c>
       <c r="C534" t="s">
-        <v>1591</v>
+        <v>1584</v>
       </c>
       <c r="D534" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E534" t="s">
+        <v>15</v>
       </c>
       <c r="H534" t="s">
-        <v>1592</v>
+        <v>1585</v>
       </c>
       <c r="L534" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
-        <v>930386</v>
+        <v>930962</v>
       </c>
       <c r="B535" t="s">
-        <v>1593</v>
+        <v>1586</v>
       </c>
       <c r="C535" t="s">
-        <v>1594</v>
+        <v>1587</v>
       </c>
       <c r="D535" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E535" t="s">
+        <v>15</v>
       </c>
       <c r="H535" t="s">
-        <v>1595</v>
+        <v>1588</v>
       </c>
       <c r="L535" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
-        <v>930387</v>
+        <v>930965</v>
       </c>
       <c r="B536" t="s">
-        <v>1596</v>
+        <v>1589</v>
       </c>
       <c r="C536" t="s">
-        <v>1597</v>
+        <v>1590</v>
       </c>
       <c r="D536" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E536" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H536" t="s">
-        <v>1598</v>
+        <v>1591</v>
       </c>
       <c r="L536" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
-        <v>930388</v>
+        <v>930966</v>
       </c>
       <c r="B537" t="s">
-        <v>1599</v>
+        <v>1592</v>
       </c>
       <c r="C537" t="s">
-        <v>545</v>
+        <v>1590</v>
       </c>
       <c r="D537" t="s">
         <v>14</v>
       </c>
       <c r="E537" t="s">
         <v>15</v>
       </c>
       <c r="H537" t="s">
-        <v>1600</v>
+        <v>1593</v>
       </c>
       <c r="L537" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
-        <v>930389</v>
+        <v>930968</v>
       </c>
       <c r="B538" t="s">
-        <v>1601</v>
+        <v>1594</v>
       </c>
       <c r="C538" t="s">
-        <v>548</v>
+        <v>1581</v>
       </c>
       <c r="D538" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E538" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H538" t="s">
-        <v>1602</v>
+        <v>1595</v>
       </c>
       <c r="L538" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
-        <v>930392</v>
+        <v>930987</v>
       </c>
       <c r="B539" t="s">
-        <v>1603</v>
+        <v>1596</v>
       </c>
       <c r="C539" t="s">
-        <v>1604</v>
+        <v>1597</v>
       </c>
       <c r="D539" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E539" t="s">
+        <v>39</v>
       </c>
       <c r="H539" t="s">
-        <v>1605</v>
+        <v>1598</v>
       </c>
       <c r="L539" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
-        <v>930396</v>
+        <v>930998</v>
       </c>
       <c r="B540" t="s">
-        <v>1606</v>
+        <v>1599</v>
       </c>
       <c r="C540" t="s">
-        <v>1607</v>
+        <v>1600</v>
       </c>
       <c r="D540" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E540" t="s">
+        <v>39</v>
       </c>
       <c r="H540" t="s">
-        <v>1608</v>
+        <v>1601</v>
       </c>
       <c r="L540" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
-        <v>930408</v>
+        <v>931004</v>
       </c>
       <c r="B541" t="s">
-        <v>1609</v>
+        <v>1602</v>
       </c>
       <c r="C541" t="s">
-        <v>1610</v>
+        <v>1603</v>
       </c>
       <c r="D541" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E541" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H541" t="s">
-        <v>1611</v>
+        <v>1604</v>
       </c>
       <c r="L541" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
-        <v>930423</v>
+        <v>931037</v>
       </c>
       <c r="B542" t="s">
-        <v>1612</v>
+        <v>1605</v>
       </c>
       <c r="C542" t="s">
-        <v>1613</v>
+        <v>1578</v>
       </c>
       <c r="D542" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E542" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="H542" t="s">
-        <v>1614</v>
+        <v>1606</v>
       </c>
       <c r="L542" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
-        <v>930442</v>
+        <v>931038</v>
       </c>
       <c r="B543" t="s">
-        <v>1615</v>
+        <v>1607</v>
       </c>
       <c r="C543" t="s">
-        <v>1616</v>
+        <v>1575</v>
       </c>
       <c r="D543" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E543" t="s">
+        <v>15</v>
       </c>
       <c r="H543" t="s">
-        <v>1617</v>
+        <v>1608</v>
       </c>
       <c r="L543" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
-        <v>930444</v>
+        <v>931044</v>
       </c>
       <c r="B544" t="s">
-        <v>1618</v>
+        <v>1609</v>
       </c>
       <c r="C544" t="s">
-        <v>1619</v>
+        <v>1610</v>
       </c>
       <c r="D544" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E544" t="s">
+        <v>110</v>
       </c>
       <c r="H544" t="s">
-        <v>1620</v>
+        <v>1611</v>
       </c>
       <c r="L544" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
-        <v>930448</v>
+        <v>931071</v>
       </c>
       <c r="B545" t="s">
-        <v>1621</v>
+        <v>1612</v>
       </c>
       <c r="C545" t="s">
-        <v>1622</v>
+        <v>1613</v>
       </c>
       <c r="D545" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E545" t="s">
+        <v>15</v>
       </c>
       <c r="H545" t="s">
-        <v>1623</v>
+        <v>1614</v>
       </c>
       <c r="L545" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
-        <v>930449</v>
+        <v>931074</v>
       </c>
       <c r="B546" t="s">
-        <v>1624</v>
+        <v>1615</v>
       </c>
       <c r="C546" t="s">
-        <v>1625</v>
+        <v>1616</v>
       </c>
       <c r="D546" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E546" t="s">
+        <v>110</v>
       </c>
       <c r="H546" t="s">
-        <v>1626</v>
+        <v>1617</v>
       </c>
       <c r="L546" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
-        <v>930450</v>
+        <v>931076</v>
       </c>
       <c r="B547" t="s">
-        <v>1627</v>
+        <v>1618</v>
       </c>
       <c r="C547" t="s">
-        <v>1628</v>
+        <v>1619</v>
       </c>
       <c r="D547" t="s">
         <v>14</v>
       </c>
       <c r="E547" t="s">
         <v>15</v>
       </c>
       <c r="H547" t="s">
-        <v>1629</v>
+        <v>1620</v>
       </c>
       <c r="L547" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
-        <v>930455</v>
+        <v>931082</v>
       </c>
       <c r="B548" t="s">
-        <v>1630</v>
+        <v>1621</v>
       </c>
       <c r="C548" t="s">
-        <v>1631</v>
+        <v>1622</v>
       </c>
       <c r="D548" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E548" t="s">
+        <v>15</v>
       </c>
       <c r="H548" t="s">
-        <v>1632</v>
+        <v>1623</v>
       </c>
       <c r="L548" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
-        <v>930458</v>
+        <v>931084</v>
       </c>
       <c r="B549" t="s">
-        <v>1633</v>
+        <v>1624</v>
       </c>
       <c r="C549" t="s">
-        <v>1634</v>
+        <v>1625</v>
       </c>
       <c r="D549" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E549" t="s">
+        <v>15</v>
       </c>
       <c r="H549" t="s">
-        <v>1635</v>
+        <v>1626</v>
       </c>
       <c r="L549" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
-        <v>930461</v>
+        <v>931085</v>
       </c>
       <c r="B550" t="s">
-        <v>1636</v>
+        <v>1627</v>
       </c>
       <c r="C550" t="s">
-        <v>1637</v>
+        <v>1628</v>
       </c>
       <c r="D550" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E550" t="s">
+        <v>15</v>
       </c>
       <c r="H550" t="s">
-        <v>1638</v>
+        <v>1629</v>
       </c>
       <c r="L550" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
-        <v>930467</v>
+        <v>931087</v>
       </c>
       <c r="B551" t="s">
-        <v>1639</v>
+        <v>1630</v>
       </c>
       <c r="C551" t="s">
-        <v>1640</v>
+        <v>1631</v>
       </c>
       <c r="D551" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E551" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H551" t="s">
-        <v>1641</v>
+        <v>1632</v>
       </c>
       <c r="L551" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
-        <v>930471</v>
+        <v>931095</v>
       </c>
       <c r="B552" t="s">
-        <v>1642</v>
+        <v>1633</v>
       </c>
       <c r="C552" t="s">
-        <v>1643</v>
+        <v>1634</v>
       </c>
       <c r="D552" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E552" t="s">
+        <v>39</v>
       </c>
       <c r="H552" t="s">
-        <v>1644</v>
+        <v>1635</v>
       </c>
       <c r="L552" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
-        <v>930485</v>
+        <v>931096</v>
       </c>
       <c r="B553" t="s">
-        <v>1645</v>
+        <v>1636</v>
       </c>
       <c r="C553" t="s">
-        <v>1619</v>
+        <v>1637</v>
       </c>
       <c r="D553" t="s">
         <v>14</v>
       </c>
       <c r="E553" t="s">
         <v>15</v>
       </c>
       <c r="H553" t="s">
-        <v>1646</v>
+        <v>1638</v>
       </c>
       <c r="L553" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
-        <v>930488</v>
+        <v>931098</v>
       </c>
       <c r="B554" t="s">
-        <v>1647</v>
+        <v>1639</v>
       </c>
       <c r="C554" t="s">
-        <v>1648</v>
+        <v>1640</v>
       </c>
       <c r="D554" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E554" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H554" t="s">
-        <v>1649</v>
+        <v>1641</v>
       </c>
       <c r="L554" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
-        <v>930489</v>
+        <v>931099</v>
       </c>
       <c r="B555" t="s">
-        <v>1650</v>
+        <v>1642</v>
       </c>
       <c r="C555" t="s">
-        <v>1651</v>
+        <v>1643</v>
       </c>
       <c r="D555" t="s">
         <v>14</v>
       </c>
       <c r="E555" t="s">
         <v>15</v>
       </c>
       <c r="H555" t="s">
-        <v>1652</v>
+        <v>1644</v>
       </c>
       <c r="L555" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
-        <v>930503</v>
+        <v>931112</v>
       </c>
       <c r="B556" t="s">
-        <v>1653</v>
+        <v>1645</v>
       </c>
       <c r="C556" t="s">
-        <v>1654</v>
+        <v>1646</v>
       </c>
       <c r="D556" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E556" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H556" t="s">
-        <v>1655</v>
+        <v>1647</v>
       </c>
       <c r="L556" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
-        <v>930504</v>
+        <v>931119</v>
       </c>
       <c r="B557" t="s">
-        <v>1656</v>
+        <v>1648</v>
       </c>
       <c r="C557" t="s">
-        <v>1657</v>
+        <v>1649</v>
       </c>
       <c r="D557" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E557" t="s">
+        <v>15</v>
       </c>
       <c r="H557" t="s">
-        <v>1658</v>
+        <v>1650</v>
       </c>
       <c r="L557" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
-        <v>930505</v>
+        <v>931122</v>
       </c>
       <c r="B558" t="s">
-        <v>1659</v>
+        <v>1651</v>
       </c>
       <c r="C558" t="s">
-        <v>1660</v>
+        <v>1652</v>
       </c>
       <c r="D558" t="s">
         <v>14</v>
       </c>
       <c r="E558" t="s">
         <v>15</v>
       </c>
       <c r="H558" t="s">
-        <v>1661</v>
+        <v>1653</v>
       </c>
       <c r="L558" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
-        <v>930538</v>
+        <v>931126</v>
       </c>
       <c r="B559" t="s">
-        <v>1662</v>
+        <v>1654</v>
       </c>
       <c r="C559" t="s">
-        <v>1663</v>
+        <v>1655</v>
       </c>
       <c r="D559" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E559" t="s">
+        <v>15</v>
       </c>
       <c r="H559" t="s">
-        <v>1664</v>
+        <v>1656</v>
       </c>
       <c r="L559" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
-        <v>930549</v>
+        <v>931178</v>
       </c>
       <c r="B560" t="s">
-        <v>1665</v>
+        <v>1657</v>
       </c>
       <c r="C560" t="s">
-        <v>1666</v>
+        <v>1346</v>
       </c>
       <c r="D560" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E560" t="s">
+        <v>15</v>
       </c>
       <c r="H560" t="s">
-        <v>1667</v>
+        <v>1658</v>
       </c>
       <c r="L560" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
-        <v>930596</v>
+        <v>931179</v>
       </c>
       <c r="B561" t="s">
-        <v>1668</v>
+        <v>1659</v>
       </c>
       <c r="C561" t="s">
-        <v>1669</v>
+        <v>1343</v>
       </c>
       <c r="D561" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E561" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H561" t="s">
-        <v>1670</v>
+        <v>1660</v>
       </c>
       <c r="L561" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
-        <v>930651</v>
+        <v>931181</v>
       </c>
       <c r="B562" t="s">
-        <v>1671</v>
+        <v>1661</v>
       </c>
       <c r="C562" t="s">
-        <v>1672</v>
+        <v>1662</v>
       </c>
       <c r="D562" t="s">
         <v>30</v>
       </c>
       <c r="E562" t="s">
-        <v>860</v>
+        <v>39</v>
       </c>
       <c r="H562" t="s">
-        <v>1673</v>
+        <v>1663</v>
       </c>
       <c r="L562" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
-        <v>930672</v>
+        <v>931184</v>
       </c>
       <c r="B563" t="s">
-        <v>1674</v>
+        <v>1664</v>
       </c>
       <c r="C563" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="D563" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E563" t="s">
-        <v>860</v>
+        <v>15</v>
       </c>
       <c r="H563" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="L563" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
-        <v>930679</v>
+        <v>931191</v>
       </c>
       <c r="B564" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="C564" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="D564" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E564" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H564" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
       <c r="L564" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
-        <v>930718</v>
+        <v>931192</v>
       </c>
       <c r="B565" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
       <c r="C565" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="E565" t="s">
         <v>15</v>
       </c>
       <c r="H565" t="s">
-        <v>1682</v>
+        <v>1672</v>
       </c>
       <c r="L565" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
-        <v>930719</v>
+        <v>931194</v>
       </c>
       <c r="B566" t="s">
-        <v>1683</v>
+        <v>1673</v>
       </c>
       <c r="C566" t="s">
-        <v>1681</v>
+        <v>1674</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="E566" t="s">
         <v>15</v>
       </c>
       <c r="H566" t="s">
-        <v>1684</v>
+        <v>1675</v>
       </c>
       <c r="L566" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
-        <v>930720</v>
+        <v>931195</v>
       </c>
       <c r="B567" t="s">
-        <v>1685</v>
+        <v>1676</v>
       </c>
       <c r="C567" t="s">
-        <v>1681</v>
+        <v>1677</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="E567" t="s">
         <v>15</v>
       </c>
       <c r="H567" t="s">
-        <v>1686</v>
+        <v>1678</v>
       </c>
       <c r="L567" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
-        <v>930721</v>
+        <v>931196</v>
       </c>
       <c r="B568" t="s">
-        <v>1687</v>
+        <v>1679</v>
       </c>
       <c r="C568" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D568" t="s">
+        <v>14</v>
+      </c>
+      <c r="E568" t="s">
+        <v>110</v>
+      </c>
+      <c r="H568" t="s">
         <v>1681</v>
-      </c>
-[...7 lines deleted...]
-        <v>1688</v>
       </c>
       <c r="L568" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
-        <v>930722</v>
+        <v>931198</v>
       </c>
       <c r="B569" t="s">
-        <v>1689</v>
+        <v>1682</v>
       </c>
       <c r="C569" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="E569" t="s">
         <v>15</v>
       </c>
       <c r="H569" t="s">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="L569" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
-        <v>930723</v>
+        <v>931205</v>
       </c>
       <c r="B570" t="s">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="C570" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="D570" t="s">
         <v>14</v>
       </c>
       <c r="E570" t="s">
         <v>15</v>
       </c>
       <c r="H570" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="L570" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
-        <v>930724</v>
+        <v>931207</v>
       </c>
       <c r="B571" t="s">
-        <v>1693</v>
+        <v>1688</v>
       </c>
       <c r="C571" t="s">
-        <v>1681</v>
+        <v>1689</v>
       </c>
       <c r="D571" t="s">
         <v>14</v>
       </c>
       <c r="E571" t="s">
         <v>15</v>
       </c>
       <c r="H571" t="s">
-        <v>1694</v>
+        <v>1690</v>
       </c>
       <c r="L571" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
-        <v>930725</v>
+        <v>931209</v>
       </c>
       <c r="B572" t="s">
-        <v>1695</v>
+        <v>1691</v>
       </c>
       <c r="C572" t="s">
-        <v>1696</v>
+        <v>1692</v>
       </c>
       <c r="D572" t="s">
         <v>14</v>
       </c>
       <c r="E572" t="s">
         <v>15</v>
       </c>
       <c r="H572" t="s">
-        <v>1697</v>
+        <v>1693</v>
       </c>
       <c r="L572" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
-        <v>930728</v>
+        <v>931213</v>
       </c>
       <c r="B573" t="s">
-        <v>1698</v>
+        <v>1694</v>
       </c>
       <c r="C573" t="s">
-        <v>1681</v>
+        <v>1695</v>
       </c>
       <c r="D573" t="s">
         <v>14</v>
       </c>
       <c r="E573" t="s">
         <v>15</v>
       </c>
       <c r="H573" t="s">
-        <v>1699</v>
+        <v>1696</v>
       </c>
       <c r="L573" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
-        <v>930739</v>
+        <v>931216</v>
       </c>
       <c r="B574" t="s">
-        <v>1700</v>
+        <v>1697</v>
       </c>
       <c r="C574" t="s">
-        <v>1701</v>
+        <v>1698</v>
       </c>
       <c r="D574" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E574" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H574" t="s">
-        <v>1702</v>
+        <v>1699</v>
       </c>
       <c r="L574" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
-        <v>930752</v>
+        <v>931217</v>
       </c>
       <c r="B575" t="s">
-        <v>1703</v>
+        <v>1700</v>
       </c>
       <c r="C575" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
       <c r="D575" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E575" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H575" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
       <c r="L575" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
-        <v>930753</v>
+        <v>931221</v>
       </c>
       <c r="B576" t="s">
-        <v>1706</v>
+        <v>1703</v>
       </c>
       <c r="C576" t="s">
-        <v>1432</v>
+        <v>1704</v>
       </c>
       <c r="D576" t="s">
         <v>30</v>
       </c>
       <c r="E576" t="s">
         <v>39</v>
       </c>
       <c r="H576" t="s">
-        <v>1707</v>
+        <v>1705</v>
       </c>
       <c r="L576" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
-        <v>930755</v>
+        <v>931224</v>
       </c>
       <c r="B577" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D577" t="s">
+        <v>14</v>
+      </c>
+      <c r="E577" t="s">
+        <v>15</v>
+      </c>
+      <c r="H577" t="s">
         <v>1708</v>
-      </c>
-[...10 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="L577" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
-        <v>930756</v>
+        <v>931226</v>
       </c>
       <c r="B578" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C578" t="s">
         <v>1710</v>
       </c>
-      <c r="C578" t="s">
+      <c r="D578" t="s">
+        <v>14</v>
+      </c>
+      <c r="E578" t="s">
+        <v>15</v>
+      </c>
+      <c r="H578" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="L578" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
-        <v>930757</v>
+        <v>931229</v>
       </c>
       <c r="B579" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C579" t="s">
         <v>1713</v>
       </c>
-      <c r="C579" t="s">
+      <c r="D579" t="s">
+        <v>14</v>
+      </c>
+      <c r="E579" t="s">
+        <v>15</v>
+      </c>
+      <c r="H579" t="s">
         <v>1714</v>
-      </c>
-[...7 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="L579" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
-        <v>930761</v>
+        <v>931230</v>
       </c>
       <c r="B580" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C580" t="s">
         <v>1716</v>
       </c>
-      <c r="C580" t="s">
+      <c r="D580" t="s">
+        <v>14</v>
+      </c>
+      <c r="E580" t="s">
+        <v>15</v>
+      </c>
+      <c r="H580" t="s">
         <v>1717</v>
-      </c>
-[...7 lines deleted...]
-        <v>1718</v>
       </c>
       <c r="L580" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
-        <v>930762</v>
+        <v>931233</v>
       </c>
       <c r="B581" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C581" t="s">
         <v>1719</v>
       </c>
-      <c r="C581" t="s">
+      <c r="D581" t="s">
+        <v>14</v>
+      </c>
+      <c r="E581" t="s">
+        <v>15</v>
+      </c>
+      <c r="H581" t="s">
         <v>1720</v>
-      </c>
-[...7 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="L581" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
-        <v>930764</v>
+        <v>931234</v>
       </c>
       <c r="B582" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C582" t="s">
         <v>1722</v>
       </c>
-      <c r="C582" t="s">
+      <c r="D582" t="s">
+        <v>14</v>
+      </c>
+      <c r="E582" t="s">
+        <v>15</v>
+      </c>
+      <c r="H582" t="s">
         <v>1723</v>
-      </c>
-[...7 lines deleted...]
-        <v>1724</v>
       </c>
       <c r="L582" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
-        <v>930765</v>
+        <v>931239</v>
       </c>
       <c r="B583" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C583" t="s">
         <v>1725</v>
       </c>
-      <c r="C583" t="s">
+      <c r="D583" t="s">
+        <v>30</v>
+      </c>
+      <c r="E583" t="s">
+        <v>39</v>
+      </c>
+      <c r="H583" t="s">
         <v>1726</v>
-      </c>
-[...7 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="L583" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
-        <v>930767</v>
+        <v>931279</v>
       </c>
       <c r="B584" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D584" t="s">
+        <v>30</v>
+      </c>
+      <c r="E584" t="s">
+        <v>215</v>
+      </c>
+      <c r="H584" t="s">
         <v>1728</v>
-      </c>
-[...10 lines deleted...]
-        <v>1730</v>
       </c>
       <c r="L584" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
-        <v>930775</v>
+        <v>931292</v>
       </c>
       <c r="B585" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D585" t="s">
+        <v>30</v>
+      </c>
+      <c r="E585" t="s">
+        <v>39</v>
+      </c>
+      <c r="H585" t="s">
         <v>1731</v>
-      </c>
-[...10 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="L585" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
-        <v>930905</v>
+        <v>931294</v>
       </c>
       <c r="B586" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D586" t="s">
+        <v>30</v>
+      </c>
+      <c r="E586" t="s">
+        <v>855</v>
+      </c>
+      <c r="H586" t="s">
         <v>1734</v>
-      </c>
-[...10 lines deleted...]
-        <v>1736</v>
       </c>
       <c r="L586" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
-        <v>930941</v>
+        <v>931299</v>
       </c>
       <c r="B587" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D587" t="s">
+        <v>30</v>
+      </c>
+      <c r="E587" t="s">
+        <v>855</v>
+      </c>
+      <c r="H587" t="s">
         <v>1737</v>
-      </c>
-[...10 lines deleted...]
-        <v>1739</v>
       </c>
       <c r="L587" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
-        <v>930947</v>
+        <v>931302</v>
       </c>
       <c r="B588" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D588" t="s">
+        <v>30</v>
+      </c>
+      <c r="E588" t="s">
+        <v>855</v>
+      </c>
+      <c r="H588" t="s">
         <v>1740</v>
-      </c>
-[...10 lines deleted...]
-        <v>1742</v>
       </c>
       <c r="L588" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
-        <v>930952</v>
+        <v>931322</v>
       </c>
       <c r="B589" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D589" t="s">
+        <v>14</v>
+      </c>
+      <c r="E589" t="s">
+        <v>15</v>
+      </c>
+      <c r="H589" t="s">
         <v>1743</v>
-      </c>
-[...10 lines deleted...]
-        <v>1745</v>
       </c>
       <c r="L589" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
-        <v>930955</v>
+        <v>931323</v>
       </c>
       <c r="B590" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D590" t="s">
+        <v>14</v>
+      </c>
+      <c r="E590" t="s">
+        <v>15</v>
+      </c>
+      <c r="H590" t="s">
         <v>1746</v>
-      </c>
-[...10 lines deleted...]
-        <v>1748</v>
       </c>
       <c r="L590" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
-        <v>930956</v>
+        <v>931433</v>
       </c>
       <c r="B591" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D591" t="s">
+        <v>30</v>
+      </c>
+      <c r="E591" t="s">
+        <v>215</v>
+      </c>
+      <c r="H591" t="s">
         <v>1749</v>
-      </c>
-[...10 lines deleted...]
-        <v>1751</v>
       </c>
       <c r="L591" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
-        <v>930957</v>
+        <v>931434</v>
       </c>
       <c r="B592" t="s">
-        <v>1752</v>
+        <v>1750</v>
       </c>
       <c r="C592" t="s">
-        <v>1753</v>
+        <v>1748</v>
       </c>
       <c r="D592" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E592" t="s">
-        <v>15</v>
+        <v>215</v>
       </c>
       <c r="H592" t="s">
-        <v>1754</v>
+        <v>1751</v>
       </c>
       <c r="L592" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
-        <v>930958</v>
+        <v>931437</v>
       </c>
       <c r="B593" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="C593" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="D593" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E593" t="s">
-        <v>15</v>
+        <v>215</v>
       </c>
       <c r="H593" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
       <c r="L593" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
-        <v>930961</v>
+        <v>931441</v>
       </c>
       <c r="B594" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
       <c r="C594" t="s">
-        <v>1759</v>
+        <v>1756</v>
       </c>
       <c r="D594" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E594" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H594" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="L594" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
-        <v>930962</v>
+        <v>931446</v>
       </c>
       <c r="B595" t="s">
-        <v>1761</v>
+        <v>1758</v>
       </c>
       <c r="C595" t="s">
-        <v>1762</v>
+        <v>1759</v>
       </c>
       <c r="D595" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H595" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
       <c r="L595" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
-        <v>930965</v>
+        <v>931447</v>
       </c>
       <c r="B596" t="s">
-        <v>1764</v>
+        <v>1761</v>
       </c>
       <c r="C596" t="s">
-        <v>1765</v>
+        <v>1674</v>
       </c>
       <c r="D596" t="s">
         <v>14</v>
       </c>
       <c r="E596" t="s">
         <v>15</v>
       </c>
       <c r="H596" t="s">
-        <v>1766</v>
+        <v>1762</v>
       </c>
       <c r="L596" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
-        <v>930966</v>
+        <v>931448</v>
       </c>
       <c r="B597" t="s">
-        <v>1767</v>
+        <v>1763</v>
       </c>
       <c r="C597" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D597" t="s">
+        <v>14</v>
+      </c>
+      <c r="E597" t="s">
+        <v>15</v>
+      </c>
+      <c r="H597" t="s">
         <v>1765</v>
-      </c>
-[...7 lines deleted...]
-        <v>1768</v>
       </c>
       <c r="L597" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
-        <v>930968</v>
+        <v>931449</v>
       </c>
       <c r="B598" t="s">
-        <v>1769</v>
+        <v>1766</v>
       </c>
       <c r="C598" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="D598" t="s">
         <v>14</v>
       </c>
       <c r="E598" t="s">
         <v>15</v>
       </c>
       <c r="H598" t="s">
-        <v>1770</v>
+        <v>1768</v>
       </c>
       <c r="L598" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
-        <v>930987</v>
+        <v>931450</v>
       </c>
       <c r="B599" t="s">
-        <v>1771</v>
+        <v>1769</v>
       </c>
       <c r="C599" t="s">
-        <v>1772</v>
+        <v>1767</v>
       </c>
       <c r="D599" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E599" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H599" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
       <c r="L599" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
-        <v>930998</v>
+        <v>931451</v>
       </c>
       <c r="B600" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="C600" t="s">
-        <v>1775</v>
+        <v>1772</v>
       </c>
       <c r="D600" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H600" t="s">
-        <v>1776</v>
+        <v>1773</v>
       </c>
       <c r="L600" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
-        <v>931004</v>
+        <v>931452</v>
       </c>
       <c r="B601" t="s">
-        <v>1777</v>
+        <v>1774</v>
       </c>
       <c r="C601" t="s">
-        <v>777</v>
+        <v>1775</v>
       </c>
       <c r="D601" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E601" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H601" t="s">
-        <v>1778</v>
+        <v>1776</v>
       </c>
       <c r="L601" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
-        <v>931037</v>
+        <v>931454</v>
       </c>
       <c r="B602" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D602" t="s">
+        <v>14</v>
+      </c>
+      <c r="E602" t="s">
+        <v>15</v>
+      </c>
+      <c r="H602" t="s">
         <v>1779</v>
-      </c>
-[...10 lines deleted...]
-        <v>1780</v>
       </c>
       <c r="L602" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
-        <v>931038</v>
+        <v>931455</v>
       </c>
       <c r="B603" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C603" t="s">
         <v>1781</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
         <v>15</v>
       </c>
       <c r="H603" t="s">
         <v>1782</v>
       </c>
       <c r="L603" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
-        <v>931044</v>
+        <v>931456</v>
       </c>
       <c r="B604" t="s">
         <v>1783</v>
       </c>
       <c r="C604" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D604" t="s">
+        <v>14</v>
+      </c>
+      <c r="E604" t="s">
+        <v>15</v>
+      </c>
+      <c r="H604" t="s">
         <v>1784</v>
-      </c>
-[...7 lines deleted...]
-        <v>1785</v>
       </c>
       <c r="L604" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
-        <v>931071</v>
+        <v>931457</v>
       </c>
       <c r="B605" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C605" t="s">
         <v>1786</v>
       </c>
-      <c r="C605" t="s">
+      <c r="D605" t="s">
+        <v>14</v>
+      </c>
+      <c r="E605" t="s">
+        <v>15</v>
+      </c>
+      <c r="H605" t="s">
         <v>1787</v>
-      </c>
-[...7 lines deleted...]
-        <v>1788</v>
       </c>
       <c r="L605" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
-        <v>931074</v>
+        <v>931458</v>
       </c>
       <c r="B606" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C606" t="s">
         <v>1789</v>
       </c>
-      <c r="C606" t="s">
+      <c r="D606" t="s">
+        <v>14</v>
+      </c>
+      <c r="E606" t="s">
+        <v>15</v>
+      </c>
+      <c r="H606" t="s">
         <v>1790</v>
-      </c>
-[...7 lines deleted...]
-        <v>1791</v>
       </c>
       <c r="L606" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
-        <v>931076</v>
+        <v>931459</v>
       </c>
       <c r="B607" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D607" t="s">
+        <v>14</v>
+      </c>
+      <c r="E607" t="s">
+        <v>15</v>
+      </c>
+      <c r="H607" t="s">
         <v>1792</v>
-      </c>
-[...10 lines deleted...]
-        <v>1794</v>
       </c>
       <c r="L607" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
-        <v>931082</v>
+        <v>931460</v>
       </c>
       <c r="B608" t="s">
-        <v>1795</v>
+        <v>1793</v>
       </c>
       <c r="C608" t="s">
-        <v>1796</v>
+        <v>1671</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
         <v>15</v>
       </c>
       <c r="H608" t="s">
-        <v>1797</v>
+        <v>1794</v>
       </c>
       <c r="L608" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
-        <v>931084</v>
+        <v>931462</v>
       </c>
       <c r="B609" t="s">
-        <v>1798</v>
+        <v>1795</v>
       </c>
       <c r="C609" t="s">
-        <v>1799</v>
+        <v>1796</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
         <v>15</v>
       </c>
       <c r="H609" t="s">
-        <v>1800</v>
+        <v>1797</v>
       </c>
       <c r="L609" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
-        <v>931085</v>
+        <v>931467</v>
       </c>
       <c r="B610" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
       <c r="C610" t="s">
-        <v>1802</v>
+        <v>1799</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
       <c r="E610" t="s">
         <v>15</v>
       </c>
       <c r="H610" t="s">
-        <v>1803</v>
+        <v>1800</v>
       </c>
       <c r="L610" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
-        <v>931087</v>
+        <v>931468</v>
       </c>
       <c r="B611" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="C611" t="s">
-        <v>1805</v>
+        <v>1796</v>
       </c>
       <c r="D611" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E611" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H611" t="s">
-        <v>1806</v>
+        <v>1802</v>
       </c>
       <c r="L611" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
-        <v>931095</v>
+        <v>931485</v>
       </c>
       <c r="B612" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="C612" t="s">
-        <v>1808</v>
+        <v>1804</v>
       </c>
       <c r="D612" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E612" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H612" t="s">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="L612" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
-        <v>931096</v>
+        <v>931486</v>
       </c>
       <c r="B613" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="C613" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="H613" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="L613" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
-        <v>931098</v>
+        <v>931487</v>
       </c>
       <c r="B614" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="C614" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="D614" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E614" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H614" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="L614" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
-        <v>931099</v>
+        <v>931488</v>
       </c>
       <c r="B615" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="C615" t="s">
-        <v>1817</v>
+        <v>1796</v>
       </c>
       <c r="D615" t="s">
         <v>14</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="H615" t="s">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="L615" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
-        <v>931112</v>
+        <v>931489</v>
       </c>
       <c r="B616" t="s">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="C616" t="s">
-        <v>1820</v>
+        <v>1815</v>
       </c>
       <c r="D616" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E616" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H616" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="L616" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
-        <v>931119</v>
+        <v>931490</v>
       </c>
       <c r="B617" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="C617" t="s">
-        <v>1823</v>
+        <v>1689</v>
       </c>
       <c r="D617" t="s">
         <v>14</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="H617" t="s">
-        <v>1824</v>
+        <v>1818</v>
       </c>
       <c r="L617" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
-        <v>931122</v>
+        <v>931491</v>
       </c>
       <c r="B618" t="s">
-        <v>1825</v>
+        <v>1819</v>
       </c>
       <c r="C618" t="s">
-        <v>1826</v>
+        <v>1810</v>
       </c>
       <c r="D618" t="s">
         <v>14</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="H618" t="s">
-        <v>1827</v>
+        <v>1820</v>
       </c>
       <c r="L618" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
-        <v>931126</v>
+        <v>931492</v>
       </c>
       <c r="B619" t="s">
-        <v>1828</v>
+        <v>1821</v>
       </c>
       <c r="C619" t="s">
-        <v>1829</v>
+        <v>1822</v>
       </c>
       <c r="D619" t="s">
         <v>14</v>
       </c>
       <c r="E619" t="s">
         <v>15</v>
       </c>
       <c r="H619" t="s">
-        <v>1830</v>
+        <v>1823</v>
       </c>
       <c r="L619" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
-        <v>931178</v>
+        <v>931493</v>
       </c>
       <c r="B620" t="s">
-        <v>1831</v>
+        <v>1824</v>
       </c>
       <c r="C620" t="s">
-        <v>1522</v>
+        <v>1825</v>
       </c>
       <c r="D620" t="s">
         <v>14</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="H620" t="s">
-        <v>1832</v>
+        <v>1826</v>
       </c>
       <c r="L620" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
-        <v>931179</v>
+        <v>931494</v>
       </c>
       <c r="B621" t="s">
-        <v>1833</v>
+        <v>1827</v>
       </c>
       <c r="C621" t="s">
-        <v>1519</v>
+        <v>1828</v>
       </c>
       <c r="D621" t="s">
         <v>14</v>
       </c>
       <c r="E621" t="s">
         <v>15</v>
       </c>
       <c r="H621" t="s">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="L621" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
-        <v>931181</v>
+        <v>931496</v>
       </c>
       <c r="B622" t="s">
-        <v>1835</v>
+        <v>1830</v>
       </c>
       <c r="C622" t="s">
-        <v>1836</v>
+        <v>1810</v>
       </c>
       <c r="D622" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E622" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H622" t="s">
-        <v>1837</v>
+        <v>1831</v>
       </c>
       <c r="L622" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
-        <v>931184</v>
+        <v>931497</v>
       </c>
       <c r="B623" t="s">
-        <v>1838</v>
+        <v>1832</v>
       </c>
       <c r="C623" t="s">
-        <v>1839</v>
+        <v>1833</v>
       </c>
       <c r="D623" t="s">
         <v>14</v>
       </c>
       <c r="E623" t="s">
         <v>15</v>
       </c>
       <c r="H623" t="s">
-        <v>1840</v>
+        <v>1834</v>
       </c>
       <c r="L623" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
-        <v>931191</v>
+        <v>931501</v>
       </c>
       <c r="B624" t="s">
-        <v>1841</v>
+        <v>1835</v>
       </c>
       <c r="C624" t="s">
-        <v>1842</v>
+        <v>1815</v>
       </c>
       <c r="D624" t="s">
         <v>14</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="H624" t="s">
-        <v>1843</v>
+        <v>1836</v>
       </c>
       <c r="L624" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
-        <v>931192</v>
+        <v>931502</v>
       </c>
       <c r="B625" t="s">
-        <v>1844</v>
+        <v>1837</v>
       </c>
       <c r="C625" t="s">
-        <v>1845</v>
+        <v>1815</v>
       </c>
       <c r="D625" t="s">
         <v>14</v>
       </c>
       <c r="E625" t="s">
         <v>15</v>
       </c>
       <c r="H625" t="s">
-        <v>1846</v>
+        <v>1838</v>
       </c>
       <c r="L625" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
-        <v>931194</v>
+        <v>931504</v>
       </c>
       <c r="B626" t="s">
-        <v>1847</v>
+        <v>1839</v>
       </c>
       <c r="C626" t="s">
-        <v>1848</v>
+        <v>1815</v>
       </c>
       <c r="D626" t="s">
         <v>14</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="H626" t="s">
-        <v>1849</v>
+        <v>1840</v>
       </c>
       <c r="L626" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
-        <v>931195</v>
+        <v>931505</v>
       </c>
       <c r="B627" t="s">
-        <v>1850</v>
+        <v>1841</v>
       </c>
       <c r="C627" t="s">
-        <v>1851</v>
+        <v>1842</v>
       </c>
       <c r="D627" t="s">
         <v>14</v>
       </c>
       <c r="E627" t="s">
         <v>15</v>
       </c>
       <c r="H627" t="s">
-        <v>1852</v>
+        <v>1843</v>
       </c>
       <c r="L627" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
-        <v>931196</v>
+        <v>931509</v>
       </c>
       <c r="B628" t="s">
-        <v>1853</v>
+        <v>1844</v>
       </c>
       <c r="C628" t="s">
-        <v>1854</v>
+        <v>1842</v>
       </c>
       <c r="D628" t="s">
         <v>14</v>
       </c>
       <c r="E628" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="H628" t="s">
-        <v>1855</v>
+        <v>1845</v>
       </c>
       <c r="L628" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
-        <v>931198</v>
+        <v>931513</v>
       </c>
       <c r="B629" t="s">
-        <v>1856</v>
+        <v>1846</v>
       </c>
       <c r="C629" t="s">
-        <v>1857</v>
+        <v>1847</v>
       </c>
       <c r="D629" t="s">
         <v>14</v>
       </c>
       <c r="E629" t="s">
         <v>15</v>
       </c>
       <c r="H629" t="s">
-        <v>1858</v>
+        <v>1848</v>
       </c>
       <c r="L629" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
-        <v>931205</v>
+        <v>931534</v>
       </c>
       <c r="B630" t="s">
-        <v>1859</v>
+        <v>1849</v>
       </c>
       <c r="C630" t="s">
-        <v>1860</v>
+        <v>1850</v>
       </c>
       <c r="D630" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E630" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H630" t="s">
-        <v>1861</v>
+        <v>1851</v>
       </c>
       <c r="L630" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
-        <v>931207</v>
+        <v>931539</v>
       </c>
       <c r="B631" t="s">
-        <v>1862</v>
+        <v>1852</v>
       </c>
       <c r="C631" t="s">
-        <v>1863</v>
+        <v>381</v>
       </c>
       <c r="D631" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E631" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H631" t="s">
-        <v>1864</v>
+        <v>1853</v>
       </c>
       <c r="L631" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
-        <v>931209</v>
+        <v>931543</v>
       </c>
       <c r="B632" t="s">
-        <v>1865</v>
+        <v>1854</v>
       </c>
       <c r="C632" t="s">
-        <v>1866</v>
+        <v>1855</v>
       </c>
       <c r="D632" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E632" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H632" t="s">
-        <v>1867</v>
+        <v>1856</v>
       </c>
       <c r="L632" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
-        <v>931213</v>
+        <v>931545</v>
       </c>
       <c r="B633" t="s">
-        <v>1868</v>
+        <v>1857</v>
       </c>
       <c r="C633" t="s">
-        <v>1869</v>
+        <v>384</v>
       </c>
       <c r="D633" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E633" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H633" t="s">
-        <v>1870</v>
+        <v>1858</v>
       </c>
       <c r="L633" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
-        <v>931216</v>
+        <v>931584</v>
       </c>
       <c r="B634" t="s">
-        <v>1871</v>
+        <v>1859</v>
       </c>
       <c r="C634" t="s">
-        <v>1872</v>
+        <v>1860</v>
       </c>
       <c r="D634" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E634" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H634" t="s">
-        <v>1873</v>
+        <v>1861</v>
       </c>
       <c r="L634" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
-        <v>931217</v>
+        <v>931597</v>
       </c>
       <c r="B635" t="s">
-        <v>1874</v>
+        <v>1862</v>
       </c>
       <c r="C635" t="s">
-        <v>1875</v>
+        <v>1863</v>
       </c>
       <c r="D635" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E635" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H635" t="s">
-        <v>1876</v>
+        <v>1864</v>
       </c>
       <c r="L635" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
-        <v>931221</v>
+        <v>931600</v>
       </c>
       <c r="B636" t="s">
-        <v>1877</v>
+        <v>1865</v>
       </c>
       <c r="C636" t="s">
-        <v>1878</v>
+        <v>1866</v>
       </c>
       <c r="D636" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E636" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H636" t="s">
-        <v>1879</v>
+        <v>1867</v>
       </c>
       <c r="L636" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="637" spans="1:12">
       <c r="A637">
-        <v>931224</v>
+        <v>931603</v>
       </c>
       <c r="B637" t="s">
-        <v>1880</v>
+        <v>1868</v>
       </c>
       <c r="C637" t="s">
-        <v>1881</v>
+        <v>1869</v>
       </c>
       <c r="D637" t="s">
         <v>14</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="H637" t="s">
-        <v>1882</v>
+        <v>1870</v>
       </c>
       <c r="L637" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="638" spans="1:12">
       <c r="A638">
-        <v>931226</v>
+        <v>931604</v>
       </c>
       <c r="B638" t="s">
-        <v>1883</v>
+        <v>1871</v>
       </c>
       <c r="C638" t="s">
-        <v>1884</v>
+        <v>1872</v>
       </c>
       <c r="D638" t="s">
         <v>14</v>
       </c>
       <c r="E638" t="s">
         <v>15</v>
       </c>
       <c r="H638" t="s">
-        <v>1885</v>
+        <v>1873</v>
       </c>
       <c r="L638" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="639" spans="1:12">
       <c r="A639">
-        <v>931229</v>
+        <v>931606</v>
       </c>
       <c r="B639" t="s">
-        <v>1886</v>
+        <v>1874</v>
       </c>
       <c r="C639" t="s">
-        <v>1887</v>
+        <v>1875</v>
       </c>
       <c r="D639" t="s">
         <v>14</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="H639" t="s">
-        <v>1888</v>
+        <v>1876</v>
       </c>
       <c r="L639" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="640" spans="1:12">
       <c r="A640">
-        <v>931230</v>
+        <v>931607</v>
       </c>
       <c r="B640" t="s">
-        <v>1889</v>
+        <v>1877</v>
       </c>
       <c r="C640" t="s">
-        <v>1890</v>
+        <v>1878</v>
       </c>
       <c r="D640" t="s">
         <v>14</v>
       </c>
       <c r="E640" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="H640" t="s">
-        <v>1891</v>
+        <v>1879</v>
       </c>
       <c r="L640" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="641" spans="1:12">
       <c r="A641">
-        <v>931233</v>
+        <v>931609</v>
       </c>
       <c r="B641" t="s">
-        <v>1892</v>
+        <v>1880</v>
       </c>
       <c r="C641" t="s">
-        <v>1893</v>
+        <v>1881</v>
       </c>
       <c r="D641" t="s">
         <v>14</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="H641" t="s">
-        <v>1894</v>
+        <v>1882</v>
       </c>
       <c r="L641" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="642" spans="1:12">
       <c r="A642">
-        <v>931234</v>
+        <v>931614</v>
       </c>
       <c r="B642" t="s">
-        <v>1895</v>
+        <v>1883</v>
       </c>
       <c r="C642" t="s">
-        <v>1896</v>
+        <v>1884</v>
       </c>
       <c r="D642" t="s">
         <v>14</v>
       </c>
       <c r="E642" t="s">
         <v>15</v>
       </c>
       <c r="H642" t="s">
-        <v>1897</v>
+        <v>1885</v>
       </c>
       <c r="L642" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="643" spans="1:12">
       <c r="A643">
-        <v>931239</v>
+        <v>931615</v>
       </c>
       <c r="B643" t="s">
-        <v>1898</v>
+        <v>1886</v>
       </c>
       <c r="C643" t="s">
-        <v>1899</v>
+        <v>1887</v>
       </c>
       <c r="D643" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E643" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H643" t="s">
-        <v>1900</v>
+        <v>1888</v>
       </c>
       <c r="L643" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="644" spans="1:12">
       <c r="A644">
-        <v>931279</v>
+        <v>931618</v>
       </c>
       <c r="B644" t="s">
-        <v>1901</v>
+        <v>1889</v>
       </c>
       <c r="C644" t="s">
-        <v>1500</v>
+        <v>1890</v>
       </c>
       <c r="D644" t="s">
         <v>30</v>
       </c>
       <c r="E644" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="H644" t="s">
-        <v>1902</v>
+        <v>1891</v>
       </c>
       <c r="L644" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="645" spans="1:12">
       <c r="A645">
-        <v>931292</v>
+        <v>931638</v>
       </c>
       <c r="B645" t="s">
-        <v>1903</v>
+        <v>1892</v>
       </c>
       <c r="C645" t="s">
-        <v>1904</v>
+        <v>1893</v>
       </c>
       <c r="D645" t="s">
         <v>30</v>
       </c>
       <c r="E645" t="s">
-        <v>39</v>
+        <v>1497</v>
       </c>
       <c r="H645" t="s">
-        <v>1905</v>
+        <v>1894</v>
       </c>
       <c r="L645" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="646" spans="1:12">
       <c r="A646">
-        <v>931294</v>
+        <v>931645</v>
       </c>
       <c r="B646" t="s">
-        <v>1906</v>
+        <v>1895</v>
       </c>
       <c r="C646" t="s">
-        <v>1907</v>
+        <v>1896</v>
       </c>
       <c r="D646" t="s">
         <v>30</v>
       </c>
       <c r="E646" t="s">
-        <v>870</v>
+        <v>855</v>
       </c>
       <c r="H646" t="s">
-        <v>1908</v>
+        <v>1897</v>
       </c>
       <c r="L646" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="647" spans="1:12">
       <c r="A647">
-        <v>931299</v>
+        <v>931669</v>
       </c>
       <c r="B647" t="s">
-        <v>1909</v>
+        <v>1898</v>
       </c>
       <c r="C647" t="s">
-        <v>1910</v>
+        <v>1899</v>
       </c>
       <c r="D647" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E647" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H647" t="s">
-        <v>1911</v>
+        <v>1900</v>
       </c>
       <c r="L647" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="648" spans="1:12">
       <c r="A648">
-        <v>931302</v>
+        <v>931681</v>
       </c>
       <c r="B648" t="s">
-        <v>1912</v>
+        <v>1901</v>
       </c>
       <c r="C648" t="s">
-        <v>1913</v>
+        <v>1902</v>
       </c>
       <c r="D648" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E648" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H648" t="s">
-        <v>1914</v>
+        <v>1903</v>
       </c>
       <c r="L648" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="649" spans="1:12">
       <c r="A649">
-        <v>931322</v>
+        <v>931693</v>
       </c>
       <c r="B649" t="s">
-        <v>1915</v>
+        <v>1904</v>
       </c>
       <c r="C649" t="s">
-        <v>1916</v>
+        <v>1905</v>
       </c>
       <c r="D649" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E649" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H649" t="s">
-        <v>1917</v>
+        <v>1906</v>
       </c>
       <c r="L649" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="650" spans="1:12">
       <c r="A650">
-        <v>931323</v>
+        <v>931708</v>
       </c>
       <c r="B650" t="s">
-        <v>1918</v>
+        <v>1907</v>
       </c>
       <c r="C650" t="s">
-        <v>1919</v>
+        <v>1908</v>
       </c>
       <c r="D650" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E650" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H650" t="s">
-        <v>1920</v>
+        <v>1909</v>
       </c>
       <c r="L650" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="651" spans="1:12">
       <c r="A651">
-        <v>931433</v>
+        <v>931724</v>
       </c>
       <c r="B651" t="s">
-        <v>1921</v>
+        <v>1910</v>
       </c>
       <c r="C651" t="s">
-        <v>1922</v>
+        <v>1911</v>
       </c>
       <c r="D651" t="s">
         <v>30</v>
       </c>
       <c r="E651" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="H651" t="s">
-        <v>1923</v>
+        <v>1912</v>
       </c>
       <c r="L651" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="652" spans="1:12">
       <c r="A652">
-        <v>931434</v>
+        <v>931725</v>
       </c>
       <c r="B652" t="s">
-        <v>1924</v>
+        <v>1913</v>
       </c>
       <c r="C652" t="s">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="D652" t="s">
         <v>30</v>
       </c>
       <c r="E652" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="H652" t="s">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="L652" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="653" spans="1:12">
       <c r="A653">
-        <v>931437</v>
+        <v>931730</v>
       </c>
       <c r="B653" t="s">
-        <v>1926</v>
+        <v>1916</v>
       </c>
       <c r="C653" t="s">
-        <v>1927</v>
+        <v>1917</v>
       </c>
       <c r="D653" t="s">
         <v>30</v>
       </c>
       <c r="E653" t="s">
-        <v>215</v>
+        <v>855</v>
       </c>
       <c r="H653" t="s">
-        <v>1928</v>
+        <v>1918</v>
       </c>
       <c r="L653" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="654" spans="1:12">
       <c r="A654">
-        <v>931441</v>
+        <v>931742</v>
       </c>
       <c r="B654" t="s">
-        <v>1929</v>
+        <v>1919</v>
       </c>
       <c r="C654" t="s">
-        <v>1930</v>
+        <v>1920</v>
       </c>
       <c r="D654" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E654" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H654" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="L654" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="655" spans="1:12">
       <c r="A655">
-        <v>931446</v>
+        <v>931748</v>
       </c>
       <c r="B655" t="s">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="C655" t="s">
-        <v>1933</v>
+        <v>1923</v>
       </c>
       <c r="D655" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="H655" t="s">
-        <v>1934</v>
+        <v>1924</v>
       </c>
       <c r="L655" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="656" spans="1:12">
       <c r="A656">
-        <v>931447</v>
+        <v>931753</v>
       </c>
       <c r="B656" t="s">
-        <v>1935</v>
+        <v>1925</v>
       </c>
       <c r="C656" t="s">
-        <v>1848</v>
+        <v>1926</v>
       </c>
       <c r="D656" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H656" t="s">
-        <v>1936</v>
+        <v>1927</v>
       </c>
       <c r="L656" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="657" spans="1:12">
       <c r="A657">
-        <v>931448</v>
+        <v>931755</v>
       </c>
       <c r="B657" t="s">
-        <v>1937</v>
+        <v>1928</v>
       </c>
       <c r="C657" t="s">
-        <v>1938</v>
+        <v>1929</v>
       </c>
       <c r="D657" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E657" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H657" t="s">
-        <v>1939</v>
+        <v>1930</v>
       </c>
       <c r="L657" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="658" spans="1:12">
       <c r="A658">
-        <v>931449</v>
+        <v>931756</v>
       </c>
       <c r="B658" t="s">
-        <v>1940</v>
+        <v>1931</v>
       </c>
       <c r="C658" t="s">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="D658" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E658" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H658" t="s">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="L658" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="659" spans="1:12">
       <c r="A659">
-        <v>931450</v>
+        <v>931758</v>
       </c>
       <c r="B659" t="s">
-        <v>1943</v>
+        <v>1934</v>
       </c>
       <c r="C659" t="s">
-        <v>1941</v>
+        <v>1935</v>
       </c>
       <c r="D659" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E659" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H659" t="s">
-        <v>1944</v>
+        <v>1936</v>
       </c>
       <c r="L659" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="660" spans="1:12">
       <c r="A660">
-        <v>931451</v>
+        <v>931760</v>
       </c>
       <c r="B660" t="s">
-        <v>1945</v>
+        <v>1937</v>
       </c>
       <c r="C660" t="s">
-        <v>1946</v>
+        <v>1932</v>
       </c>
       <c r="D660" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E660" t="s">
+        <v>39</v>
       </c>
       <c r="H660" t="s">
-        <v>1947</v>
+        <v>1938</v>
       </c>
       <c r="L660" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="661" spans="1:12">
       <c r="A661">
-        <v>931452</v>
+        <v>931787</v>
       </c>
       <c r="B661" t="s">
-        <v>1948</v>
+        <v>1939</v>
       </c>
       <c r="C661" t="s">
-        <v>1949</v>
+        <v>1940</v>
       </c>
       <c r="D661" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E661" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H661" t="s">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="L661" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="662" spans="1:12">
       <c r="A662">
-        <v>931454</v>
+        <v>931794</v>
       </c>
       <c r="B662" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="C662" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="D662" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E662" t="s">
-        <v>15</v>
+        <v>215</v>
       </c>
       <c r="H662" t="s">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="L662" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="663" spans="1:12">
       <c r="A663">
-        <v>931455</v>
+        <v>931807</v>
       </c>
       <c r="B663" t="s">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="C663" t="s">
-        <v>1955</v>
+        <v>1946</v>
       </c>
       <c r="D663" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E663" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H663" t="s">
-        <v>1956</v>
+        <v>1947</v>
       </c>
       <c r="L663" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="664" spans="1:12">
       <c r="A664">
-        <v>931456</v>
+        <v>931834</v>
       </c>
       <c r="B664" t="s">
-        <v>1957</v>
+        <v>1948</v>
       </c>
       <c r="C664" t="s">
-        <v>1848</v>
+        <v>1949</v>
       </c>
       <c r="D664" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E664" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H664" t="s">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="L664" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="665" spans="1:12">
       <c r="A665">
-        <v>931457</v>
+        <v>931838</v>
       </c>
       <c r="B665" t="s">
-        <v>1959</v>
+        <v>1951</v>
       </c>
       <c r="C665" t="s">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="D665" t="s">
         <v>14</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="H665" t="s">
-        <v>1961</v>
+        <v>1953</v>
       </c>
       <c r="L665" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="666" spans="1:12">
       <c r="A666">
-        <v>931458</v>
+        <v>931855</v>
       </c>
       <c r="B666" t="s">
-        <v>1962</v>
+        <v>1954</v>
       </c>
       <c r="C666" t="s">
-        <v>1963</v>
+        <v>1955</v>
       </c>
       <c r="D666" t="s">
         <v>14</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="H666" t="s">
-        <v>1964</v>
+        <v>1956</v>
       </c>
       <c r="L666" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="667" spans="1:12">
       <c r="A667">
-        <v>931459</v>
+        <v>931861</v>
       </c>
       <c r="B667" t="s">
-        <v>1965</v>
+        <v>1957</v>
       </c>
       <c r="C667" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="D667" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E667" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H667" t="s">
-        <v>1966</v>
+        <v>1959</v>
       </c>
       <c r="L667" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="668" spans="1:12">
       <c r="A668">
-        <v>931460</v>
+        <v>931863</v>
       </c>
       <c r="B668" t="s">
-        <v>1967</v>
+        <v>1960</v>
       </c>
       <c r="C668" t="s">
-        <v>1845</v>
+        <v>1958</v>
       </c>
       <c r="D668" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E668" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H668" t="s">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="L668" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="669" spans="1:12">
       <c r="A669">
-        <v>931462</v>
+        <v>931889</v>
       </c>
       <c r="B669" t="s">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="C669" t="s">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="D669" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E669" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H669" t="s">
-        <v>1971</v>
+        <v>1964</v>
       </c>
       <c r="L669" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="670" spans="1:12">
       <c r="A670">
-        <v>931467</v>
+        <v>931894</v>
       </c>
       <c r="B670" t="s">
-        <v>1972</v>
+        <v>1965</v>
       </c>
       <c r="C670" t="s">
-        <v>1973</v>
+        <v>1966</v>
       </c>
       <c r="D670" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E670" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H670" t="s">
-        <v>1974</v>
+        <v>1967</v>
       </c>
       <c r="L670" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="671" spans="1:12">
       <c r="A671">
-        <v>931468</v>
+        <v>931895</v>
       </c>
       <c r="B671" t="s">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="C671" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D671" t="s">
+        <v>30</v>
+      </c>
+      <c r="E671" t="s">
+        <v>39</v>
+      </c>
+      <c r="H671" t="s">
         <v>1970</v>
-      </c>
-[...7 lines deleted...]
-        <v>1976</v>
       </c>
       <c r="L671" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="672" spans="1:12">
       <c r="A672">
-        <v>931485</v>
+        <v>931899</v>
       </c>
       <c r="B672" t="s">
-        <v>1977</v>
+        <v>1971</v>
       </c>
       <c r="C672" t="s">
-        <v>1978</v>
+        <v>1972</v>
       </c>
       <c r="D672" t="s">
         <v>14</v>
       </c>
       <c r="E672" t="s">
         <v>15</v>
       </c>
       <c r="H672" t="s">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="L672" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="673" spans="1:12">
       <c r="A673">
-        <v>931486</v>
+        <v>931903</v>
       </c>
       <c r="B673" t="s">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="C673" t="s">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="D673" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E673" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H673" t="s">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="L673" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="674" spans="1:12">
       <c r="A674">
-        <v>931487</v>
+        <v>931905</v>
       </c>
       <c r="B674" t="s">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="C674" t="s">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="D674" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E674" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H674" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="L674" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="675" spans="1:12">
       <c r="A675">
-        <v>931488</v>
+        <v>931913</v>
       </c>
       <c r="B675" t="s">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="C675" t="s">
-        <v>1970</v>
+        <v>1981</v>
       </c>
       <c r="D675" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E675" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H675" t="s">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="L675" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="676" spans="1:12">
       <c r="A676">
-        <v>931489</v>
+        <v>931914</v>
       </c>
       <c r="B676" t="s">
-        <v>1988</v>
+        <v>1983</v>
       </c>
       <c r="C676" t="s">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D676" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E676" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H676" t="s">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="L676" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="677" spans="1:12">
       <c r="A677">
-        <v>931490</v>
+        <v>931929</v>
       </c>
       <c r="B677" t="s">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="C677" t="s">
-        <v>1863</v>
+        <v>1987</v>
       </c>
       <c r="D677" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E677" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H677" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="L677" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="678" spans="1:12">
       <c r="A678">
-        <v>931491</v>
+        <v>931973</v>
       </c>
       <c r="B678" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="C678" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="D678" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E678" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H678" t="s">
-        <v>1994</v>
+        <v>1991</v>
       </c>
       <c r="L678" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="679" spans="1:12">
       <c r="A679">
-        <v>931492</v>
+        <v>931977</v>
       </c>
       <c r="B679" t="s">
-        <v>1995</v>
+        <v>1992</v>
       </c>
       <c r="C679" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="D679" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E679" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H679" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="L679" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="680" spans="1:12">
       <c r="A680">
-        <v>931493</v>
+        <v>931983</v>
       </c>
       <c r="B680" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="C680" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="D680" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E680" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H680" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="L680" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="681" spans="1:12">
       <c r="A681">
-        <v>931494</v>
+        <v>931992</v>
       </c>
       <c r="B681" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="C681" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="D681" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E681" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H681" t="s">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="L681" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="682" spans="1:12">
       <c r="A682">
-        <v>931496</v>
+        <v>931993</v>
       </c>
       <c r="B682" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="C682" t="s">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="D682" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E682" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H682" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="L682" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="683" spans="1:12">
       <c r="A683">
-        <v>931497</v>
+        <v>931994</v>
       </c>
       <c r="B683" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="C683" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D683" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E683" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H683" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="L683" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="684" spans="1:12">
       <c r="A684">
-        <v>931501</v>
+        <v>931997</v>
       </c>
       <c r="B684" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="C684" t="s">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="D684" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E684" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H684" t="s">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="L684" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="685" spans="1:12">
       <c r="A685">
-        <v>931502</v>
+        <v>932013</v>
       </c>
       <c r="B685" t="s">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="C685" t="s">
-        <v>1989</v>
+        <v>2009</v>
       </c>
       <c r="D685" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E685" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H685" t="s">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="L685" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="686" spans="1:12">
       <c r="A686">
-        <v>931504</v>
+        <v>932022</v>
       </c>
       <c r="B686" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D686" t="s">
+        <v>30</v>
+      </c>
+      <c r="E686" t="s">
+        <v>39</v>
+      </c>
+      <c r="H686" t="s">
         <v>2013</v>
-      </c>
-[...10 lines deleted...]
-        <v>2014</v>
       </c>
       <c r="L686" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="687" spans="1:12">
       <c r="A687">
-        <v>931505</v>
+        <v>932047</v>
       </c>
       <c r="B687" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C687" t="s">
         <v>2015</v>
       </c>
-      <c r="C687" t="s">
+      <c r="D687" t="s">
+        <v>30</v>
+      </c>
+      <c r="E687" t="s">
+        <v>39</v>
+      </c>
+      <c r="H687" t="s">
         <v>2016</v>
-      </c>
-[...7 lines deleted...]
-        <v>2017</v>
       </c>
       <c r="L687" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="688" spans="1:12">
       <c r="A688">
-        <v>931509</v>
+        <v>932054</v>
       </c>
       <c r="B688" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C688" t="s">
         <v>2018</v>
       </c>
-      <c r="C688" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D688" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E688" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H688" t="s">
         <v>2019</v>
       </c>
       <c r="L688" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="689" spans="1:12">
       <c r="A689">
-        <v>931513</v>
+        <v>932057</v>
       </c>
       <c r="B689" t="s">
         <v>2020</v>
       </c>
       <c r="C689" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D689" t="s">
+        <v>30</v>
+      </c>
+      <c r="E689" t="s">
+        <v>39</v>
+      </c>
+      <c r="H689" t="s">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="L689" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="690" spans="1:12">
       <c r="A690">
-        <v>931534</v>
+        <v>932058</v>
       </c>
       <c r="B690" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C690" t="s">
         <v>2023</v>
       </c>
-      <c r="C690" t="s">
+      <c r="D690" t="s">
+        <v>30</v>
+      </c>
+      <c r="E690" t="s">
         <v>2024</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="H690" t="s">
         <v>2025</v>
       </c>
       <c r="L690" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="691" spans="1:12">
       <c r="A691">
-        <v>931539</v>
+        <v>932064</v>
       </c>
       <c r="B691" t="s">
         <v>2026</v>
       </c>
       <c r="C691" t="s">
-        <v>381</v>
+        <v>2027</v>
       </c>
       <c r="D691" t="s">
         <v>30</v>
       </c>
       <c r="E691" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H691" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="L691" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="692" spans="1:12">
       <c r="A692">
-        <v>931543</v>
+        <v>932092</v>
       </c>
       <c r="B692" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="C692" t="s">
-        <v>2029</v>
+        <v>1526</v>
       </c>
       <c r="D692" t="s">
         <v>30</v>
       </c>
       <c r="E692" t="s">
-        <v>39</v>
+        <v>312</v>
       </c>
       <c r="H692" t="s">
         <v>2030</v>
       </c>
       <c r="L692" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="693" spans="1:12">
       <c r="A693">
-        <v>931545</v>
+        <v>932099</v>
       </c>
       <c r="B693" t="s">
         <v>2031</v>
       </c>
       <c r="C693" t="s">
-        <v>384</v>
+        <v>2032</v>
       </c>
       <c r="D693" t="s">
         <v>30</v>
       </c>
       <c r="E693" t="s">
         <v>39</v>
       </c>
       <c r="H693" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="L693" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="694" spans="1:12">
       <c r="A694">
-        <v>931584</v>
+        <v>932138</v>
       </c>
       <c r="B694" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="C694" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="D694" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E694" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H694" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="L694" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="695" spans="1:12">
       <c r="A695">
-        <v>931597</v>
+        <v>932175</v>
       </c>
       <c r="B695" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="C695" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="D695" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E695" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H695" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="L695" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="696" spans="1:12">
       <c r="A696">
-        <v>931600</v>
+        <v>932197</v>
       </c>
       <c r="B696" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="C696" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="D696" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E696" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H696" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="L696" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="697" spans="1:12">
       <c r="A697">
-        <v>931603</v>
+        <v>932198</v>
       </c>
       <c r="B697" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="C697" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="D697" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E697" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H697" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="L697" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="698" spans="1:12">
       <c r="A698">
-        <v>931604</v>
+        <v>932199</v>
       </c>
       <c r="B698" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="C698" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="D698" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E698" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H698" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="L698" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="699" spans="1:12">
       <c r="A699">
-        <v>931606</v>
+        <v>932201</v>
       </c>
       <c r="B699" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="C699" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="D699" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E699" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H699" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="L699" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="700" spans="1:12">
       <c r="A700">
-        <v>931607</v>
+        <v>932202</v>
       </c>
       <c r="B700" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="C700" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="D700" t="s">
         <v>14</v>
       </c>
       <c r="E700" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="H700" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="L700" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="701" spans="1:12">
       <c r="A701">
-        <v>931609</v>
+        <v>932203</v>
       </c>
       <c r="B701" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C701" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="D701" t="s">
         <v>14</v>
       </c>
       <c r="E701" t="s">
         <v>15</v>
       </c>
       <c r="H701" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="L701" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="702" spans="1:12">
       <c r="A702">
-        <v>931614</v>
+        <v>932206</v>
       </c>
       <c r="B702" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C702" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="D702" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E702" t="s">
-        <v>15</v>
+        <v>1497</v>
       </c>
       <c r="H702" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="L702" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="703" spans="1:12">
       <c r="A703">
-        <v>931615</v>
+        <v>932216</v>
       </c>
       <c r="B703" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="C703" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="D703" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H703" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="L703" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="704" spans="1:12">
       <c r="A704">
-        <v>931618</v>
+        <v>932218</v>
       </c>
       <c r="B704" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="C704" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="D704" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H704" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="L704" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="705" spans="1:12">
       <c r="A705">
-        <v>931638</v>
+        <v>932222</v>
       </c>
       <c r="B705" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C705" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D705" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E705" t="s">
-        <v>860</v>
+        <v>15</v>
       </c>
       <c r="H705" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="L705" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="706" spans="1:12">
       <c r="A706">
-        <v>931645</v>
+        <v>932308</v>
       </c>
       <c r="B706" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C706" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="D706" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E706" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H706" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="L706" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="707" spans="1:12">
       <c r="A707">
-        <v>931669</v>
+        <v>932309</v>
       </c>
       <c r="B707" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="C707" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="D707" t="s">
         <v>14</v>
       </c>
       <c r="E707" t="s">
         <v>15</v>
       </c>
       <c r="H707" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="L707" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="708" spans="1:12">
       <c r="A708">
-        <v>931681</v>
+        <v>932310</v>
       </c>
       <c r="B708" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C708" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="D708" t="s">
         <v>14</v>
       </c>
       <c r="E708" t="s">
         <v>15</v>
       </c>
       <c r="H708" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="L708" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="709" spans="1:12">
       <c r="A709">
-        <v>931693</v>
+        <v>932327</v>
       </c>
       <c r="B709" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="C709" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D709" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E709" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H709" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="L709" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="710" spans="1:12">
       <c r="A710">
-        <v>931708</v>
+        <v>932328</v>
       </c>
       <c r="B710" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C710" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="D710" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E710" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H710" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="L710" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="711" spans="1:12">
       <c r="A711">
-        <v>931724</v>
+        <v>932330</v>
       </c>
       <c r="B711" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="C711" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D711" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E711" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H711" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="L711" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="712" spans="1:12">
       <c r="A712">
-        <v>931725</v>
+        <v>932331</v>
       </c>
       <c r="B712" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C712" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="D712" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E712" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H712" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="L712" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="713" spans="1:12">
       <c r="A713">
-        <v>931730</v>
+        <v>932332</v>
       </c>
       <c r="B713" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="C713" t="s">
-        <v>2091</v>
+        <v>2083</v>
       </c>
       <c r="D713" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E713" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H713" t="s">
         <v>2092</v>
       </c>
       <c r="L713" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="714" spans="1:12">
       <c r="A714">
-        <v>931742</v>
+        <v>932333</v>
       </c>
       <c r="B714" t="s">
         <v>2093</v>
       </c>
       <c r="C714" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D714" t="s">
+        <v>14</v>
+      </c>
+      <c r="E714" t="s">
+        <v>15</v>
+      </c>
+      <c r="H714" t="s">
         <v>2094</v>
-      </c>
-[...7 lines deleted...]
-        <v>2095</v>
       </c>
       <c r="L714" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="715" spans="1:12">
       <c r="A715">
-        <v>931748</v>
+        <v>932334</v>
       </c>
       <c r="B715" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C715" t="s">
         <v>2096</v>
       </c>
-      <c r="C715" t="s">
+      <c r="D715" t="s">
+        <v>14</v>
+      </c>
+      <c r="E715" t="s">
+        <v>15</v>
+      </c>
+      <c r="H715" t="s">
         <v>2097</v>
-      </c>
-[...4 lines deleted...]
-        <v>2098</v>
       </c>
       <c r="L715" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="716" spans="1:12">
       <c r="A716">
-        <v>931753</v>
+        <v>932335</v>
       </c>
       <c r="B716" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C716" t="s">
         <v>2099</v>
       </c>
-      <c r="C716" t="s">
+      <c r="D716" t="s">
+        <v>14</v>
+      </c>
+      <c r="E716" t="s">
+        <v>15</v>
+      </c>
+      <c r="H716" t="s">
         <v>2100</v>
-      </c>
-[...4 lines deleted...]
-        <v>2101</v>
       </c>
       <c r="L716" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="717" spans="1:12">
       <c r="A717">
-        <v>931755</v>
+        <v>932336</v>
       </c>
       <c r="B717" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D717" t="s">
+        <v>14</v>
+      </c>
+      <c r="E717" t="s">
+        <v>15</v>
+      </c>
+      <c r="H717" t="s">
         <v>2102</v>
-      </c>
-[...10 lines deleted...]
-        <v>2104</v>
       </c>
       <c r="L717" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="718" spans="1:12">
       <c r="A718">
-        <v>931756</v>
+        <v>932337</v>
       </c>
       <c r="B718" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D718" t="s">
+        <v>14</v>
+      </c>
+      <c r="E718" t="s">
+        <v>15</v>
+      </c>
+      <c r="H718" t="s">
         <v>2105</v>
-      </c>
-[...10 lines deleted...]
-        <v>2107</v>
       </c>
       <c r="L718" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="719" spans="1:12">
       <c r="A719">
-        <v>931758</v>
+        <v>932339</v>
       </c>
       <c r="B719" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D719" t="s">
+        <v>14</v>
+      </c>
+      <c r="E719" t="s">
+        <v>15</v>
+      </c>
+      <c r="H719" t="s">
         <v>2108</v>
-      </c>
-[...10 lines deleted...]
-        <v>2110</v>
       </c>
       <c r="L719" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="720" spans="1:12">
       <c r="A720">
-        <v>931760</v>
+        <v>932340</v>
       </c>
       <c r="B720" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D720" t="s">
+        <v>14</v>
+      </c>
+      <c r="E720" t="s">
+        <v>15</v>
+      </c>
+      <c r="H720" t="s">
         <v>2111</v>
-      </c>
-[...10 lines deleted...]
-        <v>2112</v>
       </c>
       <c r="L720" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="721" spans="1:12">
       <c r="A721">
-        <v>931787</v>
+        <v>932341</v>
       </c>
       <c r="B721" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D721" t="s">
+        <v>14</v>
+      </c>
+      <c r="E721" t="s">
+        <v>15</v>
+      </c>
+      <c r="H721" t="s">
         <v>2113</v>
-      </c>
-[...10 lines deleted...]
-        <v>2115</v>
       </c>
       <c r="L721" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="722" spans="1:12">
       <c r="A722">
-        <v>931794</v>
+        <v>932342</v>
       </c>
       <c r="B722" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D722" t="s">
+        <v>14</v>
+      </c>
+      <c r="E722" t="s">
+        <v>15</v>
+      </c>
+      <c r="H722" t="s">
         <v>2116</v>
-      </c>
-[...10 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="L722" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="723" spans="1:12">
       <c r="A723">
-        <v>931807</v>
+        <v>932343</v>
       </c>
       <c r="B723" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D723" t="s">
+        <v>14</v>
+      </c>
+      <c r="E723" t="s">
+        <v>15</v>
+      </c>
+      <c r="H723" t="s">
         <v>2119</v>
-      </c>
-[...10 lines deleted...]
-        <v>2121</v>
       </c>
       <c r="L723" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="724" spans="1:12">
       <c r="A724">
-        <v>931834</v>
+        <v>932344</v>
       </c>
       <c r="B724" t="s">
-        <v>2122</v>
+        <v>2120</v>
       </c>
       <c r="C724" t="s">
-        <v>2123</v>
+        <v>2115</v>
       </c>
       <c r="D724" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E724" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H724" t="s">
-        <v>2124</v>
+        <v>2121</v>
       </c>
       <c r="L724" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="725" spans="1:12">
       <c r="A725">
-        <v>931838</v>
+        <v>932345</v>
       </c>
       <c r="B725" t="s">
-        <v>2125</v>
+        <v>2122</v>
       </c>
       <c r="C725" t="s">
-        <v>2126</v>
+        <v>2110</v>
       </c>
       <c r="D725" t="s">
         <v>14</v>
       </c>
       <c r="E725" t="s">
         <v>15</v>
       </c>
       <c r="H725" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="L725" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="726" spans="1:12">
       <c r="A726">
-        <v>931855</v>
+        <v>932353</v>
       </c>
       <c r="B726" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="C726" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="D726" t="s">
         <v>14</v>
       </c>
       <c r="E726" t="s">
         <v>15</v>
       </c>
       <c r="H726" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="L726" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="727" spans="1:12">
       <c r="A727">
-        <v>931861</v>
+        <v>932354</v>
       </c>
       <c r="B727" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="C727" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="D727" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H727" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="L727" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="728" spans="1:12">
       <c r="A728">
-        <v>931863</v>
+        <v>932364</v>
       </c>
       <c r="B728" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C728" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D728" t="s">
+        <v>14</v>
+      </c>
+      <c r="E728" t="s">
+        <v>15</v>
+      </c>
+      <c r="H728" t="s">
         <v>2132</v>
-      </c>
-[...7 lines deleted...]
-        <v>2135</v>
       </c>
       <c r="L728" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="729" spans="1:12">
       <c r="A729">
-        <v>931889</v>
+        <v>932365</v>
       </c>
       <c r="B729" t="s">
-        <v>2136</v>
+        <v>2133</v>
       </c>
       <c r="C729" t="s">
-        <v>2137</v>
+        <v>2134</v>
       </c>
       <c r="D729" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E729" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H729" t="s">
-        <v>2138</v>
+        <v>2135</v>
       </c>
       <c r="L729" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="730" spans="1:12">
       <c r="A730">
-        <v>931894</v>
+        <v>932370</v>
       </c>
       <c r="B730" t="s">
-        <v>2139</v>
+        <v>2136</v>
       </c>
       <c r="C730" t="s">
-        <v>2140</v>
+        <v>2137</v>
       </c>
       <c r="D730" t="s">
         <v>30</v>
       </c>
       <c r="E730" t="s">
         <v>39</v>
       </c>
       <c r="H730" t="s">
-        <v>2141</v>
+        <v>2138</v>
       </c>
       <c r="L730" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="731" spans="1:12">
       <c r="A731">
-        <v>931895</v>
+        <v>932372</v>
       </c>
       <c r="B731" t="s">
-        <v>2142</v>
+        <v>2139</v>
       </c>
       <c r="C731" t="s">
-        <v>2143</v>
+        <v>2140</v>
       </c>
       <c r="D731" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E731" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H731" t="s">
-        <v>2144</v>
+        <v>2141</v>
       </c>
       <c r="L731" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="732" spans="1:12">
       <c r="A732">
-        <v>931899</v>
+        <v>932373</v>
       </c>
       <c r="B732" t="s">
-        <v>2145</v>
+        <v>2142</v>
       </c>
       <c r="C732" t="s">
-        <v>2146</v>
+        <v>2143</v>
       </c>
       <c r="D732" t="s">
         <v>14</v>
       </c>
       <c r="E732" t="s">
         <v>15</v>
       </c>
       <c r="H732" t="s">
-        <v>2147</v>
+        <v>2144</v>
       </c>
       <c r="L732" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:12">
       <c r="A733">
-        <v>931903</v>
+        <v>932375</v>
       </c>
       <c r="B733" t="s">
-        <v>2148</v>
+        <v>2145</v>
       </c>
       <c r="C733" t="s">
-        <v>2149</v>
+        <v>2146</v>
       </c>
       <c r="D733" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H733" t="s">
-        <v>2150</v>
+        <v>2147</v>
       </c>
       <c r="L733" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="734" spans="1:12">
       <c r="A734">
-        <v>931905</v>
+        <v>932377</v>
       </c>
       <c r="B734" t="s">
-        <v>2151</v>
+        <v>2148</v>
       </c>
       <c r="C734" t="s">
-        <v>2152</v>
+        <v>1434</v>
       </c>
       <c r="D734" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E734" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H734" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="L734" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:12">
       <c r="A735">
-        <v>931913</v>
+        <v>932382</v>
       </c>
       <c r="B735" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
       <c r="C735" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="D735" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>20</v>
       </c>
       <c r="H735" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="L735" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="736" spans="1:12">
       <c r="A736">
-        <v>931914</v>
+        <v>932383</v>
       </c>
       <c r="B736" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="C736" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="D736" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H736" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="L736" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="737" spans="1:12">
       <c r="A737">
-        <v>931929</v>
+        <v>932385</v>
       </c>
       <c r="B737" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
       <c r="C737" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="D737" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H737" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="L737" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="738" spans="1:12">
       <c r="A738">
-        <v>931973</v>
+        <v>932386</v>
       </c>
       <c r="B738" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
       <c r="C738" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
       <c r="D738" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E738" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H738" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="L738" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="739" spans="1:12">
       <c r="A739">
-        <v>931977</v>
+        <v>932387</v>
       </c>
       <c r="B739" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="C739" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D739" t="s">
+        <v>14</v>
+      </c>
+      <c r="E739" t="s">
+        <v>15</v>
+      </c>
+      <c r="H739" t="s">
         <v>2164</v>
-      </c>
-[...7 lines deleted...]
-        <v>2167</v>
       </c>
       <c r="L739" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="740" spans="1:12">
       <c r="A740">
-        <v>931983</v>
+        <v>932390</v>
       </c>
       <c r="B740" t="s">
-        <v>2168</v>
+        <v>2165</v>
       </c>
       <c r="C740" t="s">
-        <v>2169</v>
+        <v>2166</v>
       </c>
       <c r="D740" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H740" t="s">
-        <v>2170</v>
+        <v>2167</v>
       </c>
       <c r="L740" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="741" spans="1:12">
       <c r="A741">
-        <v>931992</v>
+        <v>932392</v>
       </c>
       <c r="B741" t="s">
-        <v>2171</v>
+        <v>2168</v>
       </c>
       <c r="C741" t="s">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="D741" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E741" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H741" t="s">
-        <v>2173</v>
+        <v>2170</v>
       </c>
       <c r="L741" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="742" spans="1:12">
       <c r="A742">
-        <v>931993</v>
+        <v>932393</v>
       </c>
       <c r="B742" t="s">
-        <v>2174</v>
+        <v>2171</v>
       </c>
       <c r="C742" t="s">
         <v>2172</v>
       </c>
       <c r="D742" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E742" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H742" t="s">
-        <v>2175</v>
+        <v>2173</v>
       </c>
       <c r="L742" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="743" spans="1:12">
       <c r="A743">
-        <v>931994</v>
+        <v>932394</v>
       </c>
       <c r="B743" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D743" t="s">
+        <v>14</v>
+      </c>
+      <c r="E743" t="s">
+        <v>15</v>
+      </c>
+      <c r="H743" t="s">
         <v>2176</v>
-      </c>
-[...10 lines deleted...]
-        <v>2178</v>
       </c>
       <c r="L743" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="744" spans="1:12">
       <c r="A744">
-        <v>931997</v>
+        <v>932395</v>
       </c>
       <c r="B744" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D744" t="s">
+        <v>14</v>
+      </c>
+      <c r="E744" t="s">
+        <v>15</v>
+      </c>
+      <c r="H744" t="s">
         <v>2179</v>
-      </c>
-[...10 lines deleted...]
-        <v>2181</v>
       </c>
       <c r="L744" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="745" spans="1:12">
       <c r="A745">
-        <v>932013</v>
+        <v>932396</v>
       </c>
       <c r="B745" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D745" t="s">
+        <v>14</v>
+      </c>
+      <c r="E745" t="s">
+        <v>15</v>
+      </c>
+      <c r="H745" t="s">
         <v>2182</v>
-      </c>
-[...10 lines deleted...]
-        <v>2184</v>
       </c>
       <c r="L745" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="746" spans="1:12">
       <c r="A746">
-        <v>932022</v>
+        <v>932397</v>
       </c>
       <c r="B746" t="s">
-        <v>2185</v>
+        <v>2183</v>
       </c>
       <c r="C746" t="s">
-        <v>2186</v>
+        <v>2178</v>
       </c>
       <c r="D746" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E746" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H746" t="s">
-        <v>2187</v>
+        <v>2184</v>
       </c>
       <c r="L746" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="747" spans="1:12">
       <c r="A747">
-        <v>932047</v>
+        <v>932398</v>
       </c>
       <c r="B747" t="s">
-        <v>2188</v>
+        <v>2185</v>
       </c>
       <c r="C747" t="s">
-        <v>2189</v>
+        <v>2186</v>
       </c>
       <c r="D747" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E747" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H747" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="L747" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="748" spans="1:12">
       <c r="A748">
-        <v>932054</v>
+        <v>932400</v>
       </c>
       <c r="B748" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
       <c r="C748" t="s">
-        <v>2192</v>
+        <v>2189</v>
       </c>
       <c r="D748" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E748" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H748" t="s">
-        <v>2193</v>
+        <v>2190</v>
       </c>
       <c r="L748" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="749" spans="1:12">
       <c r="A749">
-        <v>932057</v>
+        <v>932402</v>
       </c>
       <c r="B749" t="s">
-        <v>2194</v>
+        <v>2191</v>
       </c>
       <c r="C749" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D749" t="s">
+        <v>14</v>
+      </c>
+      <c r="E749" t="s">
+        <v>15</v>
+      </c>
+      <c r="H749" t="s">
         <v>2192</v>
-      </c>
-[...7 lines deleted...]
-        <v>2195</v>
       </c>
       <c r="L749" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="750" spans="1:12">
       <c r="A750">
-        <v>932058</v>
+        <v>932408</v>
       </c>
       <c r="B750" t="s">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="C750" t="s">
-        <v>2197</v>
+        <v>2194</v>
       </c>
       <c r="D750" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E750" t="s">
-        <v>2198</v>
+        <v>15</v>
       </c>
       <c r="H750" t="s">
-        <v>2199</v>
+        <v>2195</v>
       </c>
       <c r="L750" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="751" spans="1:12">
       <c r="A751">
-        <v>932064</v>
+        <v>932410</v>
       </c>
       <c r="B751" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
       <c r="C751" t="s">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="D751" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E751" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H751" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="L751" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="752" spans="1:12">
       <c r="A752">
-        <v>932092</v>
+        <v>932411</v>
       </c>
       <c r="B752" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="C752" t="s">
-        <v>1701</v>
+        <v>2200</v>
       </c>
       <c r="D752" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E752" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H752" t="s">
-        <v>2204</v>
+        <v>2201</v>
       </c>
       <c r="L752" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="753" spans="1:12">
       <c r="A753">
-        <v>932099</v>
+        <v>932413</v>
       </c>
       <c r="B753" t="s">
-        <v>2205</v>
+        <v>2202</v>
       </c>
       <c r="C753" t="s">
-        <v>2206</v>
+        <v>2203</v>
       </c>
       <c r="D753" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E753" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H753" t="s">
-        <v>2207</v>
+        <v>2204</v>
       </c>
       <c r="L753" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="754" spans="1:12">
       <c r="A754">
-        <v>932138</v>
+        <v>932414</v>
       </c>
       <c r="B754" t="s">
-        <v>2208</v>
+        <v>2205</v>
       </c>
       <c r="C754" t="s">
-        <v>2209</v>
+        <v>2206</v>
       </c>
       <c r="D754" t="s">
         <v>14</v>
       </c>
       <c r="E754" t="s">
         <v>15</v>
       </c>
       <c r="H754" t="s">
-        <v>2210</v>
+        <v>2207</v>
       </c>
       <c r="L754" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="755" spans="1:12">
       <c r="A755">
-        <v>932175</v>
+        <v>932415</v>
       </c>
       <c r="B755" t="s">
-        <v>2211</v>
+        <v>2208</v>
       </c>
       <c r="C755" t="s">
-        <v>2212</v>
+        <v>2209</v>
       </c>
       <c r="D755" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E755" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H755" t="s">
-        <v>2213</v>
+        <v>2210</v>
       </c>
       <c r="L755" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="756" spans="1:12">
       <c r="A756">
-        <v>932197</v>
+        <v>932416</v>
       </c>
       <c r="B756" t="s">
-        <v>2214</v>
+        <v>2211</v>
       </c>
       <c r="C756" t="s">
-        <v>2215</v>
+        <v>2212</v>
       </c>
       <c r="D756" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E756" t="s">
-        <v>636</v>
+        <v>15</v>
       </c>
       <c r="H756" t="s">
-        <v>2216</v>
+        <v>2213</v>
       </c>
       <c r="L756" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="757" spans="1:12">
       <c r="A757">
-        <v>932198</v>
+        <v>932417</v>
       </c>
       <c r="B757" t="s">
-        <v>2217</v>
+        <v>2214</v>
       </c>
       <c r="C757" t="s">
-        <v>2218</v>
+        <v>2194</v>
       </c>
       <c r="D757" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E757" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H757" t="s">
-        <v>2219</v>
+        <v>2215</v>
       </c>
       <c r="L757" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="758" spans="1:12">
       <c r="A758">
-        <v>932199</v>
+        <v>932418</v>
       </c>
       <c r="B758" t="s">
-        <v>2220</v>
+        <v>2216</v>
       </c>
       <c r="C758" t="s">
-        <v>2221</v>
+        <v>2217</v>
       </c>
       <c r="D758" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E758" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H758" t="s">
-        <v>2222</v>
+        <v>2218</v>
       </c>
       <c r="L758" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="759" spans="1:12">
       <c r="A759">
-        <v>932201</v>
+        <v>932419</v>
       </c>
       <c r="B759" t="s">
-        <v>2223</v>
+        <v>2219</v>
       </c>
       <c r="C759" t="s">
-        <v>2224</v>
+        <v>2220</v>
       </c>
       <c r="D759" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E759" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H759" t="s">
-        <v>2225</v>
+        <v>2221</v>
       </c>
       <c r="L759" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="760" spans="1:12">
       <c r="A760">
-        <v>932202</v>
+        <v>932420</v>
       </c>
       <c r="B760" t="s">
-        <v>2226</v>
+        <v>2222</v>
       </c>
       <c r="C760" t="s">
-        <v>2227</v>
+        <v>2223</v>
       </c>
       <c r="D760" t="s">
         <v>14</v>
       </c>
       <c r="E760" t="s">
         <v>15</v>
       </c>
       <c r="H760" t="s">
-        <v>2228</v>
+        <v>2224</v>
       </c>
       <c r="L760" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="761" spans="1:12">
       <c r="A761">
-        <v>932203</v>
+        <v>932421</v>
       </c>
       <c r="B761" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
       <c r="C761" t="s">
-        <v>2230</v>
+        <v>2226</v>
       </c>
       <c r="D761" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H761" t="s">
-        <v>2231</v>
+        <v>2227</v>
       </c>
       <c r="L761" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="762" spans="1:12">
       <c r="A762">
-        <v>932206</v>
+        <v>932422</v>
       </c>
       <c r="B762" t="s">
-        <v>2232</v>
+        <v>2228</v>
       </c>
       <c r="C762" t="s">
-        <v>2233</v>
+        <v>2229</v>
       </c>
       <c r="D762" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>73</v>
       </c>
       <c r="H762" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
       <c r="L762" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="763" spans="1:12">
       <c r="A763">
-        <v>932216</v>
+        <v>932423</v>
       </c>
       <c r="B763" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="C763" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
       <c r="D763" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E763" t="s">
+        <v>15</v>
       </c>
       <c r="H763" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
       <c r="L763" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="764" spans="1:12">
       <c r="A764">
-        <v>932218</v>
+        <v>932424</v>
       </c>
       <c r="B764" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
       <c r="C764" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="D764" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="H764" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="L764" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="765" spans="1:12">
       <c r="A765">
-        <v>932222</v>
+        <v>932425</v>
       </c>
       <c r="B765" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C765" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="D765" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H765" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="L765" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="766" spans="1:12">
       <c r="A766">
-        <v>932308</v>
+        <v>932427</v>
       </c>
       <c r="B766" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="C766" t="s">
-        <v>2245</v>
+        <v>381</v>
       </c>
       <c r="D766" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H766" t="s">
-        <v>2246</v>
+        <v>2241</v>
       </c>
       <c r="L766" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="767" spans="1:12">
       <c r="A767">
-        <v>932309</v>
+        <v>932429</v>
       </c>
       <c r="B767" t="s">
-        <v>2247</v>
+        <v>2242</v>
       </c>
       <c r="C767" t="s">
-        <v>2248</v>
+        <v>2243</v>
       </c>
       <c r="D767" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H767" t="s">
-        <v>2249</v>
+        <v>2244</v>
       </c>
       <c r="L767" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="768" spans="1:12">
       <c r="A768">
-        <v>932310</v>
+        <v>932430</v>
       </c>
       <c r="B768" t="s">
-        <v>2250</v>
+        <v>2245</v>
       </c>
       <c r="C768" t="s">
-        <v>2251</v>
+        <v>2246</v>
       </c>
       <c r="D768" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H768" t="s">
-        <v>2252</v>
+        <v>2247</v>
       </c>
       <c r="L768" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="769" spans="1:12">
       <c r="A769">
-        <v>932327</v>
+        <v>932431</v>
       </c>
       <c r="B769" t="s">
-        <v>2253</v>
+        <v>2248</v>
       </c>
       <c r="C769" t="s">
-        <v>2254</v>
+        <v>2249</v>
       </c>
       <c r="D769" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H769" t="s">
-        <v>2255</v>
+        <v>2250</v>
       </c>
       <c r="L769" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="770" spans="1:12">
       <c r="A770">
-        <v>932328</v>
+        <v>932432</v>
       </c>
       <c r="B770" t="s">
-        <v>2256</v>
+        <v>2251</v>
       </c>
       <c r="C770" t="s">
-        <v>2257</v>
+        <v>2252</v>
       </c>
       <c r="D770" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H770" t="s">
-        <v>2258</v>
+        <v>2253</v>
       </c>
       <c r="L770" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="771" spans="1:12">
       <c r="A771">
-        <v>932330</v>
+        <v>932433</v>
       </c>
       <c r="B771" t="s">
-        <v>2259</v>
+        <v>2254</v>
       </c>
       <c r="C771" t="s">
-        <v>2260</v>
+        <v>2255</v>
       </c>
       <c r="D771" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H771" t="s">
-        <v>2261</v>
+        <v>2256</v>
       </c>
       <c r="L771" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="772" spans="1:12">
       <c r="A772">
-        <v>932331</v>
+        <v>932434</v>
       </c>
       <c r="B772" t="s">
-        <v>2262</v>
+        <v>2257</v>
       </c>
       <c r="C772" t="s">
-        <v>2263</v>
+        <v>2258</v>
       </c>
       <c r="D772" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H772" t="s">
-        <v>2264</v>
+        <v>2259</v>
       </c>
       <c r="L772" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="773" spans="1:12">
       <c r="A773">
-        <v>932332</v>
+        <v>932435</v>
       </c>
       <c r="B773" t="s">
-        <v>2265</v>
+        <v>2260</v>
       </c>
       <c r="C773" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
       <c r="D773" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H773" t="s">
-        <v>2266</v>
+        <v>2262</v>
       </c>
       <c r="L773" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="774" spans="1:12">
       <c r="A774">
-        <v>932333</v>
+        <v>932436</v>
       </c>
       <c r="B774" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
       <c r="C774" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="D774" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H774" t="s">
-        <v>2268</v>
+        <v>2265</v>
       </c>
       <c r="L774" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="775" spans="1:12">
       <c r="A775">
-        <v>932334</v>
+        <v>932437</v>
       </c>
       <c r="B775" t="s">
-        <v>2269</v>
+        <v>2266</v>
       </c>
       <c r="C775" t="s">
-        <v>2270</v>
+        <v>2267</v>
       </c>
       <c r="D775" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H775" t="s">
-        <v>2271</v>
+        <v>2268</v>
       </c>
       <c r="L775" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="776" spans="1:12">
       <c r="A776">
-        <v>932335</v>
+        <v>932438</v>
       </c>
       <c r="B776" t="s">
-        <v>2272</v>
+        <v>2269</v>
       </c>
       <c r="C776" t="s">
-        <v>2273</v>
+        <v>2270</v>
       </c>
       <c r="D776" t="s">
         <v>14</v>
       </c>
       <c r="E776" t="s">
         <v>15</v>
       </c>
       <c r="H776" t="s">
-        <v>2274</v>
+        <v>2271</v>
       </c>
       <c r="L776" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="777" spans="1:12">
       <c r="A777">
-        <v>932336</v>
+        <v>932439</v>
       </c>
       <c r="B777" t="s">
-        <v>2275</v>
+        <v>2272</v>
       </c>
       <c r="C777" t="s">
         <v>2273</v>
       </c>
       <c r="D777" t="s">
         <v>14</v>
       </c>
       <c r="E777" t="s">
         <v>15</v>
       </c>
       <c r="H777" t="s">
-        <v>2276</v>
+        <v>2274</v>
       </c>
       <c r="L777" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="778" spans="1:12">
       <c r="A778">
-        <v>932337</v>
+        <v>932440</v>
       </c>
       <c r="B778" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D778" t="s">
+        <v>14</v>
+      </c>
+      <c r="E778" t="s">
+        <v>15</v>
+      </c>
+      <c r="H778" t="s">
         <v>2277</v>
-      </c>
-[...10 lines deleted...]
-        <v>2279</v>
       </c>
       <c r="L778" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="779" spans="1:12">
       <c r="A779">
-        <v>932339</v>
+        <v>932441</v>
       </c>
       <c r="B779" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D779" t="s">
+        <v>14</v>
+      </c>
+      <c r="E779" t="s">
+        <v>15</v>
+      </c>
+      <c r="H779" t="s">
         <v>2280</v>
-      </c>
-[...10 lines deleted...]
-        <v>2282</v>
       </c>
       <c r="L779" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="780" spans="1:12">
       <c r="A780">
-        <v>932340</v>
+        <v>932442</v>
       </c>
       <c r="B780" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D780" t="s">
+        <v>20</v>
+      </c>
+      <c r="H780" t="s">
         <v>2283</v>
-      </c>
-[...10 lines deleted...]
-        <v>2285</v>
       </c>
       <c r="L780" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="781" spans="1:12">
       <c r="A781">
-        <v>932341</v>
+        <v>932443</v>
       </c>
       <c r="B781" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D781" t="s">
+        <v>14</v>
+      </c>
+      <c r="E781" t="s">
+        <v>15</v>
+      </c>
+      <c r="H781" t="s">
         <v>2286</v>
-      </c>
-[...10 lines deleted...]
-        <v>2287</v>
       </c>
       <c r="L781" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="782" spans="1:12">
       <c r="A782">
-        <v>932342</v>
+        <v>932444</v>
       </c>
       <c r="B782" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C782" t="s">
         <v>2288</v>
       </c>
-      <c r="C782" t="s">
+      <c r="D782" t="s">
+        <v>20</v>
+      </c>
+      <c r="H782" t="s">
         <v>2289</v>
-      </c>
-[...7 lines deleted...]
-        <v>2290</v>
       </c>
       <c r="L782" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="783" spans="1:12">
       <c r="A783">
-        <v>932343</v>
+        <v>932445</v>
       </c>
       <c r="B783" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C783" t="s">
         <v>2291</v>
       </c>
-      <c r="C783" t="s">
+      <c r="D783" t="s">
+        <v>14</v>
+      </c>
+      <c r="E783" t="s">
+        <v>15</v>
+      </c>
+      <c r="H783" t="s">
         <v>2292</v>
-      </c>
-[...7 lines deleted...]
-        <v>2293</v>
       </c>
       <c r="L783" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="784" spans="1:12">
       <c r="A784">
-        <v>932344</v>
+        <v>932446</v>
       </c>
       <c r="B784" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C784" t="s">
         <v>2294</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289</v>
       </c>
       <c r="D784" t="s">
         <v>14</v>
       </c>
       <c r="E784" t="s">
         <v>15</v>
       </c>
       <c r="H784" t="s">
         <v>2295</v>
       </c>
       <c r="L784" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="785" spans="1:12">
       <c r="A785">
-        <v>932345</v>
+        <v>932447</v>
       </c>
       <c r="B785" t="s">
         <v>2296</v>
       </c>
       <c r="C785" t="s">
-        <v>2284</v>
+        <v>2297</v>
       </c>
       <c r="D785" t="s">
         <v>14</v>
       </c>
       <c r="E785" t="s">
         <v>15</v>
       </c>
       <c r="H785" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="L785" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="786" spans="1:12">
       <c r="A786">
-        <v>932353</v>
+        <v>932450</v>
       </c>
       <c r="B786" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="C786" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="D786" t="s">
         <v>14</v>
       </c>
       <c r="E786" t="s">
         <v>15</v>
       </c>
       <c r="H786" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="L786" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="787" spans="1:12">
       <c r="A787">
-        <v>932354</v>
+        <v>932451</v>
       </c>
       <c r="B787" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="C787" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="D787" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E787" t="s">
+        <v>15</v>
       </c>
       <c r="H787" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="L787" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="788" spans="1:12">
       <c r="A788">
-        <v>932364</v>
+        <v>932453</v>
       </c>
       <c r="B788" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="C788" t="s">
-        <v>2305</v>
+        <v>2291</v>
       </c>
       <c r="D788" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H788" t="s">
         <v>2306</v>
       </c>
       <c r="L788" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="789" spans="1:12">
       <c r="A789">
-        <v>932365</v>
+        <v>932454</v>
       </c>
       <c r="B789" t="s">
         <v>2307</v>
       </c>
       <c r="C789" t="s">
         <v>2308</v>
       </c>
       <c r="D789" t="s">
         <v>14</v>
       </c>
       <c r="E789" t="s">
         <v>15</v>
       </c>
       <c r="H789" t="s">
         <v>2309</v>
       </c>
       <c r="L789" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="790" spans="1:12">
       <c r="A790">
-        <v>932370</v>
+        <v>932457</v>
       </c>
       <c r="B790" t="s">
         <v>2310</v>
       </c>
       <c r="C790" t="s">
         <v>2311</v>
       </c>
       <c r="D790" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="H790" t="s">
         <v>2312</v>
       </c>
       <c r="L790" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="791" spans="1:12">
       <c r="A791">
-        <v>932372</v>
+        <v>932460</v>
       </c>
       <c r="B791" t="s">
         <v>2313</v>
       </c>
       <c r="C791" t="s">
         <v>2314</v>
       </c>
       <c r="D791" t="s">
         <v>14</v>
       </c>
       <c r="E791" t="s">
         <v>15</v>
       </c>
       <c r="H791" t="s">
         <v>2315</v>
       </c>
       <c r="L791" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="792" spans="1:12">
       <c r="A792">
-        <v>932373</v>
+        <v>932464</v>
       </c>
       <c r="B792" t="s">
         <v>2316</v>
       </c>
       <c r="C792" t="s">
         <v>2317</v>
       </c>
       <c r="D792" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H792" t="s">
         <v>2318</v>
       </c>
       <c r="L792" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="793" spans="1:12">
       <c r="A793">
-        <v>932375</v>
+        <v>932466</v>
       </c>
       <c r="B793" t="s">
         <v>2319</v>
       </c>
       <c r="C793" t="s">
         <v>2320</v>
       </c>
       <c r="D793" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E793" t="s">
+        <v>15</v>
       </c>
       <c r="H793" t="s">
         <v>2321</v>
       </c>
       <c r="L793" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="794" spans="1:12">
       <c r="A794">
-        <v>932377</v>
+        <v>932469</v>
       </c>
       <c r="B794" t="s">
         <v>2322</v>
       </c>
       <c r="C794" t="s">
-        <v>1610</v>
+        <v>2317</v>
       </c>
       <c r="D794" t="s">
         <v>14</v>
       </c>
       <c r="E794" t="s">
         <v>15</v>
       </c>
       <c r="H794" t="s">
         <v>2323</v>
       </c>
       <c r="L794" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="795" spans="1:12">
       <c r="A795">
-        <v>932382</v>
+        <v>932470</v>
       </c>
       <c r="B795" t="s">
         <v>2324</v>
       </c>
       <c r="C795" t="s">
         <v>2325</v>
       </c>
       <c r="D795" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E795" t="s">
+        <v>312</v>
       </c>
       <c r="H795" t="s">
         <v>2326</v>
       </c>
       <c r="L795" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="796" spans="1:12">
       <c r="A796">
-        <v>932383</v>
+        <v>932473</v>
       </c>
       <c r="B796" t="s">
         <v>2327</v>
       </c>
       <c r="C796" t="s">
         <v>2328</v>
       </c>
       <c r="D796" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E796" t="s">
+        <v>15</v>
       </c>
       <c r="H796" t="s">
         <v>2329</v>
       </c>
       <c r="L796" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="797" spans="1:12">
       <c r="A797">
-        <v>932385</v>
+        <v>932477</v>
       </c>
       <c r="B797" t="s">
         <v>2330</v>
       </c>
       <c r="C797" t="s">
         <v>2331</v>
       </c>
       <c r="D797" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="H797" t="s">
         <v>2332</v>
       </c>
       <c r="L797" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="798" spans="1:12">
       <c r="A798">
-        <v>932386</v>
+        <v>932478</v>
       </c>
       <c r="B798" t="s">
         <v>2333</v>
       </c>
       <c r="C798" t="s">
         <v>2334</v>
       </c>
       <c r="D798" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E798" t="s">
-        <v>15</v>
+        <v>2335</v>
       </c>
       <c r="H798" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="L798" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="799" spans="1:12">
       <c r="A799">
-        <v>932387</v>
+        <v>932480</v>
       </c>
       <c r="B799" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="C799" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="D799" t="s">
         <v>14</v>
       </c>
       <c r="E799" t="s">
         <v>15</v>
       </c>
       <c r="H799" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="L799" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="800" spans="1:12">
       <c r="A800">
-        <v>932390</v>
+        <v>932486</v>
       </c>
       <c r="B800" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="C800" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="D800" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E800" t="s">
+        <v>15</v>
       </c>
       <c r="H800" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="L800" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="801" spans="1:12">
       <c r="A801">
-        <v>932392</v>
+        <v>932489</v>
       </c>
       <c r="B801" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="C801" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="D801" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E801" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H801" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="L801" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="802" spans="1:12">
       <c r="A802">
-        <v>932393</v>
+        <v>932490</v>
       </c>
       <c r="B802" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="C802" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="D802" t="s">
         <v>14</v>
       </c>
       <c r="E802" t="s">
         <v>15</v>
       </c>
       <c r="H802" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="L802" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="803" spans="1:12">
       <c r="A803">
-        <v>932394</v>
+        <v>932493</v>
       </c>
       <c r="B803" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="C803" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="D803" t="s">
         <v>14</v>
       </c>
       <c r="E803" t="s">
         <v>15</v>
       </c>
       <c r="H803" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="L803" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="804" spans="1:12">
       <c r="A804">
-        <v>932395</v>
+        <v>932494</v>
       </c>
       <c r="B804" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="C804" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="D804" t="s">
         <v>14</v>
       </c>
       <c r="E804" t="s">
         <v>15</v>
       </c>
       <c r="H804" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="L804" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="805" spans="1:12">
       <c r="A805">
-        <v>932396</v>
+        <v>932495</v>
       </c>
       <c r="B805" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="C805" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="D805" t="s">
         <v>14</v>
       </c>
       <c r="E805" t="s">
         <v>15</v>
       </c>
       <c r="H805" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="L805" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="806" spans="1:12">
       <c r="A806">
-        <v>932397</v>
+        <v>932496</v>
       </c>
       <c r="B806" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="C806" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="D806" t="s">
         <v>14</v>
       </c>
       <c r="E806" t="s">
         <v>15</v>
       </c>
       <c r="H806" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
       <c r="L806" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="807" spans="1:12">
       <c r="A807">
-        <v>932398</v>
+        <v>932497</v>
       </c>
       <c r="B807" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="C807" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="D807" t="s">
         <v>14</v>
       </c>
       <c r="E807" t="s">
         <v>15</v>
       </c>
       <c r="H807" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="L807" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="808" spans="1:12">
       <c r="A808">
-        <v>932400</v>
+        <v>932499</v>
       </c>
       <c r="B808" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="C808" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="D808" t="s">
         <v>14</v>
       </c>
       <c r="E808" t="s">
         <v>15</v>
       </c>
       <c r="H808" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="L808" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="809" spans="1:12">
       <c r="A809">
-        <v>932402</v>
+        <v>932501</v>
       </c>
       <c r="B809" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="C809" t="s">
-        <v>2334</v>
+        <v>2368</v>
       </c>
       <c r="D809" t="s">
         <v>14</v>
       </c>
       <c r="E809" t="s">
         <v>15</v>
       </c>
       <c r="H809" t="s">
-        <v>2366</v>
+        <v>2369</v>
       </c>
       <c r="L809" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="810" spans="1:12">
       <c r="A810">
-        <v>932408</v>
+        <v>932502</v>
       </c>
       <c r="B810" t="s">
-        <v>2367</v>
+        <v>2370</v>
       </c>
       <c r="C810" t="s">
-        <v>2368</v>
+        <v>2350</v>
       </c>
       <c r="D810" t="s">
         <v>14</v>
       </c>
       <c r="E810" t="s">
         <v>15</v>
       </c>
       <c r="H810" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="L810" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="811" spans="1:12">
       <c r="A811">
-        <v>932410</v>
+        <v>932507</v>
       </c>
       <c r="B811" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="C811" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="D811" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E811" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H811" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="L811" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="812" spans="1:12">
       <c r="A812">
-        <v>932411</v>
+        <v>932508</v>
       </c>
       <c r="B812" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="C812" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="D812" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E812" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H812" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="L812" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="813" spans="1:12">
       <c r="A813">
-        <v>932413</v>
+        <v>932511</v>
       </c>
       <c r="B813" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C813" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="D813" t="s">
         <v>14</v>
       </c>
       <c r="E813" t="s">
         <v>15</v>
       </c>
       <c r="H813" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="L813" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="814" spans="1:12">
       <c r="A814">
-        <v>932414</v>
+        <v>932514</v>
       </c>
       <c r="B814" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="C814" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="D814" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E814" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H814" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="L814" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="815" spans="1:12">
       <c r="A815">
-        <v>932415</v>
+        <v>932515</v>
       </c>
       <c r="B815" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="C815" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="D815" t="s">
         <v>14</v>
       </c>
       <c r="E815" t="s">
         <v>15</v>
       </c>
       <c r="H815" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="L815" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="816" spans="1:12">
       <c r="A816">
-        <v>932416</v>
+        <v>932516</v>
       </c>
       <c r="B816" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="C816" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="D816" t="s">
         <v>14</v>
       </c>
       <c r="E816" t="s">
         <v>15</v>
       </c>
       <c r="H816" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="L816" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="817" spans="1:12">
       <c r="A817">
-        <v>932417</v>
+        <v>932529</v>
       </c>
       <c r="B817" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="C817" t="s">
-        <v>2368</v>
+        <v>2391</v>
       </c>
       <c r="D817" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E817" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H817" t="s">
-        <v>2389</v>
+        <v>2392</v>
       </c>
       <c r="L817" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="818" spans="1:12">
       <c r="A818">
-        <v>932418</v>
+        <v>932531</v>
       </c>
       <c r="B818" t="s">
-        <v>2390</v>
+        <v>2393</v>
       </c>
       <c r="C818" t="s">
-        <v>2391</v>
+        <v>2394</v>
       </c>
       <c r="D818" t="s">
         <v>14</v>
       </c>
       <c r="E818" t="s">
         <v>15</v>
       </c>
       <c r="H818" t="s">
-        <v>2392</v>
+        <v>2395</v>
       </c>
       <c r="L818" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="819" spans="1:12">
       <c r="A819">
-        <v>932419</v>
+        <v>932532</v>
       </c>
       <c r="B819" t="s">
-        <v>2393</v>
+        <v>2396</v>
       </c>
       <c r="C819" t="s">
         <v>2394</v>
       </c>
       <c r="D819" t="s">
         <v>14</v>
       </c>
       <c r="E819" t="s">
         <v>15</v>
       </c>
       <c r="H819" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="L819" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="820" spans="1:12">
       <c r="A820">
-        <v>932420</v>
+        <v>932534</v>
       </c>
       <c r="B820" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="C820" t="s">
-        <v>2397</v>
+        <v>1467</v>
       </c>
       <c r="D820" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H820" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="L820" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="821" spans="1:12">
       <c r="A821">
-        <v>932421</v>
+        <v>932535</v>
       </c>
       <c r="B821" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C821" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="D821" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E821" t="s">
+        <v>15</v>
       </c>
       <c r="H821" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="L821" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="822" spans="1:12">
       <c r="A822">
-        <v>932422</v>
+        <v>932536</v>
       </c>
       <c r="B822" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="C822" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="D822" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E822" t="s">
+        <v>15</v>
       </c>
       <c r="H822" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="L822" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="823" spans="1:12">
       <c r="A823">
-        <v>932423</v>
+        <v>932539</v>
       </c>
       <c r="B823" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="C823" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="D823" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H823" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="L823" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="824" spans="1:12">
       <c r="A824">
-        <v>932424</v>
+        <v>932540</v>
       </c>
       <c r="B824" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="C824" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="D824" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E824" t="s">
+        <v>15</v>
       </c>
       <c r="H824" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="L824" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="825" spans="1:12">
       <c r="A825">
-        <v>932425</v>
+        <v>932542</v>
       </c>
       <c r="B825" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="C825" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="D825" t="s">
         <v>20</v>
       </c>
       <c r="H825" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="L825" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="826" spans="1:12">
       <c r="A826">
-        <v>932427</v>
+        <v>932544</v>
       </c>
       <c r="B826" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="C826" t="s">
-        <v>381</v>
+        <v>2416</v>
       </c>
       <c r="D826" t="s">
         <v>20</v>
       </c>
       <c r="H826" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="L826" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="827" spans="1:12">
       <c r="A827">
-        <v>932429</v>
+        <v>932545</v>
       </c>
       <c r="B827" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="C827" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="D827" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E827" t="s">
+        <v>15</v>
       </c>
       <c r="H827" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="L827" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="828" spans="1:12">
       <c r="A828">
-        <v>932430</v>
+        <v>932548</v>
       </c>
       <c r="B828" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="C828" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="D828" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E828" t="s">
+        <v>15</v>
       </c>
       <c r="H828" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="L828" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="829" spans="1:12">
       <c r="A829">
-        <v>932431</v>
+        <v>932549</v>
       </c>
       <c r="B829" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="C829" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="D829" t="s">
-        <v>20</v>
+        <v>73</v>
       </c>
       <c r="H829" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="L829" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="830" spans="1:12">
       <c r="A830">
-        <v>932432</v>
+        <v>932550</v>
       </c>
       <c r="B830" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="C830" t="s">
-        <v>2426</v>
+        <v>2422</v>
       </c>
       <c r="D830" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E830" t="s">
+        <v>15</v>
       </c>
       <c r="H830" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="L830" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="831" spans="1:12">
       <c r="A831">
-        <v>932433</v>
+        <v>932551</v>
       </c>
       <c r="B831" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="C831" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="D831" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E831" t="s">
+        <v>15</v>
       </c>
       <c r="H831" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="L831" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="832" spans="1:12">
       <c r="A832">
-        <v>932434</v>
+        <v>932552</v>
       </c>
       <c r="B832" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="C832" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="D832" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E832" t="s">
+        <v>15</v>
       </c>
       <c r="H832" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="L832" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="833" spans="1:12">
       <c r="A833">
-        <v>932435</v>
+        <v>932553</v>
       </c>
       <c r="B833" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="C833" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="D833" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E833" t="s">
+        <v>15</v>
       </c>
       <c r="H833" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="L833" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="834" spans="1:12">
       <c r="A834">
-        <v>932436</v>
+        <v>932555</v>
       </c>
       <c r="B834" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="C834" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="D834" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E834" t="s">
+        <v>15</v>
       </c>
       <c r="H834" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="L834" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="835" spans="1:12">
       <c r="A835">
-        <v>932437</v>
+        <v>932556</v>
       </c>
       <c r="B835" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C835" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="D835" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E835" t="s">
+        <v>15</v>
       </c>
       <c r="H835" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="L835" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="836" spans="1:12">
       <c r="A836">
-        <v>932438</v>
+        <v>932557</v>
       </c>
       <c r="B836" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="C836" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="D836" t="s">
         <v>14</v>
       </c>
       <c r="E836" t="s">
         <v>15</v>
       </c>
       <c r="H836" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="L836" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="837" spans="1:12">
       <c r="A837">
-        <v>932439</v>
+        <v>932562</v>
       </c>
       <c r="B837" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="C837" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="D837" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H837" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="L837" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="838" spans="1:12">
       <c r="A838">
-        <v>932440</v>
+        <v>932565</v>
       </c>
       <c r="B838" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="C838" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="D838" t="s">
         <v>14</v>
       </c>
       <c r="E838" t="s">
         <v>15</v>
       </c>
       <c r="H838" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="L838" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="839" spans="1:12">
       <c r="A839">
-        <v>932441</v>
+        <v>932572</v>
       </c>
       <c r="B839" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="C839" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="D839" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E839" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H839" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="L839" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="840" spans="1:12">
       <c r="A840">
-        <v>932442</v>
+        <v>932579</v>
       </c>
       <c r="B840" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="C840" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="D840" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E840" t="s">
+        <v>15</v>
       </c>
       <c r="H840" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="L840" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="841" spans="1:12">
       <c r="A841">
-        <v>932443</v>
+        <v>932585</v>
       </c>
       <c r="B841" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="C841" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="D841" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E841" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H841" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="L841" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="842" spans="1:12">
       <c r="A842">
-        <v>932444</v>
+        <v>932591</v>
       </c>
       <c r="B842" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="C842" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="D842" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E842" t="s">
+        <v>15</v>
       </c>
       <c r="H842" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="L842" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="843" spans="1:12">
       <c r="A843">
-        <v>932445</v>
+        <v>932592</v>
       </c>
       <c r="B843" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="C843" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="D843" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E843" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H843" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="L843" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="844" spans="1:12">
       <c r="A844">
-        <v>932446</v>
+        <v>932596</v>
       </c>
       <c r="B844" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="C844" t="s">
-        <v>2468</v>
+        <v>1329</v>
       </c>
       <c r="D844" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E844" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H844" t="s">
         <v>2469</v>
       </c>
       <c r="L844" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="845" spans="1:12">
       <c r="A845">
-        <v>932447</v>
+        <v>932597</v>
       </c>
       <c r="B845" t="s">
         <v>2470</v>
       </c>
       <c r="C845" t="s">
         <v>2471</v>
       </c>
       <c r="D845" t="s">
         <v>14</v>
       </c>
       <c r="E845" t="s">
         <v>15</v>
       </c>
       <c r="H845" t="s">
         <v>2472</v>
       </c>
       <c r="L845" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="846" spans="1:12">
       <c r="A846">
-        <v>932450</v>
+        <v>932602</v>
       </c>
       <c r="B846" t="s">
         <v>2473</v>
       </c>
       <c r="C846" t="s">
         <v>2474</v>
       </c>
       <c r="D846" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H846" t="s">
         <v>2475</v>
       </c>
       <c r="L846" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="847" spans="1:12">
       <c r="A847">
-        <v>932451</v>
+        <v>932611</v>
       </c>
       <c r="B847" t="s">
         <v>2476</v>
       </c>
       <c r="C847" t="s">
         <v>2477</v>
       </c>
       <c r="D847" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E847" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H847" t="s">
         <v>2478</v>
       </c>
       <c r="L847" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="848" spans="1:12">
       <c r="A848">
-        <v>932453</v>
+        <v>932631</v>
       </c>
       <c r="B848" t="s">
         <v>2479</v>
       </c>
       <c r="C848" t="s">
-        <v>2465</v>
+        <v>1390</v>
       </c>
       <c r="D848" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E848" t="s">
+        <v>39</v>
       </c>
       <c r="H848" t="s">
         <v>2480</v>
       </c>
       <c r="L848" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="849" spans="1:12">
       <c r="A849">
-        <v>932454</v>
+        <v>932633</v>
       </c>
       <c r="B849" t="s">
         <v>2481</v>
       </c>
       <c r="C849" t="s">
         <v>2482</v>
       </c>
       <c r="D849" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E849" t="s">
-        <v>15</v>
+        <v>2335</v>
       </c>
       <c r="H849" t="s">
         <v>2483</v>
       </c>
       <c r="L849" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="850" spans="1:12">
       <c r="A850">
-        <v>932457</v>
+        <v>932634</v>
       </c>
       <c r="B850" t="s">
         <v>2484</v>
       </c>
       <c r="C850" t="s">
         <v>2485</v>
       </c>
       <c r="D850" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E850" t="s">
+        <v>39</v>
       </c>
       <c r="H850" t="s">
         <v>2486</v>
       </c>
       <c r="L850" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="851" spans="1:12">
       <c r="A851">
-        <v>932460</v>
+        <v>932636</v>
       </c>
       <c r="B851" t="s">
         <v>2487</v>
       </c>
       <c r="C851" t="s">
         <v>2488</v>
       </c>
       <c r="D851" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E851" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H851" t="s">
         <v>2489</v>
       </c>
       <c r="L851" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="852" spans="1:12">
       <c r="A852">
-        <v>932464</v>
+        <v>932637</v>
       </c>
       <c r="B852" t="s">
         <v>2490</v>
       </c>
       <c r="C852" t="s">
         <v>2491</v>
       </c>
       <c r="D852" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E852" t="s">
+        <v>15</v>
       </c>
       <c r="H852" t="s">
         <v>2492</v>
       </c>
       <c r="L852" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="853" spans="1:12">
       <c r="A853">
-        <v>932466</v>
+        <v>932638</v>
       </c>
       <c r="B853" t="s">
         <v>2493</v>
       </c>
       <c r="C853" t="s">
         <v>2494</v>
       </c>
       <c r="D853" t="s">
         <v>14</v>
       </c>
       <c r="E853" t="s">
         <v>15</v>
       </c>
       <c r="H853" t="s">
         <v>2495</v>
       </c>
       <c r="L853" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="854" spans="1:12">
       <c r="A854">
-        <v>932469</v>
+        <v>932640</v>
       </c>
       <c r="B854" t="s">
         <v>2496</v>
       </c>
       <c r="C854" t="s">
-        <v>2491</v>
+        <v>381</v>
       </c>
       <c r="D854" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E854" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H854" t="s">
         <v>2497</v>
       </c>
       <c r="L854" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="855" spans="1:12">
       <c r="A855">
-        <v>932470</v>
+        <v>932646</v>
       </c>
       <c r="B855" t="s">
         <v>2498</v>
       </c>
       <c r="C855" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D855" t="s">
+        <v>14</v>
+      </c>
+      <c r="E855" t="s">
+        <v>15</v>
+      </c>
+      <c r="H855" t="s">
         <v>2499</v>
-      </c>
-[...7 lines deleted...]
-        <v>2500</v>
       </c>
       <c r="L855" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="856" spans="1:12">
       <c r="A856">
-        <v>932473</v>
+        <v>932647</v>
       </c>
       <c r="B856" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C856" t="s">
         <v>2501</v>
       </c>
-      <c r="C856" t="s">
+      <c r="D856" t="s">
+        <v>30</v>
+      </c>
+      <c r="E856" t="s">
+        <v>39</v>
+      </c>
+      <c r="H856" t="s">
         <v>2502</v>
-      </c>
-[...7 lines deleted...]
-        <v>2503</v>
       </c>
       <c r="L856" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="857" spans="1:12">
       <c r="A857">
-        <v>932477</v>
+        <v>932665</v>
       </c>
       <c r="B857" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C857" t="s">
         <v>2504</v>
       </c>
-      <c r="C857" t="s">
+      <c r="D857" t="s">
+        <v>14</v>
+      </c>
+      <c r="E857" t="s">
+        <v>15</v>
+      </c>
+      <c r="H857" t="s">
         <v>2505</v>
-      </c>
-[...4 lines deleted...]
-        <v>2506</v>
       </c>
       <c r="L857" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="858" spans="1:12">
       <c r="A858">
-        <v>932478</v>
+        <v>932667</v>
       </c>
       <c r="B858" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D858" t="s">
+        <v>14</v>
+      </c>
+      <c r="E858" t="s">
+        <v>15</v>
+      </c>
+      <c r="H858" t="s">
         <v>2507</v>
-      </c>
-[...10 lines deleted...]
-        <v>2510</v>
       </c>
       <c r="L858" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="859" spans="1:12">
       <c r="A859">
-        <v>932480</v>
+        <v>932668</v>
       </c>
       <c r="B859" t="s">
-        <v>2511</v>
+        <v>2508</v>
       </c>
       <c r="C859" t="s">
-        <v>2512</v>
+        <v>2509</v>
       </c>
       <c r="D859" t="s">
         <v>14</v>
       </c>
       <c r="E859" t="s">
         <v>15</v>
       </c>
       <c r="H859" t="s">
-        <v>2513</v>
+        <v>2510</v>
       </c>
       <c r="L859" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="860" spans="1:12">
       <c r="A860">
-        <v>932486</v>
+        <v>932669</v>
       </c>
       <c r="B860" t="s">
-        <v>2514</v>
+        <v>2511</v>
       </c>
       <c r="C860" t="s">
-        <v>2515</v>
+        <v>2509</v>
       </c>
       <c r="D860" t="s">
         <v>14</v>
       </c>
       <c r="E860" t="s">
         <v>15</v>
       </c>
       <c r="H860" t="s">
-        <v>2516</v>
+        <v>2512</v>
       </c>
       <c r="L860" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="861" spans="1:12">
       <c r="A861">
-        <v>932489</v>
+        <v>932670</v>
       </c>
       <c r="B861" t="s">
-        <v>2517</v>
+        <v>2513</v>
       </c>
       <c r="C861" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="D861" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E861" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H861" t="s">
-        <v>2519</v>
+        <v>2515</v>
       </c>
       <c r="L861" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="862" spans="1:12">
       <c r="A862">
-        <v>932490</v>
+        <v>932671</v>
       </c>
       <c r="B862" t="s">
-        <v>2520</v>
+        <v>2516</v>
       </c>
       <c r="C862" t="s">
-        <v>2521</v>
+        <v>2517</v>
       </c>
       <c r="D862" t="s">
         <v>14</v>
       </c>
       <c r="E862" t="s">
         <v>15</v>
       </c>
       <c r="H862" t="s">
-        <v>2522</v>
+        <v>2518</v>
       </c>
       <c r="L862" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="863" spans="1:12">
       <c r="A863">
-        <v>932493</v>
+        <v>932672</v>
       </c>
       <c r="B863" t="s">
-        <v>2523</v>
+        <v>2519</v>
       </c>
       <c r="C863" t="s">
-        <v>2524</v>
+        <v>2520</v>
       </c>
       <c r="D863" t="s">
         <v>14</v>
       </c>
       <c r="E863" t="s">
         <v>15</v>
       </c>
       <c r="H863" t="s">
-        <v>2525</v>
+        <v>2521</v>
       </c>
       <c r="L863" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="864" spans="1:12">
       <c r="A864">
-        <v>932494</v>
+        <v>932673</v>
       </c>
       <c r="B864" t="s">
-        <v>2526</v>
+        <v>2522</v>
       </c>
       <c r="C864" t="s">
-        <v>2527</v>
+        <v>2517</v>
       </c>
       <c r="D864" t="s">
         <v>14</v>
       </c>
       <c r="E864" t="s">
         <v>15</v>
       </c>
       <c r="H864" t="s">
-        <v>2528</v>
+        <v>2523</v>
       </c>
       <c r="L864" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="865" spans="1:12">
       <c r="A865">
-        <v>932495</v>
+        <v>932674</v>
       </c>
       <c r="B865" t="s">
-        <v>2529</v>
+        <v>2524</v>
       </c>
       <c r="C865" t="s">
-        <v>2530</v>
+        <v>2525</v>
       </c>
       <c r="D865" t="s">
         <v>14</v>
       </c>
       <c r="E865" t="s">
         <v>15</v>
       </c>
       <c r="H865" t="s">
-        <v>2531</v>
+        <v>2526</v>
       </c>
       <c r="L865" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="866" spans="1:12">
       <c r="A866">
-        <v>932496</v>
+        <v>932675</v>
       </c>
       <c r="B866" t="s">
-        <v>2532</v>
+        <v>2527</v>
       </c>
       <c r="C866" t="s">
-        <v>2533</v>
+        <v>2528</v>
       </c>
       <c r="D866" t="s">
         <v>14</v>
       </c>
       <c r="E866" t="s">
         <v>15</v>
       </c>
       <c r="H866" t="s">
-        <v>2534</v>
+        <v>2529</v>
       </c>
       <c r="L866" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="867" spans="1:12">
       <c r="A867">
-        <v>932497</v>
+        <v>932676</v>
       </c>
       <c r="B867" t="s">
-        <v>2535</v>
+        <v>2530</v>
       </c>
       <c r="C867" t="s">
-        <v>2536</v>
+        <v>2531</v>
       </c>
       <c r="D867" t="s">
         <v>14</v>
       </c>
       <c r="E867" t="s">
         <v>15</v>
       </c>
       <c r="H867" t="s">
-        <v>2537</v>
+        <v>2532</v>
       </c>
       <c r="L867" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="868" spans="1:12">
       <c r="A868">
-        <v>932499</v>
+        <v>932678</v>
       </c>
       <c r="B868" t="s">
-        <v>2538</v>
+        <v>2533</v>
       </c>
       <c r="C868" t="s">
-        <v>2539</v>
+        <v>2534</v>
       </c>
       <c r="D868" t="s">
         <v>14</v>
       </c>
       <c r="E868" t="s">
         <v>15</v>
       </c>
       <c r="H868" t="s">
-        <v>2540</v>
+        <v>2535</v>
       </c>
       <c r="L868" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="869" spans="1:12">
       <c r="A869">
-        <v>932501</v>
+        <v>932679</v>
       </c>
       <c r="B869" t="s">
-        <v>2541</v>
+        <v>2536</v>
       </c>
       <c r="C869" t="s">
-        <v>2542</v>
+        <v>2537</v>
       </c>
       <c r="D869" t="s">
         <v>14</v>
       </c>
       <c r="E869" t="s">
         <v>15</v>
       </c>
       <c r="H869" t="s">
-        <v>2543</v>
+        <v>2538</v>
       </c>
       <c r="L869" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="870" spans="1:12">
       <c r="A870">
-        <v>932502</v>
+        <v>932680</v>
       </c>
       <c r="B870" t="s">
-        <v>2544</v>
+        <v>2539</v>
       </c>
       <c r="C870" t="s">
-        <v>2524</v>
+        <v>2540</v>
       </c>
       <c r="D870" t="s">
         <v>14</v>
       </c>
       <c r="E870" t="s">
         <v>15</v>
       </c>
       <c r="H870" t="s">
-        <v>2545</v>
+        <v>2541</v>
       </c>
       <c r="L870" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="871" spans="1:12">
       <c r="A871">
-        <v>932507</v>
+        <v>932681</v>
       </c>
       <c r="B871" t="s">
-        <v>2546</v>
+        <v>2542</v>
       </c>
       <c r="C871" t="s">
-        <v>2547</v>
+        <v>2543</v>
       </c>
       <c r="D871" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E871" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H871" t="s">
-        <v>2548</v>
+        <v>2544</v>
       </c>
       <c r="L871" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="872" spans="1:12">
       <c r="A872">
-        <v>932508</v>
+        <v>932682</v>
       </c>
       <c r="B872" t="s">
-        <v>2549</v>
+        <v>2545</v>
       </c>
       <c r="C872" t="s">
-        <v>2550</v>
+        <v>2546</v>
       </c>
       <c r="D872" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E872" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H872" t="s">
-        <v>2551</v>
+        <v>2547</v>
       </c>
       <c r="L872" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="873" spans="1:12">
       <c r="A873">
-        <v>932511</v>
+        <v>932683</v>
       </c>
       <c r="B873" t="s">
-        <v>2552</v>
+        <v>2548</v>
       </c>
       <c r="C873" t="s">
-        <v>2553</v>
+        <v>2549</v>
       </c>
       <c r="D873" t="s">
         <v>14</v>
       </c>
       <c r="E873" t="s">
         <v>15</v>
       </c>
       <c r="H873" t="s">
-        <v>2554</v>
+        <v>2550</v>
       </c>
       <c r="L873" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="874" spans="1:12">
       <c r="A874">
-        <v>932514</v>
+        <v>932684</v>
       </c>
       <c r="B874" t="s">
-        <v>2555</v>
+        <v>2551</v>
       </c>
       <c r="C874" t="s">
-        <v>2556</v>
+        <v>2552</v>
       </c>
       <c r="D874" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E874" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H874" t="s">
-        <v>2557</v>
+        <v>2553</v>
       </c>
       <c r="L874" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="875" spans="1:12">
       <c r="A875">
-        <v>932515</v>
+        <v>932685</v>
       </c>
       <c r="B875" t="s">
-        <v>2558</v>
+        <v>2554</v>
       </c>
       <c r="C875" t="s">
-        <v>2559</v>
+        <v>2528</v>
       </c>
       <c r="D875" t="s">
         <v>14</v>
       </c>
       <c r="E875" t="s">
         <v>15</v>
       </c>
       <c r="H875" t="s">
-        <v>2560</v>
+        <v>2555</v>
       </c>
       <c r="L875" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="876" spans="1:12">
       <c r="A876">
-        <v>932516</v>
+        <v>932686</v>
       </c>
       <c r="B876" t="s">
-        <v>2561</v>
+        <v>2556</v>
       </c>
       <c r="C876" t="s">
-        <v>2562</v>
+        <v>2514</v>
       </c>
       <c r="D876" t="s">
         <v>14</v>
       </c>
       <c r="E876" t="s">
         <v>15</v>
       </c>
       <c r="H876" t="s">
-        <v>2563</v>
+        <v>2557</v>
       </c>
       <c r="L876" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="877" spans="1:12">
       <c r="A877">
-        <v>932529</v>
+        <v>932687</v>
       </c>
       <c r="B877" t="s">
-        <v>2564</v>
+        <v>2558</v>
       </c>
       <c r="C877" t="s">
-        <v>2565</v>
+        <v>2559</v>
       </c>
       <c r="D877" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E877" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H877" t="s">
-        <v>2566</v>
+        <v>2560</v>
       </c>
       <c r="L877" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="878" spans="1:12">
       <c r="A878">
-        <v>932531</v>
+        <v>932688</v>
       </c>
       <c r="B878" t="s">
-        <v>2567</v>
+        <v>2561</v>
       </c>
       <c r="C878" t="s">
-        <v>2568</v>
+        <v>2562</v>
       </c>
       <c r="D878" t="s">
         <v>14</v>
       </c>
       <c r="E878" t="s">
         <v>15</v>
       </c>
       <c r="H878" t="s">
-        <v>2569</v>
+        <v>2563</v>
       </c>
       <c r="L878" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="879" spans="1:12">
       <c r="A879">
-        <v>932532</v>
+        <v>932689</v>
       </c>
       <c r="B879" t="s">
-        <v>2570</v>
+        <v>2564</v>
       </c>
       <c r="C879" t="s">
-        <v>2568</v>
+        <v>2565</v>
       </c>
       <c r="D879" t="s">
         <v>14</v>
       </c>
       <c r="E879" t="s">
         <v>15</v>
       </c>
       <c r="H879" t="s">
-        <v>2571</v>
+        <v>2566</v>
       </c>
       <c r="L879" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="880" spans="1:12">
       <c r="A880">
-        <v>932534</v>
+        <v>932690</v>
       </c>
       <c r="B880" t="s">
-        <v>2572</v>
+        <v>2567</v>
       </c>
       <c r="C880" t="s">
-        <v>1643</v>
+        <v>2520</v>
       </c>
       <c r="D880" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E880" t="s">
+        <v>15</v>
       </c>
       <c r="H880" t="s">
-        <v>2573</v>
+        <v>2568</v>
       </c>
       <c r="L880" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="881" spans="1:12">
       <c r="A881">
-        <v>932535</v>
+        <v>932691</v>
       </c>
       <c r="B881" t="s">
-        <v>2574</v>
+        <v>2569</v>
       </c>
       <c r="C881" t="s">
-        <v>2575</v>
+        <v>2570</v>
       </c>
       <c r="D881" t="s">
         <v>14</v>
       </c>
       <c r="E881" t="s">
         <v>15</v>
       </c>
       <c r="H881" t="s">
-        <v>2576</v>
+        <v>2571</v>
       </c>
       <c r="L881" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="882" spans="1:12">
       <c r="A882">
-        <v>932536</v>
+        <v>932692</v>
       </c>
       <c r="B882" t="s">
-        <v>2577</v>
+        <v>2572</v>
       </c>
       <c r="C882" t="s">
-        <v>2578</v>
+        <v>2573</v>
       </c>
       <c r="D882" t="s">
         <v>14</v>
       </c>
       <c r="E882" t="s">
         <v>15</v>
       </c>
       <c r="H882" t="s">
-        <v>2579</v>
+        <v>2574</v>
       </c>
       <c r="L882" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="883" spans="1:12">
       <c r="A883">
-        <v>932539</v>
+        <v>932693</v>
       </c>
       <c r="B883" t="s">
-        <v>2580</v>
+        <v>2575</v>
       </c>
       <c r="C883" t="s">
-        <v>2581</v>
+        <v>2576</v>
       </c>
       <c r="D883" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E883" t="s">
+        <v>15</v>
       </c>
       <c r="H883" t="s">
-        <v>2582</v>
+        <v>2577</v>
       </c>
       <c r="L883" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="884" spans="1:12">
       <c r="A884">
-        <v>932540</v>
+        <v>932694</v>
       </c>
       <c r="B884" t="s">
-        <v>2583</v>
+        <v>2578</v>
       </c>
       <c r="C884" t="s">
-        <v>2584</v>
+        <v>2540</v>
       </c>
       <c r="D884" t="s">
         <v>14</v>
       </c>
       <c r="E884" t="s">
         <v>15</v>
       </c>
       <c r="H884" t="s">
-        <v>2585</v>
+        <v>2579</v>
       </c>
       <c r="L884" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="885" spans="1:12">
       <c r="A885">
-        <v>932542</v>
+        <v>932701</v>
       </c>
       <c r="B885" t="s">
-        <v>2586</v>
+        <v>2580</v>
       </c>
       <c r="C885" t="s">
-        <v>2587</v>
+        <v>2581</v>
       </c>
       <c r="D885" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E885" t="s">
+        <v>15</v>
       </c>
       <c r="H885" t="s">
-        <v>2588</v>
+        <v>2582</v>
       </c>
       <c r="L885" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="886" spans="1:12">
       <c r="A886">
-        <v>932544</v>
+        <v>932707</v>
       </c>
       <c r="B886" t="s">
-        <v>2589</v>
+        <v>2583</v>
       </c>
       <c r="C886" t="s">
-        <v>2590</v>
+        <v>2584</v>
       </c>
       <c r="D886" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E886" t="s">
+        <v>15</v>
       </c>
       <c r="H886" t="s">
-        <v>2591</v>
+        <v>2585</v>
       </c>
       <c r="L886" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="887" spans="1:12">
       <c r="A887">
-        <v>932545</v>
+        <v>932715</v>
       </c>
       <c r="B887" t="s">
-        <v>2592</v>
+        <v>2586</v>
       </c>
       <c r="C887" t="s">
-        <v>2593</v>
+        <v>2587</v>
       </c>
       <c r="D887" t="s">
         <v>14</v>
       </c>
       <c r="E887" t="s">
         <v>15</v>
       </c>
       <c r="H887" t="s">
-        <v>2594</v>
+        <v>2588</v>
       </c>
       <c r="L887" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="888" spans="1:12">
       <c r="A888">
-        <v>932548</v>
+        <v>932716</v>
       </c>
       <c r="B888" t="s">
-        <v>2595</v>
+        <v>2589</v>
       </c>
       <c r="C888" t="s">
-        <v>2596</v>
+        <v>2590</v>
       </c>
       <c r="D888" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H888" t="s">
-        <v>2597</v>
+        <v>2591</v>
       </c>
       <c r="L888" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="889" spans="1:12">
       <c r="A889">
-        <v>932549</v>
+        <v>932717</v>
       </c>
       <c r="B889" t="s">
-        <v>2598</v>
+        <v>2592</v>
       </c>
       <c r="C889" t="s">
-        <v>2599</v>
+        <v>2593</v>
       </c>
       <c r="D889" t="s">
         <v>73</v>
       </c>
       <c r="H889" t="s">
-        <v>2600</v>
+        <v>2594</v>
       </c>
       <c r="L889" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="890" spans="1:12">
       <c r="A890">
-        <v>932550</v>
+        <v>932718</v>
       </c>
       <c r="B890" t="s">
-        <v>2601</v>
+        <v>2595</v>
       </c>
       <c r="C890" t="s">
         <v>2596</v>
       </c>
       <c r="D890" t="s">
         <v>14</v>
       </c>
       <c r="E890" t="s">
         <v>15</v>
       </c>
       <c r="H890" t="s">
-        <v>2602</v>
+        <v>2597</v>
       </c>
       <c r="L890" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="891" spans="1:12">
       <c r="A891">
-        <v>932551</v>
+        <v>932720</v>
       </c>
       <c r="B891" t="s">
-        <v>2603</v>
+        <v>2598</v>
       </c>
       <c r="C891" t="s">
-        <v>2604</v>
+        <v>2599</v>
       </c>
       <c r="D891" t="s">
         <v>14</v>
       </c>
       <c r="E891" t="s">
         <v>15</v>
       </c>
       <c r="H891" t="s">
-        <v>2605</v>
+        <v>2600</v>
       </c>
       <c r="L891" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="892" spans="1:12">
       <c r="A892">
-        <v>932552</v>
+        <v>932721</v>
       </c>
       <c r="B892" t="s">
-        <v>2606</v>
+        <v>2601</v>
       </c>
       <c r="C892" t="s">
-        <v>2607</v>
+        <v>2602</v>
       </c>
       <c r="D892" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H892" t="s">
-        <v>2608</v>
+        <v>2603</v>
       </c>
       <c r="L892" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="893" spans="1:12">
       <c r="A893">
-        <v>932553</v>
+        <v>932722</v>
       </c>
       <c r="B893" t="s">
-        <v>2609</v>
+        <v>2604</v>
       </c>
       <c r="C893" t="s">
-        <v>2610</v>
+        <v>2605</v>
       </c>
       <c r="D893" t="s">
         <v>14</v>
       </c>
       <c r="E893" t="s">
         <v>15</v>
       </c>
       <c r="H893" t="s">
-        <v>2611</v>
+        <v>2606</v>
       </c>
       <c r="L893" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="894" spans="1:12">
       <c r="A894">
-        <v>932555</v>
+        <v>932724</v>
       </c>
       <c r="B894" t="s">
-        <v>2612</v>
+        <v>2607</v>
       </c>
       <c r="C894" t="s">
-        <v>2613</v>
+        <v>2608</v>
       </c>
       <c r="D894" t="s">
         <v>14</v>
       </c>
       <c r="E894" t="s">
         <v>15</v>
       </c>
       <c r="H894" t="s">
-        <v>2614</v>
+        <v>2609</v>
       </c>
       <c r="L894" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="895" spans="1:12">
       <c r="A895">
-        <v>932556</v>
+        <v>932725</v>
       </c>
       <c r="B895" t="s">
-        <v>2615</v>
+        <v>2610</v>
       </c>
       <c r="C895" t="s">
-        <v>2616</v>
+        <v>2611</v>
       </c>
       <c r="D895" t="s">
         <v>14</v>
       </c>
       <c r="E895" t="s">
         <v>15</v>
       </c>
       <c r="H895" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="L895" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="896" spans="1:12">
       <c r="A896">
-        <v>932557</v>
+        <v>932726</v>
       </c>
       <c r="B896" t="s">
-        <v>2618</v>
+        <v>2613</v>
       </c>
       <c r="C896" t="s">
-        <v>2619</v>
+        <v>2614</v>
       </c>
       <c r="D896" t="s">
         <v>14</v>
       </c>
       <c r="E896" t="s">
         <v>15</v>
       </c>
       <c r="H896" t="s">
-        <v>2620</v>
+        <v>2615</v>
       </c>
       <c r="L896" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="897" spans="1:12">
       <c r="A897">
-        <v>932562</v>
+        <v>932727</v>
       </c>
       <c r="B897" t="s">
-        <v>2621</v>
+        <v>2616</v>
       </c>
       <c r="C897" t="s">
-        <v>2622</v>
+        <v>2617</v>
       </c>
       <c r="D897" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E897" t="s">
+        <v>15</v>
       </c>
       <c r="H897" t="s">
-        <v>2623</v>
+        <v>2618</v>
       </c>
       <c r="L897" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="898" spans="1:12">
       <c r="A898">
-        <v>932565</v>
+        <v>932728</v>
       </c>
       <c r="B898" t="s">
-        <v>2624</v>
+        <v>2619</v>
       </c>
       <c r="C898" t="s">
-        <v>2625</v>
+        <v>2620</v>
       </c>
       <c r="D898" t="s">
         <v>14</v>
       </c>
       <c r="E898" t="s">
         <v>15</v>
       </c>
       <c r="H898" t="s">
-        <v>2626</v>
+        <v>2621</v>
       </c>
       <c r="L898" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="899" spans="1:12">
       <c r="A899">
-        <v>932572</v>
+        <v>932729</v>
       </c>
       <c r="B899" t="s">
-        <v>2627</v>
+        <v>2622</v>
       </c>
       <c r="C899" t="s">
-        <v>2628</v>
+        <v>2623</v>
       </c>
       <c r="D899" t="s">
         <v>30</v>
       </c>
       <c r="E899" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H899" t="s">
-        <v>2629</v>
+        <v>2624</v>
       </c>
       <c r="L899" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="900" spans="1:12">
       <c r="A900">
-        <v>932579</v>
+        <v>932730</v>
       </c>
       <c r="B900" t="s">
-        <v>2630</v>
+        <v>2625</v>
       </c>
       <c r="C900" t="s">
-        <v>2631</v>
+        <v>2626</v>
       </c>
       <c r="D900" t="s">
         <v>14</v>
       </c>
       <c r="E900" t="s">
         <v>15</v>
       </c>
       <c r="H900" t="s">
-        <v>2632</v>
+        <v>2627</v>
       </c>
       <c r="L900" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="901" spans="1:12">
       <c r="A901">
-        <v>932585</v>
+        <v>932731</v>
       </c>
       <c r="B901" t="s">
-        <v>2633</v>
+        <v>2628</v>
       </c>
       <c r="C901" t="s">
-        <v>2634</v>
+        <v>2629</v>
       </c>
       <c r="D901" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E901" t="s">
-        <v>636</v>
+        <v>15</v>
       </c>
       <c r="H901" t="s">
-        <v>2635</v>
+        <v>2630</v>
       </c>
       <c r="L901" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="902" spans="1:12">
       <c r="A902">
-        <v>932591</v>
+        <v>932732</v>
       </c>
       <c r="B902" t="s">
-        <v>2636</v>
+        <v>2631</v>
       </c>
       <c r="C902" t="s">
-        <v>2637</v>
+        <v>2632</v>
       </c>
       <c r="D902" t="s">
         <v>14</v>
       </c>
       <c r="E902" t="s">
         <v>15</v>
       </c>
       <c r="H902" t="s">
-        <v>2638</v>
+        <v>2633</v>
       </c>
       <c r="L902" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="903" spans="1:12">
       <c r="A903">
-        <v>932592</v>
+        <v>932733</v>
       </c>
       <c r="B903" t="s">
-        <v>2639</v>
+        <v>2634</v>
       </c>
       <c r="C903" t="s">
-        <v>2640</v>
+        <v>2635</v>
       </c>
       <c r="D903" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>73</v>
       </c>
       <c r="H903" t="s">
-        <v>2641</v>
+        <v>2636</v>
       </c>
       <c r="L903" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="904" spans="1:12">
       <c r="A904">
-        <v>932596</v>
+        <v>932734</v>
       </c>
       <c r="B904" t="s">
-        <v>2642</v>
+        <v>2637</v>
       </c>
       <c r="C904" t="s">
-        <v>1505</v>
+        <v>2638</v>
       </c>
       <c r="D904" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E904" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H904" t="s">
-        <v>2643</v>
+        <v>2639</v>
       </c>
       <c r="L904" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="905" spans="1:12">
       <c r="A905">
-        <v>932597</v>
+        <v>932735</v>
       </c>
       <c r="B905" t="s">
-        <v>2644</v>
+        <v>2640</v>
       </c>
       <c r="C905" t="s">
-        <v>2645</v>
+        <v>2641</v>
       </c>
       <c r="D905" t="s">
         <v>14</v>
       </c>
       <c r="E905" t="s">
         <v>15</v>
       </c>
       <c r="H905" t="s">
-        <v>2646</v>
+        <v>2642</v>
       </c>
       <c r="L905" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="906" spans="1:12">
       <c r="A906">
-        <v>932602</v>
+        <v>932736</v>
       </c>
       <c r="B906" t="s">
-        <v>2647</v>
+        <v>2643</v>
       </c>
       <c r="C906" t="s">
-        <v>2648</v>
+        <v>2644</v>
       </c>
       <c r="D906" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E906" t="s">
+        <v>15</v>
       </c>
       <c r="H906" t="s">
-        <v>2649</v>
+        <v>2645</v>
       </c>
       <c r="L906" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="907" spans="1:12">
       <c r="A907">
-        <v>932611</v>
+        <v>932737</v>
       </c>
       <c r="B907" t="s">
-        <v>2650</v>
+        <v>2646</v>
       </c>
       <c r="C907" t="s">
-        <v>2651</v>
+        <v>2647</v>
       </c>
       <c r="D907" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E907" t="s">
-        <v>312</v>
+        <v>15</v>
       </c>
       <c r="H907" t="s">
-        <v>2652</v>
+        <v>2648</v>
       </c>
       <c r="L907" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="908" spans="1:12">
       <c r="A908">
-        <v>932631</v>
+        <v>932738</v>
       </c>
       <c r="B908" t="s">
-        <v>2653</v>
+        <v>2649</v>
       </c>
       <c r="C908" t="s">
-        <v>1566</v>
+        <v>2650</v>
       </c>
       <c r="D908" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E908" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H908" t="s">
-        <v>2654</v>
+        <v>2651</v>
       </c>
       <c r="L908" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="909" spans="1:12">
       <c r="A909">
-        <v>932633</v>
+        <v>932739</v>
       </c>
       <c r="B909" t="s">
-        <v>2655</v>
+        <v>2652</v>
       </c>
       <c r="C909" t="s">
-        <v>2656</v>
+        <v>2653</v>
       </c>
       <c r="D909" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>2509</v>
+        <v>73</v>
       </c>
       <c r="H909" t="s">
-        <v>2657</v>
+        <v>2654</v>
       </c>
       <c r="L909" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="910" spans="1:12">
       <c r="A910">
-        <v>932634</v>
+        <v>932740</v>
       </c>
       <c r="B910" t="s">
-        <v>2658</v>
+        <v>2655</v>
       </c>
       <c r="C910" t="s">
-        <v>2659</v>
+        <v>2656</v>
       </c>
       <c r="D910" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E910" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H910" t="s">
-        <v>2660</v>
+        <v>2657</v>
       </c>
       <c r="L910" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="911" spans="1:12">
       <c r="A911">
-        <v>932636</v>
+        <v>932741</v>
       </c>
       <c r="B911" t="s">
-        <v>2661</v>
+        <v>2658</v>
       </c>
       <c r="C911" t="s">
-        <v>2662</v>
+        <v>2659</v>
       </c>
       <c r="D911" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E911" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H911" t="s">
-        <v>2663</v>
+        <v>2660</v>
       </c>
       <c r="L911" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="912" spans="1:12">
       <c r="A912">
-        <v>932637</v>
+        <v>932742</v>
       </c>
       <c r="B912" t="s">
-        <v>2664</v>
+        <v>2661</v>
       </c>
       <c r="C912" t="s">
-        <v>2665</v>
+        <v>2662</v>
       </c>
       <c r="D912" t="s">
         <v>14</v>
       </c>
       <c r="E912" t="s">
         <v>15</v>
       </c>
       <c r="H912" t="s">
-        <v>2666</v>
+        <v>2663</v>
       </c>
       <c r="L912" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="913" spans="1:12">
       <c r="A913">
-        <v>932638</v>
+        <v>932743</v>
       </c>
       <c r="B913" t="s">
-        <v>2667</v>
+        <v>2664</v>
       </c>
       <c r="C913" t="s">
-        <v>2668</v>
+        <v>2665</v>
       </c>
       <c r="D913" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H913" t="s">
-        <v>2669</v>
+        <v>2666</v>
       </c>
       <c r="L913" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="914" spans="1:12">
       <c r="A914">
-        <v>932640</v>
+        <v>932744</v>
       </c>
       <c r="B914" t="s">
-        <v>2670</v>
+        <v>2667</v>
       </c>
       <c r="C914" t="s">
-        <v>381</v>
+        <v>2668</v>
       </c>
       <c r="D914" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E914" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H914" t="s">
-        <v>2671</v>
+        <v>2669</v>
       </c>
       <c r="L914" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="915" spans="1:12">
       <c r="A915">
-        <v>932646</v>
+        <v>932745</v>
       </c>
       <c r="B915" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D915" t="s">
+        <v>14</v>
+      </c>
+      <c r="E915" t="s">
+        <v>15</v>
+      </c>
+      <c r="H915" t="s">
         <v>2672</v>
-      </c>
-[...10 lines deleted...]
-        <v>2673</v>
       </c>
       <c r="L915" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="916" spans="1:12">
       <c r="A916">
-        <v>932647</v>
+        <v>932746</v>
       </c>
       <c r="B916" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C916" t="s">
         <v>2674</v>
       </c>
-      <c r="C916" t="s">
+      <c r="D916" t="s">
+        <v>14</v>
+      </c>
+      <c r="E916" t="s">
+        <v>15</v>
+      </c>
+      <c r="H916" t="s">
         <v>2675</v>
-      </c>
-[...7 lines deleted...]
-        <v>2676</v>
       </c>
       <c r="L916" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="917" spans="1:12">
       <c r="A917">
-        <v>932665</v>
+        <v>932747</v>
       </c>
       <c r="B917" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C917" t="s">
         <v>2677</v>
       </c>
-      <c r="C917" t="s">
+      <c r="D917" t="s">
+        <v>14</v>
+      </c>
+      <c r="E917" t="s">
+        <v>15</v>
+      </c>
+      <c r="H917" t="s">
         <v>2678</v>
-      </c>
-[...7 lines deleted...]
-        <v>2679</v>
       </c>
       <c r="L917" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="918" spans="1:12">
       <c r="A918">
-        <v>932667</v>
+        <v>932748</v>
       </c>
       <c r="B918" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C918" t="s">
         <v>2680</v>
       </c>
-      <c r="C918" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D918" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H918" t="s">
         <v>2681</v>
       </c>
       <c r="L918" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="919" spans="1:12">
       <c r="A919">
-        <v>932668</v>
+        <v>932749</v>
       </c>
       <c r="B919" t="s">
         <v>2682</v>
       </c>
       <c r="C919" t="s">
         <v>2683</v>
       </c>
       <c r="D919" t="s">
         <v>14</v>
       </c>
       <c r="E919" t="s">
         <v>15</v>
       </c>
       <c r="H919" t="s">
         <v>2684</v>
       </c>
       <c r="L919" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="920" spans="1:12">
       <c r="A920">
-        <v>932669</v>
+        <v>932750</v>
       </c>
       <c r="B920" t="s">
         <v>2685</v>
       </c>
       <c r="C920" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="D920" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H920" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="L920" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="921" spans="1:12">
       <c r="A921">
-        <v>932670</v>
+        <v>932751</v>
       </c>
       <c r="B921" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="C921" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="D921" t="s">
         <v>14</v>
       </c>
       <c r="E921" t="s">
         <v>15</v>
       </c>
       <c r="H921" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="L921" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="922" spans="1:12">
       <c r="A922">
-        <v>932671</v>
+        <v>932752</v>
       </c>
       <c r="B922" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="C922" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="D922" t="s">
         <v>14</v>
       </c>
       <c r="E922" t="s">
         <v>15</v>
       </c>
       <c r="H922" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="L922" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="923" spans="1:12">
       <c r="A923">
-        <v>932672</v>
+        <v>932753</v>
       </c>
       <c r="B923" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="C923" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="D923" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H923" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="L923" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="924" spans="1:12">
       <c r="A924">
-        <v>932673</v>
+        <v>932754</v>
       </c>
       <c r="B924" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="C924" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
       <c r="D924" t="s">
         <v>14</v>
       </c>
       <c r="E924" t="s">
         <v>15</v>
       </c>
       <c r="H924" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
       <c r="L924" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="925" spans="1:12">
       <c r="A925">
-        <v>932674</v>
+        <v>932755</v>
       </c>
       <c r="B925" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="C925" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="D925" t="s">
         <v>14</v>
       </c>
       <c r="E925" t="s">
         <v>15</v>
       </c>
       <c r="H925" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="L925" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="926" spans="1:12">
       <c r="A926">
-        <v>932675</v>
+        <v>932756</v>
       </c>
       <c r="B926" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="C926" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="D926" t="s">
         <v>14</v>
       </c>
       <c r="E926" t="s">
         <v>15</v>
       </c>
       <c r="H926" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="L926" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="927" spans="1:12">
       <c r="A927">
-        <v>932676</v>
+        <v>932757</v>
       </c>
       <c r="B927" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="C927" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
       <c r="D927" t="s">
         <v>14</v>
       </c>
       <c r="E927" t="s">
         <v>15</v>
       </c>
       <c r="H927" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="L927" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="928" spans="1:12">
       <c r="A928">
-        <v>932678</v>
+        <v>932758</v>
       </c>
       <c r="B928" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="C928" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="D928" t="s">
         <v>14</v>
       </c>
       <c r="E928" t="s">
         <v>15</v>
       </c>
       <c r="H928" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="L928" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="929" spans="1:12">
       <c r="A929">
-        <v>932679</v>
+        <v>932759</v>
       </c>
       <c r="B929" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="C929" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="D929" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E929" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H929" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="L929" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="930" spans="1:12">
       <c r="A930">
-        <v>932680</v>
+        <v>932760</v>
       </c>
       <c r="B930" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
       <c r="C930" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="D930" t="s">
         <v>14</v>
       </c>
       <c r="E930" t="s">
         <v>15</v>
       </c>
       <c r="H930" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="L930" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="931" spans="1:12">
       <c r="A931">
-        <v>932681</v>
+        <v>932761</v>
       </c>
       <c r="B931" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="C931" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="D931" t="s">
         <v>14</v>
       </c>
       <c r="E931" t="s">
         <v>15</v>
       </c>
       <c r="H931" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="L931" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="932" spans="1:12">
       <c r="A932">
-        <v>932682</v>
+        <v>932762</v>
       </c>
       <c r="B932" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="C932" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="D932" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H932" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
       <c r="L932" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="933" spans="1:12">
       <c r="A933">
-        <v>932683</v>
+        <v>932763</v>
       </c>
       <c r="B933" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="C933" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="D933" t="s">
         <v>14</v>
       </c>
       <c r="E933" t="s">
         <v>15</v>
       </c>
       <c r="H933" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="L933" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="934" spans="1:12">
       <c r="A934">
-        <v>932684</v>
+        <v>932764</v>
       </c>
       <c r="B934" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="C934" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="D934" t="s">
         <v>14</v>
       </c>
       <c r="E934" t="s">
         <v>15</v>
       </c>
       <c r="H934" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="L934" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="935" spans="1:12">
       <c r="A935">
-        <v>932685</v>
+        <v>932767</v>
       </c>
       <c r="B935" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="C935" t="s">
-        <v>2702</v>
+        <v>2731</v>
       </c>
       <c r="D935" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E935" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H935" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="L935" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="936" spans="1:12">
       <c r="A936">
-        <v>932686</v>
+        <v>932770</v>
       </c>
       <c r="B936" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="C936" t="s">
-        <v>2688</v>
+        <v>2734</v>
       </c>
       <c r="D936" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E936" t="s">
-        <v>15</v>
+        <v>1148</v>
       </c>
       <c r="H936" t="s">
-        <v>2731</v>
+        <v>2735</v>
       </c>
       <c r="L936" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="937" spans="1:12">
       <c r="A937">
-        <v>932687</v>
+        <v>932772</v>
       </c>
       <c r="B937" t="s">
-        <v>2732</v>
+        <v>2736</v>
       </c>
       <c r="C937" t="s">
-        <v>2733</v>
+        <v>2737</v>
       </c>
       <c r="D937" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E937" t="s">
-        <v>15</v>
+        <v>1148</v>
       </c>
       <c r="H937" t="s">
-        <v>2734</v>
+        <v>2738</v>
       </c>
       <c r="L937" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="938" spans="1:12">
       <c r="A938">
-        <v>932688</v>
+        <v>932777</v>
       </c>
       <c r="B938" t="s">
-        <v>2735</v>
+        <v>2739</v>
       </c>
       <c r="C938" t="s">
-        <v>2736</v>
+        <v>2740</v>
       </c>
       <c r="D938" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E938" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H938" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
       <c r="L938" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="939" spans="1:12">
       <c r="A939">
-        <v>932689</v>
+        <v>932787</v>
       </c>
       <c r="B939" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="C939" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
       <c r="D939" t="s">
         <v>14</v>
       </c>
       <c r="E939" t="s">
         <v>15</v>
       </c>
       <c r="H939" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="L939" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="940" spans="1:12">
       <c r="A940">
-        <v>932690</v>
+        <v>932794</v>
       </c>
       <c r="B940" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="C940" t="s">
-        <v>2694</v>
+        <v>2746</v>
       </c>
       <c r="D940" t="s">
         <v>14</v>
       </c>
       <c r="E940" t="s">
         <v>15</v>
       </c>
       <c r="H940" t="s">
-        <v>2742</v>
+        <v>2747</v>
       </c>
       <c r="L940" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="941" spans="1:12">
       <c r="A941">
-        <v>932691</v>
+        <v>932799</v>
       </c>
       <c r="B941" t="s">
-        <v>2743</v>
+        <v>2748</v>
       </c>
       <c r="C941" t="s">
-        <v>2744</v>
+        <v>2749</v>
       </c>
       <c r="D941" t="s">
         <v>14</v>
       </c>
       <c r="E941" t="s">
         <v>15</v>
       </c>
       <c r="H941" t="s">
-        <v>2745</v>
+        <v>2750</v>
       </c>
       <c r="L941" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="942" spans="1:12">
       <c r="A942">
-        <v>932692</v>
+        <v>932804</v>
       </c>
       <c r="B942" t="s">
-        <v>2746</v>
+        <v>2751</v>
       </c>
       <c r="C942" t="s">
-        <v>2747</v>
+        <v>2752</v>
       </c>
       <c r="D942" t="s">
         <v>14</v>
       </c>
       <c r="E942" t="s">
         <v>15</v>
       </c>
       <c r="H942" t="s">
-        <v>2748</v>
+        <v>2753</v>
       </c>
       <c r="L942" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="943" spans="1:12">
       <c r="A943">
-        <v>932693</v>
+        <v>932806</v>
       </c>
       <c r="B943" t="s">
-        <v>2749</v>
+        <v>2754</v>
       </c>
       <c r="C943" t="s">
-        <v>2750</v>
+        <v>1557</v>
       </c>
       <c r="D943" t="s">
         <v>14</v>
       </c>
       <c r="E943" t="s">
         <v>15</v>
       </c>
       <c r="H943" t="s">
-        <v>2751</v>
+        <v>2755</v>
       </c>
       <c r="L943" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="944" spans="1:12">
       <c r="A944">
-        <v>932694</v>
+        <v>932807</v>
       </c>
       <c r="B944" t="s">
-        <v>2752</v>
+        <v>2756</v>
       </c>
       <c r="C944" t="s">
-        <v>2714</v>
+        <v>2757</v>
       </c>
       <c r="D944" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E944" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H944" t="s">
-        <v>2753</v>
+        <v>2758</v>
       </c>
       <c r="L944" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="945" spans="1:12">
       <c r="A945">
-        <v>932701</v>
+        <v>932808</v>
       </c>
       <c r="B945" t="s">
-        <v>2754</v>
+        <v>2759</v>
       </c>
       <c r="C945" t="s">
-        <v>2755</v>
+        <v>1557</v>
       </c>
       <c r="D945" t="s">
         <v>14</v>
       </c>
       <c r="E945" t="s">
         <v>15</v>
       </c>
       <c r="H945" t="s">
-        <v>2756</v>
+        <v>2760</v>
       </c>
       <c r="L945" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="946" spans="1:12">
       <c r="A946">
-        <v>932707</v>
+        <v>932809</v>
       </c>
       <c r="B946" t="s">
-        <v>2757</v>
+        <v>2761</v>
       </c>
       <c r="C946" t="s">
-        <v>2758</v>
+        <v>2762</v>
       </c>
       <c r="D946" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E946" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H946" t="s">
-        <v>2759</v>
+        <v>2763</v>
       </c>
       <c r="L946" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="947" spans="1:12">
       <c r="A947">
-        <v>932715</v>
+        <v>932815</v>
       </c>
       <c r="B947" t="s">
-        <v>2760</v>
+        <v>2764</v>
       </c>
       <c r="C947" t="s">
-        <v>2761</v>
+        <v>2491</v>
       </c>
       <c r="D947" t="s">
         <v>14</v>
       </c>
       <c r="E947" t="s">
         <v>15</v>
       </c>
       <c r="H947" t="s">
-        <v>2762</v>
+        <v>2765</v>
       </c>
       <c r="L947" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="948" spans="1:12">
       <c r="A948">
-        <v>932716</v>
+        <v>932820</v>
       </c>
       <c r="B948" t="s">
-        <v>2763</v>
+        <v>2766</v>
       </c>
       <c r="C948" t="s">
-        <v>2764</v>
+        <v>2767</v>
       </c>
       <c r="D948" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E948" t="s">
+        <v>15</v>
       </c>
       <c r="H948" t="s">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="L948" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="949" spans="1:12">
       <c r="A949">
-        <v>932717</v>
+        <v>932878</v>
       </c>
       <c r="B949" t="s">
-        <v>2766</v>
+        <v>2769</v>
       </c>
       <c r="C949" t="s">
-        <v>2767</v>
+        <v>2770</v>
       </c>
       <c r="D949" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E949" t="s">
+        <v>39</v>
       </c>
       <c r="H949" t="s">
-        <v>2768</v>
+        <v>2771</v>
       </c>
       <c r="L949" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="950" spans="1:12">
       <c r="A950">
-        <v>932718</v>
+        <v>932879</v>
       </c>
       <c r="B950" t="s">
-        <v>2769</v>
+        <v>2772</v>
       </c>
       <c r="C950" t="s">
-        <v>2770</v>
+        <v>2773</v>
       </c>
       <c r="D950" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E950" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H950" t="s">
-        <v>2771</v>
+        <v>2774</v>
       </c>
       <c r="L950" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="951" spans="1:12">
       <c r="A951">
-        <v>932720</v>
+        <v>932887</v>
       </c>
       <c r="B951" t="s">
-        <v>2772</v>
+        <v>2775</v>
       </c>
       <c r="C951" t="s">
-        <v>2773</v>
+        <v>2776</v>
       </c>
       <c r="D951" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E951" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H951" t="s">
-        <v>2774</v>
+        <v>2777</v>
       </c>
       <c r="L951" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="952" spans="1:12">
       <c r="A952">
-        <v>932721</v>
+        <v>932902</v>
       </c>
       <c r="B952" t="s">
-        <v>2775</v>
+        <v>2778</v>
       </c>
       <c r="C952" t="s">
-        <v>2776</v>
+        <v>2779</v>
       </c>
       <c r="D952" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E952" t="s">
+        <v>39</v>
       </c>
       <c r="H952" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
       <c r="L952" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="953" spans="1:12">
       <c r="A953">
-        <v>932722</v>
+        <v>932919</v>
       </c>
       <c r="B953" t="s">
-        <v>2778</v>
+        <v>2781</v>
       </c>
       <c r="C953" t="s">
-        <v>2779</v>
+        <v>2782</v>
       </c>
       <c r="D953" t="s">
         <v>14</v>
       </c>
       <c r="E953" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H953" t="s">
-        <v>2780</v>
+        <v>2783</v>
+      </c>
+      <c r="I953" t="s">
+        <v>627</v>
       </c>
       <c r="L953" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="954" spans="1:12">
       <c r="A954">
-        <v>932724</v>
+        <v>932952</v>
       </c>
       <c r="B954" t="s">
-        <v>2781</v>
+        <v>2784</v>
       </c>
       <c r="C954" t="s">
-        <v>2782</v>
+        <v>2785</v>
       </c>
       <c r="D954" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E954" t="s">
-        <v>15</v>
+        <v>2786</v>
       </c>
       <c r="H954" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="L954" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="955" spans="1:12">
       <c r="A955">
-        <v>932725</v>
+        <v>932966</v>
       </c>
       <c r="B955" t="s">
-        <v>2784</v>
+        <v>2788</v>
       </c>
       <c r="C955" t="s">
-        <v>2785</v>
+        <v>2789</v>
       </c>
       <c r="D955" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E955" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H955" t="s">
-        <v>2786</v>
+        <v>2790</v>
       </c>
       <c r="L955" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="956" spans="1:12">
       <c r="A956">
-        <v>932726</v>
+        <v>932984</v>
       </c>
       <c r="B956" t="s">
-        <v>2787</v>
+        <v>2791</v>
       </c>
       <c r="C956" t="s">
-        <v>2788</v>
+        <v>2792</v>
       </c>
       <c r="D956" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E956" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H956" t="s">
-        <v>2789</v>
+        <v>2793</v>
       </c>
       <c r="L956" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="957" spans="1:12">
       <c r="A957">
-        <v>932727</v>
+        <v>932986</v>
       </c>
       <c r="B957" t="s">
-        <v>2790</v>
+        <v>2794</v>
       </c>
       <c r="C957" t="s">
-        <v>2791</v>
+        <v>2795</v>
       </c>
       <c r="D957" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E957" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H957" t="s">
-        <v>2792</v>
+        <v>2796</v>
       </c>
       <c r="L957" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="958" spans="1:12">
       <c r="A958">
-        <v>932728</v>
+        <v>932991</v>
       </c>
       <c r="B958" t="s">
-        <v>2793</v>
+        <v>2797</v>
       </c>
       <c r="C958" t="s">
-        <v>2794</v>
+        <v>1329</v>
       </c>
       <c r="D958" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E958" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H958" t="s">
-        <v>2795</v>
+        <v>2798</v>
       </c>
       <c r="L958" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="959" spans="1:12">
       <c r="A959">
-        <v>932729</v>
+        <v>932993</v>
       </c>
       <c r="B959" t="s">
-        <v>2796</v>
+        <v>2799</v>
       </c>
       <c r="C959" t="s">
-        <v>2797</v>
+        <v>2800</v>
       </c>
       <c r="D959" t="s">
         <v>30</v>
       </c>
       <c r="E959" t="s">
-        <v>39</v>
+        <v>855</v>
       </c>
       <c r="H959" t="s">
-        <v>2798</v>
+        <v>2801</v>
       </c>
       <c r="L959" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="960" spans="1:12">
       <c r="A960">
-        <v>932730</v>
+        <v>932994</v>
       </c>
       <c r="B960" t="s">
-        <v>2799</v>
+        <v>2802</v>
       </c>
       <c r="C960" t="s">
-        <v>2800</v>
+        <v>2803</v>
       </c>
       <c r="D960" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E960" t="s">
-        <v>15</v>
+        <v>2804</v>
       </c>
       <c r="H960" t="s">
-        <v>2801</v>
+        <v>2805</v>
       </c>
       <c r="L960" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="961" spans="1:12">
       <c r="A961">
-        <v>932731</v>
+        <v>933007</v>
       </c>
       <c r="B961" t="s">
-        <v>2802</v>
+        <v>2806</v>
       </c>
       <c r="C961" t="s">
-        <v>2803</v>
+        <v>2807</v>
       </c>
       <c r="D961" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E961" t="s">
-        <v>15</v>
+        <v>1148</v>
       </c>
       <c r="H961" t="s">
-        <v>2804</v>
+        <v>2808</v>
       </c>
       <c r="L961" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="962" spans="1:12">
       <c r="A962">
-        <v>932732</v>
+        <v>933062</v>
       </c>
       <c r="B962" t="s">
-        <v>2805</v>
+        <v>2809</v>
       </c>
       <c r="C962" t="s">
-        <v>2806</v>
+        <v>2810</v>
       </c>
       <c r="D962" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
+      </c>
+      <c r="G962" t="s">
+        <v>2811</v>
       </c>
       <c r="H962" t="s">
-        <v>2807</v>
+        <v>2812</v>
       </c>
       <c r="L962" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="963" spans="1:12">
       <c r="A963">
-        <v>932733</v>
+        <v>933063</v>
       </c>
       <c r="B963" t="s">
-        <v>2808</v>
+        <v>2813</v>
       </c>
       <c r="C963" t="s">
-        <v>2809</v>
+        <v>2814</v>
       </c>
       <c r="D963" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="H963" t="s">
-        <v>2810</v>
+        <v>2815</v>
       </c>
       <c r="L963" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="964" spans="1:12">
       <c r="A964">
-        <v>932734</v>
+        <v>933071</v>
       </c>
       <c r="B964" t="s">
-        <v>2811</v>
+        <v>2816</v>
       </c>
       <c r="C964" t="s">
-        <v>2812</v>
+        <v>2817</v>
       </c>
       <c r="D964" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H964" t="s">
-        <v>2813</v>
+        <v>2818</v>
       </c>
       <c r="L964" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="965" spans="1:12">
       <c r="A965">
-        <v>932735</v>
+        <v>933146</v>
       </c>
       <c r="B965" t="s">
-        <v>2814</v>
+        <v>2819</v>
       </c>
       <c r="C965" t="s">
-        <v>2815</v>
+        <v>2820</v>
       </c>
       <c r="D965" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E965" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H965" t="s">
-        <v>2816</v>
+        <v>2821</v>
       </c>
       <c r="L965" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="966" spans="1:12">
       <c r="A966">
-        <v>932736</v>
+        <v>933171</v>
       </c>
       <c r="B966" t="s">
-        <v>2817</v>
+        <v>2822</v>
       </c>
       <c r="C966" t="s">
-        <v>2818</v>
+        <v>2823</v>
       </c>
       <c r="D966" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E966" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H966" t="s">
-        <v>2819</v>
+        <v>2824</v>
       </c>
       <c r="L966" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="967" spans="1:12">
       <c r="A967">
-        <v>932737</v>
+        <v>933174</v>
       </c>
       <c r="B967" t="s">
-        <v>2820</v>
+        <v>2825</v>
       </c>
       <c r="C967" t="s">
-        <v>2821</v>
+        <v>2826</v>
       </c>
       <c r="D967" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E967" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H967" t="s">
-        <v>2822</v>
+        <v>2827</v>
       </c>
       <c r="L967" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="968" spans="1:12">
       <c r="A968">
-        <v>932738</v>
+        <v>933177</v>
       </c>
       <c r="B968" t="s">
-        <v>2823</v>
+        <v>2828</v>
       </c>
       <c r="C968" t="s">
-        <v>2824</v>
+        <v>2829</v>
       </c>
       <c r="D968" t="s">
         <v>14</v>
       </c>
       <c r="E968" t="s">
         <v>15</v>
       </c>
       <c r="H968" t="s">
-        <v>2825</v>
+        <v>2830</v>
       </c>
       <c r="L968" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="969" spans="1:12">
       <c r="A969">
-        <v>932739</v>
+        <v>933179</v>
       </c>
       <c r="B969" t="s">
-        <v>2826</v>
+        <v>2831</v>
       </c>
       <c r="C969" t="s">
-        <v>2827</v>
+        <v>2832</v>
       </c>
       <c r="D969" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E969" t="s">
+        <v>15</v>
       </c>
       <c r="H969" t="s">
-        <v>2828</v>
+        <v>2833</v>
       </c>
       <c r="L969" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="970" spans="1:12">
       <c r="A970">
-        <v>932740</v>
+        <v>933180</v>
       </c>
       <c r="B970" t="s">
-        <v>2829</v>
+        <v>2834</v>
       </c>
       <c r="C970" t="s">
-        <v>2830</v>
+        <v>2835</v>
       </c>
       <c r="D970" t="s">
         <v>14</v>
       </c>
       <c r="E970" t="s">
         <v>15</v>
       </c>
       <c r="H970" t="s">
-        <v>2831</v>
+        <v>2836</v>
       </c>
       <c r="L970" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="971" spans="1:12">
       <c r="A971">
-        <v>932741</v>
+        <v>933181</v>
       </c>
       <c r="B971" t="s">
-        <v>2832</v>
+        <v>2837</v>
       </c>
       <c r="C971" t="s">
-        <v>2833</v>
+        <v>2838</v>
       </c>
       <c r="D971" t="s">
         <v>14</v>
       </c>
       <c r="E971" t="s">
         <v>15</v>
       </c>
       <c r="H971" t="s">
-        <v>2834</v>
+        <v>2839</v>
       </c>
       <c r="L971" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="972" spans="1:12">
       <c r="A972">
-        <v>932742</v>
+        <v>933183</v>
       </c>
       <c r="B972" t="s">
-        <v>2835</v>
+        <v>2840</v>
       </c>
       <c r="C972" t="s">
-        <v>2836</v>
+        <v>2841</v>
       </c>
       <c r="D972" t="s">
         <v>14</v>
       </c>
       <c r="E972" t="s">
         <v>15</v>
       </c>
       <c r="H972" t="s">
-        <v>2837</v>
+        <v>2842</v>
       </c>
       <c r="L972" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="973" spans="1:12">
       <c r="A973">
-        <v>932743</v>
+        <v>933184</v>
       </c>
       <c r="B973" t="s">
-        <v>2838</v>
+        <v>2843</v>
       </c>
       <c r="C973" t="s">
-        <v>2839</v>
+        <v>2844</v>
       </c>
       <c r="D973" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E973" t="s">
+        <v>15</v>
       </c>
       <c r="H973" t="s">
-        <v>2840</v>
+        <v>2845</v>
       </c>
       <c r="L973" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="974" spans="1:12">
       <c r="A974">
-        <v>932744</v>
+        <v>933185</v>
       </c>
       <c r="B974" t="s">
-        <v>2841</v>
+        <v>2846</v>
       </c>
       <c r="C974" t="s">
-        <v>2842</v>
+        <v>2847</v>
       </c>
       <c r="D974" t="s">
         <v>14</v>
       </c>
       <c r="E974" t="s">
         <v>15</v>
       </c>
       <c r="H974" t="s">
-        <v>2843</v>
+        <v>2848</v>
       </c>
       <c r="L974" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="975" spans="1:12">
       <c r="A975">
-        <v>932745</v>
+        <v>933186</v>
       </c>
       <c r="B975" t="s">
-        <v>2844</v>
+        <v>2849</v>
       </c>
       <c r="C975" t="s">
-        <v>2845</v>
+        <v>2850</v>
       </c>
       <c r="D975" t="s">
         <v>14</v>
       </c>
       <c r="E975" t="s">
         <v>15</v>
       </c>
       <c r="H975" t="s">
-        <v>2846</v>
+        <v>2851</v>
       </c>
       <c r="L975" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="976" spans="1:12">
       <c r="A976">
-        <v>932746</v>
+        <v>933187</v>
       </c>
       <c r="B976" t="s">
-        <v>2847</v>
+        <v>2852</v>
       </c>
       <c r="C976" t="s">
-        <v>2848</v>
+        <v>2853</v>
       </c>
       <c r="D976" t="s">
         <v>14</v>
       </c>
       <c r="E976" t="s">
         <v>15</v>
       </c>
       <c r="H976" t="s">
-        <v>2849</v>
+        <v>2854</v>
       </c>
       <c r="L976" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="977" spans="1:12">
       <c r="A977">
-        <v>932747</v>
+        <v>933188</v>
       </c>
       <c r="B977" t="s">
-        <v>2850</v>
+        <v>2855</v>
       </c>
       <c r="C977" t="s">
-        <v>2851</v>
+        <v>2856</v>
       </c>
       <c r="D977" t="s">
         <v>14</v>
       </c>
       <c r="E977" t="s">
         <v>15</v>
       </c>
       <c r="H977" t="s">
-        <v>2852</v>
+        <v>2857</v>
       </c>
       <c r="L977" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="978" spans="1:12">
       <c r="A978">
-        <v>932748</v>
+        <v>933189</v>
       </c>
       <c r="B978" t="s">
-        <v>2853</v>
+        <v>2858</v>
       </c>
       <c r="C978" t="s">
-        <v>2854</v>
+        <v>2859</v>
       </c>
       <c r="D978" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E978" t="s">
+        <v>15</v>
       </c>
       <c r="H978" t="s">
-        <v>2855</v>
+        <v>2860</v>
       </c>
       <c r="L978" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="979" spans="1:12">
       <c r="A979">
-        <v>932749</v>
+        <v>933192</v>
       </c>
       <c r="B979" t="s">
-        <v>2856</v>
+        <v>2861</v>
       </c>
       <c r="C979" t="s">
-        <v>2857</v>
+        <v>2862</v>
       </c>
       <c r="D979" t="s">
         <v>14</v>
       </c>
       <c r="E979" t="s">
         <v>15</v>
       </c>
       <c r="H979" t="s">
-        <v>2858</v>
+        <v>2863</v>
       </c>
       <c r="L979" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="980" spans="1:12">
       <c r="A980">
-        <v>932750</v>
+        <v>933227</v>
       </c>
       <c r="B980" t="s">
-        <v>2859</v>
+        <v>2864</v>
       </c>
       <c r="C980" t="s">
-        <v>2860</v>
+        <v>2865</v>
       </c>
       <c r="D980" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E980" t="s">
+        <v>15</v>
       </c>
       <c r="H980" t="s">
-        <v>2861</v>
+        <v>2866</v>
       </c>
       <c r="L980" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="981" spans="1:12">
       <c r="A981">
-        <v>932751</v>
+        <v>933229</v>
       </c>
       <c r="B981" t="s">
-        <v>2862</v>
+        <v>2867</v>
       </c>
       <c r="C981" t="s">
-        <v>2863</v>
+        <v>2868</v>
       </c>
       <c r="D981" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E981" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H981" t="s">
-        <v>2864</v>
+        <v>2869</v>
       </c>
       <c r="L981" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="982" spans="1:12">
       <c r="A982">
-        <v>932752</v>
+        <v>933245</v>
       </c>
       <c r="B982" t="s">
-        <v>2865</v>
+        <v>2870</v>
       </c>
       <c r="C982" t="s">
-        <v>2866</v>
+        <v>2871</v>
       </c>
       <c r="D982" t="s">
         <v>14</v>
       </c>
       <c r="E982" t="s">
         <v>15</v>
       </c>
       <c r="H982" t="s">
-        <v>2867</v>
+        <v>2872</v>
       </c>
       <c r="L982" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="983" spans="1:12">
       <c r="A983">
-        <v>932753</v>
+        <v>933257</v>
       </c>
       <c r="B983" t="s">
-        <v>2868</v>
+        <v>2873</v>
       </c>
       <c r="C983" t="s">
-        <v>2869</v>
+        <v>2874</v>
       </c>
       <c r="D983" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E983" t="s">
+        <v>39</v>
       </c>
       <c r="H983" t="s">
-        <v>2870</v>
+        <v>2875</v>
       </c>
       <c r="L983" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="984" spans="1:12">
       <c r="A984">
-        <v>932754</v>
+        <v>933259</v>
       </c>
       <c r="B984" t="s">
-        <v>2871</v>
+        <v>2876</v>
       </c>
       <c r="C984" t="s">
-        <v>2872</v>
+        <v>2877</v>
       </c>
       <c r="D984" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E984" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H984" t="s">
-        <v>2873</v>
+        <v>2878</v>
       </c>
       <c r="L984" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="985" spans="1:12">
       <c r="A985">
-        <v>932755</v>
+        <v>933263</v>
       </c>
       <c r="B985" t="s">
-        <v>2874</v>
+        <v>2879</v>
       </c>
       <c r="C985" t="s">
-        <v>2875</v>
+        <v>2880</v>
       </c>
       <c r="D985" t="s">
         <v>14</v>
       </c>
       <c r="E985" t="s">
         <v>15</v>
       </c>
       <c r="H985" t="s">
-        <v>2876</v>
+        <v>2881</v>
       </c>
       <c r="L985" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="986" spans="1:12">
       <c r="A986">
-        <v>932756</v>
+        <v>933265</v>
       </c>
       <c r="B986" t="s">
-        <v>2877</v>
+        <v>2882</v>
       </c>
       <c r="C986" t="s">
-        <v>2878</v>
+        <v>2883</v>
       </c>
       <c r="D986" t="s">
         <v>14</v>
       </c>
       <c r="E986" t="s">
         <v>15</v>
       </c>
       <c r="H986" t="s">
-        <v>2879</v>
+        <v>2884</v>
       </c>
       <c r="L986" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="987" spans="1:12">
       <c r="A987">
-        <v>932757</v>
+        <v>933266</v>
       </c>
       <c r="B987" t="s">
-        <v>2880</v>
+        <v>2885</v>
       </c>
       <c r="C987" t="s">
-        <v>2881</v>
+        <v>2886</v>
       </c>
       <c r="D987" t="s">
         <v>14</v>
       </c>
       <c r="E987" t="s">
         <v>15</v>
       </c>
       <c r="H987" t="s">
-        <v>2882</v>
+        <v>2887</v>
       </c>
       <c r="L987" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="988" spans="1:12">
       <c r="A988">
-        <v>932758</v>
+        <v>933267</v>
       </c>
       <c r="B988" t="s">
-        <v>2883</v>
+        <v>2888</v>
       </c>
       <c r="C988" t="s">
-        <v>2884</v>
+        <v>2889</v>
       </c>
       <c r="D988" t="s">
         <v>14</v>
       </c>
       <c r="E988" t="s">
         <v>15</v>
       </c>
       <c r="H988" t="s">
-        <v>2885</v>
+        <v>2890</v>
       </c>
       <c r="L988" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="989" spans="1:12">
       <c r="A989">
-        <v>932759</v>
+        <v>933268</v>
       </c>
       <c r="B989" t="s">
-        <v>2886</v>
+        <v>2891</v>
       </c>
       <c r="C989" t="s">
-        <v>2887</v>
+        <v>2892</v>
       </c>
       <c r="D989" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E989" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H989" t="s">
-        <v>2888</v>
+        <v>2893</v>
       </c>
       <c r="L989" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="990" spans="1:12">
       <c r="A990">
-        <v>932760</v>
+        <v>933269</v>
       </c>
       <c r="B990" t="s">
-        <v>2889</v>
+        <v>2894</v>
       </c>
       <c r="C990" t="s">
-        <v>2890</v>
+        <v>2895</v>
       </c>
       <c r="D990" t="s">
         <v>14</v>
       </c>
       <c r="E990" t="s">
         <v>15</v>
       </c>
       <c r="H990" t="s">
-        <v>2891</v>
+        <v>2896</v>
       </c>
       <c r="L990" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="991" spans="1:12">
       <c r="A991">
-        <v>932761</v>
+        <v>933270</v>
       </c>
       <c r="B991" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C991" t="s">
         <v>2892</v>
       </c>
-      <c r="C991" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D991" t="s">
         <v>14</v>
       </c>
       <c r="E991" t="s">
         <v>15</v>
       </c>
       <c r="H991" t="s">
-        <v>2894</v>
+        <v>2898</v>
       </c>
       <c r="L991" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="992" spans="1:12">
       <c r="A992">
-        <v>932762</v>
+        <v>933271</v>
       </c>
       <c r="B992" t="s">
-        <v>2895</v>
+        <v>2899</v>
       </c>
       <c r="C992" t="s">
-        <v>2896</v>
+        <v>2886</v>
       </c>
       <c r="D992" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E992" t="s">
+        <v>15</v>
       </c>
       <c r="H992" t="s">
-        <v>2897</v>
+        <v>2900</v>
       </c>
       <c r="L992" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="993" spans="1:12">
       <c r="A993">
-        <v>932763</v>
+        <v>933272</v>
       </c>
       <c r="B993" t="s">
-        <v>2898</v>
+        <v>2901</v>
       </c>
       <c r="C993" t="s">
-        <v>2899</v>
+        <v>2902</v>
       </c>
       <c r="D993" t="s">
         <v>14</v>
       </c>
       <c r="E993" t="s">
         <v>15</v>
       </c>
       <c r="H993" t="s">
-        <v>2900</v>
+        <v>2903</v>
       </c>
       <c r="L993" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="994" spans="1:12">
       <c r="A994">
-        <v>932764</v>
+        <v>933273</v>
       </c>
       <c r="B994" t="s">
-        <v>2901</v>
+        <v>2904</v>
       </c>
       <c r="C994" t="s">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="D994" t="s">
         <v>14</v>
       </c>
       <c r="E994" t="s">
         <v>15</v>
       </c>
       <c r="H994" t="s">
-        <v>2903</v>
+        <v>2906</v>
       </c>
       <c r="L994" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="995" spans="1:12">
       <c r="A995">
-        <v>932767</v>
+        <v>933274</v>
       </c>
       <c r="B995" t="s">
-        <v>2904</v>
+        <v>2907</v>
       </c>
       <c r="C995" t="s">
-        <v>2905</v>
+        <v>2908</v>
       </c>
       <c r="D995" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E995" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H995" t="s">
-        <v>2906</v>
+        <v>2909</v>
       </c>
       <c r="L995" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="996" spans="1:12">
       <c r="A996">
-        <v>932770</v>
+        <v>933275</v>
       </c>
       <c r="B996" t="s">
-        <v>2907</v>
+        <v>2910</v>
       </c>
       <c r="C996" t="s">
-        <v>2908</v>
+        <v>2911</v>
       </c>
       <c r="D996" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E996" t="s">
-        <v>1325</v>
+        <v>2912</v>
       </c>
       <c r="H996" t="s">
-        <v>2909</v>
+        <v>2913</v>
       </c>
       <c r="L996" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="997" spans="1:12">
       <c r="A997">
-        <v>932772</v>
+        <v>933278</v>
       </c>
       <c r="B997" t="s">
-        <v>2910</v>
+        <v>2914</v>
       </c>
       <c r="C997" t="s">
-        <v>2911</v>
+        <v>2915</v>
       </c>
       <c r="D997" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E997" t="s">
-        <v>1325</v>
+        <v>497</v>
       </c>
       <c r="H997" t="s">
-        <v>2912</v>
+        <v>2916</v>
       </c>
       <c r="L997" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="998" spans="1:12">
       <c r="A998">
-        <v>932777</v>
+        <v>933279</v>
       </c>
       <c r="B998" t="s">
-        <v>2913</v>
+        <v>2917</v>
       </c>
       <c r="C998" t="s">
-        <v>2914</v>
+        <v>2918</v>
       </c>
       <c r="D998" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E998" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H998" t="s">
-        <v>2915</v>
+        <v>2919</v>
       </c>
       <c r="L998" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="999" spans="1:12">
       <c r="A999">
-        <v>932787</v>
+        <v>933286</v>
       </c>
       <c r="B999" t="s">
-        <v>2916</v>
+        <v>2920</v>
       </c>
       <c r="C999" t="s">
-        <v>2917</v>
+        <v>2584</v>
       </c>
       <c r="D999" t="s">
         <v>14</v>
       </c>
       <c r="E999" t="s">
         <v>15</v>
       </c>
       <c r="H999" t="s">
-        <v>2918</v>
+        <v>2921</v>
       </c>
       <c r="L999" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1000" spans="1:12">
       <c r="A1000">
-        <v>932794</v>
+        <v>933300</v>
       </c>
       <c r="B1000" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="C1000" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="D1000" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1000" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1000" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
       <c r="L1000" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1001" spans="1:12">
       <c r="A1001">
-        <v>932799</v>
+        <v>933305</v>
       </c>
       <c r="B1001" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="C1001" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="D1001" t="s">
         <v>14</v>
       </c>
       <c r="E1001" t="s">
         <v>15</v>
       </c>
       <c r="H1001" t="s">
-        <v>2924</v>
+        <v>2927</v>
       </c>
       <c r="L1001" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1002" spans="1:12">
       <c r="A1002">
-        <v>932804</v>
+        <v>933330</v>
       </c>
       <c r="B1002" t="s">
-        <v>2925</v>
+        <v>2928</v>
       </c>
       <c r="C1002" t="s">
-        <v>2926</v>
+        <v>2929</v>
       </c>
       <c r="D1002" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1002" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1002" t="s">
-        <v>2927</v>
+        <v>2930</v>
       </c>
       <c r="L1002" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1003" spans="1:12">
       <c r="A1003">
-        <v>932806</v>
+        <v>933342</v>
       </c>
       <c r="B1003" t="s">
-        <v>2928</v>
+        <v>2931</v>
       </c>
       <c r="C1003" t="s">
-        <v>1732</v>
+        <v>2932</v>
       </c>
       <c r="D1003" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1003" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1003" t="s">
-        <v>2929</v>
+        <v>2933</v>
       </c>
       <c r="L1003" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1004" spans="1:12">
       <c r="A1004">
-        <v>932807</v>
+        <v>933343</v>
       </c>
       <c r="B1004" t="s">
-        <v>2930</v>
+        <v>2934</v>
       </c>
       <c r="C1004" t="s">
-        <v>2931</v>
+        <v>2935</v>
       </c>
       <c r="D1004" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1004" t="s">
-        <v>39</v>
+        <v>855</v>
       </c>
       <c r="H1004" t="s">
-        <v>2932</v>
+        <v>2936</v>
       </c>
       <c r="L1004" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1005" spans="1:12">
       <c r="A1005">
-        <v>932808</v>
+        <v>933344</v>
       </c>
       <c r="B1005" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="C1005" t="s">
-        <v>1732</v>
+        <v>2938</v>
       </c>
       <c r="D1005" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1005" t="s">
-        <v>15</v>
+        <v>2939</v>
       </c>
       <c r="H1005" t="s">
-        <v>2934</v>
+        <v>2940</v>
       </c>
       <c r="L1005" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1006" spans="1:12">
       <c r="A1006">
-        <v>932809</v>
+        <v>933348</v>
       </c>
       <c r="B1006" t="s">
-        <v>2935</v>
+        <v>2941</v>
       </c>
       <c r="C1006" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="D1006" t="s">
         <v>30</v>
       </c>
       <c r="E1006" t="s">
         <v>39</v>
       </c>
       <c r="H1006" t="s">
-        <v>2937</v>
+        <v>2942</v>
       </c>
       <c r="L1006" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1007" spans="1:12">
       <c r="A1007">
-        <v>932815</v>
+        <v>933350</v>
       </c>
       <c r="B1007" t="s">
-        <v>2938</v>
+        <v>2943</v>
       </c>
       <c r="C1007" t="s">
-        <v>2665</v>
+        <v>2944</v>
       </c>
       <c r="D1007" t="s">
         <v>14</v>
       </c>
       <c r="E1007" t="s">
         <v>15</v>
       </c>
       <c r="H1007" t="s">
-        <v>2939</v>
+        <v>2945</v>
       </c>
       <c r="L1007" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1008" spans="1:12">
       <c r="A1008">
-        <v>932820</v>
+        <v>933368</v>
       </c>
       <c r="B1008" t="s">
-        <v>2940</v>
+        <v>2946</v>
       </c>
       <c r="C1008" t="s">
-        <v>2941</v>
+        <v>2947</v>
       </c>
       <c r="D1008" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1008" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1008" t="s">
-        <v>2942</v>
+        <v>2948</v>
       </c>
       <c r="L1008" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1009" spans="1:12">
       <c r="A1009">
-        <v>932878</v>
+        <v>933369</v>
       </c>
       <c r="B1009" t="s">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="C1009" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="D1009" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1009" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H1009" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
       <c r="L1009" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1010" spans="1:12">
       <c r="A1010">
-        <v>932879</v>
+        <v>933371</v>
       </c>
       <c r="B1010" t="s">
-        <v>2946</v>
+        <v>2952</v>
       </c>
       <c r="C1010" t="s">
         <v>2947</v>
       </c>
       <c r="D1010" t="s">
         <v>30</v>
       </c>
       <c r="E1010" t="s">
         <v>39</v>
       </c>
       <c r="H1010" t="s">
-        <v>2948</v>
+        <v>2953</v>
       </c>
       <c r="L1010" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1011" spans="1:12">
       <c r="A1011">
-        <v>932887</v>
+        <v>933374</v>
       </c>
       <c r="B1011" t="s">
-        <v>2949</v>
+        <v>2954</v>
       </c>
       <c r="C1011" t="s">
-        <v>2950</v>
+        <v>1406</v>
       </c>
       <c r="D1011" t="s">
         <v>30</v>
       </c>
       <c r="E1011" t="s">
-        <v>39</v>
+        <v>2335</v>
       </c>
       <c r="H1011" t="s">
-        <v>2951</v>
+        <v>2955</v>
       </c>
       <c r="L1011" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1012" spans="1:12">
       <c r="A1012">
-        <v>932902</v>
+        <v>933380</v>
       </c>
       <c r="B1012" t="s">
-        <v>2952</v>
+        <v>2956</v>
       </c>
       <c r="C1012" t="s">
-        <v>2953</v>
+        <v>2957</v>
       </c>
       <c r="D1012" t="s">
         <v>30</v>
       </c>
       <c r="E1012" t="s">
         <v>39</v>
       </c>
       <c r="H1012" t="s">
-        <v>2954</v>
+        <v>2958</v>
       </c>
       <c r="L1012" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1013" spans="1:12">
       <c r="A1013">
-        <v>932919</v>
+        <v>933421</v>
       </c>
       <c r="B1013" t="s">
-        <v>2955</v>
+        <v>2959</v>
       </c>
       <c r="C1013" t="s">
-        <v>2956</v>
+        <v>2960</v>
       </c>
       <c r="D1013" t="s">
         <v>14</v>
       </c>
       <c r="E1013" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H1013" t="s">
-        <v>2957</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>2961</v>
       </c>
       <c r="L1013" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1014" spans="1:12">
       <c r="A1014">
-        <v>932952</v>
+        <v>933422</v>
       </c>
       <c r="B1014" t="s">
-        <v>2958</v>
+        <v>2962</v>
       </c>
       <c r="C1014" t="s">
-        <v>2959</v>
+        <v>2963</v>
       </c>
       <c r="D1014" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>2960</v>
+        <v>20</v>
       </c>
       <c r="H1014" t="s">
-        <v>2961</v>
+        <v>2964</v>
       </c>
       <c r="L1014" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1015" spans="1:12">
       <c r="A1015">
-        <v>932966</v>
+        <v>933426</v>
       </c>
       <c r="B1015" t="s">
-        <v>2962</v>
+        <v>2965</v>
       </c>
       <c r="C1015" t="s">
-        <v>2963</v>
+        <v>2966</v>
       </c>
       <c r="D1015" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H1015" t="s">
-        <v>2964</v>
+        <v>2967</v>
       </c>
       <c r="L1015" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1016" spans="1:12">
       <c r="A1016">
-        <v>932984</v>
+        <v>933428</v>
       </c>
       <c r="B1016" t="s">
-        <v>2965</v>
+        <v>2968</v>
       </c>
       <c r="C1016" t="s">
-        <v>2966</v>
+        <v>2969</v>
       </c>
       <c r="D1016" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>20</v>
       </c>
       <c r="H1016" t="s">
-        <v>2967</v>
+        <v>2970</v>
       </c>
       <c r="L1016" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1017" spans="1:12">
       <c r="A1017">
-        <v>932986</v>
+        <v>933430</v>
       </c>
       <c r="B1017" t="s">
-        <v>2968</v>
+        <v>2971</v>
       </c>
       <c r="C1017" t="s">
-        <v>2969</v>
+        <v>2972</v>
       </c>
       <c r="D1017" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1017" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1017" t="s">
-        <v>2970</v>
+        <v>2973</v>
       </c>
       <c r="L1017" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1018" spans="1:12">
       <c r="A1018">
-        <v>932991</v>
+        <v>933431</v>
       </c>
       <c r="B1018" t="s">
-        <v>2971</v>
+        <v>2974</v>
       </c>
       <c r="C1018" t="s">
-        <v>1505</v>
+        <v>2975</v>
       </c>
       <c r="D1018" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1018" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1018" t="s">
-        <v>2972</v>
+        <v>2976</v>
       </c>
       <c r="L1018" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1019" spans="1:12">
       <c r="A1019">
-        <v>932993</v>
+        <v>933432</v>
       </c>
       <c r="B1019" t="s">
-        <v>2973</v>
+        <v>2977</v>
       </c>
       <c r="C1019" t="s">
-        <v>2974</v>
+        <v>2978</v>
       </c>
       <c r="D1019" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1019" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H1019" t="s">
-        <v>2975</v>
+        <v>2979</v>
       </c>
       <c r="L1019" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1020" spans="1:12">
       <c r="A1020">
-        <v>932994</v>
+        <v>933434</v>
       </c>
       <c r="B1020" t="s">
-        <v>2976</v>
+        <v>2980</v>
       </c>
       <c r="C1020" t="s">
-        <v>2977</v>
+        <v>2981</v>
       </c>
       <c r="D1020" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1020" t="s">
-        <v>2978</v>
+        <v>15</v>
       </c>
       <c r="H1020" t="s">
-        <v>2979</v>
+        <v>2982</v>
       </c>
       <c r="L1020" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1021" spans="1:12">
       <c r="A1021">
-        <v>933007</v>
+        <v>933435</v>
       </c>
       <c r="B1021" t="s">
-        <v>2980</v>
+        <v>2983</v>
       </c>
       <c r="C1021" t="s">
-        <v>2981</v>
+        <v>2984</v>
       </c>
       <c r="D1021" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>20</v>
       </c>
       <c r="H1021" t="s">
-        <v>2982</v>
+        <v>2985</v>
       </c>
       <c r="L1021" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1022" spans="1:12">
       <c r="A1022">
-        <v>933062</v>
+        <v>933436</v>
       </c>
       <c r="B1022" t="s">
-        <v>2983</v>
+        <v>2986</v>
       </c>
       <c r="C1022" t="s">
-        <v>2984</v>
+        <v>2987</v>
       </c>
       <c r="D1022" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>2985</v>
+        <v>14</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>15</v>
       </c>
       <c r="H1022" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="L1022" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1023" spans="1:12">
       <c r="A1023">
-        <v>933063</v>
+        <v>933437</v>
       </c>
       <c r="B1023" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="C1023" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="D1023" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>15</v>
       </c>
       <c r="H1023" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="L1023" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1024" spans="1:12">
       <c r="A1024">
-        <v>933071</v>
+        <v>933438</v>
       </c>
       <c r="B1024" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="C1024" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="D1024" t="s">
         <v>20</v>
       </c>
       <c r="H1024" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="L1024" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1025" spans="1:12">
       <c r="A1025">
-        <v>933146</v>
+        <v>933439</v>
       </c>
       <c r="B1025" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
       <c r="C1025" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="D1025" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H1025" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="L1025" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1026" spans="1:12">
       <c r="A1026">
-        <v>933171</v>
+        <v>933442</v>
       </c>
       <c r="B1026" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="C1026" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="D1026" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1026" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1026" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="L1026" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1027" spans="1:12">
       <c r="A1027">
-        <v>933174</v>
+        <v>933443</v>
       </c>
       <c r="B1027" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="C1027" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="D1027" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1027" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1027" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
       <c r="L1027" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1028" spans="1:12">
       <c r="A1028">
-        <v>933177</v>
+        <v>933444</v>
       </c>
       <c r="B1028" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="C1028" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="D1028" t="s">
         <v>14</v>
       </c>
       <c r="E1028" t="s">
         <v>15</v>
       </c>
       <c r="H1028" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="L1028" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1029" spans="1:12">
       <c r="A1029">
-        <v>933179</v>
+        <v>933447</v>
       </c>
       <c r="B1029" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
       <c r="C1029" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
       <c r="D1029" t="s">
         <v>14</v>
       </c>
       <c r="E1029" t="s">
-        <v>15</v>
+        <v>497</v>
       </c>
       <c r="H1029" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
       <c r="L1029" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1030" spans="1:12">
       <c r="A1030">
-        <v>933180</v>
+        <v>933451</v>
       </c>
       <c r="B1030" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
       <c r="C1030" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="D1030" t="s">
         <v>14</v>
       </c>
       <c r="E1030" t="s">
         <v>15</v>
       </c>
       <c r="H1030" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="L1030" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1031" spans="1:12">
       <c r="A1031">
-        <v>933181</v>
+        <v>933452</v>
       </c>
       <c r="B1031" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="C1031" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="D1031" t="s">
         <v>14</v>
       </c>
       <c r="E1031" t="s">
         <v>15</v>
       </c>
       <c r="H1031" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="L1031" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1032" spans="1:12">
       <c r="A1032">
-        <v>933183</v>
+        <v>933453</v>
       </c>
       <c r="B1032" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="C1032" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="D1032" t="s">
         <v>14</v>
       </c>
       <c r="E1032" t="s">
         <v>15</v>
       </c>
       <c r="H1032" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="L1032" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1033" spans="1:12">
       <c r="A1033">
-        <v>933184</v>
+        <v>933454</v>
       </c>
       <c r="B1033" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="C1033" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="D1033" t="s">
         <v>14</v>
       </c>
       <c r="E1033" t="s">
         <v>15</v>
       </c>
       <c r="H1033" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="L1033" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1034" spans="1:12">
       <c r="A1034">
-        <v>933185</v>
+        <v>933455</v>
       </c>
       <c r="B1034" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="C1034" t="s">
-        <v>3021</v>
+        <v>2169</v>
       </c>
       <c r="D1034" t="s">
         <v>14</v>
       </c>
       <c r="E1034" t="s">
         <v>15</v>
       </c>
       <c r="H1034" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="L1034" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1035" spans="1:12">
       <c r="A1035">
-        <v>933186</v>
+        <v>933456</v>
       </c>
       <c r="B1035" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="C1035" t="s">
-        <v>3024</v>
+        <v>3014</v>
       </c>
       <c r="D1035" t="s">
         <v>14</v>
       </c>
       <c r="E1035" t="s">
         <v>15</v>
       </c>
       <c r="H1035" t="s">
         <v>3025</v>
       </c>
       <c r="L1035" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1036" spans="1:12">
       <c r="A1036">
-        <v>933187</v>
+        <v>933457</v>
       </c>
       <c r="B1036" t="s">
         <v>3026</v>
       </c>
       <c r="C1036" t="s">
         <v>3027</v>
       </c>
       <c r="D1036" t="s">
         <v>14</v>
       </c>
       <c r="E1036" t="s">
         <v>15</v>
       </c>
       <c r="H1036" t="s">
         <v>3028</v>
       </c>
       <c r="L1036" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1037" spans="1:12">
       <c r="A1037">
-        <v>933188</v>
+        <v>933458</v>
       </c>
       <c r="B1037" t="s">
         <v>3029</v>
       </c>
       <c r="C1037" t="s">
         <v>3030</v>
       </c>
       <c r="D1037" t="s">
         <v>14</v>
       </c>
       <c r="E1037" t="s">
         <v>15</v>
       </c>
       <c r="H1037" t="s">
         <v>3031</v>
       </c>
       <c r="L1037" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1038" spans="1:12">
       <c r="A1038">
-        <v>933189</v>
+        <v>933459</v>
       </c>
       <c r="B1038" t="s">
         <v>3032</v>
       </c>
       <c r="C1038" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1038" t="s">
         <v>3033</v>
-      </c>
-[...7 lines deleted...]
-        <v>3034</v>
       </c>
       <c r="L1038" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1039" spans="1:12">
       <c r="A1039">
-        <v>933192</v>
+        <v>933460</v>
       </c>
       <c r="B1039" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1039" t="s">
         <v>3035</v>
       </c>
-      <c r="C1039" t="s">
+      <c r="D1039" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1039" t="s">
         <v>3036</v>
-      </c>
-[...7 lines deleted...]
-        <v>3037</v>
       </c>
       <c r="L1039" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1040" spans="1:12">
       <c r="A1040">
-        <v>933227</v>
+        <v>933461</v>
       </c>
       <c r="B1040" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1040" t="s">
         <v>3038</v>
       </c>
-      <c r="C1040" t="s">
+      <c r="D1040" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1040" t="s">
         <v>3039</v>
-      </c>
-[...7 lines deleted...]
-        <v>3040</v>
       </c>
       <c r="L1040" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1041" spans="1:12">
       <c r="A1041">
-        <v>933229</v>
+        <v>933462</v>
       </c>
       <c r="B1041" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1041" t="s">
         <v>3041</v>
       </c>
-      <c r="C1041" t="s">
+      <c r="D1041" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1041" t="s">
         <v>3042</v>
-      </c>
-[...7 lines deleted...]
-        <v>3043</v>
       </c>
       <c r="L1041" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1042" spans="1:12">
       <c r="A1042">
-        <v>933245</v>
+        <v>933463</v>
       </c>
       <c r="B1042" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1042" t="s">
         <v>3044</v>
       </c>
-      <c r="C1042" t="s">
+      <c r="D1042" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1042" t="s">
         <v>3045</v>
-      </c>
-[...7 lines deleted...]
-        <v>3046</v>
       </c>
       <c r="L1042" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1043" spans="1:12">
       <c r="A1043">
-        <v>933257</v>
+        <v>933464</v>
       </c>
       <c r="B1043" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1043" t="s">
         <v>3047</v>
-      </c>
-[...10 lines deleted...]
-        <v>3049</v>
       </c>
       <c r="L1043" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1044" spans="1:12">
       <c r="A1044">
-        <v>933259</v>
+        <v>933466</v>
       </c>
       <c r="B1044" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1044" t="s">
         <v>3050</v>
-      </c>
-[...10 lines deleted...]
-        <v>3052</v>
       </c>
       <c r="L1044" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1045" spans="1:12">
       <c r="A1045">
-        <v>933263</v>
+        <v>933468</v>
       </c>
       <c r="B1045" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>39</v>
+      </c>
+      <c r="H1045" t="s">
         <v>3053</v>
-      </c>
-[...10 lines deleted...]
-        <v>3055</v>
       </c>
       <c r="L1045" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1046" spans="1:12">
       <c r="A1046">
-        <v>933265</v>
+        <v>933470</v>
       </c>
       <c r="B1046" t="s">
-        <v>3056</v>
+        <v>3054</v>
       </c>
       <c r="C1046" t="s">
-        <v>3057</v>
+        <v>2975</v>
       </c>
       <c r="D1046" t="s">
         <v>14</v>
       </c>
       <c r="E1046" t="s">
         <v>15</v>
       </c>
       <c r="H1046" t="s">
-        <v>3058</v>
+        <v>3055</v>
       </c>
       <c r="L1046" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1047" spans="1:12">
       <c r="A1047">
-        <v>933266</v>
+        <v>933471</v>
       </c>
       <c r="B1047" t="s">
-        <v>3059</v>
+        <v>3056</v>
       </c>
       <c r="C1047" t="s">
-        <v>3060</v>
+        <v>3057</v>
       </c>
       <c r="D1047" t="s">
         <v>14</v>
       </c>
       <c r="E1047" t="s">
         <v>15</v>
       </c>
       <c r="H1047" t="s">
-        <v>3061</v>
+        <v>3058</v>
       </c>
       <c r="L1047" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1048" spans="1:12">
       <c r="A1048">
-        <v>933267</v>
+        <v>933473</v>
       </c>
       <c r="B1048" t="s">
-        <v>3062</v>
+        <v>3059</v>
       </c>
       <c r="C1048" t="s">
-        <v>3063</v>
+        <v>3060</v>
       </c>
       <c r="D1048" t="s">
         <v>14</v>
       </c>
       <c r="E1048" t="s">
         <v>15</v>
       </c>
       <c r="H1048" t="s">
-        <v>3064</v>
+        <v>3061</v>
       </c>
       <c r="L1048" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1049" spans="1:12">
       <c r="A1049">
-        <v>933268</v>
+        <v>933475</v>
       </c>
       <c r="B1049" t="s">
-        <v>3065</v>
+        <v>3062</v>
       </c>
       <c r="C1049" t="s">
-        <v>3066</v>
+        <v>3063</v>
       </c>
       <c r="D1049" t="s">
         <v>14</v>
       </c>
       <c r="E1049" t="s">
         <v>15</v>
       </c>
       <c r="H1049" t="s">
-        <v>3067</v>
+        <v>3064</v>
       </c>
       <c r="L1049" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1050" spans="1:12">
       <c r="A1050">
-        <v>933269</v>
+        <v>933476</v>
       </c>
       <c r="B1050" t="s">
-        <v>3068</v>
+        <v>3065</v>
       </c>
       <c r="C1050" t="s">
-        <v>3069</v>
+        <v>3066</v>
       </c>
       <c r="D1050" t="s">
         <v>14</v>
       </c>
       <c r="E1050" t="s">
         <v>15</v>
       </c>
       <c r="H1050" t="s">
-        <v>3070</v>
+        <v>3067</v>
       </c>
       <c r="L1050" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1051" spans="1:12">
       <c r="A1051">
-        <v>933270</v>
+        <v>933477</v>
       </c>
       <c r="B1051" t="s">
-        <v>3071</v>
+        <v>3068</v>
       </c>
       <c r="C1051" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
       <c r="D1051" t="s">
         <v>14</v>
       </c>
       <c r="E1051" t="s">
         <v>15</v>
       </c>
       <c r="H1051" t="s">
-        <v>3072</v>
+        <v>3070</v>
       </c>
       <c r="L1051" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1052" spans="1:12">
       <c r="A1052">
-        <v>933271</v>
+        <v>933478</v>
       </c>
       <c r="B1052" t="s">
-        <v>3073</v>
+        <v>3071</v>
       </c>
       <c r="C1052" t="s">
-        <v>3060</v>
+        <v>3069</v>
       </c>
       <c r="D1052" t="s">
         <v>14</v>
       </c>
       <c r="E1052" t="s">
         <v>15</v>
       </c>
       <c r="H1052" t="s">
-        <v>3074</v>
+        <v>3072</v>
       </c>
       <c r="L1052" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1053" spans="1:12">
       <c r="A1053">
-        <v>933272</v>
+        <v>933479</v>
       </c>
       <c r="B1053" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1053" t="s">
         <v>3075</v>
-      </c>
-[...10 lines deleted...]
-        <v>3077</v>
       </c>
       <c r="L1053" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1054" spans="1:12">
       <c r="A1054">
-        <v>933273</v>
+        <v>933480</v>
       </c>
       <c r="B1054" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1054" t="s">
         <v>3078</v>
-      </c>
-[...10 lines deleted...]
-        <v>3080</v>
       </c>
       <c r="L1054" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1055" spans="1:12">
       <c r="A1055">
-        <v>933274</v>
+        <v>933483</v>
       </c>
       <c r="B1055" t="s">
-        <v>3081</v>
+        <v>3079</v>
       </c>
       <c r="C1055" t="s">
-        <v>3082</v>
+        <v>3069</v>
       </c>
       <c r="D1055" t="s">
         <v>14</v>
       </c>
       <c r="E1055" t="s">
         <v>15</v>
       </c>
       <c r="H1055" t="s">
-        <v>3083</v>
+        <v>3080</v>
       </c>
       <c r="L1055" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1056" spans="1:12">
       <c r="A1056">
-        <v>933275</v>
+        <v>933484</v>
       </c>
       <c r="B1056" t="s">
-        <v>3084</v>
+        <v>3081</v>
       </c>
       <c r="C1056" t="s">
-        <v>3085</v>
+        <v>3082</v>
       </c>
       <c r="D1056" t="s">
         <v>14</v>
       </c>
       <c r="E1056" t="s">
-        <v>3086</v>
+        <v>15</v>
       </c>
       <c r="H1056" t="s">
-        <v>3087</v>
+        <v>3083</v>
       </c>
       <c r="L1056" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1057" spans="1:12">
       <c r="A1057">
-        <v>933278</v>
+        <v>933486</v>
       </c>
       <c r="B1057" t="s">
-        <v>3088</v>
+        <v>3084</v>
       </c>
       <c r="C1057" t="s">
-        <v>3089</v>
+        <v>3085</v>
       </c>
       <c r="D1057" t="s">
         <v>14</v>
       </c>
       <c r="E1057" t="s">
-        <v>497</v>
+        <v>15</v>
       </c>
       <c r="H1057" t="s">
-        <v>3090</v>
+        <v>3086</v>
       </c>
       <c r="L1057" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1058" spans="1:12">
       <c r="A1058">
-        <v>933279</v>
+        <v>933487</v>
       </c>
       <c r="B1058" t="s">
-        <v>3091</v>
+        <v>3087</v>
       </c>
       <c r="C1058" t="s">
-        <v>3092</v>
+        <v>3088</v>
       </c>
       <c r="D1058" t="s">
         <v>14</v>
       </c>
       <c r="E1058" t="s">
         <v>15</v>
       </c>
       <c r="H1058" t="s">
-        <v>3093</v>
+        <v>3089</v>
       </c>
       <c r="L1058" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1059" spans="1:12">
       <c r="A1059">
-        <v>933286</v>
+        <v>933488</v>
       </c>
       <c r="B1059" t="s">
-        <v>3094</v>
+        <v>3090</v>
       </c>
       <c r="C1059" t="s">
-        <v>2758</v>
+        <v>3091</v>
       </c>
       <c r="D1059" t="s">
         <v>14</v>
       </c>
       <c r="E1059" t="s">
         <v>15</v>
       </c>
       <c r="H1059" t="s">
-        <v>3095</v>
+        <v>3092</v>
       </c>
       <c r="L1059" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1060" spans="1:12">
       <c r="A1060">
-        <v>933300</v>
+        <v>933489</v>
       </c>
       <c r="B1060" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H1060" t="s">
         <v>3096</v>
-      </c>
-[...10 lines deleted...]
-        <v>3098</v>
       </c>
       <c r="L1060" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1061" spans="1:12">
       <c r="A1061">
-        <v>933305</v>
+        <v>933491</v>
       </c>
       <c r="B1061" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1061" t="s">
         <v>3099</v>
-      </c>
-[...10 lines deleted...]
-        <v>3101</v>
       </c>
       <c r="L1061" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1062" spans="1:12">
       <c r="A1062">
-        <v>933330</v>
+        <v>933492</v>
       </c>
       <c r="B1062" t="s">
-        <v>3102</v>
+        <v>3100</v>
       </c>
       <c r="C1062" t="s">
-        <v>3103</v>
+        <v>2602</v>
       </c>
       <c r="D1062" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1062" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1062" t="s">
-        <v>3104</v>
+        <v>3101</v>
       </c>
       <c r="L1062" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1063" spans="1:12">
       <c r="A1063">
-        <v>933342</v>
+        <v>933493</v>
       </c>
       <c r="B1063" t="s">
-        <v>3105</v>
+        <v>3102</v>
       </c>
       <c r="C1063" t="s">
-        <v>3106</v>
+        <v>3103</v>
       </c>
       <c r="D1063" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H1063" t="s">
-        <v>3107</v>
+        <v>3104</v>
       </c>
       <c r="L1063" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1064" spans="1:12">
       <c r="A1064">
-        <v>933343</v>
+        <v>933495</v>
       </c>
       <c r="B1064" t="s">
-        <v>3108</v>
+        <v>3105</v>
       </c>
       <c r="C1064" t="s">
-        <v>3109</v>
+        <v>3106</v>
       </c>
       <c r="D1064" t="s">
         <v>14</v>
       </c>
       <c r="E1064" t="s">
-        <v>870</v>
+        <v>15</v>
       </c>
       <c r="H1064" t="s">
-        <v>3110</v>
+        <v>3107</v>
       </c>
       <c r="L1064" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1065" spans="1:12">
       <c r="A1065">
-        <v>933344</v>
+        <v>933496</v>
       </c>
       <c r="B1065" t="s">
-        <v>3111</v>
+        <v>3108</v>
       </c>
       <c r="C1065" t="s">
-        <v>3112</v>
+        <v>3109</v>
       </c>
       <c r="D1065" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1065" t="s">
-        <v>3113</v>
+        <v>15</v>
       </c>
       <c r="H1065" t="s">
-        <v>3114</v>
+        <v>3110</v>
       </c>
       <c r="L1065" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1066" spans="1:12">
       <c r="A1066">
-        <v>933348</v>
+        <v>933497</v>
       </c>
       <c r="B1066" t="s">
-        <v>3115</v>
+        <v>3111</v>
       </c>
       <c r="C1066" t="s">
         <v>3112</v>
       </c>
       <c r="D1066" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1066" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1066" t="s">
-        <v>3116</v>
+        <v>3113</v>
       </c>
       <c r="L1066" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1067" spans="1:12">
       <c r="A1067">
-        <v>933350</v>
+        <v>933499</v>
       </c>
       <c r="B1067" t="s">
-        <v>3117</v>
+        <v>3114</v>
       </c>
       <c r="C1067" t="s">
-        <v>3118</v>
+        <v>3082</v>
       </c>
       <c r="D1067" t="s">
         <v>14</v>
       </c>
       <c r="E1067" t="s">
         <v>15</v>
       </c>
       <c r="H1067" t="s">
-        <v>3119</v>
+        <v>3115</v>
       </c>
       <c r="L1067" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1068" spans="1:12">
       <c r="A1068">
-        <v>933368</v>
+        <v>933501</v>
       </c>
       <c r="B1068" t="s">
-        <v>3120</v>
+        <v>3116</v>
       </c>
       <c r="C1068" t="s">
-        <v>3121</v>
+        <v>3117</v>
       </c>
       <c r="D1068" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1068" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1068" t="s">
-        <v>3122</v>
+        <v>3118</v>
       </c>
       <c r="L1068" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1069" spans="1:12">
       <c r="A1069">
-        <v>933369</v>
+        <v>933504</v>
       </c>
       <c r="B1069" t="s">
-        <v>3123</v>
+        <v>3119</v>
       </c>
       <c r="C1069" t="s">
-        <v>3124</v>
+        <v>3120</v>
       </c>
       <c r="D1069" t="s">
         <v>14</v>
       </c>
       <c r="E1069" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="H1069" t="s">
-        <v>3125</v>
+        <v>3121</v>
       </c>
       <c r="L1069" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1070" spans="1:12">
       <c r="A1070">
-        <v>933371</v>
+        <v>933505</v>
       </c>
       <c r="B1070" t="s">
-        <v>3126</v>
+        <v>3122</v>
       </c>
       <c r="C1070" t="s">
-        <v>3121</v>
+        <v>3123</v>
       </c>
       <c r="D1070" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1070" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1070" t="s">
-        <v>3127</v>
+        <v>3124</v>
       </c>
       <c r="L1070" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1071" spans="1:12">
       <c r="A1071">
-        <v>933374</v>
+        <v>933508</v>
       </c>
       <c r="B1071" t="s">
-        <v>3128</v>
+        <v>3125</v>
       </c>
       <c r="C1071" t="s">
-        <v>1582</v>
+        <v>3126</v>
       </c>
       <c r="D1071" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1071" t="s">
-        <v>2509</v>
+        <v>15</v>
       </c>
       <c r="H1071" t="s">
-        <v>3129</v>
+        <v>3127</v>
       </c>
       <c r="L1071" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1072" spans="1:12">
       <c r="A1072">
-        <v>933380</v>
+        <v>933509</v>
       </c>
       <c r="B1072" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1072" t="s">
         <v>3130</v>
-      </c>
-[...10 lines deleted...]
-        <v>3132</v>
       </c>
       <c r="L1072" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1073" spans="1:12">
       <c r="A1073">
-        <v>933421</v>
+        <v>933511</v>
       </c>
       <c r="B1073" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1073" t="s">
         <v>3133</v>
-      </c>
-[...10 lines deleted...]
-        <v>3135</v>
       </c>
       <c r="L1073" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1074" spans="1:12">
       <c r="A1074">
-        <v>933422</v>
+        <v>933512</v>
       </c>
       <c r="B1074" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1074" t="s">
         <v>3136</v>
-      </c>
-[...7 lines deleted...]
-        <v>3138</v>
       </c>
       <c r="L1074" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1075" spans="1:12">
       <c r="A1075">
-        <v>933426</v>
+        <v>933513</v>
       </c>
       <c r="B1075" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1075" t="s">
         <v>3139</v>
-      </c>
-[...7 lines deleted...]
-        <v>3141</v>
       </c>
       <c r="L1075" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1076" spans="1:12">
       <c r="A1076">
-        <v>933428</v>
+        <v>933514</v>
       </c>
       <c r="B1076" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1076" t="s">
         <v>3142</v>
-      </c>
-[...7 lines deleted...]
-        <v>3144</v>
       </c>
       <c r="L1076" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1077" spans="1:12">
       <c r="A1077">
-        <v>933430</v>
+        <v>933515</v>
       </c>
       <c r="B1077" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1077" t="s">
         <v>3145</v>
-      </c>
-[...10 lines deleted...]
-        <v>3147</v>
       </c>
       <c r="L1077" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1078" spans="1:12">
       <c r="A1078">
-        <v>933431</v>
+        <v>933516</v>
       </c>
       <c r="B1078" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1078" t="s">
         <v>3148</v>
-      </c>
-[...10 lines deleted...]
-        <v>3150</v>
       </c>
       <c r="L1078" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1079" spans="1:12">
       <c r="A1079">
-        <v>933432</v>
+        <v>933517</v>
       </c>
       <c r="B1079" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1079" t="s">
         <v>3151</v>
-      </c>
-[...10 lines deleted...]
-        <v>3153</v>
       </c>
       <c r="L1079" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1080" spans="1:12">
       <c r="A1080">
-        <v>933434</v>
+        <v>933519</v>
       </c>
       <c r="B1080" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1080" t="s">
         <v>3154</v>
-      </c>
-[...10 lines deleted...]
-        <v>3156</v>
       </c>
       <c r="L1080" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1081" spans="1:12">
       <c r="A1081">
-        <v>933435</v>
+        <v>933520</v>
       </c>
       <c r="B1081" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1081" t="s">
         <v>3157</v>
       </c>
-      <c r="C1081" t="s">
+      <c r="H1081" t="s">
         <v>3158</v>
-      </c>
-[...4 lines deleted...]
-        <v>3159</v>
       </c>
       <c r="L1081" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1082" spans="1:12">
       <c r="A1082">
-        <v>933436</v>
+        <v>933522</v>
       </c>
       <c r="B1082" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1082" t="s">
         <v>3160</v>
       </c>
-      <c r="C1082" t="s">
+      <c r="D1082" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1082" t="s">
         <v>3161</v>
-      </c>
-[...7 lines deleted...]
-        <v>3162</v>
       </c>
       <c r="L1082" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1083" spans="1:12">
       <c r="A1083">
-        <v>933437</v>
+        <v>933533</v>
       </c>
       <c r="B1083" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C1083" t="s">
         <v>3163</v>
       </c>
-      <c r="C1083" t="s">
+      <c r="D1083" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1083" t="s">
         <v>3164</v>
-      </c>
-[...7 lines deleted...]
-        <v>3165</v>
       </c>
       <c r="L1083" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1084" spans="1:12">
       <c r="A1084">
-        <v>933438</v>
+        <v>933553</v>
       </c>
       <c r="B1084" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1084" t="s">
         <v>3166</v>
       </c>
-      <c r="C1084" t="s">
+      <c r="D1084" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1084" t="s">
         <v>3167</v>
-      </c>
-[...4 lines deleted...]
-        <v>3168</v>
       </c>
       <c r="L1084" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1085" spans="1:12">
       <c r="A1085">
-        <v>933439</v>
+        <v>933555</v>
       </c>
       <c r="B1085" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1085" t="s">
         <v>3169</v>
-      </c>
-[...7 lines deleted...]
-        <v>3171</v>
       </c>
       <c r="L1085" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1086" spans="1:12">
       <c r="A1086">
-        <v>933442</v>
+        <v>933558</v>
       </c>
       <c r="B1086" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1086" t="s">
         <v>3172</v>
-      </c>
-[...10 lines deleted...]
-        <v>3174</v>
       </c>
       <c r="L1086" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1087" spans="1:12">
       <c r="A1087">
-        <v>933443</v>
+        <v>933559</v>
       </c>
       <c r="B1087" t="s">
-        <v>3175</v>
+        <v>3173</v>
       </c>
       <c r="C1087" t="s">
-        <v>3176</v>
+        <v>3166</v>
       </c>
       <c r="D1087" t="s">
         <v>14</v>
       </c>
       <c r="E1087" t="s">
         <v>15</v>
       </c>
       <c r="H1087" t="s">
-        <v>3177</v>
+        <v>3174</v>
       </c>
       <c r="L1087" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1088" spans="1:12">
       <c r="A1088">
-        <v>933444</v>
+        <v>933560</v>
       </c>
       <c r="B1088" t="s">
-        <v>3178</v>
+        <v>3175</v>
       </c>
       <c r="C1088" t="s">
-        <v>3179</v>
+        <v>3176</v>
       </c>
       <c r="D1088" t="s">
         <v>14</v>
       </c>
       <c r="E1088" t="s">
         <v>15</v>
       </c>
       <c r="H1088" t="s">
-        <v>3180</v>
+        <v>3177</v>
       </c>
       <c r="L1088" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1089" spans="1:12">
       <c r="A1089">
-        <v>933447</v>
+        <v>933561</v>
       </c>
       <c r="B1089" t="s">
-        <v>3181</v>
+        <v>3178</v>
       </c>
       <c r="C1089" t="s">
-        <v>3182</v>
+        <v>3179</v>
       </c>
       <c r="D1089" t="s">
         <v>14</v>
       </c>
       <c r="E1089" t="s">
-        <v>497</v>
+        <v>15</v>
       </c>
       <c r="H1089" t="s">
-        <v>3183</v>
+        <v>3180</v>
       </c>
       <c r="L1089" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1090" spans="1:12">
       <c r="A1090">
-        <v>933451</v>
+        <v>933564</v>
       </c>
       <c r="B1090" t="s">
-        <v>3184</v>
+        <v>3181</v>
       </c>
       <c r="C1090" t="s">
-        <v>3185</v>
+        <v>3182</v>
       </c>
       <c r="D1090" t="s">
         <v>14</v>
       </c>
       <c r="E1090" t="s">
         <v>15</v>
       </c>
       <c r="H1090" t="s">
-        <v>3186</v>
+        <v>3183</v>
       </c>
       <c r="L1090" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1091" spans="1:12">
       <c r="A1091">
-        <v>933452</v>
+        <v>933565</v>
       </c>
       <c r="B1091" t="s">
-        <v>3187</v>
+        <v>3184</v>
       </c>
       <c r="C1091" t="s">
-        <v>3188</v>
+        <v>3185</v>
       </c>
       <c r="D1091" t="s">
         <v>14</v>
       </c>
       <c r="E1091" t="s">
         <v>15</v>
       </c>
       <c r="H1091" t="s">
-        <v>3189</v>
+        <v>3186</v>
       </c>
       <c r="L1091" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1092" spans="1:12">
       <c r="A1092">
-        <v>933453</v>
+        <v>933566</v>
       </c>
       <c r="B1092" t="s">
-        <v>3190</v>
+        <v>3187</v>
       </c>
       <c r="C1092" t="s">
-        <v>3191</v>
+        <v>3188</v>
       </c>
       <c r="D1092" t="s">
         <v>14</v>
       </c>
       <c r="E1092" t="s">
         <v>15</v>
       </c>
       <c r="H1092" t="s">
-        <v>3192</v>
+        <v>3189</v>
       </c>
       <c r="L1092" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1093" spans="1:12">
       <c r="A1093">
-        <v>933454</v>
+        <v>933567</v>
       </c>
       <c r="B1093" t="s">
-        <v>3193</v>
+        <v>3190</v>
       </c>
       <c r="C1093" t="s">
-        <v>3194</v>
+        <v>3191</v>
       </c>
       <c r="D1093" t="s">
         <v>14</v>
       </c>
       <c r="E1093" t="s">
         <v>15</v>
       </c>
       <c r="H1093" t="s">
-        <v>3195</v>
+        <v>3192</v>
       </c>
       <c r="L1093" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1094" spans="1:12">
       <c r="A1094">
-        <v>933455</v>
+        <v>933572</v>
       </c>
       <c r="B1094" t="s">
-        <v>3196</v>
+        <v>3193</v>
       </c>
       <c r="C1094" t="s">
-        <v>2343</v>
+        <v>3194</v>
       </c>
       <c r="D1094" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1094" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1094" t="s">
-        <v>3197</v>
+        <v>3195</v>
       </c>
       <c r="L1094" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1095" spans="1:12">
       <c r="A1095">
-        <v>933456</v>
+        <v>933573</v>
       </c>
       <c r="B1095" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1095" t="s">
         <v>3198</v>
-      </c>
-[...10 lines deleted...]
-        <v>3199</v>
       </c>
       <c r="L1095" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1096" spans="1:12">
       <c r="A1096">
-        <v>933457</v>
+        <v>933574</v>
       </c>
       <c r="B1096" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1096" t="s">
         <v>3200</v>
       </c>
-      <c r="C1096" t="s">
+      <c r="D1096" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1096" t="s">
         <v>3201</v>
-      </c>
-[...7 lines deleted...]
-        <v>3202</v>
       </c>
       <c r="L1096" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1097" spans="1:12">
       <c r="A1097">
-        <v>933458</v>
+        <v>933575</v>
       </c>
       <c r="B1097" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1097" t="s">
         <v>3203</v>
       </c>
-      <c r="C1097" t="s">
+      <c r="D1097" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1097" t="s">
         <v>3204</v>
-      </c>
-[...7 lines deleted...]
-        <v>3205</v>
       </c>
       <c r="L1097" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1098" spans="1:12">
       <c r="A1098">
-        <v>933459</v>
+        <v>933576</v>
       </c>
       <c r="B1098" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1098" t="s">
         <v>3206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2631</v>
       </c>
       <c r="D1098" t="s">
         <v>14</v>
       </c>
       <c r="E1098" t="s">
         <v>15</v>
       </c>
       <c r="H1098" t="s">
         <v>3207</v>
       </c>
       <c r="L1098" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1099" spans="1:12">
       <c r="A1099">
-        <v>933460</v>
+        <v>933577</v>
       </c>
       <c r="B1099" t="s">
         <v>3208</v>
       </c>
       <c r="C1099" t="s">
         <v>3209</v>
       </c>
       <c r="D1099" t="s">
         <v>14</v>
       </c>
       <c r="E1099" t="s">
         <v>15</v>
       </c>
       <c r="H1099" t="s">
         <v>3210</v>
       </c>
       <c r="L1099" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1100" spans="1:12">
       <c r="A1100">
-        <v>933461</v>
+        <v>933579</v>
       </c>
       <c r="B1100" t="s">
         <v>3211</v>
       </c>
       <c r="C1100" t="s">
         <v>3212</v>
       </c>
       <c r="D1100" t="s">
         <v>14</v>
       </c>
       <c r="E1100" t="s">
         <v>15</v>
       </c>
       <c r="H1100" t="s">
         <v>3213</v>
       </c>
       <c r="L1100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1101" spans="1:12">
       <c r="A1101">
-        <v>933462</v>
+        <v>933580</v>
       </c>
       <c r="B1101" t="s">
         <v>3214</v>
       </c>
       <c r="C1101" t="s">
         <v>3215</v>
       </c>
       <c r="D1101" t="s">
         <v>14</v>
       </c>
       <c r="E1101" t="s">
         <v>15</v>
       </c>
       <c r="H1101" t="s">
         <v>3216</v>
       </c>
       <c r="L1101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1102" spans="1:12">
       <c r="A1102">
-        <v>933463</v>
+        <v>933581</v>
       </c>
       <c r="B1102" t="s">
         <v>3217</v>
       </c>
       <c r="C1102" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1102" t="s">
         <v>3218</v>
-      </c>
-[...7 lines deleted...]
-        <v>3219</v>
       </c>
       <c r="L1102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1103" spans="1:12">
       <c r="A1103">
-        <v>933464</v>
+        <v>933583</v>
       </c>
       <c r="B1103" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1103" t="s">
         <v>3220</v>
-      </c>
-[...1 lines deleted...]
-        <v>2631</v>
       </c>
       <c r="D1103" t="s">
         <v>14</v>
       </c>
       <c r="E1103" t="s">
         <v>15</v>
       </c>
       <c r="H1103" t="s">
         <v>3221</v>
       </c>
       <c r="L1103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1104" spans="1:12">
       <c r="A1104">
-        <v>933466</v>
+        <v>933584</v>
       </c>
       <c r="B1104" t="s">
         <v>3222</v>
       </c>
       <c r="C1104" t="s">
         <v>3223</v>
       </c>
       <c r="D1104" t="s">
         <v>14</v>
       </c>
       <c r="E1104" t="s">
         <v>15</v>
       </c>
       <c r="H1104" t="s">
         <v>3224</v>
       </c>
       <c r="L1104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1105" spans="1:12">
       <c r="A1105">
-        <v>933468</v>
+        <v>933585</v>
       </c>
       <c r="B1105" t="s">
         <v>3225</v>
       </c>
       <c r="C1105" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1105" t="s">
         <v>3226</v>
-      </c>
-[...7 lines deleted...]
-        <v>3227</v>
       </c>
       <c r="L1105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1106" spans="1:12">
       <c r="A1106">
-        <v>933470</v>
+        <v>933586</v>
       </c>
       <c r="B1106" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1106" t="s">
         <v>3228</v>
       </c>
-      <c r="C1106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1106" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H1106" t="s">
         <v>3229</v>
       </c>
       <c r="L1106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1107" spans="1:12">
       <c r="A1107">
-        <v>933471</v>
+        <v>933617</v>
       </c>
       <c r="B1107" t="s">
         <v>3230</v>
       </c>
       <c r="C1107" t="s">
         <v>3231</v>
       </c>
       <c r="D1107" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H1107" t="s">
         <v>3232</v>
       </c>
       <c r="L1107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1108" spans="1:12">
       <c r="A1108">
-        <v>933473</v>
+        <v>933626</v>
       </c>
       <c r="B1108" t="s">
         <v>3233</v>
       </c>
       <c r="C1108" t="s">
         <v>3234</v>
       </c>
       <c r="D1108" t="s">
         <v>14</v>
       </c>
       <c r="E1108" t="s">
         <v>15</v>
       </c>
       <c r="H1108" t="s">
         <v>3235</v>
       </c>
       <c r="L1108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1109" spans="1:12">
       <c r="A1109">
-        <v>933475</v>
+        <v>933629</v>
       </c>
       <c r="B1109" t="s">
         <v>3236</v>
       </c>
       <c r="C1109" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1109" t="s">
         <v>3237</v>
-      </c>
-[...7 lines deleted...]
-        <v>3238</v>
       </c>
       <c r="L1109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1110" spans="1:12">
       <c r="A1110">
-        <v>933476</v>
+        <v>933686</v>
       </c>
       <c r="B1110" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1110" t="s">
         <v>3239</v>
       </c>
-      <c r="C1110" t="s">
+      <c r="D1110" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1110" t="s">
         <v>3240</v>
-      </c>
-[...7 lines deleted...]
-        <v>3241</v>
       </c>
       <c r="L1110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1111" spans="1:12">
       <c r="A1111">
-        <v>933477</v>
+        <v>933767</v>
       </c>
       <c r="B1111" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1111" t="s">
         <v>3242</v>
       </c>
-      <c r="C1111" t="s">
+      <c r="D1111" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>312</v>
+      </c>
+      <c r="H1111" t="s">
         <v>3243</v>
-      </c>
-[...7 lines deleted...]
-        <v>3244</v>
       </c>
       <c r="L1111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1112" spans="1:12">
       <c r="A1112">
-        <v>933478</v>
+        <v>933817</v>
       </c>
       <c r="B1112" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1112" t="s">
         <v>3245</v>
       </c>
-      <c r="C1112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1112" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1112" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1112" t="s">
         <v>3246</v>
       </c>
       <c r="L1112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1113" spans="1:12">
       <c r="A1113">
-        <v>933479</v>
+        <v>933826</v>
       </c>
       <c r="B1113" t="s">
         <v>3247</v>
       </c>
       <c r="C1113" t="s">
         <v>3248</v>
       </c>
       <c r="D1113" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1113" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1113" t="s">
         <v>3249</v>
       </c>
       <c r="L1113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1114" spans="1:12">
       <c r="A1114">
-        <v>933480</v>
+        <v>933833</v>
       </c>
       <c r="B1114" t="s">
         <v>3250</v>
       </c>
       <c r="C1114" t="s">
         <v>3251</v>
       </c>
       <c r="D1114" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1114" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1114" t="s">
         <v>3252</v>
       </c>
       <c r="L1114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1115" spans="1:12">
       <c r="A1115">
-        <v>933483</v>
+        <v>933865</v>
       </c>
       <c r="B1115" t="s">
         <v>3253</v>
       </c>
       <c r="C1115" t="s">
-        <v>3243</v>
+        <v>3254</v>
       </c>
       <c r="D1115" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1115" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1115" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="L1115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1116" spans="1:12">
       <c r="A1116">
-        <v>933484</v>
+        <v>933867</v>
       </c>
       <c r="B1116" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="C1116" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="D1116" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1116" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="H1116" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="L1116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1117" spans="1:12">
       <c r="A1117">
-        <v>933486</v>
+        <v>933869</v>
       </c>
       <c r="B1117" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="C1117" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="D1117" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1117" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1117" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="L1117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1118" spans="1:12">
       <c r="A1118">
-        <v>933487</v>
+        <v>933885</v>
       </c>
       <c r="B1118" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="C1118" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="D1118" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1118" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1118" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="L1118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1119" spans="1:12">
       <c r="A1119">
-        <v>933488</v>
+        <v>933890</v>
       </c>
       <c r="B1119" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="C1119" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="D1119" t="s">
         <v>14</v>
       </c>
       <c r="E1119" t="s">
         <v>15</v>
       </c>
       <c r="H1119" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="L1119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1120" spans="1:12">
       <c r="A1120">
-        <v>933489</v>
+        <v>933892</v>
       </c>
       <c r="B1120" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="C1120" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="D1120" t="s">
         <v>14</v>
       </c>
       <c r="E1120" t="s">
-        <v>3269</v>
+        <v>15</v>
       </c>
       <c r="H1120" t="s">
         <v>3270</v>
       </c>
       <c r="L1120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1121" spans="1:12">
       <c r="A1121">
-        <v>933491</v>
+        <v>933897</v>
       </c>
       <c r="B1121" t="s">
         <v>3271</v>
       </c>
       <c r="C1121" t="s">
         <v>3272</v>
       </c>
       <c r="D1121" t="s">
         <v>14</v>
       </c>
       <c r="E1121" t="s">
         <v>15</v>
       </c>
       <c r="H1121" t="s">
         <v>3273</v>
       </c>
       <c r="L1121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1122" spans="1:12">
       <c r="A1122">
-        <v>933492</v>
+        <v>933899</v>
       </c>
       <c r="B1122" t="s">
         <v>3274</v>
       </c>
       <c r="C1122" t="s">
-        <v>2776</v>
+        <v>3275</v>
       </c>
       <c r="D1122" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1122" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1122" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="L1122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1123" spans="1:12">
       <c r="A1123">
-        <v>933493</v>
+        <v>933900</v>
       </c>
       <c r="B1123" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="C1123" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="D1123" t="s">
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>39</v>
       </c>
       <c r="H1123" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="L1123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1124" spans="1:12">
       <c r="A1124">
-        <v>933495</v>
+        <v>933913</v>
       </c>
       <c r="B1124" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="C1124" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="D1124" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1124" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1124" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="L1124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1125" spans="1:12">
       <c r="A1125">
-        <v>933496</v>
+        <v>933919</v>
       </c>
       <c r="B1125" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="C1125" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="D1125" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1125" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1125" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="L1125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1126" spans="1:12">
       <c r="A1126">
-        <v>933497</v>
+        <v>933921</v>
       </c>
       <c r="B1126" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="C1126" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="D1126" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1126" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1126" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="L1126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1127" spans="1:12">
       <c r="A1127">
-        <v>933499</v>
+        <v>933923</v>
       </c>
       <c r="B1127" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="C1127" t="s">
-        <v>3256</v>
+        <v>3290</v>
       </c>
       <c r="D1127" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="H1127" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
       <c r="L1127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1128" spans="1:12">
       <c r="A1128">
-        <v>933501</v>
+        <v>933925</v>
       </c>
       <c r="B1128" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="C1128" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="D1128" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1128" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1128" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="L1128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1129" spans="1:12">
       <c r="A1129">
-        <v>933504</v>
+        <v>933927</v>
       </c>
       <c r="B1129" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="C1129" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="D1129" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1129" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1129" t="s">
-        <v>3295</v>
+        <v>3297</v>
       </c>
       <c r="L1129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1130" spans="1:12">
       <c r="A1130">
-        <v>933505</v>
+        <v>933930</v>
       </c>
       <c r="B1130" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="C1130" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="D1130" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1130" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1130" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
       <c r="L1130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1131" spans="1:12">
       <c r="A1131">
-        <v>933508</v>
+        <v>933937</v>
       </c>
       <c r="B1131" t="s">
-        <v>3299</v>
+        <v>3301</v>
       </c>
       <c r="C1131" t="s">
-        <v>3300</v>
+        <v>3302</v>
       </c>
       <c r="D1131" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1131" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1131" t="s">
-        <v>3301</v>
+        <v>3303</v>
       </c>
       <c r="L1131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1132" spans="1:12">
       <c r="A1132">
-        <v>933509</v>
+        <v>933938</v>
       </c>
       <c r="B1132" t="s">
-        <v>3302</v>
+        <v>3304</v>
       </c>
       <c r="C1132" t="s">
-        <v>3303</v>
+        <v>1490</v>
       </c>
       <c r="D1132" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H1132" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="L1132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1133" spans="1:12">
       <c r="A1133">
-        <v>933511</v>
+        <v>933944</v>
       </c>
       <c r="B1133" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="C1133" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="D1133" t="s">
         <v>14</v>
       </c>
       <c r="E1133" t="s">
         <v>15</v>
       </c>
       <c r="H1133" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="L1133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1134" spans="1:12">
       <c r="A1134">
-        <v>933512</v>
+        <v>933947</v>
       </c>
       <c r="B1134" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="C1134" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="D1134" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1134" t="s">
-        <v>15</v>
+        <v>855</v>
       </c>
       <c r="H1134" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="L1134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1135" spans="1:12">
       <c r="A1135">
-        <v>933513</v>
+        <v>933948</v>
       </c>
       <c r="B1135" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="C1135" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="D1135" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1135" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1135" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="L1135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1136" spans="1:12">
       <c r="A1136">
-        <v>933514</v>
+        <v>1175006</v>
       </c>
       <c r="B1136" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="C1136" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="D1136" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1136" t="s">
-        <v>15</v>
+        <v>3317</v>
       </c>
       <c r="H1136" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
       <c r="L1136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1137" spans="1:12">
       <c r="A1137">
-        <v>933515</v>
+        <v>1175011</v>
       </c>
       <c r="B1137" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="C1137" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="D1137" t="s">
         <v>14</v>
       </c>
       <c r="E1137" t="s">
         <v>15</v>
       </c>
       <c r="H1137" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
       <c r="L1137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1138" spans="1:12">
       <c r="A1138">
-        <v>933516</v>
+        <v>928490</v>
       </c>
       <c r="B1138" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="C1138" t="s">
-        <v>3321</v>
+        <v>645</v>
       </c>
       <c r="D1138" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1138" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1138" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="L1138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1139" spans="1:12">
       <c r="A1139">
-        <v>933517</v>
+        <v>928494</v>
       </c>
       <c r="B1139" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="C1139" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="D1139" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1139" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1139" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="L1139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1140" spans="1:12">
       <c r="A1140">
-        <v>933519</v>
+        <v>928500</v>
       </c>
       <c r="B1140" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="C1140" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="D1140" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1140" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1140" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="L1140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1141" spans="1:12">
       <c r="A1141">
-        <v>933520</v>
+        <v>928501</v>
       </c>
       <c r="B1141" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="C1141" t="s">
-        <v>3330</v>
+        <v>719</v>
       </c>
       <c r="D1141" t="s">
         <v>30</v>
       </c>
       <c r="E1141" t="s">
+        <v>596</v>
+      </c>
+      <c r="H1141" t="s">
         <v>3331</v>
-      </c>
-[...1 lines deleted...]
-        <v>3332</v>
       </c>
       <c r="L1141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1142" spans="1:12">
       <c r="A1142">
-        <v>933522</v>
+        <v>928503</v>
       </c>
       <c r="B1142" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1142" t="s">
         <v>3333</v>
       </c>
-      <c r="C1142" t="s">
+      <c r="D1142" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>596</v>
+      </c>
+      <c r="H1142" t="s">
         <v>3334</v>
-      </c>
-[...7 lines deleted...]
-        <v>3335</v>
       </c>
       <c r="L1142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1143" spans="1:12">
       <c r="A1143">
-        <v>933533</v>
+        <v>928509</v>
       </c>
       <c r="B1143" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1143" t="s">
         <v>3336</v>
       </c>
-      <c r="C1143" t="s">
+      <c r="D1143" t="s">
+        <v>14</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1143" t="s">
         <v>3337</v>
-      </c>
-[...7 lines deleted...]
-        <v>3338</v>
       </c>
       <c r="L1143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1144" spans="1:12">
       <c r="A1144">
-        <v>933553</v>
+        <v>928510</v>
       </c>
       <c r="B1144" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1144" t="s">
         <v>3339</v>
       </c>
-      <c r="C1144" t="s">
+      <c r="D1144" t="s">
+        <v>30</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>636</v>
+      </c>
+      <c r="H1144" t="s">
         <v>3340</v>
-      </c>
-[...7 lines deleted...]
-        <v>3341</v>
       </c>
       <c r="L1144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1145" spans="1:12">
       <c r="A1145">
-        <v>933555</v>
+        <v>928512</v>
       </c>
       <c r="B1145" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1145" t="s">
         <v>3342</v>
       </c>
-      <c r="C1145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1145" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1145" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1145" t="s">
         <v>3343</v>
       </c>
       <c r="L1145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1146" spans="1:12">
       <c r="A1146">
-        <v>933558</v>
+        <v>928514</v>
       </c>
       <c r="B1146" t="s">
         <v>3344</v>
       </c>
       <c r="C1146" t="s">
         <v>3345</v>
       </c>
       <c r="D1146" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1146" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="H1146" t="s">
         <v>3346</v>
       </c>
       <c r="L1146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1147" spans="1:12">
       <c r="A1147">
-        <v>933559</v>
+        <v>928518</v>
       </c>
       <c r="B1147" t="s">
         <v>3347</v>
       </c>
       <c r="C1147" t="s">
-        <v>3340</v>
+        <v>3348</v>
       </c>
       <c r="D1147" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1147" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1147" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="L1147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1148" spans="1:12">
       <c r="A1148">
-        <v>933560</v>
+        <v>928522</v>
       </c>
       <c r="B1148" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="C1148" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="D1148" t="s">
         <v>14</v>
       </c>
       <c r="E1148" t="s">
         <v>15</v>
       </c>
       <c r="H1148" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="L1148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1149" spans="1:12">
       <c r="A1149">
-        <v>933561</v>
+        <v>928524</v>
       </c>
       <c r="B1149" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="C1149" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="D1149" t="s">
         <v>14</v>
       </c>
       <c r="E1149" t="s">
         <v>15</v>
       </c>
       <c r="H1149" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="L1149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1150" spans="1:12">
       <c r="A1150">
-        <v>933564</v>
+        <v>928525</v>
       </c>
       <c r="B1150" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="C1150" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="D1150" t="s">
         <v>14</v>
       </c>
       <c r="E1150" t="s">
         <v>15</v>
       </c>
       <c r="H1150" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="L1150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1151" spans="1:12">
       <c r="A1151">
-        <v>933565</v>
+        <v>928530</v>
       </c>
       <c r="B1151" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C1151" t="s">
-        <v>3359</v>
+        <v>645</v>
       </c>
       <c r="D1151" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1151" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1151" t="s">
         <v>3360</v>
       </c>
       <c r="L1151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1152" spans="1:12">
       <c r="A1152">
-        <v>933566</v>
+        <v>928539</v>
       </c>
       <c r="B1152" t="s">
         <v>3361</v>
       </c>
       <c r="C1152" t="s">
         <v>3362</v>
       </c>
       <c r="D1152" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1152" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H1152" t="s">
         <v>3363</v>
       </c>
       <c r="L1152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1153" spans="1:12">
       <c r="A1153">
-        <v>933567</v>
+        <v>928545</v>
       </c>
       <c r="B1153" t="s">
         <v>3364</v>
       </c>
       <c r="C1153" t="s">
         <v>3365</v>
       </c>
       <c r="D1153" t="s">
         <v>14</v>
       </c>
       <c r="E1153" t="s">
         <v>15</v>
       </c>
       <c r="H1153" t="s">
         <v>3366</v>
       </c>
       <c r="L1153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1154" spans="1:12">
       <c r="A1154">
-        <v>933572</v>
+        <v>928552</v>
       </c>
       <c r="B1154" t="s">
         <v>3367</v>
       </c>
       <c r="C1154" t="s">
         <v>3368</v>
       </c>
       <c r="D1154" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1154" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1154" t="s">
         <v>3369</v>
       </c>
       <c r="L1154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1155" spans="1:12">
       <c r="A1155">
-        <v>933573</v>
+        <v>928556</v>
       </c>
       <c r="B1155" t="s">
         <v>3370</v>
       </c>
       <c r="C1155" t="s">
         <v>3371</v>
       </c>
       <c r="D1155" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>15</v>
       </c>
       <c r="H1155" t="s">
         <v>3372</v>
       </c>
       <c r="L1155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1156" spans="1:12">
       <c r="A1156">
-        <v>933574</v>
+        <v>928563</v>
       </c>
       <c r="B1156" t="s">
         <v>3373</v>
       </c>
       <c r="C1156" t="s">
         <v>3374</v>
       </c>
       <c r="D1156" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>636</v>
       </c>
       <c r="H1156" t="s">
         <v>3375</v>
       </c>
       <c r="L1156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1157" spans="1:12">
       <c r="A1157">
-        <v>933575</v>
+        <v>928567</v>
       </c>
       <c r="B1157" t="s">
         <v>3376</v>
       </c>
       <c r="C1157" t="s">
         <v>3377</v>
       </c>
       <c r="D1157" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1157" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1157" t="s">
         <v>3378</v>
       </c>
       <c r="L1157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1158" spans="1:12">
       <c r="A1158">
-        <v>933576</v>
+        <v>928571</v>
       </c>
       <c r="B1158" t="s">
         <v>3379</v>
       </c>
       <c r="C1158" t="s">
         <v>3380</v>
       </c>
       <c r="D1158" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1158" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1158" t="s">
         <v>3381</v>
       </c>
       <c r="L1158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1159" spans="1:12">
       <c r="A1159">
-        <v>933577</v>
+        <v>928573</v>
       </c>
       <c r="B1159" t="s">
         <v>3382</v>
       </c>
       <c r="C1159" t="s">
         <v>3383</v>
       </c>
       <c r="D1159" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1159" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1159" t="s">
         <v>3384</v>
       </c>
       <c r="L1159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1160" spans="1:12">
       <c r="A1160">
-        <v>933579</v>
+        <v>928577</v>
       </c>
       <c r="B1160" t="s">
         <v>3385</v>
       </c>
       <c r="C1160" t="s">
         <v>3386</v>
       </c>
       <c r="D1160" t="s">
         <v>14</v>
       </c>
       <c r="E1160" t="s">
         <v>15</v>
       </c>
       <c r="H1160" t="s">
         <v>3387</v>
       </c>
       <c r="L1160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1161" spans="1:12">
       <c r="A1161">
-        <v>933580</v>
+        <v>928582</v>
       </c>
       <c r="B1161" t="s">
         <v>3388</v>
       </c>
       <c r="C1161" t="s">
         <v>3389</v>
       </c>
       <c r="D1161" t="s">
         <v>14</v>
       </c>
       <c r="E1161" t="s">
         <v>15</v>
       </c>
       <c r="H1161" t="s">
         <v>3390</v>
       </c>
       <c r="L1161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1162" spans="1:12">
       <c r="A1162">
-        <v>933581</v>
+        <v>928585</v>
       </c>
       <c r="B1162" t="s">
         <v>3391</v>
       </c>
       <c r="C1162" t="s">
-        <v>2248</v>
+        <v>3392</v>
       </c>
       <c r="D1162" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1162" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1162" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="L1162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1163" spans="1:12">
       <c r="A1163">
-        <v>933583</v>
+        <v>928596</v>
       </c>
       <c r="B1163" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="C1163" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="D1163" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1163" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="H1163" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="L1163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1164" spans="1:12">
       <c r="A1164">
-        <v>933584</v>
+        <v>928606</v>
       </c>
       <c r="B1164" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="C1164" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="D1164" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1164" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1164" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="L1164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1165" spans="1:12">
       <c r="A1165">
-        <v>933585</v>
+        <v>928618</v>
       </c>
       <c r="B1165" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="C1165" t="s">
-        <v>2248</v>
+        <v>3401</v>
       </c>
       <c r="D1165" t="s">
         <v>14</v>
       </c>
       <c r="E1165" t="s">
         <v>15</v>
       </c>
       <c r="H1165" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
       <c r="L1165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1166" spans="1:12">
       <c r="A1166">
-        <v>933586</v>
+        <v>928619</v>
       </c>
       <c r="B1166" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
       <c r="C1166" t="s">
-        <v>3402</v>
+        <v>1603</v>
       </c>
       <c r="D1166" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>39</v>
       </c>
       <c r="H1166" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="L1166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1167" spans="1:12">
       <c r="A1167">
-        <v>933617</v>
+        <v>928622</v>
       </c>
       <c r="B1167" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="C1167" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="D1167" t="s">
-        <v>73</v>
+        <v>14</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>15</v>
       </c>
       <c r="H1167" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="L1167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1168" spans="1:12">
       <c r="A1168">
-        <v>933626</v>
+        <v>928624</v>
       </c>
       <c r="B1168" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="C1168" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="D1168" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1168" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1168" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="L1168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1169" spans="1:12">
       <c r="A1169">
-        <v>933629</v>
+        <v>928627</v>
       </c>
       <c r="B1169" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="C1169" t="s">
-        <v>3405</v>
+        <v>3412</v>
       </c>
       <c r="D1169" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1169" t="s">
-        <v>15</v>
+        <v>636</v>
       </c>
       <c r="H1169" t="s">
-        <v>3411</v>
+        <v>3413</v>
       </c>
       <c r="L1169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1170" spans="1:12">
       <c r="A1170">
-        <v>933686</v>
+        <v>928634</v>
       </c>
       <c r="B1170" t="s">
-        <v>3412</v>
+        <v>3414</v>
       </c>
       <c r="C1170" t="s">
-        <v>3413</v>
+        <v>3415</v>
       </c>
       <c r="D1170" t="s">
         <v>14</v>
       </c>
       <c r="E1170" t="s">
         <v>15</v>
       </c>
       <c r="H1170" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
       <c r="L1170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1171" spans="1:12">
       <c r="A1171">
-        <v>933767</v>
+        <v>928683</v>
       </c>
       <c r="B1171" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
       <c r="C1171" t="s">
-        <v>3416</v>
+        <v>3418</v>
       </c>
       <c r="D1171" t="s">
         <v>30</v>
       </c>
       <c r="E1171" t="s">
-        <v>312</v>
+        <v>39</v>
       </c>
       <c r="H1171" t="s">
-        <v>3417</v>
+        <v>3419</v>
       </c>
       <c r="L1171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1172" spans="1:12">
       <c r="A1172">
-        <v>933817</v>
+        <v>928687</v>
       </c>
       <c r="B1172" t="s">
-        <v>3418</v>
+        <v>3420</v>
       </c>
       <c r="C1172" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
       <c r="D1172" t="s">
         <v>30</v>
       </c>
       <c r="E1172" t="s">
         <v>39</v>
       </c>
       <c r="H1172" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
       <c r="L1172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1173" spans="1:12">
       <c r="A1173">
-        <v>933826</v>
+        <v>928688</v>
       </c>
       <c r="B1173" t="s">
-        <v>3421</v>
+        <v>3423</v>
       </c>
       <c r="C1173" t="s">
-        <v>3422</v>
+        <v>3424</v>
       </c>
       <c r="D1173" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="H1173" t="s">
-        <v>3423</v>
+        <v>3425</v>
       </c>
       <c r="L1173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1174" spans="1:12">
       <c r="A1174">
-        <v>933833</v>
+        <v>928689</v>
       </c>
       <c r="B1174" t="s">
-        <v>3424</v>
+        <v>3426</v>
       </c>
       <c r="C1174" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
       <c r="D1174" t="s">
         <v>30</v>
       </c>
       <c r="E1174" t="s">
         <v>39</v>
       </c>
       <c r="H1174" t="s">
-        <v>3426</v>
+        <v>3428</v>
       </c>
       <c r="L1174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1175" spans="1:12">
       <c r="A1175">
-        <v>933865</v>
+        <v>928709</v>
       </c>
       <c r="B1175" t="s">
-        <v>3427</v>
+        <v>3429</v>
       </c>
       <c r="C1175" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
       <c r="D1175" t="s">
         <v>30</v>
       </c>
       <c r="E1175" t="s">
-        <v>39</v>
+        <v>596</v>
       </c>
       <c r="H1175" t="s">
-        <v>3429</v>
+        <v>3431</v>
       </c>
       <c r="L1175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1176" spans="1:12">
       <c r="A1176">
-        <v>933867</v>
+        <v>928716</v>
       </c>
       <c r="B1176" t="s">
-        <v>3430</v>
+        <v>3432</v>
       </c>
       <c r="C1176" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
       <c r="D1176" t="s">
         <v>30</v>
       </c>
       <c r="E1176" t="s">
-        <v>166</v>
+        <v>596</v>
       </c>
       <c r="H1176" t="s">
-        <v>3432</v>
+        <v>3434</v>
       </c>
       <c r="L1176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1177" spans="1:12">
       <c r="A1177">
-        <v>933869</v>
+        <v>928718</v>
       </c>
       <c r="B1177" t="s">
-        <v>3433</v>
+        <v>3435</v>
       </c>
       <c r="C1177" t="s">
-        <v>3434</v>
+        <v>3436</v>
       </c>
       <c r="D1177" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1177" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1177" t="s">
-        <v>3435</v>
+        <v>3437</v>
       </c>
       <c r="L1177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1178" spans="1:12">
       <c r="A1178">
-        <v>933885</v>
+        <v>928724</v>
       </c>
       <c r="B1178" t="s">
-        <v>3436</v>
+        <v>3438</v>
       </c>
       <c r="C1178" t="s">
-        <v>3437</v>
+        <v>3439</v>
       </c>
       <c r="D1178" t="s">
         <v>30</v>
       </c>
       <c r="E1178" t="s">
-        <v>39</v>
+        <v>636</v>
       </c>
       <c r="H1178" t="s">
-        <v>3438</v>
+        <v>3440</v>
       </c>
       <c r="L1178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1179" spans="1:12">
       <c r="A1179">
-        <v>933890</v>
+        <v>928727</v>
       </c>
       <c r="B1179" t="s">
-        <v>3439</v>
+        <v>3441</v>
       </c>
       <c r="C1179" t="s">
-        <v>3440</v>
+        <v>3442</v>
       </c>
       <c r="D1179" t="s">
         <v>14</v>
       </c>
       <c r="E1179" t="s">
         <v>15</v>
       </c>
       <c r="H1179" t="s">
-        <v>3441</v>
+        <v>3443</v>
       </c>
       <c r="L1179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1180" spans="1:12">
       <c r="A1180">
-        <v>933892</v>
+        <v>928728</v>
       </c>
       <c r="B1180" t="s">
-        <v>3442</v>
+        <v>3444</v>
       </c>
       <c r="C1180" t="s">
-        <v>3443</v>
+        <v>3445</v>
       </c>
       <c r="D1180" t="s">
         <v>14</v>
       </c>
       <c r="E1180" t="s">
         <v>15</v>
       </c>
       <c r="H1180" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="L1180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1181" spans="1:12">
       <c r="A1181">
-        <v>933897</v>
+        <v>928731</v>
       </c>
       <c r="B1181" t="s">
-        <v>3445</v>
+        <v>3447</v>
       </c>
       <c r="C1181" t="s">
-        <v>3446</v>
+        <v>3448</v>
       </c>
       <c r="D1181" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1181" t="s">
-        <v>15</v>
+        <v>312</v>
       </c>
       <c r="H1181" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
       <c r="L1181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1182" spans="1:12">
       <c r="A1182">
-        <v>933899</v>
+        <v>928756</v>
       </c>
       <c r="B1182" t="s">
-        <v>3448</v>
+        <v>3450</v>
       </c>
       <c r="C1182" t="s">
-        <v>3449</v>
+        <v>3451</v>
       </c>
       <c r="D1182" t="s">
         <v>30</v>
       </c>
       <c r="E1182" t="s">
         <v>636</v>
       </c>
       <c r="H1182" t="s">
-        <v>3450</v>
+        <v>3452</v>
       </c>
       <c r="L1182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1183" spans="1:12">
       <c r="A1183">
-        <v>933900</v>
+        <v>928764</v>
       </c>
       <c r="B1183" t="s">
-        <v>3451</v>
+        <v>3453</v>
       </c>
       <c r="C1183" t="s">
-        <v>3452</v>
+        <v>3454</v>
       </c>
       <c r="D1183" t="s">
         <v>30</v>
       </c>
       <c r="E1183" t="s">
-        <v>39</v>
+        <v>665</v>
       </c>
       <c r="H1183" t="s">
-        <v>3453</v>
+        <v>3455</v>
       </c>
       <c r="L1183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1184" spans="1:12">
       <c r="A1184">
-        <v>933913</v>
+        <v>928766</v>
       </c>
       <c r="B1184" t="s">
-        <v>3454</v>
+        <v>3456</v>
       </c>
       <c r="C1184" t="s">
-        <v>3455</v>
+        <v>3457</v>
       </c>
       <c r="D1184" t="s">
         <v>30</v>
       </c>
       <c r="E1184" t="s">
-        <v>39</v>
+        <v>606</v>
       </c>
       <c r="H1184" t="s">
-        <v>3456</v>
+        <v>3458</v>
       </c>
       <c r="L1184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1185" spans="1:12">
       <c r="A1185">
-        <v>933919</v>
+        <v>928768</v>
       </c>
       <c r="B1185" t="s">
-        <v>3457</v>
+        <v>3459</v>
       </c>
       <c r="C1185" t="s">
-        <v>3458</v>
+        <v>3460</v>
       </c>
       <c r="D1185" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1185" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1185" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
       <c r="L1185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1186" spans="1:12">
       <c r="A1186">
-        <v>933921</v>
+        <v>928769</v>
       </c>
       <c r="B1186" t="s">
-        <v>3460</v>
+        <v>3462</v>
       </c>
       <c r="C1186" t="s">
-        <v>3461</v>
+        <v>3463</v>
       </c>
       <c r="D1186" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E1186" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="H1186" t="s">
-        <v>3462</v>
+        <v>3464</v>
       </c>
       <c r="L1186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1187" spans="1:12">
       <c r="A1187">
-        <v>933923</v>
+        <v>928770</v>
       </c>
       <c r="B1187" t="s">
-        <v>3463</v>
+        <v>3465</v>
       </c>
       <c r="C1187" t="s">
-        <v>3464</v>
+        <v>3466</v>
       </c>
       <c r="D1187" t="s">
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>596</v>
       </c>
       <c r="H1187" t="s">
-        <v>3465</v>
+        <v>3467</v>
       </c>
       <c r="L1187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1188" spans="1:12">
       <c r="A1188">
-        <v>933925</v>
+        <v>928773</v>
       </c>
       <c r="B1188" t="s">
-        <v>3466</v>
+        <v>3468</v>
       </c>
       <c r="C1188" t="s">
-        <v>3467</v>
+        <v>3469</v>
       </c>
       <c r="D1188" t="s">
         <v>30</v>
       </c>
       <c r="E1188" t="s">
-        <v>39</v>
+        <v>312</v>
       </c>
       <c r="H1188" t="s">
-        <v>3468</v>
+        <v>3470</v>
       </c>
       <c r="L1188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1189" spans="1:12">
       <c r="A1189">
-        <v>933927</v>
+        <v>928775</v>
       </c>
       <c r="B1189" t="s">
-        <v>3469</v>
+        <v>3471</v>
       </c>
       <c r="C1189" t="s">
-        <v>3470</v>
+        <v>3472</v>
       </c>
       <c r="D1189" t="s">
         <v>30</v>
       </c>
       <c r="E1189" t="s">
-        <v>39</v>
+        <v>596</v>
       </c>
       <c r="H1189" t="s">
-        <v>3471</v>
+        <v>3473</v>
       </c>
       <c r="L1189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1190" spans="1:12">
       <c r="A1190">
-        <v>933930</v>
+        <v>928785</v>
       </c>
       <c r="B1190" t="s">
-        <v>3472</v>
+        <v>3474</v>
       </c>
       <c r="C1190" t="s">
-        <v>3473</v>
+        <v>3475</v>
       </c>
       <c r="D1190" t="s">
         <v>30</v>
       </c>
       <c r="E1190" t="s">
-        <v>39</v>
+        <v>596</v>
       </c>
       <c r="H1190" t="s">
-        <v>3474</v>
+        <v>3476</v>
       </c>
       <c r="L1190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1191" spans="1:12">
       <c r="A1191">
-        <v>933937</v>
+        <v>928790</v>
       </c>
       <c r="B1191" t="s">
-        <v>3475</v>
+        <v>3477</v>
       </c>
       <c r="C1191" t="s">
-        <v>3476</v>
+        <v>3478</v>
       </c>
       <c r="D1191" t="s">
         <v>30</v>
       </c>
       <c r="E1191" t="s">
-        <v>39</v>
+        <v>596</v>
       </c>
       <c r="H1191" t="s">
-        <v>3477</v>
+        <v>3479</v>
       </c>
       <c r="L1191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1192" spans="1:12">
       <c r="A1192">
-        <v>933938</v>
+        <v>928794</v>
       </c>
       <c r="B1192" t="s">
-        <v>3478</v>
+        <v>3480</v>
       </c>
       <c r="C1192" t="s">
-        <v>1666</v>
+        <v>3481</v>
       </c>
       <c r="D1192" t="s">
-        <v>20</v>
+        <v>14</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>3482</v>
       </c>
       <c r="H1192" t="s">
-        <v>3479</v>
+        <v>3483</v>
       </c>
       <c r="L1192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1193" spans="1:12">
       <c r="A1193">
-        <v>933944</v>
+        <v>928823</v>
       </c>
       <c r="B1193" t="s">
-        <v>3480</v>
+        <v>3484</v>
       </c>
       <c r="C1193" t="s">
-        <v>3481</v>
+        <v>3485</v>
       </c>
       <c r="D1193" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1193" t="s">
-        <v>15</v>
+        <v>1497</v>
       </c>
       <c r="H1193" t="s">
-        <v>3482</v>
+        <v>3486</v>
       </c>
       <c r="L1193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1194" spans="1:12">
       <c r="A1194">
-        <v>933947</v>
+        <v>928836</v>
       </c>
       <c r="B1194" t="s">
-        <v>3483</v>
+        <v>3487</v>
       </c>
       <c r="C1194" t="s">
-        <v>3484</v>
+        <v>729</v>
       </c>
       <c r="D1194" t="s">
         <v>30</v>
       </c>
       <c r="E1194" t="s">
-        <v>870</v>
+        <v>39</v>
       </c>
       <c r="H1194" t="s">
-        <v>3485</v>
+        <v>3488</v>
       </c>
       <c r="L1194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1195" spans="1:12">
       <c r="A1195">
-        <v>933948</v>
+        <v>928848</v>
       </c>
       <c r="B1195" t="s">
-        <v>3486</v>
+        <v>3489</v>
       </c>
       <c r="C1195" t="s">
-        <v>3487</v>
+        <v>1232</v>
       </c>
       <c r="D1195" t="s">
         <v>30</v>
       </c>
       <c r="E1195" t="s">
         <v>39</v>
       </c>
       <c r="H1195" t="s">
-        <v>3488</v>
+        <v>3490</v>
       </c>
       <c r="L1195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1196" spans="1:12">
       <c r="A1196">
-        <v>1175006</v>
+        <v>928855</v>
       </c>
       <c r="B1196" t="s">
-        <v>3489</v>
+        <v>3491</v>
       </c>
       <c r="C1196" t="s">
-        <v>3490</v>
+        <v>3492</v>
       </c>
       <c r="D1196" t="s">
         <v>30</v>
       </c>
       <c r="E1196" t="s">
-        <v>3491</v>
+        <v>855</v>
       </c>
       <c r="H1196" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="L1196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="1197" spans="1:12">
       <c r="A1197">
-        <v>1175011</v>
+        <v>928878</v>
       </c>
       <c r="B1197" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="C1197" t="s">
-        <v>3494</v>
+        <v>3481</v>
       </c>
       <c r="D1197" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E1197" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="H1197" t="s">
         <v>3495</v>
       </c>
       <c r="L1197" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>