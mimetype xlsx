--- v0 (2025-12-17)
+++ v1 (2026-08-06)
@@ -326,960 +326,960 @@
   <si>
     <t>VWS-WOO-Spc-28775</t>
   </si>
   <si>
     <t>210702 nota melding gevoelige bezwaar-en beroepszaken.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28775</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-28777</t>
   </si>
   <si>
     <t>210706 Factsheet wob-verzoeken corona.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28777</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-28778</t>
   </si>
   <si>
     <t>210707 QA Corona aanpak Wob-verzoeken na uitspraak rechter.docx</t>
   </si>
   <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28778</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28780</t>
+  </si>
+  <si>
+    <t>210706 input maatregelenbrief kort.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28780</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28781</t>
+  </si>
+  <si>
+    <t>210706 nota bij maatregelenbrief (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28781</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28783</t>
+  </si>
+  <si>
+    <t>210706 maatregelenbrief met opmerkingen pSG.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28783</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28786</t>
+  </si>
+  <si>
+    <t>210706 maatregelenbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28786</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28787</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28787</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28789</t>
+  </si>
+  <si>
+    <t>210706 nota bij maatregelenbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28789</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28791</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28791</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28793</t>
+  </si>
+  <si>
+    <t>210706 nota ter informatie maatregelenbrief met opmerkingen nieuwgeel.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28793</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28794</t>
+  </si>
+  <si>
+    <t>RE: QA</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28794</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28795</t>
+  </si>
+  <si>
+    <t>210706 QA Corona aanpak Wob-verzoeken na uitspraak rechter korte versie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28795</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28797</t>
+  </si>
+  <si>
+    <t>210706 QA Corona aanpak Wob-verzoeken na uitspraak rechter korteversie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28797</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28799</t>
+  </si>
+  <si>
+    <t>210709 beslisnota bij kamerbrief .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28799</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28802</t>
+  </si>
+  <si>
+    <t>210709 beslisnota bij kamerbrief.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28802</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28803</t>
+  </si>
+  <si>
+    <t>RE: meelezen op Kamerbrief [PRDF-11016472]</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28803</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28804</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28804</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28805</t>
+  </si>
+  <si>
+    <t>210709 Kamerbrief wob-verzoeken corona.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28805</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28807</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28807</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28808</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28808</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28810</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28810</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28811</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28811</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28813</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28813</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28815</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28815</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28816</t>
+  </si>
+  <si>
+    <t>210709 Kamerbrief wob-verzoeken corona landsadvocaat +.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28816</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28817</t>
+  </si>
+  <si>
+    <t>RE: nota en Kamerbrief over de uitspraken van de rechter</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28817</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28818</t>
+  </si>
+  <si>
+    <t>210709 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28818</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28820</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28820</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RE: nota en brief </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28822</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28823</t>
+  </si>
+  <si>
+    <t>210709 Kamerbrief wob-verzoeken corona met reactie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28823</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28825</t>
+  </si>
+  <si>
+    <t>SHEETS Presentatie persbriefing Wob- versie  12-7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28825</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28826</t>
+  </si>
+  <si>
+    <t>documenten persbriefing</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28826</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28827</t>
+  </si>
+  <si>
+    <t>Presentatie spreeklijnen Wob persbriefing juli 2021  - versie 12 juli.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28827</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28828</t>
+  </si>
+  <si>
+    <t>210712 QA Persbriefing corona 14 juli 2021.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28828</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28829</t>
+  </si>
+  <si>
+    <t>RE: 210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken navrechterlijke uitspraken (002).docx</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28829</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28830</t>
+  </si>
+  <si>
+    <t>210714 beslisnota bij brief aan de Kamer aanpak Corona Wobverzoeken navgerechtelijke uitspraken .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28830</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28831</t>
+  </si>
+  <si>
+    <t>210714 beslisnota bij brief aan de Kamer aanpak Corona Wobverzoekennav gerechtelijke uitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28831</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28832</t>
+  </si>
+  <si>
+    <t>210714 beslisnota bij brief aan de Kamer aanpak Corona Wobverzoeken navgerechtelijke uitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28832</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28834</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28834</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28836</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28836</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28837</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken (002).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28837</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28839</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28839</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28840</t>
+  </si>
+  <si>
+    <t>210715 Powerpoint ter voorbereiding van overleg .pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28840</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28842</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28842</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28843</t>
+  </si>
+  <si>
+    <t>FW: Concept-brief Tweede Kamer aanpak Corona Wob-verzoeken</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28843</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28844</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken rdb.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28844</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28847</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken rien.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28847</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28849</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken (002) .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28849</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28851</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28851</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28853</t>
+  </si>
+  <si>
+    <t>210714 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28853</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28854</t>
+  </si>
+  <si>
+    <t>210714 nota ter informatie overleg.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28854</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28855</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akkoord? | FW: powerpoint en nota </t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28855</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28856</t>
+  </si>
+  <si>
+    <t>210715 beslisnota bij brief aan de Kamer aanpak Corona Wobverzoeken navgerechtelijke uitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28856</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28857</t>
+  </si>
+  <si>
+    <t>210715 Powerpoint ter voorbereiding van overleg.pptx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28857</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28859</t>
+  </si>
+  <si>
+    <t>210719 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28859</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28861</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken rrr.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28861</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28862</t>
+  </si>
+  <si>
+    <t>210719 Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28862</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28863</t>
+  </si>
+  <si>
+    <t>RE: kamerbrief</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28863</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28864</t>
+  </si>
+  <si>
+    <t>FW: kamerbrief en nota</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28864</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28865</t>
+  </si>
+  <si>
+    <t>VWSNota ter beslissing 16-7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28865</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28866</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28866</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28868</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28868</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28870</t>
+  </si>
+  <si>
+    <t>210719 Presentatie spreeklijnen Wob persbriefing 21 juli 2021.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28870</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28871</t>
+  </si>
+  <si>
+    <t>210719 QA Persbriefing corona 21 juli 2021.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28871</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28872</t>
+  </si>
+  <si>
+    <t>FW: documenten voorbereiding persbriefing</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28872</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28873</t>
+  </si>
+  <si>
+    <t>RE: verslagje overleg 20/7 over aanpassing deelbesluiten</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28873</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28875</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28875</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28876</t>
+  </si>
+  <si>
+    <t>RE: aangepast besluit voor LA</t>
+  </si>
+  <si>
+    <t>10.2e;10.2g</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28876</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28877</t>
+  </si>
+  <si>
+    <t>7.1 VWS Wob besluit Covid19 besluiten aangepast versie voor LA_2.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28877</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28880</t>
+  </si>
+  <si>
+    <t>Corona Wobverzoeken nav gerechtelijke uitspraken Ntb.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28880</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28882</t>
+  </si>
+  <si>
+    <t>beslisnota bij brief aan de Kamer aanpak Corona Wobverzoeken navgerechtelijke uitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28882</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28883</t>
+  </si>
+  <si>
+    <t>afschrift aan Eerste Kamer van brief aan TK over aanpak CoronaWobverzoeken nav gerechtelijke uitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28883</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28884</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28884</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28887</t>
+  </si>
+  <si>
+    <t>weekbericht 27.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28887</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28891</t>
+  </si>
+  <si>
+    <t>weekbericht 26.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28891</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28898</t>
+  </si>
+  <si>
+    <t>FW: inhuur 50 extra Wob-juristen VWS</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28898</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28899</t>
+  </si>
+  <si>
+    <t>RE: 2852213 | Concept nadere offerteaanvraag Wob Juristen</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28899</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28900</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.3 met reactie 12-7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28900</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28901</t>
+  </si>
+  <si>
+    <t>Inkoopaanvraag_HIS_jun_2014_82394647.pdf</t>
+  </si>
+  <si>
+    <t>5.1.2b;5.1.2e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28901</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28910</t>
+  </si>
+  <si>
+    <t>WJZ-1013191.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28910</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28911</t>
+  </si>
+  <si>
+    <t>Beslisnota bij WJZ-1013191_Gelakt.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28911</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28914</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken J (16-7).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28914</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28917</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken rdb.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28917</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28918</t>
+  </si>
+  <si>
+    <t>VWS_Nota ter beslissing 16-7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28918</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28923</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken rr.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28923</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28929</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28929</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28931</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken-2e versie  (002)  (003) TOEVOEGING .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28931</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28933</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken-2e versie  (002) .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28933</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28935</t>
+  </si>
+  <si>
+    <t>Brief Tweede Kamer aanpak Corona Wob-verzoeken nav rechterlijkeuitspraken-2e versie .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28935</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28938</t>
+  </si>
+  <si>
+    <t>Concept mailbericht over brief TK over aanpak verzoeken Nieuwsuur.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28938</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28940</t>
+  </si>
+  <si>
+    <t>Corona Wob-verzoeken nav rechterlijke uitspraken TK brief .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28940</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28944</t>
+  </si>
+  <si>
+    <t>Document2 (Compatibiliteitsmodus).docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28944</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28946</t>
+  </si>
+  <si>
+    <t>Nota ter informatie 2020-07-15 10_24_45.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28946</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28956</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28956</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28957</t>
+  </si>
+  <si>
+    <t>Inplannen interviews Reflectiedag.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28957</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28958</t>
+  </si>
+  <si>
+    <t>Informatie geinterviewden Gateway Review Reflectiedag Optimalisatie WOBVWS 2021.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28958</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28968</t>
+  </si>
+  <si>
+    <t>QA Persbriefing corona 14 juli 2021 - versie 9-7 .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28968</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28976</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28976</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28980</t>
+  </si>
+  <si>
+    <t>Presentatie spreeklijnen Wob persbriefing 21 juli 2021  - versie 19 juli .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28980</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28981</t>
+  </si>
+  <si>
+    <t>QA Persbriefing corona 21 juli 2021 - versie 19-7 .docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28981</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28985</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.3 met reactie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28985</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28987</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.3 met reactiec 12-7.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28987</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28991</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.4 met reactie.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28991</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28993</t>
+  </si>
+  <si>
+    <t>1012706 - Opmerkingen aanpassingen Min VWS.pdf</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28993</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28996</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28996</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-28998</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-28998</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-29001</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.3.docx</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-29001</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-29002</t>
+  </si>
+  <si>
+    <t>RE: 2852213 | Laatste versie / morgen (woensdag) publiceren</t>
+  </si>
+  <si>
+    <t>5.1.2e;5.1.2i Concept;buiten verzoek</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-29002</t>
+  </si>
+  <si>
+    <t>VWS-WOO-Spc-29003</t>
+  </si>
+  <si>
+    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.4 met reactiecv1.docx</t>
+  </si>
+  <si>
     <t>5.1.2i Concept</t>
-  </si>
-[...907 lines deleted...]
-    <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.4 met reactiecv1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-29003</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-29008</t>
   </si>
   <si>
     <t>Nadere Offerteaanvraag Wob Juristen 2852213.pdf</t>
   </si>
   <si>
     <t>10.2b;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-29008</t>
   </si>
   <si>
     <t>VWS-WOO-Spc-29011</t>
   </si>
   <si>
     <t>Nadere Offerteaanvraag Wob Juristen 2852213 (concept) v0.4.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3314855-1023972-wjz/document/VWS-WOO-Spc-29011</t>
   </si>
@@ -2456,2509 +2456,2509 @@
       </c>
       <c r="D28" t="s">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>76</v>
       </c>
       <c r="H28" t="s">
         <v>101</v>
       </c>
       <c r="L28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>28778</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
+        <v>54</v>
+      </c>
+      <c r="H29" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="L29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>28780</v>
       </c>
       <c r="B30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" t="s">
         <v>106</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="L30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>28781</v>
       </c>
       <c r="B31" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="H31" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="L31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>28783</v>
       </c>
       <c r="B32" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" t="s">
         <v>112</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="H32" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="L32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>28786</v>
       </c>
       <c r="B33" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" t="s">
         <v>115</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" t="s">
+        <v>76</v>
+      </c>
+      <c r="H33" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
       <c r="L33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>28787</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C34" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D34" t="s">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>34</v>
       </c>
       <c r="H34" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>28789</v>
       </c>
       <c r="B35" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="H35" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>28791</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C36" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D36" t="s">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="H36" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="L36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>28793</v>
       </c>
       <c r="B37" t="s">
+        <v>124</v>
+      </c>
+      <c r="C37" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>34</v>
       </c>
       <c r="H37" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="L37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>28794</v>
       </c>
       <c r="B38" t="s">
+        <v>127</v>
+      </c>
+      <c r="C38" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="H38" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="L38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>28795</v>
       </c>
       <c r="B39" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" t="s">
         <v>131</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" t="s">
+        <v>76</v>
+      </c>
+      <c r="H39" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="L39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>28797</v>
       </c>
       <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" t="s">
         <v>134</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>20</v>
+      </c>
+      <c r="E40" t="s">
+        <v>76</v>
+      </c>
+      <c r="H40" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="L40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>28799</v>
       </c>
       <c r="B41" t="s">
+        <v>136</v>
+      </c>
+      <c r="C41" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="H41" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="L41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>28802</v>
       </c>
       <c r="B42" t="s">
+        <v>139</v>
+      </c>
+      <c r="C42" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="H42" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="L42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>28803</v>
       </c>
       <c r="B43" t="s">
+        <v>142</v>
+      </c>
+      <c r="C43" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="H43" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="L43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>28804</v>
       </c>
       <c r="B44" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D44" t="s">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="H44" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>28805</v>
       </c>
       <c r="B45" t="s">
+        <v>147</v>
+      </c>
+      <c r="C45" t="s">
         <v>148</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" t="s">
+        <v>76</v>
+      </c>
+      <c r="H45" t="s">
         <v>149</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
       <c r="L45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>28807</v>
       </c>
       <c r="B46" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C46" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D46" t="s">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>34</v>
       </c>
       <c r="H46" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="L46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>28808</v>
       </c>
       <c r="B47" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" t="s">
+        <v>148</v>
+      </c>
+      <c r="D47" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" t="s">
+        <v>76</v>
+      </c>
+      <c r="H47" t="s">
         <v>153</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
       <c r="L47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>28810</v>
       </c>
       <c r="B48" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D48" t="s">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="H48" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="L48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>28811</v>
       </c>
       <c r="B49" t="s">
+        <v>156</v>
+      </c>
+      <c r="C49" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" t="s">
+        <v>20</v>
+      </c>
+      <c r="E49" t="s">
+        <v>76</v>
+      </c>
+      <c r="H49" t="s">
         <v>157</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
       <c r="L49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>28813</v>
       </c>
       <c r="B50" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C50" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="H50" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="L50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>28815</v>
       </c>
       <c r="B51" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="H51" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="L51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>28816</v>
       </c>
       <c r="B52" t="s">
+        <v>162</v>
+      </c>
+      <c r="C52" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D52" t="s">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>34</v>
       </c>
       <c r="H52" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>28817</v>
       </c>
       <c r="B53" t="s">
+        <v>165</v>
+      </c>
+      <c r="C53" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="H53" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="L53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54">
         <v>28818</v>
       </c>
       <c r="B54" t="s">
+        <v>168</v>
+      </c>
+      <c r="C54" t="s">
         <v>169</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" t="s">
+        <v>76</v>
+      </c>
+      <c r="H54" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="L54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>28820</v>
       </c>
       <c r="B55" t="s">
+        <v>171</v>
+      </c>
+      <c r="C55" t="s">
+        <v>163</v>
+      </c>
+      <c r="D55" t="s">
+        <v>20</v>
+      </c>
+      <c r="E55" t="s">
+        <v>76</v>
+      </c>
+      <c r="H55" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
       <c r="L55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56">
         <v>28822</v>
       </c>
       <c r="B56" t="s">
+        <v>173</v>
+      </c>
+      <c r="C56" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="H56" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57">
         <v>28823</v>
       </c>
       <c r="B57" t="s">
+        <v>176</v>
+      </c>
+      <c r="C57" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>34</v>
       </c>
       <c r="H57" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>28825</v>
       </c>
       <c r="B58" t="s">
+        <v>179</v>
+      </c>
+      <c r="C58" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="H58" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="L58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>28826</v>
       </c>
       <c r="B59" t="s">
+        <v>182</v>
+      </c>
+      <c r="C59" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="L59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>28827</v>
       </c>
       <c r="B60" t="s">
+        <v>185</v>
+      </c>
+      <c r="C60" t="s">
         <v>186</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>20</v>
+      </c>
+      <c r="E60" t="s">
+        <v>76</v>
+      </c>
+      <c r="H60" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>28828</v>
       </c>
       <c r="B61" t="s">
+        <v>188</v>
+      </c>
+      <c r="C61" t="s">
         <v>189</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>20</v>
+      </c>
+      <c r="E61" t="s">
+        <v>76</v>
+      </c>
+      <c r="H61" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
       <c r="L61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>28829</v>
       </c>
       <c r="B62" t="s">
+        <v>191</v>
+      </c>
+      <c r="C62" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
+        <v>193</v>
+      </c>
+      <c r="H62" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="L62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>28830</v>
       </c>
       <c r="B63" t="s">
+        <v>195</v>
+      </c>
+      <c r="C63" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>34</v>
       </c>
       <c r="H63" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>28831</v>
       </c>
       <c r="B64" t="s">
+        <v>198</v>
+      </c>
+      <c r="C64" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D64" t="s">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="H64" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="L64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>28832</v>
       </c>
       <c r="B65" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D65" t="s">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>34</v>
       </c>
       <c r="H65" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="L65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>28834</v>
       </c>
       <c r="B66" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C66" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D66" t="s">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>34</v>
       </c>
       <c r="H66" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67">
         <v>28836</v>
       </c>
       <c r="B67" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C67" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="D67" t="s">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>34</v>
       </c>
       <c r="H67" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="L67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>28837</v>
       </c>
       <c r="B68" t="s">
+        <v>208</v>
+      </c>
+      <c r="C68" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D68" t="s">
         <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="H68" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="L68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>28839</v>
       </c>
       <c r="B69" t="s">
+        <v>211</v>
+      </c>
+      <c r="C69" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D69" t="s">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="H69" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="L69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>28840</v>
       </c>
       <c r="B70" t="s">
+        <v>214</v>
+      </c>
+      <c r="C70" t="s">
         <v>215</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" t="s">
+        <v>76</v>
+      </c>
+      <c r="H70" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
       <c r="L70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>28842</v>
       </c>
       <c r="B71" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="C71" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="H71" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="L71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>28843</v>
       </c>
       <c r="B72" t="s">
+        <v>219</v>
+      </c>
+      <c r="C72" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D72" t="s">
         <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="H72" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="L72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>28844</v>
       </c>
       <c r="B73" t="s">
+        <v>222</v>
+      </c>
+      <c r="C73" t="s">
         <v>223</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
+        <v>20</v>
+      </c>
+      <c r="E73" t="s">
+        <v>76</v>
+      </c>
+      <c r="H73" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
       <c r="L73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>28847</v>
       </c>
       <c r="B74" t="s">
+        <v>225</v>
+      </c>
+      <c r="C74" t="s">
         <v>226</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
+        <v>20</v>
+      </c>
+      <c r="E74" t="s">
+        <v>76</v>
+      </c>
+      <c r="H74" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>228</v>
       </c>
       <c r="L74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>28849</v>
       </c>
       <c r="B75" t="s">
+        <v>228</v>
+      </c>
+      <c r="C75" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="H75" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="L75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>28851</v>
       </c>
       <c r="B76" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C76" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="H76" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="L76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>28853</v>
       </c>
       <c r="B77" t="s">
+        <v>233</v>
+      </c>
+      <c r="C77" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>34</v>
       </c>
       <c r="H77" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="L77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>28854</v>
       </c>
       <c r="B78" t="s">
+        <v>236</v>
+      </c>
+      <c r="C78" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="H78" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="L78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>28855</v>
       </c>
       <c r="B79" t="s">
+        <v>239</v>
+      </c>
+      <c r="C79" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D79" t="s">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="H79" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="L79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>28856</v>
       </c>
       <c r="B80" t="s">
+        <v>242</v>
+      </c>
+      <c r="C80" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
       <c r="H80" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="L80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>28857</v>
       </c>
       <c r="B81" t="s">
+        <v>245</v>
+      </c>
+      <c r="C81" t="s">
         <v>246</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
+        <v>20</v>
+      </c>
+      <c r="E81" t="s">
+        <v>76</v>
+      </c>
+      <c r="H81" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="L81" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
         <v>28859</v>
       </c>
       <c r="B82" t="s">
+        <v>248</v>
+      </c>
+      <c r="C82" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="H82" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="L82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:12">
       <c r="A83">
         <v>28861</v>
       </c>
       <c r="B83" t="s">
+        <v>251</v>
+      </c>
+      <c r="C83" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="H83" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="L83" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:12">
       <c r="A84">
         <v>28862</v>
       </c>
       <c r="B84" t="s">
+        <v>254</v>
+      </c>
+      <c r="C84" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="H84" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="L84" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:12">
       <c r="A85">
         <v>28863</v>
       </c>
       <c r="B85" t="s">
+        <v>257</v>
+      </c>
+      <c r="C85" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="D85" t="s">
         <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H85" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="L85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>28864</v>
       </c>
       <c r="B86" t="s">
+        <v>260</v>
+      </c>
+      <c r="C86" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D86" t="s">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="H86" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="L86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>28865</v>
       </c>
       <c r="B87" t="s">
+        <v>263</v>
+      </c>
+      <c r="C87" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="H87" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="L87" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>28866</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C88" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
       <c r="H88" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="L88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>28868</v>
       </c>
       <c r="B89" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="C89" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D89" t="s">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
       <c r="H89" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="L89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>28870</v>
       </c>
       <c r="B90" t="s">
+        <v>270</v>
+      </c>
+      <c r="C90" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D90" t="s">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="H90" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="L90" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:12">
       <c r="A91">
         <v>28871</v>
       </c>
       <c r="B91" t="s">
+        <v>273</v>
+      </c>
+      <c r="C91" t="s">
         <v>274</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" t="s">
+        <v>54</v>
+      </c>
+      <c r="H91" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
       <c r="L91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:12">
       <c r="A92">
         <v>28872</v>
       </c>
       <c r="B92" t="s">
+        <v>276</v>
+      </c>
+      <c r="C92" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="D92" t="s">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="H92" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="L92" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:12">
       <c r="A93">
         <v>28873</v>
       </c>
       <c r="B93" t="s">
+        <v>279</v>
+      </c>
+      <c r="C93" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D93" t="s">
         <v>14</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="H93" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="L93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:12">
       <c r="A94">
         <v>28875</v>
       </c>
       <c r="B94" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="C94" t="s">
         <v>57</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>76</v>
       </c>
       <c r="H94" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="L94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
         <v>28876</v>
       </c>
       <c r="B95" t="s">
+        <v>284</v>
+      </c>
+      <c r="C95" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D95" t="s">
         <v>14</v>
       </c>
       <c r="E95" t="s">
+        <v>286</v>
+      </c>
+      <c r="H95" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="L95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
         <v>28877</v>
       </c>
       <c r="B96" t="s">
+        <v>288</v>
+      </c>
+      <c r="C96" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="H96" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="L96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:12">
       <c r="A97">
         <v>28880</v>
       </c>
       <c r="B97" t="s">
+        <v>291</v>
+      </c>
+      <c r="C97" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="D97" t="s">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>34</v>
       </c>
       <c r="H97" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="L97" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:12">
       <c r="A98">
         <v>28882</v>
       </c>
       <c r="B98" t="s">
+        <v>294</v>
+      </c>
+      <c r="C98" t="s">
         <v>295</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" t="s">
+        <v>76</v>
+      </c>
+      <c r="H98" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="L98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:12">
       <c r="A99">
         <v>28883</v>
       </c>
       <c r="B99" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" t="s">
         <v>298</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>20</v>
+      </c>
+      <c r="E99" t="s">
+        <v>76</v>
+      </c>
+      <c r="H99" t="s">
         <v>299</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="L99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
         <v>28884</v>
       </c>
       <c r="B100" t="s">
+        <v>300</v>
+      </c>
+      <c r="C100" t="s">
         <v>301</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" t="s">
+        <v>76</v>
+      </c>
+      <c r="H100" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
       <c r="L100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
         <v>28887</v>
       </c>
       <c r="B101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" t="s">
         <v>304</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" t="s">
+        <v>76</v>
+      </c>
+      <c r="H101" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="L101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>28891</v>
       </c>
       <c r="B102" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" t="s">
         <v>307</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" t="s">
+        <v>76</v>
+      </c>
+      <c r="H102" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
       <c r="L102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="A103">
         <v>28898</v>
       </c>
       <c r="B103" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="D103" t="s">
         <v>14</v>
       </c>
       <c r="E103" t="s">
         <v>54</v>
       </c>
       <c r="H103" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="L103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104">
         <v>28899</v>
       </c>
       <c r="B104" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="D104" t="s">
         <v>14</v>
       </c>
       <c r="E104" t="s">
         <v>54</v>
       </c>
       <c r="H104" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="L104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105">
         <v>28900</v>
       </c>
       <c r="B105" t="s">
+        <v>315</v>
+      </c>
+      <c r="C105" t="s">
         <v>316</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>20</v>
+      </c>
+      <c r="E105" t="s">
+        <v>76</v>
+      </c>
+      <c r="H105" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="L105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:12">
       <c r="A106">
         <v>28901</v>
       </c>
       <c r="B106" t="s">
+        <v>318</v>
+      </c>
+      <c r="C106" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="D106" t="s">
         <v>14</v>
       </c>
       <c r="E106" t="s">
+        <v>320</v>
+      </c>
+      <c r="H106" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="L106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:12">
       <c r="A107">
         <v>28910</v>
       </c>
       <c r="B107" t="s">
+        <v>322</v>
+      </c>
+      <c r="C107" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D107" t="s">
         <v>44</v>
       </c>
       <c r="H107" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="L107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108">
         <v>28911</v>
       </c>
       <c r="B108" t="s">
+        <v>325</v>
+      </c>
+      <c r="C108" t="s">
         <v>326</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" t="s">
+        <v>76</v>
+      </c>
+      <c r="H108" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="L108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109">
         <v>28914</v>
       </c>
       <c r="B109" t="s">
+        <v>328</v>
+      </c>
+      <c r="C109" t="s">
         <v>329</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" t="s">
+        <v>76</v>
+      </c>
+      <c r="H109" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="L109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>28917</v>
       </c>
       <c r="B110" t="s">
+        <v>331</v>
+      </c>
+      <c r="C110" t="s">
         <v>332</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" t="s">
+        <v>76</v>
+      </c>
+      <c r="H110" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
       <c r="L110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>28918</v>
       </c>
       <c r="B111" t="s">
+        <v>334</v>
+      </c>
+      <c r="C111" t="s">
         <v>335</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
+        <v>20</v>
+      </c>
+      <c r="E111" t="s">
+        <v>76</v>
+      </c>
+      <c r="H111" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
       <c r="L111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>28923</v>
       </c>
       <c r="B112" t="s">
+        <v>337</v>
+      </c>
+      <c r="C112" t="s">
         <v>338</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" t="s">
+        <v>76</v>
+      </c>
+      <c r="H112" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="L112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>28929</v>
       </c>
       <c r="B113" t="s">
+        <v>340</v>
+      </c>
+      <c r="C113" t="s">
+        <v>252</v>
+      </c>
+      <c r="D113" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" t="s">
+        <v>76</v>
+      </c>
+      <c r="H113" t="s">
         <v>341</v>
-      </c>
-[...10 lines deleted...]
-        <v>342</v>
       </c>
       <c r="L113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:12">
       <c r="A114">
         <v>28931</v>
       </c>
       <c r="B114" t="s">
+        <v>342</v>
+      </c>
+      <c r="C114" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="D114" t="s">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>34</v>
       </c>
       <c r="H114" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="L114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:12">
       <c r="A115">
         <v>28933</v>
       </c>
       <c r="B115" t="s">
+        <v>345</v>
+      </c>
+      <c r="C115" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D115" t="s">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>34</v>
       </c>
       <c r="H115" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="L115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:12">
       <c r="A116">
         <v>28935</v>
       </c>
       <c r="B116" t="s">
+        <v>348</v>
+      </c>
+      <c r="C116" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D116" t="s">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>34</v>
       </c>
       <c r="H116" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="L116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:12">
       <c r="A117">
         <v>28938</v>
       </c>
       <c r="B117" t="s">
+        <v>351</v>
+      </c>
+      <c r="C117" t="s">
         <v>352</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
+        <v>20</v>
+      </c>
+      <c r="E117" t="s">
+        <v>76</v>
+      </c>
+      <c r="H117" t="s">
         <v>353</v>
-      </c>
-[...7 lines deleted...]
-        <v>354</v>
       </c>
       <c r="L117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:12">
       <c r="A118">
         <v>28940</v>
       </c>
       <c r="B118" t="s">
+        <v>354</v>
+      </c>
+      <c r="C118" t="s">
         <v>355</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>20</v>
+      </c>
+      <c r="E118" t="s">
+        <v>76</v>
+      </c>
+      <c r="H118" t="s">
         <v>356</v>
-      </c>
-[...7 lines deleted...]
-        <v>357</v>
       </c>
       <c r="L118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:12">
       <c r="A119">
         <v>28944</v>
       </c>
       <c r="B119" t="s">
+        <v>357</v>
+      </c>
+      <c r="C119" t="s">
         <v>358</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>20</v>
+      </c>
+      <c r="E119" t="s">
+        <v>76</v>
+      </c>
+      <c r="H119" t="s">
         <v>359</v>
-      </c>
-[...7 lines deleted...]
-        <v>360</v>
       </c>
       <c r="L119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:12">
       <c r="A120">
         <v>28946</v>
       </c>
       <c r="B120" t="s">
+        <v>360</v>
+      </c>
+      <c r="C120" t="s">
         <v>361</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>20</v>
+      </c>
+      <c r="E120" t="s">
+        <v>76</v>
+      </c>
+      <c r="H120" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>363</v>
       </c>
       <c r="L120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:12">
       <c r="A121">
         <v>28956</v>
       </c>
       <c r="B121" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C121" t="s">
         <v>68</v>
       </c>
       <c r="D121" t="s">
         <v>14</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="H121" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="L121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:12">
       <c r="A122">
         <v>28957</v>
       </c>
       <c r="B122" t="s">
+        <v>365</v>
+      </c>
+      <c r="C122" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D122" t="s">
         <v>80</v>
       </c>
       <c r="H122" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="L122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:12">
       <c r="A123">
         <v>28958</v>
       </c>
       <c r="B123" t="s">
+        <v>368</v>
+      </c>
+      <c r="C123" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D123" t="s">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="H123" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="L123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:12">
       <c r="A124">
         <v>28968</v>
       </c>
       <c r="B124" t="s">
+        <v>371</v>
+      </c>
+      <c r="C124" t="s">
         <v>372</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124" t="s">
+        <v>76</v>
+      </c>
+      <c r="H124" t="s">
         <v>373</v>
-      </c>
-[...7 lines deleted...]
-        <v>374</v>
       </c>
       <c r="L124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:12">
       <c r="A125">
         <v>28976</v>
       </c>
       <c r="B125" t="s">
+        <v>374</v>
+      </c>
+      <c r="C125" t="s">
+        <v>366</v>
+      </c>
+      <c r="D125" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" t="s">
+        <v>76</v>
+      </c>
+      <c r="H125" t="s">
         <v>375</v>
-      </c>
-[...10 lines deleted...]
-        <v>376</v>
       </c>
       <c r="L125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:12">
       <c r="A126">
         <v>28980</v>
       </c>
       <c r="B126" t="s">
+        <v>376</v>
+      </c>
+      <c r="C126" t="s">
         <v>377</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" t="s">
+        <v>76</v>
+      </c>
+      <c r="H126" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
       <c r="L126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:12">
       <c r="A127">
         <v>28981</v>
       </c>
       <c r="B127" t="s">
+        <v>379</v>
+      </c>
+      <c r="C127" t="s">
         <v>380</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>20</v>
+      </c>
+      <c r="E127" t="s">
+        <v>76</v>
+      </c>
+      <c r="H127" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
       <c r="L127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:12">
       <c r="A128">
         <v>28985</v>
       </c>
       <c r="B128" t="s">
+        <v>382</v>
+      </c>
+      <c r="C128" t="s">
         <v>383</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
+        <v>20</v>
+      </c>
+      <c r="E128" t="s">
+        <v>76</v>
+      </c>
+      <c r="H128" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="L128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:12">
       <c r="A129">
         <v>28987</v>
       </c>
       <c r="B129" t="s">
+        <v>385</v>
+      </c>
+      <c r="C129" t="s">
         <v>386</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" t="s">
+        <v>76</v>
+      </c>
+      <c r="H129" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
       <c r="L129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:12">
       <c r="A130">
         <v>28991</v>
       </c>
       <c r="B130" t="s">
+        <v>388</v>
+      </c>
+      <c r="C130" t="s">
         <v>389</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130" t="s">
+        <v>76</v>
+      </c>
+      <c r="H130" t="s">
         <v>390</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
       <c r="L130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:12">
       <c r="A131">
         <v>28993</v>
       </c>
       <c r="B131" t="s">
+        <v>391</v>
+      </c>
+      <c r="C131" t="s">
         <v>392</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" t="s">
+        <v>76</v>
+      </c>
+      <c r="H131" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>394</v>
       </c>
       <c r="L131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:12">
       <c r="A132">
         <v>28996</v>
       </c>
       <c r="B132" t="s">
+        <v>394</v>
+      </c>
+      <c r="C132" t="s">
+        <v>383</v>
+      </c>
+      <c r="D132" t="s">
+        <v>20</v>
+      </c>
+      <c r="E132" t="s">
+        <v>76</v>
+      </c>
+      <c r="H132" t="s">
         <v>395</v>
-      </c>
-[...10 lines deleted...]
-        <v>396</v>
       </c>
       <c r="L132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:12">
       <c r="A133">
         <v>28998</v>
       </c>
       <c r="B133" t="s">
+        <v>396</v>
+      </c>
+      <c r="C133" t="s">
+        <v>389</v>
+      </c>
+      <c r="D133" t="s">
+        <v>20</v>
+      </c>
+      <c r="E133" t="s">
+        <v>76</v>
+      </c>
+      <c r="H133" t="s">
         <v>397</v>
-      </c>
-[...10 lines deleted...]
-        <v>398</v>
       </c>
       <c r="L133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:12">
       <c r="A134">
         <v>29001</v>
       </c>
       <c r="B134" t="s">
+        <v>398</v>
+      </c>
+      <c r="C134" t="s">
         <v>399</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
+        <v>20</v>
+      </c>
+      <c r="E134" t="s">
+        <v>76</v>
+      </c>
+      <c r="H134" t="s">
         <v>400</v>
-      </c>
-[...7 lines deleted...]
-        <v>401</v>
       </c>
       <c r="L134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:12">
       <c r="A135">
         <v>29002</v>
       </c>
       <c r="B135" t="s">
+        <v>401</v>
+      </c>
+      <c r="C135" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="E135" t="s">
+        <v>403</v>
+      </c>
+      <c r="H135" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="L135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:12">
       <c r="A136">
         <v>29003</v>
       </c>
       <c r="B136" t="s">
+        <v>405</v>
+      </c>
+      <c r="C136" t="s">
         <v>406</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
+        <v>20</v>
+      </c>
+      <c r="E136" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H136" t="s">
         <v>408</v>
       </c>
       <c r="L136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:12">
       <c r="A137">
         <v>29008</v>
       </c>
       <c r="B137" t="s">
         <v>409</v>
       </c>
       <c r="C137" t="s">
         <v>410</v>
       </c>
       <c r="D137" t="s">
         <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>411</v>
       </c>
       <c r="H137" t="s">
@@ -4977,51 +4977,51 @@
       </c>
       <c r="C138" t="s">
         <v>414</v>
       </c>
       <c r="D138" t="s">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>76</v>
       </c>
       <c r="H138" t="s">
         <v>415</v>
       </c>
       <c r="L138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:12">
       <c r="A139">
         <v>29013</v>
       </c>
       <c r="B139" t="s">
         <v>416</v>
       </c>
       <c r="C139" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>76</v>
       </c>
       <c r="H139" t="s">
         <v>417</v>
       </c>
       <c r="L139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:12">
       <c r="A140">
         <v>29014</v>
       </c>
       <c r="B140" t="s">
         <v>418</v>
       </c>
       <c r="C140" t="s">
         <v>419</v>
       </c>
       <c r="D140" t="s">
@@ -5092,74 +5092,74 @@
       </c>
       <c r="C143" t="s">
         <v>428</v>
       </c>
       <c r="D143" t="s">
         <v>14</v>
       </c>
       <c r="E143" t="s">
         <v>54</v>
       </c>
       <c r="H143" t="s">
         <v>429</v>
       </c>
       <c r="L143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:12">
       <c r="A144">
         <v>29023</v>
       </c>
       <c r="B144" t="s">
         <v>430</v>
       </c>
       <c r="C144" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>76</v>
       </c>
       <c r="H144" t="s">
         <v>431</v>
       </c>
       <c r="L144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:12">
       <c r="A145">
         <v>29025</v>
       </c>
       <c r="B145" t="s">
         <v>432</v>
       </c>
       <c r="C145" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D145" t="s">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>76</v>
       </c>
       <c r="H145" t="s">
         <v>433</v>
       </c>
       <c r="L145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:12">
       <c r="A146">
         <v>29027</v>
       </c>
       <c r="B146" t="s">
         <v>434</v>
       </c>
       <c r="C146" t="s">
         <v>435</v>
       </c>
       <c r="D146" t="s">
@@ -5299,51 +5299,51 @@
       </c>
       <c r="C152" t="s">
         <v>444</v>
       </c>
       <c r="D152" t="s">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>54</v>
       </c>
       <c r="H152" t="s">
         <v>451</v>
       </c>
       <c r="L152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:12">
       <c r="A153">
         <v>29098</v>
       </c>
       <c r="B153" t="s">
         <v>452</v>
       </c>
       <c r="C153" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D153" t="s">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>54</v>
       </c>
       <c r="H153" t="s">
         <v>453</v>
       </c>
       <c r="L153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:12">
       <c r="A154">
         <v>29109</v>
       </c>
       <c r="B154" t="s">
         <v>454</v>
       </c>
       <c r="C154" t="s">
         <v>455</v>
       </c>
       <c r="D154" t="s">
@@ -5391,51 +5391,51 @@
       </c>
       <c r="C156" t="s">
         <v>460</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
       <c r="E156" t="s">
         <v>76</v>
       </c>
       <c r="H156" t="s">
         <v>461</v>
       </c>
       <c r="L156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:12">
       <c r="A157">
         <v>29119</v>
       </c>
       <c r="B157" t="s">
         <v>462</v>
       </c>
       <c r="C157" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>76</v>
       </c>
       <c r="H157" t="s">
         <v>463</v>
       </c>
       <c r="L157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158">
         <v>29121</v>
       </c>
       <c r="B158" t="s">
         <v>464</v>
       </c>
       <c r="C158" t="s">
         <v>465</v>
       </c>
       <c r="D158" t="s">