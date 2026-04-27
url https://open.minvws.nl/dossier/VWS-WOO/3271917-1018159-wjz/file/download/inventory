--- v0 (2026-02-24)
+++ v1 (2026-04-27)
@@ -6185,51 +6185,51 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189060</t>
   </si>
   <si>
     <t>VWS-WOO-02-189063</t>
   </si>
   <si>
     <t>RE: jullie adviesvragen werkprogramma Gezondheidsraad 2021 - adviesover borging productie en levering van beschermingsmiddelen en medicijnen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189063</t>
   </si>
   <si>
     <t>VWS-WOO-02-189066</t>
   </si>
   <si>
     <t>RE: !! FW: In het oog van de storm - RVS advies over Goed(samen)leven in tijden van corona verschijnt dit weekend</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189066</t>
   </si>
   <si>
     <t>VWS-WOO-02-189069</t>
   </si>
   <si>
-    <t>FW: Marginale druk zorgpersoneel_x0009__x0009_</t>
+    <t xml:space="preserve">FW: Marginale druk zorgpersoneel		</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189069</t>
   </si>
   <si>
     <t>VWS-WOO-02-189070</t>
   </si>
   <si>
     <t>Ambtelijke Vijfhoek 20 april  - Notitie afschalensteunmaatregelen.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189070</t>
   </si>
   <si>
     <t>VWS-WOO-02-189071</t>
   </si>
   <si>
     <t>Ambtelijke Vijfhoek 20 april - Risicostrategie.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/3271917-1018159-wjz/document/VWS-WOO-02-189071</t>
   </si>
   <si>
     <t>VWS-WOO-02-189072</t>
   </si>