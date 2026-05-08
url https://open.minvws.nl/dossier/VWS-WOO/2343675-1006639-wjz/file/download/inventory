--- v0 (2026-01-24)
+++ v1 (2026-05-08)
@@ -1097,51 +1097,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68966679</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68966895</t>
   </si>
   <si>
     <t>Aanvulling voor Buitenhof Corona.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68966895</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68967516</t>
   </si>
   <si>
     <t>Annex 2_ENG.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68967516</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68969605</t>
   </si>
   <si>
-    <t>Marjolein CC email: Intern of uitgaand stuk betreffende 'het Coronavirus op de MS Westerdam_x000A_ (zaaknummer: 202531)'</t>
+    <t>Marjolein CC email: Intern of uitgaand stuk betreffende 'het Coronavirus op de MS Westerdam
+ (zaaknummer: 202531)'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68969605</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68969606</t>
   </si>
   <si>
     <t>Beantwoording Kamervraag 2020-02-24 9_29_16.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68969606</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68969617</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/2343675-1006639-wjz/document/VWS-WOO-Woo-68969617</t>
   </si>
   <si>
     <t>VWS-WOO-Woo-68970162</t>
   </si>
   <si>
     <t>Beantwoording Kamervraag 2020-02-26 8_14_12.docx</t>
   </si>