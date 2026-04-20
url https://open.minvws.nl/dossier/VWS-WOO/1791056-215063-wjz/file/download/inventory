--- v0 (2025-12-16)
+++ v1 (2026-04-20)
@@ -4928,51 +4928,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936367</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936369</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936369</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936375</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936375</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936377</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936377</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936393</t>
   </si>
   <si>
-    <t>RE: URGENT   GPMB: Message on  behalf  of the  Co- Chairs: Proposed Boardteleconference THIS_x000A_MONDAY</t>
+    <t>RE: URGENT   GPMB: Message on  behalf  of the  Co- Chairs: Proposed Boardteleconference THIS
+MONDAY</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936393</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936396</t>
   </si>
   <si>
     <t>RE: Vervolgbrief coronavirus 30-01</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936396</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936403</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68936403</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68936404</t>
   </si>
   <si>
     <t>vervolgbrief coronavirus 24 jan 2020_fl.docx</t>
   </si>
@@ -5357,51 +5358,51 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68942984</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68942985</t>
   </si>
   <si>
     <t>werkversie Concept Nota van Bevindingen Verantwoordingsonderzoek 2019Buitenlandse Zaken versie 29-1.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68942985</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68943060</t>
   </si>
   <si>
     <t>woordvoeringslijn in tas bruno</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68943060</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68943077</t>
   </si>
   <si>
-    <t>Woordvoeringslijn nieuw coronavirus_x0009_</t>
+    <t xml:space="preserve">Woordvoeringslijn nieuw coronavirus	</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68943077</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68943087</t>
   </si>
   <si>
     <t xml:space="preserve">Woordvoeringslijn met akkoord Bruno </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68943087</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68943163</t>
   </si>
   <si>
     <t>RE: RECTIFICATIE uitnodiging IAO maandag 3 februari om 14.00 uur metbetrekking tot de stand van zaken rondom de uitbraak van het Corona virus inChina</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68943163</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68943188</t>
   </si>