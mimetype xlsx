--- v1 (2026-04-20)
+++ v2 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1825">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1826">
   <si>
     <t>Document ID</t>
   </si>
   <si>
     <t>Document naam</t>
   </si>
   <si>
     <t>Bestandsnaam</t>
   </si>
   <si>
     <t>Beoordeling</t>
   </si>
   <si>
     <t>Beoordelingsgrond</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
@@ -4467,50 +4467,53 @@
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933578</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933579</t>
   </si>
   <si>
     <t>RE: Lijntje Corona</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933579</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933582</t>
   </si>
   <si>
     <t>RE: MR en coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933582</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933584</t>
   </si>
   <si>
     <t>RE: Kyriakides: Croatia should convene health ministers' meetingover coronavirus</t>
+  </si>
+  <si>
+    <t>5.1.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933584</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933586</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933586</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933587</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933587</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933594</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WOO/1791056-215063-wjz/document/VWS-WOO-WOO-68933594</t>
   </si>
   <si>
     <t>VWS-WOO-WOO-68933597</t>
   </si>
@@ -17234,2946 +17237,2946 @@
       </c>
       <c r="E509" t="s">
         <v>116</v>
       </c>
       <c r="H509" t="s">
         <v>1482</v>
       </c>
       <c r="L509" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:12">
       <c r="A510">
         <v>68933584</v>
       </c>
       <c r="B510" t="s">
         <v>1483</v>
       </c>
       <c r="C510" t="s">
         <v>1484</v>
       </c>
       <c r="D510" t="s">
         <v>26</v>
       </c>
       <c r="E510" t="s">
-        <v>46</v>
+        <v>1485</v>
       </c>
       <c r="H510" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="L510" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:12">
       <c r="A511">
         <v>68933586</v>
       </c>
       <c r="B511" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C511" t="s">
         <v>1481</v>
       </c>
       <c r="D511" t="s">
         <v>26</v>
       </c>
       <c r="E511" t="s">
         <v>116</v>
       </c>
       <c r="H511" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="L511" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="512" spans="1:12">
       <c r="A512">
         <v>68933587</v>
       </c>
       <c r="B512" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="C512" t="s">
         <v>1481</v>
       </c>
       <c r="D512" t="s">
         <v>26</v>
       </c>
       <c r="E512" t="s">
         <v>46</v>
       </c>
       <c r="H512" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="L512" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:12">
       <c r="A513">
         <v>68933594</v>
       </c>
       <c r="B513" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C513" t="s">
         <v>1481</v>
       </c>
       <c r="D513" t="s">
         <v>14</v>
       </c>
       <c r="E513" t="s">
         <v>116</v>
       </c>
       <c r="H513" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="L513" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:12">
       <c r="A514">
         <v>68933597</v>
       </c>
       <c r="B514" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C514" t="s">
         <v>1481</v>
       </c>
       <c r="D514" t="s">
         <v>26</v>
       </c>
       <c r="E514" t="s">
         <v>116</v>
       </c>
       <c r="H514" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="L514" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:12">
       <c r="A515">
         <v>68933600</v>
       </c>
       <c r="B515" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C515" t="s">
         <v>1481</v>
       </c>
       <c r="D515" t="s">
         <v>26</v>
       </c>
       <c r="E515" t="s">
         <v>46</v>
       </c>
       <c r="H515" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="L515" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:12">
       <c r="A516">
         <v>68933601</v>
       </c>
       <c r="B516" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C516" t="s">
         <v>1481</v>
       </c>
       <c r="D516" t="s">
         <v>26</v>
       </c>
       <c r="E516" t="s">
         <v>116</v>
       </c>
       <c r="H516" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="L516" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:12">
       <c r="A517">
         <v>68933607</v>
       </c>
       <c r="B517" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C517" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="D517" t="s">
         <v>14</v>
       </c>
       <c r="E517" t="s">
         <v>46</v>
       </c>
       <c r="H517" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="L517" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:12">
       <c r="A518">
         <v>68933615</v>
       </c>
       <c r="B518" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C518" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D518" t="s">
         <v>26</v>
       </c>
       <c r="E518" t="s">
         <v>46</v>
       </c>
       <c r="H518" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="L518" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:12">
       <c r="A519">
         <v>68933621</v>
       </c>
       <c r="B519" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C519" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D519" t="s">
         <v>14</v>
       </c>
       <c r="E519" t="s">
         <v>709</v>
       </c>
       <c r="H519" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="L519" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:12">
       <c r="A520">
         <v>68933624</v>
       </c>
       <c r="B520" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C520" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="D520" t="s">
         <v>26</v>
       </c>
       <c r="E520" t="s">
         <v>116</v>
       </c>
       <c r="H520" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="L520" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:12">
       <c r="A521">
         <v>68933631</v>
       </c>
       <c r="B521" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C521" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D521" t="s">
         <v>26</v>
       </c>
       <c r="E521" t="s">
         <v>46</v>
       </c>
       <c r="H521" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="L521" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:12">
       <c r="A522">
         <v>68933636</v>
       </c>
       <c r="B522" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C522" t="s">
         <v>475</v>
       </c>
       <c r="D522" t="s">
         <v>14</v>
       </c>
       <c r="E522" t="s">
         <v>22</v>
       </c>
       <c r="H522" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="L522" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:12">
       <c r="A523">
         <v>68933640</v>
       </c>
       <c r="B523" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="C523" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D523" t="s">
         <v>26</v>
       </c>
       <c r="E523" t="s">
         <v>116</v>
       </c>
       <c r="H523" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="L523" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:12">
       <c r="A524">
         <v>68933641</v>
       </c>
       <c r="B524" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="C524" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D524" t="s">
         <v>26</v>
       </c>
       <c r="E524" t="s">
         <v>116</v>
       </c>
       <c r="H524" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="L524" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:12">
       <c r="A525">
         <v>68933642</v>
       </c>
       <c r="B525" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C525" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D525" t="s">
         <v>26</v>
       </c>
       <c r="E525" t="s">
         <v>116</v>
       </c>
       <c r="H525" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="L525" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:12">
       <c r="A526">
         <v>68933646</v>
       </c>
       <c r="B526" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="C526" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D526" t="s">
         <v>26</v>
       </c>
       <c r="E526" t="s">
         <v>46</v>
       </c>
       <c r="H526" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="L526" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:12">
       <c r="A527">
         <v>68933649</v>
       </c>
       <c r="B527" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C527" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D527" t="s">
         <v>26</v>
       </c>
       <c r="E527" t="s">
         <v>46</v>
       </c>
       <c r="H527" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="L527" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:12">
       <c r="A528">
         <v>68933650</v>
       </c>
       <c r="B528" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C528" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D528" t="s">
         <v>26</v>
       </c>
       <c r="E528" t="s">
         <v>116</v>
       </c>
       <c r="H528" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="L528" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:12">
       <c r="A529">
         <v>68933651</v>
       </c>
       <c r="B529" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="C529" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D529" t="s">
         <v>14</v>
       </c>
       <c r="E529" t="s">
         <v>22</v>
       </c>
       <c r="H529" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="L529" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:12">
       <c r="A530">
         <v>68933656</v>
       </c>
       <c r="B530" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C530" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D530" t="s">
         <v>26</v>
       </c>
       <c r="E530" t="s">
         <v>27</v>
       </c>
       <c r="H530" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="L530" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:12">
       <c r="A531">
         <v>68933658</v>
       </c>
       <c r="B531" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C531" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
         <v>116</v>
       </c>
       <c r="H531" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="L531" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:12">
       <c r="A532">
         <v>68933664</v>
       </c>
       <c r="B532" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C532" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="D532" t="s">
         <v>26</v>
       </c>
       <c r="E532" t="s">
         <v>46</v>
       </c>
       <c r="H532" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="L532" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:12">
       <c r="A533">
         <v>68933671</v>
       </c>
       <c r="B533" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="C533" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="D533" t="s">
         <v>26</v>
       </c>
       <c r="E533" t="s">
         <v>116</v>
       </c>
       <c r="H533" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="L533" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:12">
       <c r="A534">
         <v>68933673</v>
       </c>
       <c r="B534" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C534" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D534" t="s">
         <v>26</v>
       </c>
       <c r="E534" t="s">
         <v>116</v>
       </c>
       <c r="H534" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="L534" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="535" spans="1:12">
       <c r="A535">
         <v>68933674</v>
       </c>
       <c r="B535" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="C535" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D535" t="s">
         <v>26</v>
       </c>
       <c r="E535" t="s">
         <v>116</v>
       </c>
       <c r="H535" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="L535" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:12">
       <c r="A536">
         <v>68933675</v>
       </c>
       <c r="B536" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C536" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="D536" t="s">
         <v>14</v>
       </c>
       <c r="E536" t="s">
         <v>709</v>
       </c>
       <c r="H536" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="L536" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:12">
       <c r="A537">
         <v>68933676</v>
       </c>
       <c r="B537" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="C537" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="D537" t="s">
         <v>26</v>
       </c>
       <c r="E537" t="s">
         <v>116</v>
       </c>
       <c r="H537" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="L537" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:12">
       <c r="A538">
         <v>68933677</v>
       </c>
       <c r="B538" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="C538" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D538" t="s">
         <v>14</v>
       </c>
       <c r="E538" t="s">
         <v>116</v>
       </c>
       <c r="H538" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="L538" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:12">
       <c r="A539">
         <v>68933679</v>
       </c>
       <c r="B539" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C539" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D539" t="s">
         <v>26</v>
       </c>
       <c r="E539" t="s">
         <v>116</v>
       </c>
       <c r="H539" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="L539" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:12">
       <c r="A540">
         <v>68933681</v>
       </c>
       <c r="B540" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C540" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D540" t="s">
         <v>26</v>
       </c>
       <c r="E540" t="s">
         <v>116</v>
       </c>
       <c r="H540" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="L540" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:12">
       <c r="A541">
         <v>68933684</v>
       </c>
       <c r="B541" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C541" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="D541" t="s">
         <v>26</v>
       </c>
       <c r="E541" t="s">
         <v>46</v>
       </c>
       <c r="H541" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="L541" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:12">
       <c r="A542">
         <v>68933687</v>
       </c>
       <c r="B542" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="C542" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="D542" t="s">
         <v>14</v>
       </c>
       <c r="E542" t="s">
         <v>116</v>
       </c>
       <c r="H542" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="L542" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:12">
       <c r="A543">
         <v>68933693</v>
       </c>
       <c r="B543" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C543" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D543" t="s">
         <v>26</v>
       </c>
       <c r="E543" t="s">
         <v>46</v>
       </c>
       <c r="H543" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="L543" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:12">
       <c r="A544">
         <v>68933713</v>
       </c>
       <c r="B544" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="C544" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D544" t="s">
         <v>26</v>
       </c>
       <c r="E544" t="s">
         <v>46</v>
       </c>
       <c r="H544" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="L544" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:12">
       <c r="A545">
         <v>68933716</v>
       </c>
       <c r="B545" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="C545" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="D545" t="s">
         <v>14</v>
       </c>
       <c r="E545" t="s">
         <v>378</v>
       </c>
       <c r="H545" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="L545" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:12">
       <c r="A546">
         <v>68933734</v>
       </c>
       <c r="B546" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="C546" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D546" t="s">
         <v>26</v>
       </c>
       <c r="E546" t="s">
         <v>116</v>
       </c>
       <c r="H546" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="L546" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:12">
       <c r="A547">
         <v>68933824</v>
       </c>
       <c r="B547" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="C547" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D547" t="s">
         <v>26</v>
       </c>
       <c r="E547" t="s">
         <v>116</v>
       </c>
       <c r="H547" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="L547" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:12">
       <c r="A548">
         <v>68935352</v>
       </c>
       <c r="B548" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C548" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D548" t="s">
         <v>26</v>
       </c>
       <c r="E548" t="s">
         <v>116</v>
       </c>
       <c r="H548" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="L548" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:12">
       <c r="A549">
         <v>68935651</v>
       </c>
       <c r="B549" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C549" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="D549" t="s">
         <v>26</v>
       </c>
       <c r="E549" t="s">
         <v>267</v>
       </c>
       <c r="H549" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="L549" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:12">
       <c r="A550">
         <v>68935708</v>
       </c>
       <c r="B550" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="C550" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D550" t="s">
         <v>14</v>
       </c>
       <c r="E550" t="s">
         <v>709</v>
       </c>
       <c r="H550" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="L550" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:12">
       <c r="A551">
         <v>68935722</v>
       </c>
       <c r="B551" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C551" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D551" t="s">
         <v>14</v>
       </c>
       <c r="E551" t="s">
         <v>267</v>
       </c>
       <c r="H551" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="L551" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="552" spans="1:12">
       <c r="A552">
         <v>68935818</v>
       </c>
       <c r="B552" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="C552" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D552" t="s">
         <v>14</v>
       </c>
       <c r="E552" t="s">
         <v>267</v>
       </c>
       <c r="H552" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="L552" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:12">
       <c r="A553">
         <v>68935840</v>
       </c>
       <c r="B553" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="C553" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D553" t="s">
         <v>14</v>
       </c>
       <c r="E553" t="s">
         <v>267</v>
       </c>
       <c r="H553" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="L553" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:12">
       <c r="A554">
         <v>68936104</v>
       </c>
       <c r="B554" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="C554" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="D554" t="s">
         <v>26</v>
       </c>
       <c r="E554" t="s">
         <v>267</v>
       </c>
       <c r="H554" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="L554" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:12">
       <c r="A555">
         <v>68936168</v>
       </c>
       <c r="B555" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="C555" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D555" t="s">
         <v>26</v>
       </c>
       <c r="E555" t="s">
         <v>46</v>
       </c>
       <c r="H555" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="L555" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:12">
       <c r="A556">
         <v>68936178</v>
       </c>
       <c r="B556" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C556" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="D556" t="s">
         <v>26</v>
       </c>
       <c r="E556" t="s">
         <v>46</v>
       </c>
       <c r="H556" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="L556" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:12">
       <c r="A557">
         <v>68936243</v>
       </c>
       <c r="B557" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C557" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D557" t="s">
         <v>26</v>
       </c>
       <c r="E557" t="s">
         <v>46</v>
       </c>
       <c r="H557" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="L557" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:12">
       <c r="A558">
         <v>68936283</v>
       </c>
       <c r="B558" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="C558" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="D558" t="s">
         <v>26</v>
       </c>
       <c r="E558" t="s">
         <v>46</v>
       </c>
       <c r="H558" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="L558" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:12">
       <c r="A559">
         <v>68936285</v>
       </c>
       <c r="B559" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="C559" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D559" t="s">
         <v>14</v>
       </c>
       <c r="E559" t="s">
         <v>116</v>
       </c>
       <c r="H559" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="L559" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:12">
       <c r="A560">
         <v>68936316</v>
       </c>
       <c r="B560" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C560" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="D560" t="s">
         <v>26</v>
       </c>
       <c r="E560" t="s">
         <v>46</v>
       </c>
       <c r="H560" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="L560" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:12">
       <c r="A561">
         <v>68936338</v>
       </c>
       <c r="B561" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C561" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="E561" t="s">
         <v>116</v>
       </c>
       <c r="H561" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="L561" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:12">
       <c r="A562">
         <v>68936341</v>
       </c>
       <c r="B562" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C562" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D562" t="s">
         <v>26</v>
       </c>
       <c r="E562" t="s">
         <v>116</v>
       </c>
       <c r="H562" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="L562" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:12">
       <c r="A563">
         <v>68936360</v>
       </c>
       <c r="B563" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C563" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="E563" t="s">
         <v>116</v>
       </c>
       <c r="H563" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="L563" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:12">
       <c r="A564">
         <v>68936362</v>
       </c>
       <c r="B564" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C564" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="E564" t="s">
         <v>116</v>
       </c>
       <c r="H564" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="L564" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:12">
       <c r="A565">
         <v>68936367</v>
       </c>
       <c r="B565" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="C565" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="D565" t="s">
         <v>26</v>
       </c>
       <c r="E565" t="s">
         <v>116</v>
       </c>
       <c r="H565" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="L565" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:12">
       <c r="A566">
         <v>68936369</v>
       </c>
       <c r="B566" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C566" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D566" t="s">
         <v>14</v>
       </c>
       <c r="E566" t="s">
         <v>116</v>
       </c>
       <c r="H566" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="L566" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:12">
       <c r="A567">
         <v>68936375</v>
       </c>
       <c r="B567" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="C567" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D567" t="s">
         <v>14</v>
       </c>
       <c r="E567" t="s">
         <v>116</v>
       </c>
       <c r="H567" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="L567" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:12">
       <c r="A568">
         <v>68936377</v>
       </c>
       <c r="B568" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C568" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D568" t="s">
         <v>26</v>
       </c>
       <c r="E568" t="s">
         <v>709</v>
       </c>
       <c r="H568" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="L568" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:12">
       <c r="A569">
         <v>68936393</v>
       </c>
       <c r="B569" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C569" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="D569" t="s">
         <v>14</v>
       </c>
       <c r="E569" t="s">
         <v>1249</v>
       </c>
       <c r="H569" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="L569" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:12">
       <c r="A570">
         <v>68936396</v>
       </c>
       <c r="B570" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="C570" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="D570" t="s">
         <v>26</v>
       </c>
       <c r="E570" t="s">
         <v>46</v>
       </c>
       <c r="H570" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="L570" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:12">
       <c r="A571">
         <v>68936403</v>
       </c>
       <c r="B571" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C571" t="s">
         <v>594</v>
       </c>
       <c r="D571" t="s">
         <v>26</v>
       </c>
       <c r="E571" t="s">
         <v>116</v>
       </c>
       <c r="H571" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="L571" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:12">
       <c r="A572">
         <v>68936404</v>
       </c>
       <c r="B572" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="C572" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D572" t="s">
         <v>14</v>
       </c>
       <c r="E572" t="s">
         <v>22</v>
       </c>
       <c r="H572" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="L572" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:12">
       <c r="A573">
         <v>68936423</v>
       </c>
       <c r="B573" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="C573" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D573" t="s">
         <v>26</v>
       </c>
       <c r="E573" t="s">
         <v>46</v>
       </c>
       <c r="H573" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="L573" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:12">
       <c r="A574">
         <v>68936436</v>
       </c>
       <c r="B574" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C574" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D574" t="s">
         <v>26</v>
       </c>
       <c r="E574" t="s">
         <v>46</v>
       </c>
       <c r="H574" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="L574" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:12">
       <c r="A575">
         <v>68936437</v>
       </c>
       <c r="B575" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="C575" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="D575" t="s">
         <v>26</v>
       </c>
       <c r="E575" t="s">
         <v>46</v>
       </c>
       <c r="H575" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="L575" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:12">
       <c r="A576">
         <v>68936439</v>
       </c>
       <c r="B576" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="C576" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="D576" t="s">
         <v>26</v>
       </c>
       <c r="E576" t="s">
         <v>46</v>
       </c>
       <c r="H576" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="L576" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:12">
       <c r="A577">
         <v>68936452</v>
       </c>
       <c r="B577" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C577" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D577" t="s">
         <v>26</v>
       </c>
       <c r="E577" t="s">
         <v>46</v>
       </c>
       <c r="H577" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="L577" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:12">
       <c r="A578">
         <v>68936453</v>
       </c>
       <c r="B578" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C578" t="s">
         <v>567</v>
       </c>
       <c r="D578" t="s">
         <v>14</v>
       </c>
       <c r="E578" t="s">
         <v>22</v>
       </c>
       <c r="H578" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="L578" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:12">
       <c r="A579">
         <v>68936457</v>
       </c>
       <c r="B579" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="C579" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D579" t="s">
         <v>26</v>
       </c>
       <c r="E579" t="s">
         <v>116</v>
       </c>
       <c r="H579" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="L579" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:12">
       <c r="A580">
         <v>68936458</v>
       </c>
       <c r="B580" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C580" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D580" t="s">
         <v>26</v>
       </c>
       <c r="E580" t="s">
         <v>116</v>
       </c>
       <c r="H580" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="L580" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:12">
       <c r="A581">
         <v>68936470</v>
       </c>
       <c r="B581" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="C581" t="s">
         <v>1258</v>
       </c>
       <c r="D581" t="s">
         <v>14</v>
       </c>
       <c r="E581" t="s">
         <v>116</v>
       </c>
       <c r="H581" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="L581" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:12">
       <c r="A582">
         <v>68936474</v>
       </c>
       <c r="B582" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="C582" t="s">
         <v>1258</v>
       </c>
       <c r="D582" t="s">
         <v>14</v>
       </c>
       <c r="E582" t="s">
         <v>116</v>
       </c>
       <c r="H582" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="L582" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:12">
       <c r="A583">
         <v>68936477</v>
       </c>
       <c r="B583" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="C583" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="D583" t="s">
         <v>26</v>
       </c>
       <c r="E583" t="s">
         <v>116</v>
       </c>
       <c r="H583" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="L583" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:12">
       <c r="A584">
         <v>68936499</v>
       </c>
       <c r="B584" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C584" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="D584" t="s">
         <v>26</v>
       </c>
       <c r="E584" t="s">
         <v>116</v>
       </c>
       <c r="H584" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="L584" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:12">
       <c r="A585">
         <v>68936506</v>
       </c>
       <c r="B585" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C585" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="D585" t="s">
         <v>14</v>
       </c>
       <c r="E585" t="s">
         <v>116</v>
       </c>
       <c r="H585" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="L585" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:12">
       <c r="A586">
         <v>68936515</v>
       </c>
       <c r="B586" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="C586" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="D586" t="s">
         <v>26</v>
       </c>
       <c r="E586" t="s">
         <v>116</v>
       </c>
       <c r="H586" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="L586" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:12">
       <c r="A587">
         <v>68936523</v>
       </c>
       <c r="B587" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="C587" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="D587" t="s">
         <v>26</v>
       </c>
       <c r="E587" t="s">
         <v>116</v>
       </c>
       <c r="H587" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="L587" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:12">
       <c r="A588">
         <v>68936535</v>
       </c>
       <c r="B588" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C588" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D588" t="s">
         <v>26</v>
       </c>
       <c r="E588" t="s">
         <v>116</v>
       </c>
       <c r="H588" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="L588" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:12">
       <c r="A589">
         <v>68936541</v>
       </c>
       <c r="B589" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C589" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D589" t="s">
         <v>26</v>
       </c>
       <c r="E589" t="s">
         <v>46</v>
       </c>
       <c r="H589" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="L589" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:12">
       <c r="A590">
         <v>68936554</v>
       </c>
       <c r="B590" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C590" t="s">
         <v>1107</v>
       </c>
       <c r="D590" t="s">
         <v>14</v>
       </c>
       <c r="E590" t="s">
         <v>709</v>
       </c>
       <c r="H590" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="L590" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:12">
       <c r="A591">
         <v>68936557</v>
       </c>
       <c r="B591" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C591" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D591" t="s">
         <v>26</v>
       </c>
       <c r="E591" t="s">
         <v>46</v>
       </c>
       <c r="H591" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="L591" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:12">
       <c r="A592">
         <v>68936570</v>
       </c>
       <c r="B592" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="C592" t="s">
         <v>1107</v>
       </c>
       <c r="D592" t="s">
         <v>14</v>
       </c>
       <c r="E592" t="s">
         <v>378</v>
       </c>
       <c r="H592" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="L592" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:12">
       <c r="A593">
         <v>68936572</v>
       </c>
       <c r="B593" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C593" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="D593" t="s">
         <v>26</v>
       </c>
       <c r="E593" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H593" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="L593" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:12">
       <c r="A594">
         <v>68936576</v>
       </c>
       <c r="B594" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="C594" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D594" t="s">
         <v>14</v>
       </c>
       <c r="E594" t="s">
         <v>116</v>
       </c>
       <c r="H594" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="L594" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:12">
       <c r="A595">
         <v>68936579</v>
       </c>
       <c r="B595" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C595" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D595" t="s">
         <v>26</v>
       </c>
       <c r="E595" t="s">
         <v>116</v>
       </c>
       <c r="H595" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="L595" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:12">
       <c r="A596">
         <v>68936582</v>
       </c>
       <c r="B596" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C596" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D596" t="s">
         <v>14</v>
       </c>
       <c r="E596" t="s">
         <v>116</v>
       </c>
       <c r="H596" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="L596" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:12">
       <c r="A597">
         <v>68936584</v>
       </c>
       <c r="B597" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="C597" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D597" t="s">
         <v>26</v>
       </c>
       <c r="E597" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H597" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="L597" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:12">
       <c r="A598">
         <v>68936599</v>
       </c>
       <c r="B598" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="C598" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="D598" t="s">
         <v>26</v>
       </c>
       <c r="E598" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="H598" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="L598" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:12">
       <c r="A599">
         <v>68936629</v>
       </c>
       <c r="B599" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C599" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D599" t="s">
         <v>14</v>
       </c>
       <c r="E599" t="s">
         <v>116</v>
       </c>
       <c r="H599" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="L599" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:12">
       <c r="A600">
         <v>68936631</v>
       </c>
       <c r="B600" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="C600" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="D600" t="s">
         <v>26</v>
       </c>
       <c r="E600" t="s">
         <v>46</v>
       </c>
       <c r="H600" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="L600" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:12">
       <c r="A601">
         <v>68936634</v>
       </c>
       <c r="B601" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C601" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="D601" t="s">
         <v>26</v>
       </c>
       <c r="E601" t="s">
         <v>46</v>
       </c>
       <c r="H601" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="L601" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:12">
       <c r="A602">
         <v>68940472</v>
       </c>
       <c r="B602" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C602" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D602" t="s">
         <v>26</v>
       </c>
       <c r="E602" t="s">
         <v>116</v>
       </c>
       <c r="H602" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="L602" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:12">
       <c r="A603">
         <v>68940518</v>
       </c>
       <c r="B603" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C603" t="s">
         <v>1201</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
         <v>22</v>
       </c>
       <c r="H603" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="L603" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:12">
       <c r="A604">
         <v>68940568</v>
       </c>
       <c r="B604" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C604" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="D604" t="s">
         <v>26</v>
       </c>
       <c r="E604" t="s">
         <v>46</v>
       </c>
       <c r="H604" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="L604" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:12">
       <c r="A605">
         <v>68940580</v>
       </c>
       <c r="B605" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C605" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="E605" t="s">
         <v>831</v>
       </c>
       <c r="H605" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="L605" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:12">
       <c r="A606">
         <v>68940581</v>
       </c>
       <c r="B606" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="C606" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="D606" t="s">
         <v>26</v>
       </c>
       <c r="E606">
         <v>11.1</v>
       </c>
       <c r="H606" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="L606" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:12">
       <c r="A607">
         <v>68940590</v>
       </c>
       <c r="B607" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="C607" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="D607" t="s">
         <v>26</v>
       </c>
       <c r="E607" t="s">
         <v>116</v>
       </c>
       <c r="H607" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="L607" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:12">
       <c r="A608">
         <v>68941884</v>
       </c>
       <c r="B608" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C608" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
         <v>378</v>
       </c>
       <c r="H608" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="L608" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:12">
       <c r="A609">
         <v>68941885</v>
       </c>
       <c r="B609" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C609" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
         <v>299</v>
       </c>
       <c r="H609" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="L609" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:12">
       <c r="A610">
         <v>68941906</v>
       </c>
       <c r="B610" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C610" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="D610" t="s">
         <v>26</v>
       </c>
       <c r="E610" t="s">
         <v>116</v>
       </c>
       <c r="H610" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="L610" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:12">
       <c r="A611">
         <v>68941921</v>
       </c>
       <c r="B611" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C611" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="D611" t="s">
         <v>14</v>
       </c>
       <c r="E611" t="s">
         <v>831</v>
       </c>
       <c r="H611" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="L611" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:12">
       <c r="A612">
         <v>68942426</v>
       </c>
       <c r="B612" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="C612" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="D612" t="s">
         <v>14</v>
       </c>
       <c r="E612" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H612" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="L612" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:12">
       <c r="A613">
         <v>68942554</v>
       </c>
       <c r="B613" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="C613" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>22</v>
       </c>
       <c r="H613" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="L613" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:12">
       <c r="A614">
         <v>68942603</v>
       </c>
       <c r="B614" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="C614" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
         <v>22</v>
       </c>
       <c r="H614" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="L614" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:12">
       <c r="A615">
         <v>68942621</v>
       </c>
       <c r="B615" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="C615" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="D615" t="s">
         <v>14</v>
       </c>
       <c r="E615" t="s">
         <v>22</v>
       </c>
       <c r="H615" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="L615" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:12">
       <c r="A616">
         <v>68942833</v>
       </c>
       <c r="B616" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="C616" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="D616" t="s">
         <v>26</v>
       </c>
       <c r="E616" t="s">
         <v>46</v>
       </c>
       <c r="H616" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="L616" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:12">
       <c r="A617">
         <v>68942845</v>
       </c>
       <c r="B617" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="C617" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="D617" t="s">
         <v>31</v>
       </c>
       <c r="H617" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="L617" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:12">
       <c r="A618">
         <v>68942984</v>
       </c>
       <c r="B618" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="C618" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="D618" t="s">
         <v>26</v>
       </c>
       <c r="E618" t="s">
         <v>46</v>
       </c>
       <c r="H618" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="L618" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="619" spans="1:12">
       <c r="A619">
         <v>68942985</v>
       </c>
       <c r="B619" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="C619" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="D619" t="s">
         <v>35</v>
       </c>
       <c r="H619" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="L619" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="620" spans="1:12">
       <c r="A620">
         <v>68943060</v>
       </c>
       <c r="B620" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="C620" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="D620" t="s">
         <v>14</v>
       </c>
       <c r="E620" t="s">
         <v>116</v>
       </c>
       <c r="H620" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="L620" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="621" spans="1:12">
       <c r="A621">
         <v>68943077</v>
       </c>
       <c r="B621" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="C621" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="D621" t="s">
         <v>14</v>
       </c>
       <c r="E621" t="s">
         <v>116</v>
       </c>
       <c r="H621" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="L621" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="622" spans="1:12">
       <c r="A622">
         <v>68943087</v>
       </c>
       <c r="B622" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="C622" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="D622" t="s">
         <v>14</v>
       </c>
       <c r="E622" t="s">
         <v>116</v>
       </c>
       <c r="H622" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="L622" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:12">
       <c r="A623">
         <v>68943163</v>
       </c>
       <c r="B623" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="C623" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="D623" t="s">
         <v>26</v>
       </c>
       <c r="E623" t="s">
         <v>46</v>
       </c>
       <c r="H623" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="L623" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="624" spans="1:12">
       <c r="A624">
         <v>68943188</v>
       </c>
       <c r="B624" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="C624" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="D624" t="s">
         <v>26</v>
       </c>
       <c r="E624" t="s">
         <v>116</v>
       </c>
       <c r="H624" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="L624" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="625" spans="1:12">
       <c r="A625">
         <v>68943255</v>
       </c>
       <c r="B625" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C625" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D625" t="s">
         <v>26</v>
       </c>
       <c r="E625" t="s">
         <v>46</v>
       </c>
       <c r="H625" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="L625" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:12">
       <c r="A626">
         <v>72358536</v>
       </c>
       <c r="B626" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="C626" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="D626" t="s">
         <v>26</v>
       </c>
       <c r="E626" t="s">
         <v>46</v>
       </c>
       <c r="H626" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="L626" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:12">
       <c r="A627">
         <v>72358553</v>
       </c>
       <c r="B627" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C627" t="s">
         <v>825</v>
       </c>
       <c r="D627" t="s">
         <v>26</v>
       </c>
       <c r="E627" t="s">
         <v>46</v>
       </c>
       <c r="H627" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="L627" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="628" spans="1:12">
       <c r="A628">
         <v>72358560</v>
       </c>
       <c r="B628" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C628" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="D628" t="s">
         <v>26</v>
       </c>
       <c r="E628" t="s">
         <v>116</v>
       </c>
       <c r="H628" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="L628" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="629" spans="1:12">
       <c r="A629">
         <v>72358569</v>
       </c>
       <c r="B629" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="C629" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="D629" t="s">
         <v>26</v>
       </c>
       <c r="E629" t="s">
         <v>46</v>
       </c>
       <c r="H629" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="L629" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="630" spans="1:12">
       <c r="A630">
         <v>72358571</v>
       </c>
       <c r="B630" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C630" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="D630" t="s">
         <v>14</v>
       </c>
       <c r="E630" t="s">
         <v>116</v>
       </c>
       <c r="H630" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="L630" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="631" spans="1:12">
       <c r="A631">
         <v>72471550</v>
       </c>
       <c r="B631" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C631" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="D631" t="s">
         <v>14</v>
       </c>
       <c r="E631">
         <v>11.1</v>
       </c>
       <c r="H631" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="L631" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="632" spans="1:12">
       <c r="A632">
         <v>108774154</v>
       </c>
       <c r="B632" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="C632" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="D632" t="s">
         <v>26</v>
       </c>
       <c r="E632" t="s">
         <v>116</v>
       </c>
       <c r="H632" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="L632" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
         <v>108774155</v>
       </c>
       <c r="B633" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C633" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D633" t="s">
         <v>26</v>
       </c>
       <c r="E633" t="s">
         <v>46</v>
       </c>
       <c r="H633" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="L633" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="634" spans="1:12">
       <c r="A634">
         <v>108774156</v>
       </c>
       <c r="B634" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="C634" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D634" t="s">
         <v>26</v>
       </c>
       <c r="E634" t="s">
         <v>46</v>
       </c>
       <c r="H634" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="L634" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="635" spans="1:12">
       <c r="A635">
         <v>108774157</v>
       </c>
       <c r="B635" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="C635" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="D635" t="s">
         <v>26</v>
       </c>
       <c r="E635" t="s">
         <v>46</v>
       </c>
       <c r="H635" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="L635" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:12">
       <c r="A636">
         <v>108774170</v>
       </c>
       <c r="B636" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="C636" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="D636" t="s">
         <v>26</v>
       </c>
       <c r="E636" t="s">
         <v>46</v>
       </c>
       <c r="H636" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="L636" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>