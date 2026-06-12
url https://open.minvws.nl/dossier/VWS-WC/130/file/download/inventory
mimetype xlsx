--- v0 (2025-12-19)
+++ v1 (2026-06-12)
@@ -92,117 +92,122 @@
   <si>
     <t>VWS-WC-130-888454</t>
   </si>
   <si>
     <t>15. Verslag mBTcb 24 maart.docx.docx</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-888454</t>
   </si>
   <si>
     <t>VWS-WC-130-888459</t>
   </si>
   <si>
     <t>16. Verslag mBTcb 25 mrt.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-888459</t>
   </si>
   <si>
     <t>VWS-WC-130-888600</t>
   </si>
   <si>
-    <t>2. 20200316, verslag ICCb COVID-19, 11.30-_x000A_132288365023069584.pptx.pptx</t>
+    <t>2. 20200316, verslag ICCb COVID-19, 11.30-
+132288365023069584.pptx.pptx</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-888600</t>
   </si>
   <si>
     <t>VWS-WC-130-889616</t>
   </si>
   <si>
     <t>20200226 10.30 uur Verslag ICCb – Corona- 132271922165827637.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889616</t>
   </si>
   <si>
     <t>VWS-WC-130-889626</t>
   </si>
   <si>
     <t>20200228 15.00 uur Verslag IAO   Corona virus.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889626</t>
   </si>
   <si>
     <t>VWS-WC-130-889627</t>
   </si>
   <si>
     <t>20200228 16.30 uur Verslag ICCb – Corona virus Definitief-132273875604448029.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889627</t>
   </si>
   <si>
     <t>VWS-WC-130-889654</t>
   </si>
   <si>
-    <t>20200303 09.30u Verslag ICCb COVID-19-_x000A_132277134863296526.pptx_89f3cf5f-6317-4be0-_x000A_a34e-dd066013413f.pptx</t>
+    <t>20200303 09.30u Verslag ICCb COVID-19-
+132277134863296526.pptx_89f3cf5f-6317-4be0-
+a34e-dd066013413f.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889654</t>
   </si>
   <si>
     <t>VWS-WC-130-889741</t>
   </si>
   <si>
     <t>20200310 advies bao.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889741</t>
   </si>
   <si>
     <t>VWS-WC-130-889787</t>
   </si>
   <si>
-    <t>20200312 Advies BAO 12-03-2020_x000A_v4.docx_401e7047-9dad-4c17-be55- 33e4f180ef57.docx</t>
+    <t>20200312 Advies BAO 12-03-2020
+v4.docx_401e7047-9dad-4c17-be55- 33e4f180ef57.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889787</t>
   </si>
   <si>
     <t>VWS-WC-130-889817</t>
   </si>
   <si>
-    <t>20200312 Verslag SPOED BTCb -_x000A_Coronavirus.docx_94648457-01b6-4385-a28e- c4e255f224e4.docx</t>
+    <t>20200312 Verslag SPOED BTCb -
+Coronavirus.docx_94648457-01b6-4385-a28e- c4e255f224e4.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889817</t>
   </si>
   <si>
     <t>VWS-WC-130-889873</t>
   </si>
   <si>
     <t>20200317 Agenda BTCb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889873</t>
   </si>
   <si>
     <t>VWS-WC-130-889903</t>
   </si>
   <si>
     <t>20200317 verslag bijeenkomst covid-19.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889903</t>
   </si>
   <si>
     <t>VWS-WC-130-889904</t>
   </si>
@@ -215,168 +220,175 @@
   <si>
     <t>VWS-WC-130-889961</t>
   </si>
   <si>
     <t>20200319 Agenda BTCb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889961</t>
   </si>
   <si>
     <t>VWS-WC-130-889991</t>
   </si>
   <si>
     <t>20200319 Verslag BTCb - Coronavirus.docx_223d8992-d0f5-47e7-b7cb- f23c11c3482e.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889991</t>
   </si>
   <si>
     <t>VWS-WC-130-889995</t>
   </si>
   <si>
-    <t>20200319 Verslag IAO 19-3 COVID-19-_x000A_132290916200213716.pptx.pptx</t>
+    <t>20200319 Verslag IAO 19-3 COVID-19-
+132290916200213716.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889995</t>
   </si>
   <si>
     <t>VWS-WC-130-889997</t>
   </si>
   <si>
-    <t>20200319 Verslag ICCB 19-3 COVID-19-_x000A_132291030924754675.pptx.pptx</t>
+    <t>20200319 Verslag ICCB 19-3 COVID-19-
+132291030924754675.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-889997</t>
   </si>
   <si>
     <t>VWS-WC-130-890017</t>
   </si>
   <si>
     <t>20200320 Agenda BTCb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890017</t>
   </si>
   <si>
     <t>VWS-WC-130-890151</t>
   </si>
   <si>
-    <t>20200323 Verslag IAO 23-3 COVID-19-_x000A_132294382956995063.pptx.pptx</t>
+    <t>20200323 Verslag IAO 23-3 COVID-19-
+132294382956995063.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890151</t>
   </si>
   <si>
     <t>VWS-WC-130-890171</t>
   </si>
   <si>
     <t>20200324 Agenda Otcb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890171</t>
   </si>
   <si>
     <t>VWS-WC-130-890209</t>
   </si>
   <si>
-    <t>20200324 Verslag IAO 24-3 COVID-19-_x000A_132295296600735363.pptx.pptx</t>
+    <t>20200324 Verslag IAO 24-3 COVID-19-
+132295296600735363.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890209</t>
   </si>
   <si>
     <t>VWS-WC-130-890235</t>
   </si>
   <si>
     <t>20200325 Agenda Otcb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890235</t>
   </si>
   <si>
     <t>VWS-WC-130-890265</t>
   </si>
   <si>
-    <t>20200325 Verslag ICCB 25-3 COVID-19-_x000A_132296285497399763.pptx.pptx</t>
+    <t>20200325 Verslag ICCB 25-3 COVID-19-
+132296285497399763.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890265</t>
   </si>
   <si>
     <t>VWS-WC-130-890310</t>
   </si>
   <si>
-    <t>20200326 Verslag IAO 26-3 COVID-19 def-_x000A_132296950017549417.pptx.pptx</t>
+    <t>20200326 Verslag IAO 26-3 COVID-19 def-
+132296950017549417.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890310</t>
   </si>
   <si>
     <t>VWS-WC-130-890326</t>
   </si>
   <si>
     <t>20200327 Agenda Otcb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890326</t>
   </si>
   <si>
     <t>VWS-WC-130-890433</t>
   </si>
   <si>
     <t>20200331 Agenda Otcb - Coronavirus.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890433</t>
   </si>
   <si>
     <t>VWS-WC-130-890468</t>
   </si>
   <si>
     <t>20200331 Verslag IAO.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890468</t>
   </si>
   <si>
     <t>VWS-WC-130-890481</t>
   </si>
   <si>
     <t>20200401 Agenda IAO Covid-19 10.00u.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890481</t>
   </si>
   <si>
     <t>VWS-WC-130-890609</t>
   </si>
   <si>
-    <t>21. 20200331 Verslag ICCB 31-3 COVID-_x000A_19.pptx.pptx</t>
+    <t>21. 20200331 Verslag ICCB 31-3 COVID-
+19.pptx.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890609</t>
   </si>
   <si>
     <t>VWS-WC-130-890664</t>
   </si>
   <si>
     <t>3. 20200317 verslag bijeenkomst covid-19.docx.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-890664</t>
   </si>
   <si>
     <t>VWS-WC-130-891380</t>
   </si>
   <si>
     <t>3. 20200317 verslag bijeenkomst covid-19.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-891380</t>
   </si>
   <si>
     <t>VWS-WC-130-891693</t>
   </si>
@@ -635,123 +647,127 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1105247</t>
   </si>
   <si>
     <t>VWS-WC-130-1112548</t>
   </si>
   <si>
     <t>Besluitenlijst MBTCb 25 maart</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1112548</t>
   </si>
   <si>
     <t>VWS-WC-130-1112562</t>
   </si>
   <si>
     <t>besluitenlijst MBtcb</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1112562</t>
   </si>
   <si>
     <t>VWS-WC-130-1113812</t>
   </si>
   <si>
-    <t>20200309, IAO COVID-19, 11.30-_x000A_132282351863961685.pptx</t>
+    <t>20200309, IAO COVID-19, 11.30-
+132282351863961685.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113812</t>
   </si>
   <si>
     <t>VWS-WC-130-1113882</t>
   </si>
   <si>
     <t>20200316 agenda ICCb Covid-19- 132287734482417732.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113882</t>
   </si>
   <si>
     <t>VWS-WC-130-1113886</t>
   </si>
   <si>
     <t>Opdracht COVID 19 projectorganisatie, versie 2020 0315-132287734584956169.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113886</t>
   </si>
   <si>
     <t>VWS-WC-130-1113954</t>
   </si>
   <si>
-    <t>20200313, IAO COVID-19, 08.30-_x000A_132285677047904290.pptx</t>
+    <t>20200313, IAO COVID-19, 08.30-
+132285677047904290.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113954</t>
   </si>
   <si>
     <t>VWS-WC-130-1113955</t>
   </si>
   <si>
     <t>Overzicht interdepartementale aanpak COVID - rodedraden-132285677170924546.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113955</t>
   </si>
   <si>
     <t>VWS-WC-130-1113956</t>
   </si>
   <si>
     <t>Tekst Governance COVID-19 - inzet nationalecrisisstructuur-132285677300135211.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113956</t>
   </si>
   <si>
     <t>VWS-WC-130-1113957</t>
   </si>
   <si>
-    <t>UItkomsten scenariosessie Economische_x000A_consequenties COVID-1920200311- 132285677404653898.docx</t>
+    <t>UItkomsten scenariosessie Economische
+consequenties COVID-1920200311- 132285677404653898.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113957</t>
   </si>
   <si>
     <t>VWS-WC-130-1113958</t>
   </si>
   <si>
     <t>20200312 handelingsperspectief Aanpak covid- 19IAO-132285677672256060.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1113958</t>
   </si>
   <si>
     <t>VWS-WC-130-1125151</t>
   </si>
   <si>
-    <t>20200323 Verslag IAO 23-3 COVID-19-_x000A_132294382956995063.pptx</t>
+    <t>20200323 Verslag IAO 23-3 COVID-19-
+132294382956995063.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1125151</t>
   </si>
   <si>
     <t>VWS-WC-130-1127207</t>
   </si>
   <si>
     <t>RE: Agenda + stukken IAO 25-03-2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1127207</t>
   </si>
   <si>
     <t>VWS-WC-130-1130098</t>
   </si>
   <si>
     <t>3003 tkn advies bao.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1130098</t>
   </si>
   <si>
     <t>VWS-WC-130-1130122</t>
   </si>
@@ -1253,51 +1269,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1792353</t>
   </si>
   <si>
     <t>VWS-WC-130-1792354</t>
   </si>
   <si>
     <t>200320 kamerbrief geen bezoek verpleeghuizen dd.19-3-2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1792354</t>
   </si>
   <si>
     <t>VWS-WC-130-1798428</t>
   </si>
   <si>
     <t>200330 Besluitenlijst OTCb dd. 30-03-2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1798428</t>
   </si>
   <si>
     <t>VWS-WC-130-1798494</t>
   </si>
   <si>
-    <t>200330 SITUATIERAPPORT DCC VWS aan_x000A_Veiligheidsregio's #6.pdf</t>
+    <t>200330 SITUATIERAPPORT DCC VWS aan
+Veiligheidsregio's #6.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1798494</t>
   </si>
   <si>
     <t>VWS-WC-130-1798510</t>
   </si>
   <si>
     <t>RE: Update corona 17-03-2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1798510</t>
   </si>
   <si>
     <t>VWS-WC-130-1813354</t>
   </si>
   <si>
     <t>FW: Besluitenlijst OT</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-1813354</t>
   </si>
   <si>
     <t>VWS-WC-130-1836915</t>
   </si>
@@ -1403,96 +1420,98 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2285657</t>
   </si>
   <si>
     <t>VWS-WC-130-2288839</t>
   </si>
   <si>
     <t>0. 20200331 Verslag IAO 31-3 COVID-19 10.00.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2288839</t>
   </si>
   <si>
     <t>VWS-WC-130-2293412</t>
   </si>
   <si>
     <t>2020024 Verslag team Blokhuis 24 maart  2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293412</t>
   </si>
   <si>
     <t>VWS-WC-130-2293540</t>
   </si>
   <si>
-    <t>20200303 09.30u Verslag ICCb COVID-19-_x000A_132277237971126604.pptx</t>
+    <t>20200303 09.30u Verslag ICCb COVID-19-
+132277237971126604.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293540</t>
   </si>
   <si>
     <t>VWS-WC-130-2293541</t>
   </si>
   <si>
     <t>Fasen COVID 19 IAO 4 maart- 132277238088096458.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293541</t>
   </si>
   <si>
     <t>VWS-WC-130-2293543</t>
   </si>
   <si>
     <t>leeswijzer scenarios en fasen IAO 4 maart- 132277238176493637.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293543</t>
   </si>
   <si>
     <t>VWS-WC-130-2293545</t>
   </si>
   <si>
     <t>IAO Scenario’s en Fasen COVID-19- 132278090954032524.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293545</t>
   </si>
   <si>
     <t>VWS-WC-130-2293546</t>
   </si>
   <si>
     <t>Beslisboom afgelasten evenementen MB- 132278091055621071.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293546</t>
   </si>
   <si>
     <t>VWS-WC-130-2293547</t>
   </si>
   <si>
-    <t>20200304 Verslag IAO COVID-19 14.00u-_x000A_132278091161369712.pptx</t>
+    <t>20200304 Verslag IAO COVID-19 14.00u-
+132278091161369712.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2293547</t>
   </si>
   <si>
     <t>VWS-WC-130-2298703</t>
   </si>
   <si>
     <t>200326 Tech tegen Corona notulen.doc</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2298703</t>
   </si>
   <si>
     <t>VWS-WC-130-2330986</t>
   </si>
   <si>
     <t>FW: COVID-19 Elsevier resource center</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-2330986</t>
   </si>
   <si>
     <t>VWS-WC-130-2372888</t>
   </si>
@@ -2072,87 +2091,89 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232697</t>
   </si>
   <si>
     <t>VWS-WC-130-3232700</t>
   </si>
   <si>
     <t>Ingevulde matrix 3.5-132299723075528694- 132300248910462147.xlsx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232700</t>
   </si>
   <si>
     <t>VWS-WC-130-3232703</t>
   </si>
   <si>
     <t>Actiepunten lijst IAO 27maart- 132299722860510918-132300249131330550.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232703</t>
   </si>
   <si>
     <t>VWS-WC-130-3232705</t>
   </si>
   <si>
-    <t>29032020 Nadere afspraken parlementair procesCovid19-132299722665754729-_x000A_132300249394332245.docx</t>
+    <t>29032020 Nadere afspraken parlementair procesCovid19-132299722665754729-
+132300249394332245.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232705</t>
   </si>
   <si>
     <t>VWS-WC-130-3232713</t>
   </si>
   <si>
     <t>20200328 Dashboard aanpak COVID-19 - versieCatshuis-132299722451997003- 132300250634435338.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232713</t>
   </si>
   <si>
     <t>VWS-WC-130-3232714</t>
   </si>
   <si>
     <t>20200330 Agenda IAO Covid-1910.00u- 132299719908666226-132300250924529149.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3232714</t>
   </si>
   <si>
     <t>VWS-WC-130-3239674</t>
   </si>
   <si>
     <t>Bestuurlijk Afwegingskader Evenementen versie 2020 0309-132282312658911794.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3239674</t>
   </si>
   <si>
     <t>VWS-WC-130-3239679</t>
   </si>
   <si>
-    <t>20200309 Besluiten IAO COVID-19 11.30u-_x000A_132282313234259668.pptx</t>
+    <t>20200309 Besluiten IAO COVID-19 11.30u-
+132282313234259668.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3239679</t>
   </si>
   <si>
     <t>VWS-WC-130-3284334</t>
   </si>
   <si>
     <t>Agenda 27-3 (002).docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3284334</t>
   </si>
   <si>
     <t>VWS-WC-130-3284348</t>
   </si>
   <si>
     <t>Agenda 27-3.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-3284348</t>
   </si>
   <si>
     <t>VWS-WC-130-3288327</t>
   </si>
@@ -2396,51 +2417,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4716333</t>
   </si>
   <si>
     <t>VWS-WC-130-4716334</t>
   </si>
   <si>
     <t>Kamerbrief over de situatie in de grensregio's.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4716334</t>
   </si>
   <si>
     <t>VWS-WC-130-4721406</t>
   </si>
   <si>
     <t>RE: Duitsland (NRW, NdS)- Belgie - Verslag Corona Overleg d.d. 23maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4721406</t>
   </si>
   <si>
     <t>VWS-WC-130-4724836</t>
   </si>
   <si>
-    <t>Geannoteerde agenda bewindspersonenoverleg Venezuela 27 maart 2020 (endirecteurenoverleg VEN_x000A_20 maart) 20200318.docx</t>
+    <t>Geannoteerde agenda bewindspersonenoverleg Venezuela 27 maart 2020 (endirecteurenoverleg VEN
+20 maart) 20200318.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4724836</t>
   </si>
   <si>
     <t>VWS-WC-130-4748564</t>
   </si>
   <si>
     <t>RE: verslag Covid-19 briefing WHO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4748564</t>
   </si>
   <si>
     <t>VWS-WC-130-4886857</t>
   </si>
   <si>
     <t>1.d. Bespreekpunt.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/130/document/VWS-WC-130-4886857</t>
   </si>
   <si>
     <t>VWS-WC-130-4886860</t>
   </si>