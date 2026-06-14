--- v0 (2025-12-08)
+++ v1 (2026-06-14)
@@ -203,51 +203,51 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-13</t>
   </si>
   <si>
     <t>VWS-WC-115-15</t>
   </si>
   <si>
     <t>20200330 Scan_van_een_Xerox_MFA</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-15</t>
   </si>
   <si>
     <t>VWS-WC-115-16</t>
   </si>
   <si>
     <t>20200330 FW_ Opnieuw de NOW</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-16</t>
   </si>
   <si>
     <t>VWS-WC-115-17</t>
   </si>
   <si>
-    <t>20200401 FW_ reacties op de NOW_x005F_x0002_regeling_ aanpassingen</t>
+    <t>20200401 FW_ reacties op de NOW_x005F_x005F_x0002_regeling_ aanpassingen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-17</t>
   </si>
   <si>
     <t>VWS-WC-115-18</t>
   </si>
   <si>
     <t>Dubbel tov nr 17</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-18</t>
   </si>
   <si>
     <t>VWS-WC-115-19</t>
   </si>
   <si>
     <t>20200424 Brief Tweede wijziging NOW</t>
   </si>
   <si>
     <t>5.1.2i Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/115/document/VWS-WC-115-19</t>
   </si>