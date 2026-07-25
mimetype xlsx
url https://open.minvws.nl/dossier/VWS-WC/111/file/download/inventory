--- v0 (2025-12-21)
+++ v1 (2026-07-25)
@@ -185,51 +185,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-222</t>
   </si>
   <si>
     <t>VWS-WC-111-223</t>
   </si>
   <si>
     <t>Bijlage 8: Maatregelen buurlanden en overige EU- lidstaten - culturele sector.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-223</t>
   </si>
   <si>
     <t>VWS-WC-111-224</t>
   </si>
   <si>
     <t>Maatregelen buurlanden en overige EU-lidstaten - culturele sector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-224</t>
   </si>
   <si>
     <t>VWS-WC-111-225</t>
   </si>
   <si>
-    <t>Catshuis 11 april 2020, doorkijk naar_x000A_besluitvorming 21 april</t>
+    <t>Catshuis 11 april 2020, doorkijk naar
+besluitvorming 21 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-225</t>
   </si>
   <si>
     <t>VWS-WC-111-226</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-226</t>
   </si>
   <si>
     <t>VWS-WC-111-227</t>
   </si>
   <si>
     <t>Antwoord Kamervragen Kwint SP afstand scholieren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-227</t>
   </si>
   <si>
     <t>VWS-WC-111-228</t>
   </si>
   <si>
     <t>Maatregelenbrief gestuurd naar de Tweede Kamer</t>
   </si>
@@ -437,51 +438,53 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-251</t>
   </si>
   <si>
     <t>VWS-WC-111-252</t>
   </si>
   <si>
     <t>Aanbieding advies spoedvragen COVID-19- vaccinatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-252</t>
   </si>
   <si>
     <t>VWS-WC-111-253</t>
   </si>
   <si>
     <t>Coronamaatregelen 8 maart 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-253</t>
   </si>
   <si>
     <t>VWS-WC-111-254</t>
   </si>
   <si>
-    <t>Bijlage beschrijving bepalende niet-beïnvloedbare factoren_x000A_Eerste indrukken Covid-19 patiënten met langdurige klachten_x000A_Bijlage: Aantal nieuw gemelde besmettingen onder de kwetsbare groepen (voortschrijdend weekgemiddelde) ten opzichte van de landelijke</t>
+    <t>Bijlage beschrijving bepalende niet-beïnvloedbare factoren
+Eerste indrukken Covid-19 patiënten met langdurige klachten
+Bijlage: Aantal nieuw gemelde besmettingen onder de kwetsbare groepen (voortschrijdend weekgemiddelde) ten opzichte van de landelijke</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-254</t>
   </si>
   <si>
     <t>VWS-WC-111-255</t>
   </si>
   <si>
     <t>VWS-WC-111-255.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-255</t>
   </si>
   <si>
     <t>VWS-WC-111-256</t>
   </si>
   <si>
     <t>VWS-WC-111-256.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/111/document/VWS-WC-111-256</t>
   </si>
   <si>
     <t>VWS-WC-111-257</t>
   </si>