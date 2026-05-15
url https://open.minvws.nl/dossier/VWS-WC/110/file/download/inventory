--- v0 (2025-12-07)
+++ v1 (2026-05-15)
@@ -3107,51 +3107,52 @@
   <si>
     <t>Bijlage bij e-mail: Bijlage 1 brief TK Nationaal Programma Funderend Onderwijs</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-149a</t>
   </si>
   <si>
     <t>149b</t>
   </si>
   <si>
     <t>VWS-WC-110-149b</t>
   </si>
   <si>
     <t>Bijlage bij e-mail: Kamerbrief Nationaal Programma Onderwijs 17 februari 1230 schoon</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-149b</t>
   </si>
   <si>
     <t>VWS-WC-110-150</t>
   </si>
   <si>
     <t>WhatsApp gesprek (vanaf 4 januari 2021): MT- COVID</t>
   </si>
   <si>
-    <t>Artikel 10, tweede lid,_x000A_aanhef , onder e Wob, artikel 11, eerste lid Wob , artikel 3 Wob</t>
+    <t>Artikel 10, tweede lid,
+aanhef , onder e Wob, artikel 11, eerste lid Wob , artikel 3 Wob</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-150</t>
   </si>
   <si>
     <t>VWS-WC-110-151</t>
   </si>
   <si>
     <t>WhatsApp gesprek (vanaf 22 januari): MBVOM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-151</t>
   </si>
   <si>
     <t>151a</t>
   </si>
   <si>
     <t>VWS-WC-110-151a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-151a</t>
   </si>
   <si>
     <t>VWS-WC-110-152</t>
   </si>
@@ -3815,51 +3816,52 @@
   <si>
     <t>VWS-WC-110-181a</t>
   </si>
   <si>
     <t>Bijlage bij e-mail: Kopie van kopie van tabel NPO 10 februari 11 uur opm</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-181a</t>
   </si>
   <si>
     <t>VWS-WC-110-182</t>
   </si>
   <si>
     <t>E-mail: RE: tabel NPO tm 22_23 16022021 (2)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-182</t>
   </si>
   <si>
     <t>182a</t>
   </si>
   <si>
     <t>VWS-WC-110-182a</t>
   </si>
   <si>
-    <t>Bijlage bij e-mail: tabel NPO tm 22_23 15022021_x000A_(2) (concept)</t>
+    <t>Bijlage bij e-mail: tabel NPO tm 22_23 15022021
+(2) (concept)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-182a</t>
   </si>
   <si>
     <t>182b</t>
   </si>
   <si>
     <t>VWS-WC-110-182b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-182b</t>
   </si>
   <si>
     <t>VWS-WC-110-183</t>
   </si>
   <si>
     <t>E-mail:  brief overzicht budgettaire besluitvorming</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-183</t>
   </si>
   <si>
     <t>183a</t>
   </si>
@@ -3980,51 +3982,52 @@
   <si>
     <t>VWS-WC-110-189a</t>
   </si>
   <si>
     <t>Bijlage bij e-mail: NPO slides po vo deel 11 feb (concept)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-189a</t>
   </si>
   <si>
     <t>VWS-WC-110-190</t>
   </si>
   <si>
     <t>E-mail: RE_ Nationaal Programma Onderwijs - aangevuld sheets po, vo 11 februari 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-190</t>
   </si>
   <si>
     <t>190a</t>
   </si>
   <si>
     <t>VWS-WC-110-190a</t>
   </si>
   <si>
-    <t>Bijlage bij e-mail: Nationaal Programma Onderwijs - aangevuld sheets po, vo 11 februari 2020_x000A_(concept)</t>
+    <t>Bijlage bij e-mail: Nationaal Programma Onderwijs - aangevuld sheets po, vo 11 februari 2020
+(concept)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-190a</t>
   </si>
   <si>
     <t>VWS-WC-110-191</t>
   </si>
   <si>
     <t>E-mail: Verhaal over tranches en horizon NPO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-191</t>
   </si>
   <si>
     <t>VWS-WC-110-192</t>
   </si>
   <si>
     <t>E-mail: FW_ nieuwe tabel incl reeksen achterstandstoelage</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/110/document/VWS-WC-110-192</t>
   </si>
   <si>
     <t>192a</t>
   </si>