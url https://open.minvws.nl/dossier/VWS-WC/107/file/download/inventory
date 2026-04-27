--- v0 (2026-04-15)
+++ v1 (2026-04-27)
@@ -89,51 +89,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/107/document/VWS-WC-107-1</t>
   </si>
   <si>
     <t>Woo-verzoek d.d. 6 januari 2022 inzake het Europees Herstelfonds (LNV)</t>
   </si>
   <si>
     <t>1a</t>
   </si>
   <si>
     <t>VWS-WC-107-1a</t>
   </si>
   <si>
     <t>2020_RV_0022 Masterplan emissieloze maritieme sector.pdf</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/107/document/VWS-WC-107-1a</t>
   </si>
   <si>
     <t>VWS-WC-107-2</t>
   </si>
   <si>
-    <t>Terugkoppeling gesprek masterplan voor een emissieloze maritieme sector [X] (ma. 7 december_x000A_jl.)</t>
+    <t>Terugkoppeling gesprek masterplan voor een emissieloze maritieme sector [X] (ma. 7 december
+jl.)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/107/document/VWS-WC-107-2</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
     <t>VWS-WC-107-2a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/107/document/VWS-WC-107-2a</t>
   </si>
   <si>
     <t>VWS-WC-107-3</t>
   </si>
   <si>
     <t>Vraag om informatie over RFF in relatie tot emissiearme kotter visserij</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/107/document/VWS-WC-107-3</t>
   </si>
   <si>
     <t>3a</t>
   </si>