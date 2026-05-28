--- v0 (2025-12-30)
+++ v1 (2026-05-28)
@@ -245,51 +245,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-9b</t>
   </si>
   <si>
     <t>VWS-WC-106-10</t>
   </si>
   <si>
     <t>Request to end the suspension of the 4 Dutch establishments</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-10</t>
   </si>
   <si>
     <t>VWS-WC-106-11</t>
   </si>
   <si>
     <t>tijdelijke exportstop varkensslachterijen met COVID-19 gevallen onder personeel naar [X2]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-11</t>
   </si>
   <si>
     <t>VWS-WC-106-12</t>
   </si>
   <si>
-    <t>[X2]: letter about reply to questions on COVID-19 situation in 5 suspended meat production_x000A_plants</t>
+    <t>[X2]: letter about reply to questions on COVID-19 situation in 5 suspended meat production
+plants</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-12</t>
   </si>
   <si>
     <t>12a</t>
   </si>
   <si>
     <t>VWS-WC-106-12a</t>
   </si>
   <si>
     <t>[X2] reply to questions on COVID-19 situation in 5 suspended meat production plants.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-12a</t>
   </si>
   <si>
     <t>VWS-WC-106-13</t>
   </si>
   <si>
     <t>brief aan [X2] over de geschorste bedrijven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-13</t>
   </si>
@@ -401,51 +402,52 @@
   <si>
     <t>Re: [X2] import oude voorraad</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-21</t>
   </si>
   <si>
     <t>VWS-WC-106-22</t>
   </si>
   <si>
     <t>RE: #194990 RE: containers with products for [X2] that were produced before the suspention</t>
   </si>
   <si>
     <t>10.1c;10.2a;10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-22</t>
   </si>
   <si>
     <t>22a</t>
   </si>
   <si>
     <t>VWS-WC-106-22a</t>
   </si>
   <si>
-    <t>the current stocks of pork destined for export produced within Vion Boxtel (NL-61-EG) and_x000A_Vion Groenlo (NL-367-EG)</t>
+    <t>the current stocks of pork destined for export produced within Vion Boxtel (NL-61-EG) and
+Vion Groenlo (NL-367-EG)</t>
   </si>
   <si>
     <t>10.1c;10.2a;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-22a</t>
   </si>
   <si>
     <t>VWS-WC-106-23</t>
   </si>
   <si>
     <t>Tijdlijn suspension irt geweigerde containers v1</t>
   </si>
   <si>
     <t>10.2a;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-23</t>
   </si>
   <si>
     <t>VWS-WC-106-24</t>
   </si>
   <si>
     <t>Tijdlijn suspension irt geweigerde containers v2</t>
   </si>
@@ -527,51 +529,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-31</t>
   </si>
   <si>
     <t>VWS-WC-106-32</t>
   </si>
   <si>
     <t>Begroting Economische Zaken (onderdeel Landbouw en natuur)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-32</t>
   </si>
   <si>
     <t>VWS-WC-106-33</t>
   </si>
   <si>
     <t>Fwd: [X2]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-33</t>
   </si>
   <si>
     <t>VWS-WC-106-34</t>
   </si>
   <si>
-    <t>Scan of letter about veterinary certification of pork meat exported from the Netherlands to_x000A_[X2]</t>
+    <t>Scan of letter about veterinary certification of pork meat exported from the Netherlands to
+[X2]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-34</t>
   </si>
   <si>
     <t>34a</t>
   </si>
   <si>
     <t>VWS-WC-106-34a</t>
   </si>
   <si>
     <t>Letter to Vion about pork exported from NL to [X2].pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-34a</t>
   </si>
   <si>
     <t>VWS-WC-106-35</t>
   </si>
   <si>
     <t>2019-NL-82EG-01</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-35</t>
   </si>
@@ -1112,99 +1115,101 @@
   <si>
     <t>DOMUS-20098882-v1-Vion_Letter.PDF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-74a</t>
   </si>
   <si>
     <t>74b</t>
   </si>
   <si>
     <t>VWS-WC-106-74b</t>
   </si>
   <si>
     <t>DOMUS-20098880-v1-Appendix_2    Lab_results_2-amino-flubendazol_.PDF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-74b</t>
   </si>
   <si>
     <t>74c</t>
   </si>
   <si>
     <t>VWS-WC-106-74c</t>
   </si>
   <si>
-    <t>DOMUS-20098878-v1-_x000A_Appendix_1_Risk_based_antibiotic_residu_control_(Supply_Chain_Inspection).PDF</t>
+    <t>DOMUS-20098878-v1-
+Appendix_1_Risk_based_antibiotic_residu_control_(Supply_Chain_Inspection).PDF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-74c</t>
   </si>
   <si>
     <t>74d</t>
   </si>
   <si>
     <t>VWS-WC-106-74d</t>
   </si>
   <si>
     <t>200414 USA Follow up reference case number 2019 - NL - 82 EG -01.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-74d</t>
   </si>
   <si>
     <t>VWS-WC-106-75</t>
   </si>
   <si>
     <t>2019-NL-82EG-01 Closure Letter</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-75</t>
   </si>
   <si>
     <t>VWS-WC-106-76</t>
   </si>
   <si>
     <t>RE: Actiepunt [X2] varkensvlees nav overleg DAD/varkenssector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-76</t>
   </si>
   <si>
     <t>VWS-WC-106-77</t>
   </si>
   <si>
     <t>RE: [X2] - magen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-77</t>
   </si>
   <si>
     <t>VWS-WC-106-78</t>
   </si>
   <si>
-    <t>Sanitary and phytosanitary (SPS) market access to Iran: Beef – sheep meat and live animals_x000A_/updated information from the Netherlands</t>
+    <t>Sanitary and phytosanitary (SPS) market access to Iran: Beef – sheep meat and live animals
+/updated information from the Netherlands</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-78</t>
   </si>
   <si>
     <t>78a</t>
   </si>
   <si>
     <t>VWS-WC-106-78a</t>
   </si>
   <si>
     <t>Annex 2 list of establishments export beef or sheep meat to [X2] okt 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-78a</t>
   </si>
   <si>
     <t>VWS-WC-106-79</t>
   </si>
   <si>
     <t>Brief over het boek 'Aan Tafel'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-79</t>
   </si>
@@ -1466,51 +1471,52 @@
   <si>
     <t>Ter info social responsibility report VION</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-100</t>
   </si>
   <si>
     <t>100a</t>
   </si>
   <si>
     <t>VWS-WC-106-100a</t>
   </si>
   <si>
     <t>DOMUS-20120517-Corporate_social_responsibility_report_VION_2019.PDF.DRF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-100a</t>
   </si>
   <si>
     <t>100b</t>
   </si>
   <si>
     <t>VWS-WC-106-100b</t>
   </si>
   <si>
-    <t>DOMUS-20120581-_x000A_Aanbiedingsbrief_rapport_van_Vion_Food_Nederland_BV_over_CSR_REPORT_2019_Buildi ng_Balanced_Chains.PDF.DRF</t>
+    <t>DOMUS-20120581-
+Aanbiedingsbrief_rapport_van_Vion_Food_Nederland_BV_over_CSR_REPORT_2019_Buildi ng_Balanced_Chains.PDF.DRF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/106/document/VWS-WC-106-100b</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>