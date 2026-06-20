--- v0 (2025-12-17)
+++ v1 (2026-06-20)
@@ -53,72 +53,74 @@
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-105-1</t>
   </si>
   <si>
-    <t>Eerste bevindingen taskforce Duits-Nederlandse samenwerking bij Covid-19 besmettingen onder_x000A_arbeidsmigranten in het grensgebied</t>
+    <t>Eerste bevindingen taskforce Duits-Nederlandse samenwerking bij Covid-19 besmettingen onder
+arbeidsmigranten in het grensgebied</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>Wob-verzoek inzake VION groep</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-1</t>
   </si>
   <si>
     <t>Wob-verzoek d.d. 26 oktober 2020 inzake de VION-groep</t>
   </si>
   <si>
     <t>VWS-WC-105-2</t>
   </si>
   <si>
-    <t>Erste Befunde der Taksforce Deutsch- Niederländische Zusammenarbeit COVID 19_x000A_Infektion Arbeitsmigranten im Grenzgebiet</t>
+    <t>Erste Befunde der Taksforce Deutsch- Niederländische Zusammenarbeit COVID 19
+Infektion Arbeitsmigranten im Grenzgebiet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-2</t>
   </si>
   <si>
     <t>VWS-WC-105-3</t>
   </si>
   <si>
     <t>Agenda en bijbehorende stukken inzake overleg Aanjaagteam Bescherming Arbeidsmigranten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-3</t>
   </si>
   <si>
     <t>3a</t>
   </si>
   <si>
     <t>VWS-WC-105-3a</t>
   </si>
   <si>
     <t>Agenda aanjaagteam Bescherming Arbeidsmigranten - 06juli20.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-3a</t>
   </si>
@@ -146,51 +148,52 @@
   <si>
     <t>4a</t>
   </si>
   <si>
     <t>VWS-WC-105-4a</t>
   </si>
   <si>
     <t>sheets Taskforce VNOG 060720_.pptx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-4a</t>
   </si>
   <si>
     <t>VWS-WC-105-5</t>
   </si>
   <si>
     <t>RE: call met VION - [X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-5</t>
   </si>
   <si>
     <t>VWS-WC-105-6</t>
   </si>
   <si>
-    <t>Notulen bijeenkomst 10-09-2020_x000A_Samenwerkingsplatform “Arbeidsmigranten en COVID-19”</t>
+    <t>Notulen bijeenkomst 10-09-2020
+Samenwerkingsplatform “Arbeidsmigranten en COVID-19”</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-6</t>
   </si>
   <si>
     <t>VWS-WC-105-7</t>
   </si>
   <si>
     <t>LNV en COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-7</t>
   </si>
   <si>
     <t>VWS-WC-105-8</t>
   </si>
   <si>
     <t>RE: LNV en COVID-19, 15-22 okt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-8</t>
   </si>
   <si>
     <t>8a</t>
   </si>
@@ -203,60 +206,62 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-8a</t>
   </si>
   <si>
     <t>VWS-WC-105-9</t>
   </si>
   <si>
     <t>Notulen bijeenkomst 22-10-2020 Samenwerkingsplatform “Arbeidsmigranten en COVID-19”</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-9</t>
   </si>
   <si>
     <t>VWS-WC-105-10</t>
   </si>
   <si>
     <t>RE: knelpunt personeelsbezetting varkensslachterijen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-10</t>
   </si>
   <si>
     <t>VWS-WC-105-11</t>
   </si>
   <si>
-    <t>RE: knelpunt personeelsbezetting varkensslachterijen --&gt; eerst even check bij DC en SKI of we_x000A_kunnen ondersteunen.</t>
+    <t>RE: knelpunt personeelsbezetting varkensslachterijen --&gt; eerst even check bij DC en SKI of we
+kunnen ondersteunen.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-11</t>
   </si>
   <si>
     <t>VWS-WC-105-12</t>
   </si>
   <si>
-    <t>RE: 2 algemene vragen: 1. opnemen temperatuur en APV, 2. COVID testen slachthuispersoneel_x000A_nav overleg gisteren</t>
+    <t>RE: 2 algemene vragen: 1. opnemen temperatuur en APV, 2. COVID testen slachthuispersoneel
+nav overleg gisteren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-12</t>
   </si>
   <si>
     <t>VWS-WC-105-13</t>
   </si>
   <si>
     <t>Re: Vion Groenlo FW: Woordvoeringslijn</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-13</t>
   </si>
   <si>
     <t>13a</t>
   </si>
   <si>
     <t>VWS-WC-105-13a</t>
   </si>
   <si>
     <t>PERSMEDEDELING_GGD NOG_Steekproef testen vleesverwerkingsbedrijf Achterhoek.pdf</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
@@ -353,90 +358,93 @@
   <si>
     <t>22. BIjlage 1 gebiedskaart bij gebiedsverbod 600 medewerkers VION Groenlo BV 21 mei 2020.jpg</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-18c</t>
   </si>
   <si>
     <t>VWS-WC-105-19</t>
   </si>
   <si>
     <t>FW: Covid situatie slachtsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-19</t>
   </si>
   <si>
     <t>19a</t>
   </si>
   <si>
     <t>VWS-WC-105-19a</t>
   </si>
   <si>
-    <t>Re SPOED terugkoppeling telcall met Coviva en COV over situatie varkensslachterijen 22 mei_x000A_2020.msg</t>
+    <t>Re SPOED terugkoppeling telcall met Coviva en COV over situatie varkensslachterijen 22 mei
+2020.msg</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-19a</t>
   </si>
   <si>
     <t>VWS-WC-105-20</t>
   </si>
   <si>
     <t>RE: Oproep veiligheidsregio's N-O Gelderland om in te grijpen in slachthuizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-20</t>
   </si>
   <si>
     <t>VWS-WC-105-21</t>
   </si>
   <si>
-    <t>Re: Slachthuis Helmond en Boxtel RE: Oproep veiligheidsregio"s N-O Gelderland om in te grijpen_x000A_in slachthuizen</t>
+    <t>Re: Slachthuis Helmond en Boxtel RE: Oproep veiligheidsregio"s N-O Gelderland om in te grijpen
+in slachthuizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-21</t>
   </si>
   <si>
     <t>VWS-WC-105-22</t>
   </si>
   <si>
     <t>RE: Fwd: Brief NVWA &amp; ISZW aan de slachthuizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-22</t>
   </si>
   <si>
     <t>VWS-WC-105-23</t>
   </si>
   <si>
-    <t>AD: ‘Noodkreet uit slachterijen’ Re: NOS.nl (liveblog): Meer besmettingen in slachthuizen, FNV_x000A_pleit voor werken 'op halve kracht'</t>
+    <t>AD: ‘Noodkreet uit slachterijen’ Re: NOS.nl (liveblog): Meer besmettingen in slachthuizen, FNV
+pleit voor werken 'op halve kracht'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-23</t>
   </si>
   <si>
     <t>VWS-WC-105-24</t>
   </si>
   <si>
     <t>FW: agendavoorstel SPOED tel call overleg over COVID-19 en slachthuizen 25 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-24</t>
   </si>
   <si>
     <t>24a</t>
   </si>
   <si>
     <t>VWS-WC-105-24a</t>
   </si>
   <si>
     <t>Agenda overleg COVID en slachthuizenCOVNepluvi25mei2020.docx;</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-24a</t>
   </si>
@@ -629,51 +637,52 @@
   <si>
     <t>VWS-WC-105-43</t>
   </si>
   <si>
     <t>RE: graag jullie hulp</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-43</t>
   </si>
   <si>
     <t>43a</t>
   </si>
   <si>
     <t>VWS-WC-105-43a</t>
   </si>
   <si>
     <t>Eerste resultaten van de maatregelen rondom corona bij Vion Boxtel.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-43a</t>
   </si>
   <si>
     <t>VWS-WC-105-44</t>
   </si>
   <si>
-    <t>Nota inzake vragen van de leden Moorlag en Gijs van Dijk (beiden PvdA) over corona onder het_x000A_personeel van Vion in Boxtel</t>
+    <t>Nota inzake vragen van de leden Moorlag en Gijs van Dijk (beiden PvdA) over corona onder het
+personeel van Vion in Boxtel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-44</t>
   </si>
   <si>
     <t>VWS-WC-105-45</t>
   </si>
   <si>
     <t>RE: vraag om advies FW: vragen over Vion, corona en voedselvoorziening</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-45</t>
   </si>
   <si>
     <t>VWS-WC-105-46</t>
   </si>
   <si>
     <t>reactie CUB-LNV RE: vragen over Vion, corona en voedselvoorziening BHM20183034</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-46</t>
   </si>
   <si>
     <t>VWS-WC-105-47</t>
   </si>
@@ -713,51 +722,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-50</t>
   </si>
   <si>
     <t>VWS-WC-105-51</t>
   </si>
   <si>
     <t>Vragen van het lid Ouwehand (PvdD) aan de ministers van Volksgezondheid, Welzijn en Sport en van Landbouw, Natuur en Voedselkwaliteit over de nog altijd voortdurende dreiging van het coronavirus in de vleesindustrie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-51</t>
   </si>
   <si>
     <t>VWS-WC-105-52</t>
   </si>
   <si>
     <t>Nota inzake uitsteibrief beantwoording kamervragen over coronabesmettingen in siachthuizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-52</t>
   </si>
   <si>
     <t>VWS-WC-105-53</t>
   </si>
   <si>
-    <t>Nota inzake beantwoording van kamervragen over de nog altijd voortdurende bedreiging van_x000A_het coronavirus in de vleesindustrie</t>
+    <t>Nota inzake beantwoording van kamervragen over de nog altijd voortdurende bedreiging van
+het coronavirus in de vleesindustrie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-53</t>
   </si>
   <si>
     <t>VWS-WC-105-54</t>
   </si>
   <si>
     <t>Beantwoording vragen over berichten over coronabesmettingen in slachthuizen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-54</t>
   </si>
   <si>
     <t>VWS-WC-105-55</t>
   </si>
   <si>
     <t>Beantwoording feitelijke vragen bij de begroting 2021 van het ministerie van Landbouw, Natuur en Voedselkwaliteit en het Diergezondheidsfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-55</t>
   </si>
   <si>
     <t>VWS-WC-105-56</t>
   </si>
@@ -887,69 +897,71 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-65</t>
   </si>
   <si>
     <t>VWS-WC-105-66</t>
   </si>
   <si>
     <t>Subsidie aanvraag uitwerking pilot cameratoezicht slachterijen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-66</t>
   </si>
   <si>
     <t>VWS-WC-105-67</t>
   </si>
   <si>
     <t>Varkens naar buiten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-67</t>
   </si>
   <si>
     <t>VWS-WC-105-68</t>
   </si>
   <si>
-    <t>RE: Concept PPS aanvraag Verantwoorde omgang met euthanasie van zorgdieren op het_x000A_primaire bedrijf</t>
+    <t>RE: Concept PPS aanvraag Verantwoorde omgang met euthanasie van zorgdieren op het
+primaire bedrijf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-68</t>
   </si>
   <si>
     <t>VWS-WC-105-69</t>
   </si>
   <si>
     <t>RE: [EXT] Voorstel subsidie cameratoezicht</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-69</t>
   </si>
   <si>
     <t>VWS-WC-105-70</t>
   </si>
   <si>
-    <t>TER INFO: DPC ticket EM1592791 : Dierenwelzijn, mening mbt lijden van dieren in hitte_x000A_BHM20217773</t>
+    <t>TER INFO: DPC ticket EM1592791 : Dierenwelzijn, mening mbt lijden van dieren in hitte
+BHM20217773</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-70</t>
   </si>
   <si>
     <t>VWS-WC-105-71</t>
   </si>
   <si>
     <t>RE: Slachtsnelheid en classifatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-71</t>
   </si>
   <si>
     <t>VWS-WC-105-72</t>
   </si>
   <si>
     <t>Cameratoezicht documentatie - wat speelt er</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/105/document/VWS-WC-105-72</t>
   </si>
   <si>
     <t>72a</t>
   </si>