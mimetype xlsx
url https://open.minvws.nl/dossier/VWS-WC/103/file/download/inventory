--- v0 (2026-01-13)
+++ v1 (2026-08-27)
@@ -332,51 +332,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-5d</t>
   </si>
   <si>
     <t>5e</t>
   </si>
   <si>
     <t>VWS-WC-103-5e</t>
   </si>
   <si>
     <t>SARS‐CoV‐2 infecties bij dieren diversen</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2037</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-5e</t>
   </si>
   <si>
     <t>5ei</t>
   </si>
   <si>
     <t>VWS-WC-103-5ei</t>
   </si>
   <si>
-    <t>Regeling van de Minister van Landbouw, Natuur en Voedselkwaliteit van 10 juli 2020, nr. WJZ/ 20170976, tot wijziging van de Regeling maatregelen Sars‐CoV‐2 bij nertsen (wijziging van het vervoersverbod_x000A_voor nertsenmest)</t>
+    <t>Regeling van de Minister van Landbouw, Natuur en Voedselkwaliteit van 10 juli 2020, nr. WJZ/ 20170976, tot wijziging van de Regeling maatregelen Sars‐CoV‐2 bij nertsen (wijziging van het vervoersverbod
+voor nertsenmest)</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2038</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-5ei</t>
   </si>
   <si>
     <t>5f</t>
   </si>
   <si>
     <t>VWS-WC-103-5f</t>
   </si>
   <si>
     <t>Welzijnscommissie Dierziekten</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2039</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-5f</t>
   </si>
   <si>
     <t>5g</t>
   </si>
@@ -545,51 +546,52 @@
   <si>
     <t>Assessing cross‐neutralization activity for SARS‐CoV‐2 spike mutants</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2051</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-7a</t>
   </si>
   <si>
     <t>VWS-WC-103-8</t>
   </si>
   <si>
     <t>FW: Confidential information ‐ compensation Dutch mink farmers</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2052</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-8</t>
   </si>
   <si>
     <t>VWS-WC-103-9</t>
   </si>
   <si>
-    <t>VS: DK comments ‐ Reply to the World Animal Health Organisation regarding notification of SARS CoV2 in_x000A_animals</t>
+    <t>VS: DK comments ‐ Reply to the World Animal Health Organisation regarding notification of SARS CoV2 in
+animals</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2053</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-9</t>
   </si>
   <si>
     <t>VWS-WC-103-10</t>
   </si>
   <si>
     <t>Notification to the OIE of COVID‐19 under the reason 'emerging disease</t>
   </si>
   <si>
     <t>Besluit op uw Wob-verzoek Nertsen d.d.23 november 2054</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/103/document/VWS-WC-103-10</t>
   </si>
   <si>
     <t>10a</t>
   </si>
   <si>
     <t>VWS-WC-103-10a</t>
   </si>