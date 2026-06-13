--- v0 (2026-01-12)
+++ v1 (2026-06-13)
@@ -53,1062 +53,1130 @@
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-101-1</t>
   </si>
   <si>
-    <t>Whatsapp dir PAV LNV- Vz_x000A_crisisorganisatie tuinbouw)</t>
+    <t>Whatsapp dir PAV LNV- Vz
+crisisorganisatie tuinbouw)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>Wob-verzoek inzake contacten met het bedrijfsleven over de coronacrisis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-1</t>
   </si>
   <si>
     <t>VWS-WC-101-2</t>
   </si>
   <si>
-    <t>Whatsapp LNV (dir PAV) – Glastuinbouw_x000A_Nederland</t>
+    <t>Whatsapp LNV (dir PAV) – Glastuinbouw
+Nederland</t>
   </si>
   <si>
     <t>10.1c;10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-2</t>
   </si>
   <si>
     <t>VWS-WC-101-3</t>
   </si>
   <si>
-    <t>Spoedoverleg Corona_x000A_Nederlandse tuinbouwsector</t>
+    <t>Spoedoverleg Corona
+Nederlandse tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-3</t>
   </si>
   <si>
     <t>VWS-WC-101-4</t>
   </si>
   <si>
     <t>Chat [X]</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-4</t>
   </si>
   <si>
     <t>VWS-WC-101-5</t>
   </si>
   <si>
-    <t>Verslag Crisisoverleg Tuinbouw Corona d.d. 16_x000A_maart 2020</t>
+    <t>Verslag Crisisoverleg Tuinbouw Corona d.d. 16
+maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-5</t>
   </si>
   <si>
     <t>5a</t>
   </si>
   <si>
     <t>VWS-WC-101-5a</t>
   </si>
   <si>
-    <t>Crisisoverleg Tuinbouw_x000A_corona</t>
+    <t>Crisisoverleg Tuinbouw
+corona</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-5a</t>
   </si>
   <si>
     <t>VWS-WC-101-6</t>
   </si>
   <si>
-    <t>Fwd: Verslag Crisisoverleg Tuinbouw Corona d_d_ 16_x000A_maart 2020</t>
+    <t>Fwd: Verslag Crisisoverleg Tuinbouw Corona d_d_ 16
+maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-6</t>
   </si>
   <si>
     <t>6a</t>
   </si>
   <si>
     <t>VWS-WC-101-6a</t>
   </si>
   <si>
     <t>Crisisoverleg Tuinbouw corona</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-6a</t>
   </si>
   <si>
     <t>VWS-WC-101-7</t>
   </si>
   <si>
-    <t>Re: Inrichting uitvoeringsgroep "tuinbouw crises_x000A_corona"</t>
+    <t>Re: Inrichting uitvoeringsgroep "tuinbouw crises
+corona"</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-7</t>
   </si>
   <si>
     <t>7a</t>
   </si>
   <si>
     <t>VWS-WC-101-7a</t>
   </si>
   <si>
-    <t>Informatiekaart Coronacrisis_x000A_Tuinbouw</t>
+    <t>Informatiekaart Coronacrisis
+Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-7a</t>
   </si>
   <si>
     <t>7b</t>
   </si>
   <si>
     <t>VWS-WC-101-7b</t>
   </si>
   <si>
-    <t>Actiepunten Crises overleg Tuinbouw Corona_x000A_Dd 16 maart_x000A_2020</t>
+    <t>Actiepunten Crises overleg Tuinbouw Corona
+Dd 16 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-7b</t>
   </si>
   <si>
     <t>VWS-WC-101-8</t>
   </si>
   <si>
     <t>Verslag cristeam</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-8</t>
   </si>
   <si>
     <t>8a</t>
   </si>
   <si>
     <t>VWS-WC-101-8a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-8a</t>
   </si>
   <si>
     <t>VWS-WC-101-9</t>
   </si>
   <si>
-    <t>VERSLAG: MLNV_x000A_- TUINBOUW 9.15</t>
+    <t>VERSLAG: MLNV
+- TUINBOUW 9.15</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-9</t>
   </si>
   <si>
     <t>VWS-WC-101-10</t>
   </si>
   <si>
     <t>Innput voor EU brief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-10</t>
   </si>
   <si>
     <t>VWS-WC-101-11</t>
   </si>
   <si>
     <t>Whatsapp berichten Taskforce Financien</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-11</t>
   </si>
   <si>
     <t>VWS-WC-101-12</t>
   </si>
   <si>
-    <t>Re: Eerste meeting Taskforce financiën ; vanmiddag om_x000A_15.00 uur, agenda</t>
+    <t>Re: Eerste meeting Taskforce financiën ; vanmiddag om
+15.00 uur, agenda</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-12</t>
   </si>
   <si>
     <t>12a</t>
   </si>
   <si>
     <t>VWS-WC-101-12a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw_x000A_Concept; xx maart 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw
+Concept; xx maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-12a</t>
   </si>
   <si>
     <t>VWS-WC-101-13</t>
   </si>
   <si>
-    <t>RE: Eerste meeting Taskforce financiën ; vanmiddag om_x000A_15.00 uur, agenda</t>
+    <t>RE: Eerste meeting Taskforce financiën ; vanmiddag om
+15.00 uur, agenda</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-13</t>
   </si>
   <si>
     <t>13a</t>
   </si>
   <si>
     <t>VWS-WC-101-13a</t>
   </si>
   <si>
-    <t>Handleiding Liquiditeitsprogn_x000A_ose Glastuinbouw</t>
+    <t>Handleiding Liquiditeitsprogn
+ose Glastuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-13a</t>
   </si>
   <si>
     <t>13b</t>
   </si>
   <si>
     <t>VWS-WC-101-13b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-13b</t>
   </si>
   <si>
     <t>13c</t>
   </si>
   <si>
     <t>VWS-WC-101-13c</t>
   </si>
   <si>
-    <t>BEGINWAARDEN_x000A_Rek. courant saldo</t>
+    <t>BEGINWAARDEN
+Rek. courant saldo</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-13c</t>
   </si>
   <si>
     <t>VWS-WC-101-14</t>
   </si>
   <si>
-    <t>Tweede meeting Taskforce financiën ; vrijdag 20 maart om 15.30 uur en_x000A_kort verslag (18 maart)</t>
+    <t>Tweede meeting Taskforce financiën ; vrijdag 20 maart om 15.30 uur en
+kort verslag (18 maart)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-14</t>
   </si>
   <si>
     <t>14a</t>
   </si>
   <si>
     <t>VWS-WC-101-14a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-14a</t>
   </si>
   <si>
     <t>14b</t>
   </si>
   <si>
     <t>VWS-WC-101-14b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-14b</t>
   </si>
   <si>
     <t>14c</t>
   </si>
   <si>
     <t>VWS-WC-101-14c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-14c</t>
   </si>
   <si>
     <t>VWS-WC-101-15</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Actie- en Besluitenlijst_x000A_d.d. 19 maart_x000A_2020</t>
+    <t>REGIEGROEP -
+Actie- en Besluitenlijst
+d.d. 19 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-15</t>
   </si>
   <si>
     <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-101-15a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten‐  en actiepuntenlijst</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-15a</t>
   </si>
   <si>
     <t>15b</t>
   </si>
   <si>
     <t>VWS-WC-101-15b</t>
   </si>
   <si>
-    <t>GP NL_x000A_Coronacrisis Tuinbouw Concept: 19_x000A_maart 2020</t>
+    <t>GP NL
+Coronacrisis Tuinbouw Concept: 19
+maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-15b</t>
   </si>
   <si>
     <t>VWS-WC-101-16</t>
   </si>
   <si>
-    <t>Fwd: Situation ornamental sector NL, Germany, Italy, UK, France, Austria,_x000A_Belgium, Denmark</t>
+    <t>Fwd: Situation ornamental sector NL, Germany, Italy, UK, France, Austria,
+Belgium, Denmark</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-16</t>
   </si>
   <si>
     <t>VWS-WC-101-17</t>
   </si>
   <si>
-    <t>RE: Geüpdatete uitnodiging: Taskforce Financiën op vr_x000A_20. mrt 2020_x000A_15:30 - 16:30 (CET)</t>
+    <t>RE: Geüpdatete uitnodiging: Taskforce Financiën op vr
+20. mrt 2020
+15:30 - 16:30 (CET)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-17</t>
   </si>
   <si>
     <t>17a</t>
   </si>
   <si>
     <t>VWS-WC-101-17a</t>
   </si>
   <si>
-    <t>CONCEPT_x000A_dinsdag 6_x000A_oktober 20206_x000A_oktober 2020</t>
+    <t>CONCEPT
+dinsdag 6
+oktober 20206
+oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-17a</t>
   </si>
   <si>
     <t>VWS-WC-101-18</t>
   </si>
   <si>
-    <t>TASKFORCE FINANCIEN -_x000A_bijlagen ter bespreking vanmiddag</t>
+    <t>TASKFORCE FINANCIEN -
+bijlagen ter bespreking vanmiddag</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-18</t>
   </si>
   <si>
     <t>18a</t>
   </si>
   <si>
     <t>VWS-WC-101-18a</t>
   </si>
   <si>
-    <t>Datum inventarisatie 19_x000A_maart 2020 (eerste grove schatting) vanuit de primaire land‐ en_x000A_tuinbouw P</t>
+    <t>Datum inventarisatie 19
+maart 2020 (eerste grove schatting) vanuit de primaire land‐ en
+tuinbouw P</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-18a</t>
   </si>
   <si>
     <t>18b</t>
   </si>
   <si>
     <t>VWS-WC-101-18b</t>
   </si>
   <si>
-    <t>inzichtelijk maken inkomstendervin gsformat Crisisteam Tuinbouw_x000A_(ketenbreed</t>
+    <t>inzichtelijk maken inkomstendervin gsformat Crisisteam Tuinbouw
+(ketenbreed</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-18b</t>
   </si>
   <si>
     <t>VWS-WC-101-19</t>
   </si>
   <si>
-    <t>Concept aanvraag Noodfonds_x000A_Sierteelt</t>
+    <t>Concept aanvraag Noodfonds
+Sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-19</t>
   </si>
   <si>
     <t>19a</t>
   </si>
   <si>
     <t>VWS-WC-101-19a</t>
   </si>
   <si>
-    <t>Toelichting kwekers_x000A_bloemen en planten</t>
+    <t>Toelichting kwekers
+bloemen en planten</t>
   </si>
   <si>
     <t>10.1c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-19a</t>
   </si>
   <si>
     <t>19b</t>
   </si>
   <si>
     <t>VWS-WC-101-19b</t>
   </si>
   <si>
     <t>Noodfonds sierteeltsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-19b</t>
   </si>
   <si>
     <t>VWS-WC-101-20</t>
   </si>
   <si>
-    <t>TASKFORCE FINANCIËN -_x000A_Actie- en Besluitenlijst_x000A_d.d. 20 maart_x000A_2020</t>
+    <t>TASKFORCE FINANCIËN -
+Actie- en Besluitenlijst
+d.d. 20 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-20</t>
   </si>
   <si>
     <t>20a</t>
   </si>
   <si>
     <t>VWS-WC-101-20a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 20_x000A_maart 202</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 20
+maart 202</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-20a</t>
   </si>
   <si>
     <t>VWS-WC-101-21</t>
   </si>
   <si>
     <t>Concept onderbouwing noodfonds Sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-21</t>
   </si>
   <si>
     <t>21a</t>
   </si>
   <si>
     <t>VWS-WC-101-21a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-21a</t>
   </si>
   <si>
     <t>21b</t>
   </si>
   <si>
     <t>VWS-WC-101-21b</t>
   </si>
   <si>
     <t>Bijlage 1 toelichting kwekers bloemen en planten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-21b</t>
   </si>
   <si>
     <t>VWS-WC-101-22</t>
   </si>
   <si>
-    <t>FW: Verzoek Schade format laten testen bij 2 ondernemers van uw sub sector voor a.s. zondagavond 22 uur_x000A_conform afspraak uitvoeringsteam Crisisteam Tuinbouw_x000A_(ketenbreed)</t>
+    <t>FW: Verzoek Schade format laten testen bij 2 ondernemers van uw sub sector voor a.s. zondagavond 22 uur
+conform afspraak uitvoeringsteam Crisisteam Tuinbouw
+(ketenbreed)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-22</t>
   </si>
   <si>
     <t>22a</t>
   </si>
   <si>
     <t>VWS-WC-101-22a</t>
   </si>
   <si>
-    <t>Vrachtbrief (EU) uit de markt_x000A_genomen producten</t>
+    <t>Vrachtbrief (EU) uit de markt
+genomen producten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-22a</t>
   </si>
   <si>
     <t>22b</t>
   </si>
   <si>
     <t>VWS-WC-101-22b</t>
   </si>
   <si>
-    <t>Concept : inzichtelijk maken inkomstendervin gsformat Crisisteam_x000A_Tuinbouw (ketenbreed)</t>
+    <t>Concept : inzichtelijk maken inkomstendervin gsformat Crisisteam
+Tuinbouw (ketenbreed)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-22b</t>
   </si>
   <si>
     <t>22c</t>
   </si>
   <si>
     <t>VWS-WC-101-22c</t>
   </si>
   <si>
-    <t>Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen handelsbedrijve_x000A_n etc.</t>
+    <t>Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen handelsbedrijve
+n etc.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-22c</t>
   </si>
   <si>
     <t>VWS-WC-101-23</t>
   </si>
   <si>
     <t>Plantum-ISF over transport van zaden (1 bijlage?)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-23</t>
   </si>
   <si>
     <t>23a</t>
   </si>
   <si>
     <t>VWS-WC-101-23a</t>
   </si>
   <si>
     <t>ISF</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-23a</t>
   </si>
   <si>
     <t>23b</t>
   </si>
   <si>
     <t>VWS-WC-101-23b</t>
   </si>
   <si>
     <t>Statement Corona</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-23b</t>
   </si>
   <si>
     <t>VWS-WC-101-24</t>
   </si>
   <si>
-    <t>Re: Plantum-ISF over transport_x000A_van zaden</t>
+    <t>Re: Plantum-ISF over transport
+van zaden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-24</t>
   </si>
   <si>
     <t>VWS-WC-101-25</t>
   </si>
   <si>
-    <t>INFO CRISISOVERLEG_x000A_TUINBOUW</t>
+    <t>INFO CRISISOVERLEG
+TUINBOUW</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-25</t>
   </si>
   <si>
     <t>25a</t>
   </si>
   <si>
     <t>VWS-WC-101-25a</t>
   </si>
   <si>
-    <t>Update # 1 Coronacrisis_x000A_Tuinbouw</t>
+    <t>Update # 1 Coronacrisis
+Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-25a</t>
   </si>
   <si>
     <t>25b</t>
   </si>
   <si>
     <t>VWS-WC-101-25b</t>
   </si>
   <si>
     <t>Organogram crisis organisatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-25b</t>
   </si>
   <si>
     <t>25c</t>
   </si>
   <si>
     <t>VWS-WC-101-25c</t>
   </si>
   <si>
-    <t>Informatiekaart GP NL_x000A_Coronacrisis Tuinbouw</t>
+    <t>Informatiekaart GP NL
+Coronacrisis Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-25c</t>
   </si>
   <si>
     <t>VWS-WC-101-26</t>
   </si>
   <si>
     <t>FW: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-26</t>
   </si>
   <si>
     <t>26a</t>
   </si>
   <si>
     <t>VWS-WC-101-26a</t>
   </si>
   <si>
-    <t>Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen_x000A_handelsbedrijve n etc.</t>
+    <t>Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen
+handelsbedrijve n etc.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-26a</t>
   </si>
   <si>
     <t>26b</t>
   </si>
   <si>
     <t>VWS-WC-101-26b</t>
   </si>
   <si>
-    <t>Vrachtbrief (EU) uit de markt genomen_x000A_producten</t>
+    <t>Vrachtbrief (EU) uit de markt genomen
+producten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-26b</t>
   </si>
   <si>
     <t>26c</t>
   </si>
   <si>
     <t>VWS-WC-101-26c</t>
   </si>
   <si>
     <t>Concept : inzichtelijk maken inkomstendervin gsformat Crisisteam Tuinbouw (ketenbreed)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-26c</t>
   </si>
   <si>
     <t>VWS-WC-101-27</t>
   </si>
   <si>
-    <t>voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig_x000A_noodfonds</t>
+    <t>voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig
+noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-27</t>
   </si>
   <si>
     <t>27a</t>
   </si>
   <si>
     <t>VWS-WC-101-27a</t>
   </si>
   <si>
-    <t>Vrachtbrief (EU) uit de markt genomen_x000A_producten(verwi jderen)</t>
+    <t>Vrachtbrief (EU) uit de markt genomen
+producten(verwi jderen)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-27a</t>
   </si>
   <si>
     <t>27b</t>
   </si>
   <si>
     <t>VWS-WC-101-27b</t>
   </si>
   <si>
     <t>Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen handelsbedrijve n etc.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-27b</t>
   </si>
   <si>
     <t>27c</t>
   </si>
   <si>
     <t>VWS-WC-101-27c</t>
   </si>
   <si>
-    <t>Concept : inzichtelijk maken inkomstendervin gsformat Crisisteam Tuinbouw_x000A_(ketenbreed)</t>
+    <t>Concept : inzichtelijk maken inkomstendervin gsformat Crisisteam Tuinbouw
+(ketenbreed)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-27c</t>
   </si>
   <si>
     <t>VWS-WC-101-28</t>
   </si>
   <si>
-    <t>Fwd: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig_x000A_noodfonds</t>
+    <t>Fwd: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig
+noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-28</t>
   </si>
   <si>
     <t>28a</t>
   </si>
   <si>
     <t>VWS-WC-101-28a</t>
   </si>
   <si>
     <t xml:space="preserve">Handleiding schade opstelling ondernemers primaire tuinbouw en getroffen handelsbedrijven etc </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-28a</t>
   </si>
   <si>
     <t>28b</t>
   </si>
   <si>
     <t>VWS-WC-101-28b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-28b</t>
   </si>
   <si>
     <t>28c</t>
   </si>
   <si>
     <t>VWS-WC-101-28c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-28c</t>
   </si>
   <si>
     <t>VWS-WC-101-29</t>
   </si>
   <si>
     <t>Re: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-29</t>
   </si>
   <si>
     <t>VWS-WC-101-30</t>
   </si>
   <si>
-    <t>Fwd: Opbouw Noodfonds_x000A_Sierteelt</t>
+    <t>Fwd: Opbouw Noodfonds
+Sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-30</t>
   </si>
   <si>
     <t>30a</t>
   </si>
   <si>
     <t>VWS-WC-101-30a</t>
   </si>
   <si>
-    <t>Noodfonds sierteeltsector_x000A_(concept)</t>
+    <t>Noodfonds sierteeltsector
+(concept)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-30a</t>
   </si>
   <si>
     <t>30b</t>
   </si>
   <si>
     <t>VWS-WC-101-30b</t>
   </si>
   <si>
     <t>Berekeningen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-30b</t>
   </si>
   <si>
     <t>30c</t>
   </si>
   <si>
     <t>VWS-WC-101-30c</t>
   </si>
   <si>
-    <t>Toelichting kwekers bloemen en_x000A_planten</t>
+    <t>Toelichting kwekers bloemen en
+planten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-30c</t>
   </si>
   <si>
     <t>VWS-WC-101-31</t>
   </si>
   <si>
     <t>Re: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig noodfonds.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-31</t>
   </si>
   <si>
     <t>VWS-WC-101-32</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP –_x000A_Actielijst</t>
+    <t>IN IBABS PV: REGIEGROEP –
+Actielijst</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-32</t>
   </si>
   <si>
     <t>32a</t>
   </si>
   <si>
     <t>VWS-WC-101-32a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-32a</t>
   </si>
   <si>
     <t>VWS-WC-101-33</t>
   </si>
   <si>
     <t>RE: Noodfonds sierteeltsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-33</t>
   </si>
   <si>
     <t>VWS-WC-101-34</t>
   </si>
   <si>
     <t>RE: voorstel tekst LNV/RVO en disclaimer inzake schade format t.b.v. toekomstig noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-34</t>
   </si>
   <si>
     <t>VWS-WC-101-35</t>
   </si>
   <si>
     <t>Noodfonds voor de sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-35</t>
   </si>
   <si>
     <t>VWS-WC-101-36</t>
   </si>
   <si>
-    <t>verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier)_x000A_voor vanmiddag 16 uur</t>
+    <t>verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier)
+voor vanmiddag 16 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-36</t>
   </si>
   <si>
     <t>36a</t>
   </si>
   <si>
     <t>VWS-WC-101-36a</t>
   </si>
   <si>
     <t>Concept : Uniform schade registatieformulier voor ondernemers in de tuinbouw opgesteld vanuit crisisteam Tuinbouw *</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-36a</t>
   </si>
   <si>
     <t>36b</t>
   </si>
   <si>
     <t>VWS-WC-101-36b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-36b</t>
   </si>
   <si>
     <t>36c</t>
   </si>
   <si>
     <t>VWS-WC-101-36c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-36c</t>
   </si>
   <si>
     <t>36d</t>
   </si>
   <si>
     <t>VWS-WC-101-36d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-36d</t>
   </si>
   <si>
     <t>VWS-WC-101-37</t>
   </si>
   <si>
-    <t>Verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier)_x000A_voor vanmiddag 16 uur</t>
+    <t>Verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier)
+voor vanmiddag 16 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-37</t>
   </si>
   <si>
     <t>37a</t>
   </si>
   <si>
     <t>VWS-WC-101-37a</t>
   </si>
   <si>
     <t>Concept : Uniform schade registatieformuli er voor ondernemers in de tuinbouw crisisteam opgesteld vanuit Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-37a</t>
   </si>
   <si>
     <t>37b</t>
   </si>
   <si>
     <t>VWS-WC-101-37b</t>
   </si>
   <si>
     <t>Vrachtbrief (EU) uit de markt genomen producte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-37b</t>
   </si>
   <si>
     <t>37c</t>
   </si>
   <si>
     <t>VWS-WC-101-37c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-37c</t>
   </si>
   <si>
     <t>37d</t>
   </si>
   <si>
     <t>VWS-WC-101-37d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-37d</t>
   </si>
   <si>
     <t>VWS-WC-101-38</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 23 maart_x000A_2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 23 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-38</t>
   </si>
   <si>
     <t>38a</t>
   </si>
   <si>
     <t>VWS-WC-101-38a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-38a</t>
   </si>
   <si>
     <t>VWS-WC-101-39</t>
   </si>
   <si>
-    <t>RE: verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier) voor vanmiddag_x000A_16 uur</t>
+    <t>RE: verzoek akkoord aangepast registratieformul ier schade t.b.v. toekomstig noodfonds (incl. handleiding, vrachtbrieven voor onderdelen A,B en C van het formulier) voor vanmiddag
+16 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-39</t>
   </si>
   <si>
     <t>VWS-WC-101-40</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-40</t>
   </si>
   <si>
     <t>VWS-WC-101-41</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-41</t>
   </si>
   <si>
     <t>VWS-WC-101-42</t>
   </si>
   <si>
-    <t>IN IBABS PV SPOED -_x000A_Concept aanvraag Noodfonds Sierteelt</t>
+    <t>IN IBABS PV SPOED -
+Concept aanvraag Noodfonds Sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-42</t>
   </si>
   <si>
     <t>42a</t>
   </si>
   <si>
     <t>VWS-WC-101-42a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-42a</t>
   </si>
   <si>
     <t>42b</t>
   </si>
   <si>
     <t>VWS-WC-101-42b</t>
   </si>
   <si>
     <t>Toelichting kwekers bloemen en plant</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-42b</t>
   </si>
   <si>
     <t>42c</t>
   </si>
   <si>
     <t>VWS-WC-101-42c</t>
   </si>
   <si>
     <t>Bijlage: schade per schakel in de keten:</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-42c</t>
   </si>
   <si>
     <t>VWS-WC-101-43</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept</t>
+    <t>COORDINATIET
+EAM - Concept</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-43</t>
   </si>
   <si>
     <t>43a</t>
   </si>
   <si>
     <t>VWS-WC-101-43a</t>
   </si>
   <si>
     <t xml:space="preserve">Voortschrijdend e besluiten‐  en actiepuntenlijst GPNL Coronacrisis Tuinbouw </t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-43a</t>
   </si>
   <si>
     <t>VWS-WC-101-44</t>
   </si>
   <si>
     <t>FW Update crisis EU Sierteeltsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-44</t>
   </si>
@@ -1190,138 +1258,144 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-47a</t>
   </si>
   <si>
     <t>47b</t>
   </si>
   <si>
     <t>VWS-WC-101-47b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-47b</t>
   </si>
   <si>
     <t>47c</t>
   </si>
   <si>
     <t>VWS-WC-101-47c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-47c</t>
   </si>
   <si>
     <t>VWS-WC-101-48</t>
   </si>
   <si>
-    <t>Fwd: Concept aanvraag_x000A_Noodfonds Sierteelt keten</t>
+    <t>Fwd: Concept aanvraag
+Noodfonds Sierteelt keten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-48</t>
   </si>
   <si>
     <t>48a</t>
   </si>
   <si>
     <t>VWS-WC-101-48a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-48a</t>
   </si>
   <si>
     <t>48b</t>
   </si>
   <si>
     <t>VWS-WC-101-48b</t>
   </si>
   <si>
     <t>Noodfonds: schade per schakel in de keten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-48b</t>
   </si>
   <si>
     <t>48c</t>
   </si>
   <si>
     <t>VWS-WC-101-48c</t>
   </si>
   <si>
-    <t>brief Noodfonds Toelichting kwekers_x000A_bloemen en planten</t>
+    <t>brief Noodfonds Toelichting kwekers
+bloemen en planten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-48c</t>
   </si>
   <si>
     <t>VWS-WC-101-49</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-49</t>
   </si>
   <si>
     <t>VWS-WC-101-50</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-50</t>
   </si>
   <si>
     <t>50a</t>
   </si>
   <si>
     <t>VWS-WC-101-50a</t>
   </si>
   <si>
-    <t>Noodfonds: schade per schakel in de_x000A_keten</t>
+    <t>Noodfonds: schade per schakel in de
+keten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-50a</t>
   </si>
   <si>
     <t>50b</t>
   </si>
   <si>
     <t>VWS-WC-101-50b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-50b</t>
   </si>
   <si>
     <t>50c</t>
   </si>
   <si>
     <t>VWS-WC-101-50c</t>
   </si>
   <si>
     <t>brief Noodfonds Toelichting kwekers bloemen en planten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-50c</t>
   </si>
   <si>
     <t>VWS-WC-101-51</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 24 maart_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 24 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-51</t>
   </si>
   <si>
     <t>51a</t>
   </si>
   <si>
     <t>VWS-WC-101-51a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-51a</t>
   </si>
   <si>
     <t>VWS-WC-101-52</t>
   </si>
   <si>
     <t>Aanvraag Noodfonds Sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-52</t>
   </si>
   <si>
     <t>52a</t>
   </si>
@@ -1352,69 +1426,73 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-52c</t>
   </si>
   <si>
     <t>VWS-WC-101-53</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-53</t>
   </si>
   <si>
     <t>53a</t>
   </si>
   <si>
     <t>VWS-WC-101-53a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-53a</t>
   </si>
   <si>
     <t>53b</t>
   </si>
   <si>
     <t>VWS-WC-101-53b</t>
   </si>
   <si>
-    <t>brief Noodfonds: schade per schakel in de keten_x000A_zie</t>
+    <t>brief Noodfonds: schade per schakel in de keten
+zie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-53b</t>
   </si>
   <si>
     <t>53c</t>
   </si>
   <si>
     <t>VWS-WC-101-53c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-53c</t>
   </si>
   <si>
     <t>VWS-WC-101-54</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 25 maart_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 25 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-54</t>
   </si>
   <si>
     <t>54a</t>
   </si>
   <si>
     <t>VWS-WC-101-54a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-54a</t>
   </si>
   <si>
     <t>VWS-WC-101-55</t>
   </si>
   <si>
     <t>Registratieformu lier schade maart 2020 met bijlagen, handleiding en communicatiebe richt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-55</t>
   </si>
   <si>
     <t>55a</t>
   </si>
@@ -1457,732 +1535,803 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-55d</t>
   </si>
   <si>
     <t>55e</t>
   </si>
   <si>
     <t>VWS-WC-101-55e</t>
   </si>
   <si>
     <t>Registratieformu lier schade coronavirus beschikbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-55e</t>
   </si>
   <si>
     <t>VWS-WC-101-56</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-56</t>
   </si>
   <si>
     <t>VWS-WC-101-57</t>
   </si>
   <si>
-    <t>Whatsapp berichten Topsector Tuinbouw &amp;_x000A_Uitgangsmateria len LNV</t>
+    <t>Whatsapp berichten Topsector Tuinbouw &amp;
+Uitgangsmateria len LNV</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-57</t>
   </si>
   <si>
     <t>VWS-WC-101-58</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 26 maart_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 26 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-58</t>
   </si>
   <si>
     <t>58a</t>
   </si>
   <si>
     <t>VWS-WC-101-58a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en_x000A_actiepuntenlijst GP</t>
+    <t>Voortschrijdend e besluiten‐  en
+actiepuntenlijst GP</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-58a</t>
   </si>
   <si>
     <t>VWS-WC-101-59</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 27 maart_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 27 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-59</t>
   </si>
   <si>
     <t>59a</t>
   </si>
   <si>
     <t>VWS-WC-101-59a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-59a</t>
   </si>
   <si>
     <t>VWS-WC-101-60</t>
   </si>
   <si>
     <t>COORDINATIET EAM - Concept Actie- en Besluitenlijst d.d. 30 maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-60</t>
   </si>
   <si>
     <t>60a</t>
   </si>
   <si>
     <t>VWS-WC-101-60a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-60a</t>
   </si>
   <si>
     <t>VWS-WC-101-61</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 27 maart_x000A_2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 27 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-61</t>
   </si>
   <si>
     <t>61a</t>
   </si>
   <si>
     <t>VWS-WC-101-61a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-61a</t>
   </si>
   <si>
     <t>VWS-WC-101-62</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 30 maart_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 30 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-62</t>
   </si>
   <si>
     <t>62a</t>
   </si>
   <si>
     <t>VWS-WC-101-62a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-62a</t>
   </si>
   <si>
     <t>VWS-WC-101-63</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 31 maart_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 31 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-63</t>
   </si>
   <si>
     <t>63a</t>
   </si>
   <si>
     <t>VWS-WC-101-63a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-63a</t>
   </si>
   <si>
     <t>VWS-WC-101-64</t>
   </si>
   <si>
-    <t>IN IBABS REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 31 maart_x000A_2020</t>
+    <t>IN IBABS REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 31 maart
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-64</t>
   </si>
   <si>
     <t>64a</t>
   </si>
   <si>
     <t>VWS-WC-101-64a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-64a</t>
   </si>
   <si>
     <t>VWS-WC-101-65</t>
   </si>
   <si>
     <t>NOW en seizoens effecten vanuit Tuinbuw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-65</t>
   </si>
   <si>
     <t>VWS-WC-101-66</t>
   </si>
   <si>
-    <t>Agenda TF Financiën 1 april_x000A_; 15.00 - 16.00_x000A_uur</t>
+    <t>Agenda TF Financiën 1 april
+; 15.00 - 16.00
+uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-66</t>
   </si>
   <si>
     <t>66a</t>
   </si>
   <si>
     <t>VWS-WC-101-66a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-66a</t>
   </si>
   <si>
     <t>VWS-WC-101-67</t>
   </si>
   <si>
-    <t>RE: Agenda TF Financiën 1 april_x000A_; 15.00 - 16.00_x000A_uur</t>
+    <t>RE: Agenda TF Financiën 1 april
+; 15.00 - 16.00
+uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-67</t>
   </si>
   <si>
     <t>VWS-WC-101-68</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 1 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 1 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-68</t>
   </si>
   <si>
     <t>68a</t>
   </si>
   <si>
     <t>VWS-WC-101-68a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-68a</t>
   </si>
   <si>
     <t>VWS-WC-101-69</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-69</t>
   </si>
   <si>
     <t>69a</t>
   </si>
   <si>
     <t>VWS-WC-101-69a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-69a</t>
   </si>
   <si>
     <t>VWS-WC-101-70</t>
   </si>
   <si>
-    <t>FW: Toelichting_x000A_[X] aanvraag Noodfonds 1-4-_x000A_2020</t>
+    <t>FW: Toelichting
+[X] aanvraag Noodfonds 1-4-
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-70</t>
   </si>
   <si>
     <t>70a</t>
   </si>
   <si>
     <t>VWS-WC-101-70a</t>
   </si>
   <si>
-    <t>Toelichting [X]_x000A_[X] ivm aanvraag noodfonds;</t>
+    <t>Toelichting [X]
+[X] ivm aanvraag noodfonds;</t>
   </si>
   <si>
     <t>10.1c;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-70a</t>
   </si>
   <si>
     <t>VWS-WC-101-71</t>
   </si>
   <si>
     <t>- FW provisie - motivatie CONCEPT</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-71</t>
   </si>
   <si>
     <t>VWS-WC-101-72</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 1 april 2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 1 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-72</t>
   </si>
   <si>
     <t>72a</t>
   </si>
   <si>
     <t>VWS-WC-101-72a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-72a</t>
   </si>
   <si>
     <t>VWS-WC-101-73</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 2 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 2 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-73</t>
   </si>
   <si>
     <t>73a</t>
   </si>
   <si>
     <t>VWS-WC-101-73a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw (2 april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw (2 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-73a</t>
   </si>
   <si>
     <t>VWS-WC-101-74</t>
   </si>
   <si>
     <t>WhatsApp berichten Vz. Regiegroep Coronacrisis Tuinbouw (JB) en LNV (GL)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-74</t>
   </si>
   <si>
     <t>VWS-WC-101-75</t>
   </si>
   <si>
     <t>Re: provisie notitie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-75</t>
   </si>
   <si>
     <t>VWS-WC-101-76</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 2 april 2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 2 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-76</t>
   </si>
   <si>
     <t>76a</t>
   </si>
   <si>
     <t>VWS-WC-101-76a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw (2_x000A_april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw (2
+april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-76a</t>
   </si>
   <si>
     <t>VWS-WC-101-77</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 3 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 3 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-77</t>
   </si>
   <si>
     <t>77a</t>
   </si>
   <si>
     <t>VWS-WC-101-77a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw (3_x000A_april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw (3
+april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-77a</t>
   </si>
   <si>
     <t>VWS-WC-101-78</t>
   </si>
   <si>
-    <t>Re: Informeel overleg sectorspecifieke maatregelen_x000A_COVID-19</t>
+    <t>Re: Informeel overleg sectorspecifieke maatregelen
+COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-78</t>
   </si>
   <si>
     <t>VWS-WC-101-79</t>
   </si>
   <si>
     <t>Opties voor noodfonds.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-79</t>
   </si>
   <si>
     <t>79a</t>
   </si>
   <si>
     <t>VWS-WC-101-79a</t>
   </si>
   <si>
     <t>Uitwerking noodfonds sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-79a</t>
   </si>
   <si>
     <t>VWS-WC-101-80</t>
   </si>
   <si>
     <t>Re</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-80</t>
   </si>
   <si>
     <t>VWS-WC-101-81</t>
   </si>
   <si>
-    <t>In IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 3 april 2020</t>
+    <t>In IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 3 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-81</t>
   </si>
   <si>
     <t>81a</t>
   </si>
   <si>
     <t>VWS-WC-101-81a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-81a</t>
   </si>
   <si>
     <t>VWS-WC-101-82</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 6 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 6 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-82</t>
   </si>
   <si>
     <t>82a</t>
   </si>
   <si>
     <t>VWS-WC-101-82a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis_x000A_Tuinbouw (6 april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis
+Tuinbouw (6 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-82a</t>
   </si>
   <si>
     <t>VWS-WC-101-83</t>
   </si>
   <si>
-    <t>Concept uitwerking_x000A_forfaitaire vergoeding</t>
+    <t>Concept uitwerking
+forfaitaire vergoeding</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-83</t>
   </si>
   <si>
     <t>83a</t>
   </si>
   <si>
     <t>VWS-WC-101-83a</t>
   </si>
   <si>
     <t>Noodfonds COVID-19 voor land-en tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-83a</t>
   </si>
   <si>
     <t>VWS-WC-101-84</t>
   </si>
   <si>
-    <t>Fwd: REGIEGROEP -_x000A_documenten ter bespreking</t>
+    <t>Fwd: REGIEGROEP -
+documenten ter bespreking</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-84</t>
   </si>
   <si>
     <t>84a</t>
   </si>
   <si>
     <t>VWS-WC-101-84a</t>
   </si>
   <si>
-    <t>Beeld bij functioneren crisisorganisatie Coronacrisis_x000A_Tuinbouw</t>
+    <t>Beeld bij functioneren crisisorganisatie Coronacrisis
+Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-84a</t>
   </si>
   <si>
     <t>84b</t>
   </si>
   <si>
     <t>VWS-WC-101-84b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-84b</t>
   </si>
   <si>
     <t>VWS-WC-101-85</t>
   </si>
   <si>
     <t>FW: Voorstellen [X]/[X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-85</t>
   </si>
   <si>
     <t>85a</t>
   </si>
   <si>
     <t>VWS-WC-101-85a</t>
   </si>
   <si>
-    <t>Voorstel toepassing NOW voor omzetdaling op niveau Werkmaatschap_x000A_pij</t>
+    <t>Voorstel toepassing NOW voor omzetdaling op niveau Werkmaatschap
+pij</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-85a</t>
   </si>
   <si>
     <t>85b</t>
   </si>
   <si>
     <t>VWS-WC-101-85b</t>
   </si>
   <si>
-    <t>Voorstel_x000A_NOW-regeling voor sectoren met omzet (- en loonkosten)piek in het_x000A_voorjaar en oproep- en seizoenskrachte n</t>
+    <t>Voorstel
+NOW-regeling voor sectoren met omzet (- en loonkosten)piek in het
+voorjaar en oproep- en seizoenskrachte n</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-85b</t>
   </si>
   <si>
     <t>VWS-WC-101-86</t>
   </si>
   <si>
-    <t>RE: Concept uitwerking forfaitaire_x000A_vergoeding</t>
+    <t>RE: Concept uitwerking forfaitaire
+vergoeding</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-86</t>
   </si>
   <si>
     <t>VWS-WC-101-87</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 6 april 2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 6 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-87</t>
   </si>
   <si>
     <t>87a</t>
   </si>
   <si>
     <t>VWS-WC-101-87a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL Coronacrisis Tuinbouw (6 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-87a</t>
   </si>
   <si>
     <t>VWS-WC-101-88</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 7 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 7 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-88</t>
   </si>
   <si>
     <t>88a</t>
   </si>
   <si>
     <t>VWS-WC-101-88a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw (7 april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw (7 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-88a</t>
   </si>
   <si>
     <t>VWS-WC-101-89</t>
   </si>
   <si>
     <t>Re: kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-89</t>
   </si>
   <si>
     <t>VWS-WC-101-90</t>
   </si>
   <si>
     <t>Kamerbrief</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-90</t>
   </si>
   <si>
     <t>VWS-WC-101-91</t>
   </si>
   <si>
     <t>Fwd: Sierteelt Noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-91</t>
   </si>
   <si>
     <t>VWS-WC-101-92</t>
   </si>
   <si>
-    <t>Taskforce Financiën; agenda voor vandaag 8 april_x000A_15 u</t>
+    <t>Taskforce Financiën; agenda voor vandaag 8 april
+15 u</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-92</t>
   </si>
   <si>
     <t>92a</t>
   </si>
   <si>
     <t>VWS-WC-101-92a</t>
   </si>
   <si>
     <t>Tegemoetkoming ondernemers getroffen sectoren en aanvullende maatregelen op het gebied van financiering voor bedrijven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-92a</t>
   </si>
   <si>
     <t>VWS-WC-101-93</t>
   </si>
   <si>
-    <t>FW: indicatie Tuinbouw/ ondersteuning sierteelt noodfonds_x000A_proces</t>
+    <t>FW: indicatie Tuinbouw/ ondersteuning sierteelt noodfonds
+proces</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-93</t>
   </si>
   <si>
     <t>VWS-WC-101-94</t>
   </si>
   <si>
-    <t>RE: Taskforce Financiën; agenda voor vandaag 8 april_x000A_15 u</t>
+    <t>RE: Taskforce Financiën; agenda voor vandaag 8 april
+15 u</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-94</t>
   </si>
   <si>
     <t>94a</t>
   </si>
   <si>
     <t>VWS-WC-101-94a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 1 april_x000A_2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 1 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-94a</t>
   </si>
   <si>
     <t>VWS-WC-101-95</t>
   </si>
   <si>
-    <t>Fwd: crisismaatregel vennootschapsb_x000A_elasting</t>
+    <t>Fwd: crisismaatregel vennootschapsb
+elasting</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-95</t>
   </si>
   <si>
     <t>VWS-WC-101-96</t>
   </si>
   <si>
     <t>Fwd: crisismaatregel vennootschapsb elasting</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-96</t>
   </si>
   <si>
     <t>96a</t>
   </si>
   <si>
     <t>VWS-WC-101-96a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL Coronacrisis Tuinbouw Concept: 1 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-96a</t>
   </si>
   <si>
     <t>VWS-WC-101-97</t>
   </si>
   <si>
-    <t>FW: Inbreng ABN AMRO bij NVB overleg/// tbv onderhandelinge_x000A_n</t>
+    <t>FW: Inbreng ABN AMRO bij NVB overleg/// tbv onderhandelinge
+n</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-97</t>
   </si>
   <si>
     <t>VWS-WC-101-98</t>
   </si>
   <si>
-    <t>Aanvullende vragen voor onderbouwing Noodfonds ; bespreken om_x000A_15.00 uur</t>
+    <t>Aanvullende vragen voor onderbouwing Noodfonds ; bespreken om
+15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-98</t>
   </si>
   <si>
     <t>VWS-WC-101-99</t>
   </si>
   <si>
-    <t>RE: Aanvullende vragen voor onderbouwing Noodfonds ; bespreken om_x000A_15.00 uur</t>
+    <t>RE: Aanvullende vragen voor onderbouwing Noodfonds ; bespreken om
+15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-99</t>
   </si>
   <si>
     <t>99a</t>
   </si>
   <si>
     <t>VWS-WC-101-99a</t>
   </si>
   <si>
     <t>Aanvraag Noodfonds Sierteel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-99a</t>
   </si>
   <si>
     <t>99b</t>
   </si>
   <si>
     <t>VWS-WC-101-99b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-99b</t>
   </si>
@@ -2201,963 +2350,1071 @@
   <si>
     <t>99d</t>
   </si>
   <si>
     <t>VWS-WC-101-99d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-99d</t>
   </si>
   <si>
     <t>99e</t>
   </si>
   <si>
     <t>VWS-WC-101-99e</t>
   </si>
   <si>
     <t>(email in email) brief Noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-99e</t>
   </si>
   <si>
     <t>VWS-WC-101-100</t>
   </si>
   <si>
-    <t>Re: Taskforce Financiën;_x000A_agenda voor</t>
+    <t>Re: Taskforce Financiën;
+agenda voor</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-100</t>
   </si>
   <si>
     <t>100a</t>
   </si>
   <si>
     <t>VWS-WC-101-100a</t>
   </si>
   <si>
-    <t>Pakket Steunmaatregel en Voedingstuinbou_x000A_w</t>
+    <t>Pakket Steunmaatregel en Voedingstuinbou
+w</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-100a</t>
   </si>
   <si>
     <t>VWS-WC-101-101</t>
   </si>
   <si>
-    <t>FW:_x000A_spoedvraagje</t>
+    <t>FW:
+spoedvraagje</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-101</t>
   </si>
   <si>
     <t>101a</t>
   </si>
   <si>
     <t>VWS-WC-101-101a</t>
   </si>
   <si>
-    <t>Solvabiliteit (verhouding Eigen vermogen/totaal_x000A_vermogen)</t>
+    <t>Solvabiliteit (verhouding Eigen vermogen/totaal
+vermogen)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-101a</t>
   </si>
   <si>
     <t>101b</t>
   </si>
   <si>
     <t>VWS-WC-101-101b</t>
   </si>
   <si>
-    <t>Gemiddeld inkomen land- en tuinbouw stijgt licht;_x000A_grote verschillen tussen sectoren</t>
+    <t>Gemiddeld inkomen land- en tuinbouw stijgt licht;
+grote verschillen tussen sectoren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-101b</t>
   </si>
   <si>
     <t>VWS-WC-101-102</t>
   </si>
   <si>
     <t>Re: Extra fiscale maatregel?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-102</t>
   </si>
   <si>
     <t>VWS-WC-101-103</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 8 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 8 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-103</t>
   </si>
   <si>
     <t>103a</t>
   </si>
   <si>
     <t>VWS-WC-101-103a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst_x000A_GP NL</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst
+GP NL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-103a</t>
   </si>
   <si>
     <t>VWS-WC-101-104</t>
   </si>
   <si>
-    <t>Fwd: Inbreng ABN AMRO bij NVB overleg/// tbv_x000A_\onderhandeling en</t>
+    <t>Fwd: Inbreng ABN AMRO bij NVB overleg/// tbv
+\onderhandeling en</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-104</t>
   </si>
   <si>
     <t>VWS-WC-101-105</t>
   </si>
   <si>
     <t>FW: Sierteelt LNV</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-105</t>
   </si>
   <si>
     <t>105a</t>
   </si>
   <si>
     <t>VWS-WC-101-105a</t>
   </si>
   <si>
-    <t>Waarin onderscheidt de sierteelt zich_x000A_t.o.v. andere sectoren?</t>
+    <t>Waarin onderscheidt de sierteelt zich
+t.o.v. andere sectoren?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-105a</t>
   </si>
   <si>
     <t>VWS-WC-101-106</t>
   </si>
   <si>
     <t>RE: Bij deze!</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-106</t>
   </si>
   <si>
     <t>VWS-WC-101-107</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 8 april 2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 8 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-107</t>
   </si>
   <si>
     <t>107a</t>
   </si>
   <si>
     <t>VWS-WC-101-107a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw(8_x000A_april)</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw(8
+april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-107a</t>
   </si>
   <si>
     <t>VWS-WC-101-108</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-108</t>
   </si>
   <si>
     <t>108a</t>
   </si>
   <si>
     <t>VWS-WC-101-108a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst_x000A_GP NL</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst
+GP NL</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-108a</t>
   </si>
   <si>
     <t>VWS-WC-101-109</t>
   </si>
   <si>
     <t>Fwd: Brief namens de banken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-109</t>
   </si>
   <si>
     <t>109a</t>
   </si>
   <si>
     <t>VWS-WC-101-109a</t>
   </si>
   <si>
-    <t>Geachte heer Bond/Brief ondersteuning steunpakket sierteelt april 2020_x000A_banken.pdf</t>
+    <t>Geachte heer Bond/Brief ondersteuning steunpakket sierteelt april 2020
+banken.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-109a</t>
   </si>
   <si>
     <t>VWS-WC-101-110</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-110</t>
   </si>
   <si>
     <t>110a</t>
   </si>
   <si>
     <t>VWS-WC-101-110a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-110a</t>
   </si>
   <si>
     <t>VWS-WC-101-111</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 9 april 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 9 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-111</t>
   </si>
   <si>
     <t>111a</t>
   </si>
   <si>
     <t>VWS-WC-101-111a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten- en actiepuntenlijst</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-111a</t>
   </si>
   <si>
     <t>VWS-WC-101-112</t>
   </si>
   <si>
-    <t>FW: Twee_x000A_voorstellen voor fine tuning NOW</t>
+    <t>FW: Twee
+voorstellen voor fine tuning NOW</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-112</t>
   </si>
   <si>
     <t>112a</t>
   </si>
   <si>
     <t>VWS-WC-101-112a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-112a</t>
   </si>
   <si>
     <t>VWS-WC-101-113</t>
   </si>
   <si>
-    <t>RE: verzoek antwoord inzake achterwaartse verliesrekening vanuit taskforce financieel crisis_x000A_team tuinbouw</t>
+    <t>RE: verzoek antwoord inzake achterwaartse verliesrekening vanuit taskforce financieel crisis
+team tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-113</t>
   </si>
   <si>
     <t>VWS-WC-101-114</t>
   </si>
   <si>
-    <t>FW:_x000A_Omzetderving sectoren</t>
+    <t>FW:
+Omzetderving sectoren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-114</t>
   </si>
   <si>
     <t>VWS-WC-101-115</t>
   </si>
   <si>
-    <t>Fwd: Financiële kengetallen_x000A_aantal sectoren</t>
+    <t>Fwd: Financiële kengetallen
+aantal sectoren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-115</t>
   </si>
   <si>
     <t>VWS-WC-101-116</t>
   </si>
   <si>
-    <t>RE: Aanvullende vragen voor onderbouwing_x000A_Noodfonds :</t>
+    <t>RE: Aanvullende vragen voor onderbouwing
+Noodfonds :</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-116</t>
   </si>
   <si>
     <t>VWS-WC-101-117</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 9 april 2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 9 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-117</t>
   </si>
   <si>
     <t>117a</t>
   </si>
   <si>
     <t>VWS-WC-101-117a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw(9_x000A_april)</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw(9
+april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-117a</t>
   </si>
   <si>
     <t>VWS-WC-101-118</t>
   </si>
   <si>
-    <t>Noodfonds Sierteelt, Dhr Landheer ( LNV)_x000A_:</t>
+    <t>Noodfonds Sierteelt, Dhr Landheer ( LNV)
+:</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-118</t>
   </si>
   <si>
     <t>118a</t>
   </si>
   <si>
     <t>VWS-WC-101-118a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-118a</t>
   </si>
   <si>
     <t>118b</t>
   </si>
   <si>
     <t>VWS-WC-101-118b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-118b</t>
   </si>
   <si>
     <t>VWS-WC-101-119</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 10 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 10 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-119</t>
   </si>
   <si>
     <t>119a</t>
   </si>
   <si>
     <t>VWS-WC-101-119a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 10_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 10
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-119a</t>
   </si>
   <si>
     <t>VWS-WC-101-120</t>
   </si>
   <si>
     <t>Verkenning aanvullende tijdelijke maatregelen voor een gezonde markt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-120</t>
   </si>
   <si>
     <t>VWS-WC-101-121</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 10 april_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 10 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-121</t>
   </si>
   <si>
     <t>121a</t>
   </si>
   <si>
     <t>VWS-WC-101-121a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw_x000A_10 april 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw
+10 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-121a</t>
   </si>
   <si>
     <t>VWS-WC-101-122</t>
   </si>
   <si>
     <t>Denkrichting nieuwe regeling tbv compensatie van seizoenswerk</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-122</t>
   </si>
   <si>
     <t>122a</t>
   </si>
   <si>
     <t>VWS-WC-101-122a</t>
   </si>
   <si>
-    <t>Denkrichting Compensatie arbeidskosten land- en tuinbouw (primair en_x000A_handel)</t>
+    <t>Denkrichting Compensatie arbeidskosten land- en tuinbouw (primair en
+handel)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-122a</t>
   </si>
   <si>
     <t>VWS-WC-101-123</t>
   </si>
   <si>
     <t>Re: Regiegroep: verschil in cijfers</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-123</t>
   </si>
   <si>
     <t>VWS-WC-101-124</t>
   </si>
   <si>
     <t>IBABS REGIEGROEP - Concept Actie- en Besluitenlijst d.d. 14 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-124</t>
   </si>
   <si>
     <t>124a</t>
   </si>
   <si>
     <t>VWS-WC-101-124a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 14_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 14
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-124a</t>
   </si>
   <si>
     <t>VWS-WC-101-125</t>
   </si>
   <si>
     <t>RE: Taskforce Financiën; verslag vorige overleg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-125</t>
   </si>
   <si>
     <t>125a</t>
   </si>
   <si>
     <t>VWS-WC-101-125a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 8 april_x000A_2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 8 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-125a</t>
   </si>
   <si>
     <t>VWS-WC-101-126</t>
   </si>
   <si>
-    <t>RE: Taskforce Financiën; Concept verslag_x000A_16 april</t>
+    <t>RE: Taskforce Financiën; Concept verslag
+16 april</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-126</t>
   </si>
   <si>
     <t>126a</t>
   </si>
   <si>
     <t>VWS-WC-101-126a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 8 april_x000A_2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 8 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-126a</t>
   </si>
   <si>
     <t>VWS-WC-101-127</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 16 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 16 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-127</t>
   </si>
   <si>
     <t>127a</t>
   </si>
   <si>
     <t>VWS-WC-101-127a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 16_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 16
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-127a</t>
   </si>
   <si>
     <t>VWS-WC-101-128</t>
   </si>
   <si>
-    <t>IN IBABS PV_x000A_Opzet uitvoe.ring extra steunmaatregel</t>
+    <t>IN IBABS PV
+Opzet uitvoe.ring extra steunmaatregel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-128</t>
   </si>
   <si>
     <t>128a</t>
   </si>
   <si>
     <t>VWS-WC-101-128a</t>
   </si>
   <si>
-    <t>Opzet uitvoering extra steunmaatregel_x000A_tuinbouwsector</t>
+    <t>Opzet uitvoering extra steunmaatregel
+tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-128a</t>
   </si>
   <si>
     <t>VWS-WC-101-129</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 15 april_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 15 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-129</t>
   </si>
   <si>
     <t>129a</t>
   </si>
   <si>
     <t>VWS-WC-101-129a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 15_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 15
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-129a</t>
   </si>
   <si>
     <t>VWS-WC-101-130</t>
   </si>
   <si>
-    <t>Graag nog input voor morgen_x000A_10.00 uur</t>
+    <t>Graag nog input voor morgen
+10.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-130</t>
   </si>
   <si>
     <t>130a</t>
   </si>
   <si>
     <t>VWS-WC-101-130a</t>
   </si>
   <si>
     <t>Opzet uitvoering extra steunmaatregel tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-130a</t>
   </si>
   <si>
     <t>VWS-WC-101-131</t>
   </si>
   <si>
-    <t>Maandag 20 april as 1e bijeenkomst " klankbord groepen"_x000A_regeling samen met LNV en RVO</t>
+    <t>Maandag 20 april as 1e bijeenkomst " klankbord groepen"
+regeling samen met LNV en RVO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-131</t>
   </si>
   <si>
     <t>131a</t>
   </si>
   <si>
     <t>VWS-WC-101-131a</t>
   </si>
   <si>
-    <t>Opzet uitvoering extra_x000A_steunmaatregel tuinbouwsector</t>
+    <t>Opzet uitvoering extra
+steunmaatregel tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-131a</t>
   </si>
   <si>
     <t>VWS-WC-101-132</t>
   </si>
   <si>
     <t>Coördinatieteam Tuinbouw Corona Crisis</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-132</t>
   </si>
   <si>
     <t>132a</t>
   </si>
   <si>
     <t>VWS-WC-101-132a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-132a</t>
   </si>
   <si>
     <t>VWS-WC-101-133</t>
   </si>
   <si>
-    <t>start bijeenkomst uitvoeringsregeli ng, notitie: Opzet uitvoering extra_x000A_steunmaatregel tuinbouwsector</t>
+    <t>start bijeenkomst uitvoeringsregeli ng, notitie: Opzet uitvoering extra
+steunmaatregel tuinbouwsector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-133</t>
   </si>
   <si>
     <t>133a</t>
   </si>
   <si>
     <t>VWS-WC-101-133a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-133a</t>
   </si>
   <si>
     <t>VWS-WC-101-134</t>
   </si>
   <si>
     <t>Apps _[X]chat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-134</t>
   </si>
   <si>
     <t>VWS-WC-101-135</t>
   </si>
   <si>
-    <t>IN IBABSB PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 17 april_x000A_2020</t>
+    <t>IN IBABSB PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 17 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-135</t>
   </si>
   <si>
     <t>135a</t>
   </si>
   <si>
     <t>VWS-WC-101-135a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 17_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 17
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-135a</t>
   </si>
   <si>
     <t>VWS-WC-101-136</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 20 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 20 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-136</t>
   </si>
   <si>
     <t>136a</t>
   </si>
   <si>
     <t>VWS-WC-101-136a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 20_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 20
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-136a</t>
   </si>
   <si>
     <t>VWS-WC-101-137</t>
   </si>
   <si>
-    <t>IN IBABS PV:_x000A_Aangepaste notitie tbv start_x000A_klankbord groepen svp</t>
+    <t>IN IBABS PV:
+Aangepaste notitie tbv start
+klankbord groepen svp</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-137</t>
   </si>
   <si>
     <t>137a</t>
   </si>
   <si>
     <t>VWS-WC-101-137a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-137a</t>
   </si>
   <si>
     <t>VWS-WC-101-138</t>
   </si>
   <si>
     <t>Apps [X] _chat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-138</t>
   </si>
   <si>
     <t>VWS-WC-101-139</t>
   </si>
   <si>
-    <t>IN IBABS PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 20 april_x000A_2020</t>
+    <t>IN IBABS PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 20 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-139</t>
   </si>
   <si>
     <t>139a</t>
   </si>
   <si>
     <t>VWS-WC-101-139a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 20_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 20
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-139a</t>
   </si>
   <si>
     <t>VWS-WC-101-140</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 21 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 21 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-140</t>
   </si>
   <si>
     <t>140a</t>
   </si>
   <si>
     <t>VWS-WC-101-140a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 21_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 21
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-140a</t>
   </si>
   <si>
     <t>VWS-WC-101-141</t>
   </si>
   <si>
-    <t>Whatsapp contactpersonen LNV-_x000A_crisisorganisatie tuinbouw</t>
+    <t>Whatsapp contactpersonen LNV-
+crisisorganisatie tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-141</t>
   </si>
   <si>
     <t>VWS-WC-101-142</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 21 april_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 21 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-142</t>
   </si>
   <si>
     <t>142a</t>
   </si>
   <si>
     <t>VWS-WC-101-142a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 21_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 21
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-142a</t>
   </si>
   <si>
     <t>VWS-WC-101-143</t>
   </si>
   <si>
     <t>Regiegroep": tabel schade benadering ( concept)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-143</t>
   </si>
   <si>
     <t>143a</t>
   </si>
   <si>
     <t>VWS-WC-101-143a</t>
   </si>
   <si>
-    <t>Benadering schade tuinbouw sector ( 12_x000A_maart -12 juni) op de hoofd en subsectoren ( x miljoen euro en aantal bedrijven tussen haakjes)</t>
+    <t>Benadering schade tuinbouw sector ( 12
+maart -12 juni) op de hoofd en subsectoren ( x miljoen euro en aantal bedrijven tussen haakjes)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-143a</t>
   </si>
   <si>
     <t>VWS-WC-101-144</t>
   </si>
   <si>
     <t>bijeenkomst uitvoeringsregeli ng; steken we anders in</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-144</t>
   </si>
   <si>
     <t>VWS-WC-101-145</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 22 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 22 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-145</t>
   </si>
   <si>
     <t>145a</t>
   </si>
   <si>
     <t>VWS-WC-101-145a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 22_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 22
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-145a</t>
   </si>
   <si>
     <t>VWS-WC-101-146</t>
   </si>
   <si>
-    <t>Met Aangepaste zin tav bloemenveilinge n uitgangspunten,_x000A_deze was onduidelijk</t>
+    <t>Met Aangepaste zin tav bloemenveilinge n uitgangspunten,
+deze was onduidelijk</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-146</t>
   </si>
   <si>
     <t>146a</t>
   </si>
   <si>
     <t>VWS-WC-101-146a</t>
   </si>
   <si>
-    <t>Conceptnotitie input voor regeling Noodfonds sierteelt/delen voedingstuinbou_x000A_w</t>
+    <t>Conceptnotitie input voor regeling Noodfonds sierteelt/delen voedingstuinbou
+w</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-146a</t>
   </si>
   <si>
     <t>VWS-WC-101-147</t>
   </si>
   <si>
-    <t>IN IBABS PV:_x000A_Regiegroep; notitie benadering steunmaatregel_x000A_; bespreken om 12,.45 uur</t>
+    <t>IN IBABS PV:
+Regiegroep; notitie benadering steunmaatregel
+; bespreken om 12,.45 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-147</t>
   </si>
   <si>
     <t>147a</t>
   </si>
   <si>
     <t>VWS-WC-101-147a</t>
   </si>
   <si>
     <t>Conceptnotitie input voor regeling Noodfonds sierteelt/delen voedingstuinbou w</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-147a</t>
   </si>
   <si>
     <t>VWS-WC-101-148</t>
   </si>
   <si>
-    <t>IN IBABSB PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 22 april_x000A_2020</t>
+    <t>IN IBABSB PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 22 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-148</t>
   </si>
   <si>
     <t>148a</t>
   </si>
   <si>
     <t>VWS-WC-101-148a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 22_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 22
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-148a</t>
   </si>
   <si>
     <t>VWS-WC-101-149</t>
   </si>
   <si>
-    <t>IN IBABS PV: Te_x000A_bespreken stuk en bijlage bij punt 3/ stukken regie groep_x000A_12.45 u</t>
+    <t>IN IBABS PV: Te
+bespreken stuk en bijlage bij punt 3/ stukken regie groep
+12.45 u</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-149</t>
   </si>
   <si>
     <t>149a</t>
   </si>
   <si>
     <t>VWS-WC-101-149a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-149a</t>
   </si>
   <si>
     <t>149b</t>
   </si>
   <si>
     <t>VWS-WC-101-149b</t>
   </si>
   <si>
     <t>Vertrekpunt klankbordgroepe n</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-149b</t>
   </si>
   <si>
     <t>VWS-WC-101-150</t>
   </si>
   <si>
     <t>overleg extra steunmaatregel; stukken voor overleg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-150</t>
   </si>
   <si>
     <t>150a</t>
   </si>
   <si>
     <t>VWS-WC-101-150a</t>
   </si>
   <si>
-    <t>Notitie input voor ‘extra steunmaatregel sierteelt/delen voedingstuinbou_x000A_w</t>
+    <t>Notitie input voor ‘extra steunmaatregel sierteelt/delen voedingstuinbou
+w</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-150a</t>
   </si>
   <si>
     <t>VWS-WC-101-151</t>
   </si>
   <si>
     <t>Re: overleg extra steunmaatregel; stukken voor het overleg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-151</t>
   </si>
   <si>
     <t>151a</t>
   </si>
   <si>
     <t>VWS-WC-101-151a</t>
   </si>
   <si>
     <t>Notitie input voor ‘extra steunmaatregel sierteelt/delen voedingstuinbob</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-151a</t>
   </si>
@@ -3170,426 +3427,474 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-151b</t>
   </si>
   <si>
     <t>VWS-WC-101-152</t>
   </si>
   <si>
     <t>Re: EC voorstel crisiskartel sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-152</t>
   </si>
   <si>
     <t>VWS-WC-101-153</t>
   </si>
   <si>
     <t>Vertrouwelijk enkele dilemma’s</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-153</t>
   </si>
   <si>
     <t>VWS-WC-101-154</t>
   </si>
   <si>
-    <t>Uitkomst berekening (cijfers zijn_x000A_vertrouwelijk!!)</t>
+    <t>Uitkomst berekening (cijfers zijn
+vertrouwelijk!!)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-154</t>
   </si>
   <si>
     <t>VWS-WC-101-155</t>
   </si>
   <si>
     <t>Terugkoppeling vanuit de</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-155</t>
   </si>
   <si>
     <t>155a</t>
   </si>
   <si>
     <t>VWS-WC-101-155a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-155a</t>
   </si>
   <si>
     <t>155b</t>
   </si>
   <si>
     <t>VWS-WC-101-155b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-155b</t>
   </si>
   <si>
     <t>VWS-WC-101-156</t>
   </si>
   <si>
     <t>FW: Noodfonds</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-156</t>
   </si>
   <si>
     <t>156a</t>
   </si>
   <si>
     <t>VWS-WC-101-156a</t>
   </si>
   <si>
-    <t>OVERZICHT VOORBEELDBED RIJVEN KLIMAAT EN_x000A_DUURZAAMHEID</t>
+    <t>OVERZICHT VOORBEELDBED RIJVEN KLIMAAT EN
+DUURZAAMHEID</t>
   </si>
   <si>
     <t>10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-156a</t>
   </si>
   <si>
     <t>VWS-WC-101-157</t>
   </si>
   <si>
     <t>Cijfers bomensector</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-157</t>
   </si>
   <si>
     <t>VWS-WC-101-158</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 24 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 24 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-158</t>
   </si>
   <si>
     <t>158a</t>
   </si>
   <si>
     <t>VWS-WC-101-158a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-158a</t>
   </si>
   <si>
     <t>VWS-WC-101-159</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 28 april_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 28 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-159</t>
   </si>
   <si>
     <t>159a</t>
   </si>
   <si>
     <t>VWS-WC-101-159a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 28_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 28
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-159a</t>
   </si>
   <si>
     <t>VWS-WC-101-160</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 29 april_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 29 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-160</t>
   </si>
   <si>
     <t>160a</t>
   </si>
   <si>
     <t>VWS-WC-101-160a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 29_x000A_april 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 29
+april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-160a</t>
   </si>
   <si>
     <t>VWS-WC-101-161</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 30 april_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 30 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-161</t>
   </si>
   <si>
     <t>161a</t>
   </si>
   <si>
     <t>VWS-WC-101-161a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten- en</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-161a</t>
   </si>
   <si>
     <t>VWS-WC-101-162</t>
   </si>
   <si>
-    <t>REGIEGROEP - 5_x000A_mei 2020 via Whereby</t>
+    <t>REGIEGROEP - 5
+mei 2020 via Whereby</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-162</t>
   </si>
   <si>
     <t>VWS-WC-101-163</t>
   </si>
   <si>
-    <t>REGIEGROEP - 5_x000A_mei 2020 - Plan van Aanpak Scenarioanalyse Tuinbouw</t>
+    <t>REGIEGROEP - 5
+mei 2020 - Plan van Aanpak Scenarioanalyse Tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-163</t>
   </si>
   <si>
     <t>163a</t>
   </si>
   <si>
     <t>VWS-WC-101-163a</t>
   </si>
   <si>
-    <t>Verkennende scenarioanalyse_x000A_voor het tuinbouwcluster</t>
+    <t>Verkennende scenarioanalyse
+voor het tuinbouwcluster</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-163a</t>
   </si>
   <si>
     <t>VWS-WC-101-164</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 5 mei 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 5 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-164</t>
   </si>
   <si>
     <t>164a</t>
   </si>
   <si>
     <t>VWS-WC-101-164a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 5 mei_x000A_2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 5 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-164a</t>
   </si>
   <si>
     <t>VWS-WC-101-165</t>
   </si>
   <si>
     <t>TF financien wordt opgeschoven naar maandag 11 mei; 15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-165</t>
   </si>
   <si>
     <t>VWS-WC-101-166</t>
   </si>
   <si>
     <t>REGIEGROEP - Concept Actie-en Besluitenlijst d.d. 8 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-166</t>
   </si>
   <si>
     <t>166a</t>
   </si>
   <si>
     <t>VWS-WC-101-166a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 8_x000A_mei 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 8
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-166a</t>
   </si>
   <si>
     <t>VWS-WC-101-167</t>
   </si>
   <si>
     <t>Apps [X] - chat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-167</t>
   </si>
   <si>
     <t>VWS-WC-101-168</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en_x000A_Besluitenlijst_x000A_d.d. 8 mei 2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en
+Besluitenlijst
+d.d. 8 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-168</t>
   </si>
   <si>
     <t>168a</t>
   </si>
   <si>
     <t>VWS-WC-101-168a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 8 mei_x000A_2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 8 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-168a</t>
   </si>
   <si>
     <t>VWS-WC-101-169</t>
   </si>
   <si>
-    <t>TF financiën- concept agenda_x000A_- maandag 11_x000A_mei; 15.00 uur</t>
+    <t>TF financiën- concept agenda
+- maandag 11
+mei; 15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-169</t>
   </si>
   <si>
     <t>169a</t>
   </si>
   <si>
     <t>VWS-WC-101-169a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-169a</t>
   </si>
   <si>
     <t>VWS-WC-101-170</t>
   </si>
   <si>
-    <t>Aanvulling RE: TF financiën- concept agenda_x000A_- maandag 11_x000A_mei; 15.00 uur</t>
+    <t>Aanvulling RE: TF financiën- concept agenda
+- maandag 11
+mei; 15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-170</t>
   </si>
   <si>
     <t>170a</t>
   </si>
   <si>
     <t>VWS-WC-101-170a</t>
   </si>
   <si>
-    <t>Aanvullende fiscale maatregelen in verband met covid-_x000A_19</t>
+    <t>Aanvullende fiscale maatregelen in verband met covid-
+19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-170a</t>
   </si>
   <si>
     <t>VWS-WC-101-171</t>
   </si>
   <si>
-    <t>RE: concept- verslag - TF financiën- concept agenda_x000A_- maandag 11_x000A_mei; 15.00 uur</t>
+    <t>RE: concept- verslag - TF financiën- concept agenda
+- maandag 11
+mei; 15.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-171</t>
   </si>
   <si>
     <t>171a</t>
   </si>
   <si>
     <t>VWS-WC-101-171a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 11 mei_x000A_2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 11 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-171a</t>
   </si>
   <si>
     <t>VWS-WC-101-172</t>
   </si>
   <si>
-    <t>Agenda voor overleg regie groep; zo_x000A_meteen om_x000A_16.30 uur</t>
+    <t>Agenda voor overleg regie groep; zo
+meteen om
+16.30 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-172</t>
   </si>
   <si>
     <t>172a</t>
   </si>
   <si>
     <t>VWS-WC-101-172a</t>
   </si>
   <si>
-    <t>Tuinbouw Afstemmingsove rleg‐  fase 2_x000A_Corona crises</t>
+    <t>Tuinbouw Afstemmingsove rleg‐  fase 2
+Corona crises</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-172a</t>
   </si>
   <si>
     <t>VWS-WC-101-173</t>
   </si>
   <si>
-    <t>IBABS EN AGENDA PV: REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 11 mei_x000A_2020</t>
+    <t>IBABS EN AGENDA PV: REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 11 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-173</t>
   </si>
   <si>
     <t>173a</t>
   </si>
   <si>
     <t>VWS-WC-101-173a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL Coronacrisis Tuinbouw Overleg van: 11 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-173a</t>
   </si>
   <si>
     <t>VWS-WC-101-174</t>
   </si>
   <si>
     <t>Vragen mbt regeling de casussen KAVB</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-174</t>
   </si>
   <si>
     <t>174a</t>
   </si>
   <si>
     <t>VWS-WC-101-174a</t>
   </si>
   <si>
-    <t>Q&amp;A Noodfonds (versie 12 mei_x000A_2020)</t>
+    <t>Q&amp;A Noodfonds (versie 12 mei
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-174a</t>
   </si>
   <si>
     <t>174b</t>
   </si>
   <si>
     <t>VWS-WC-101-174b</t>
   </si>
   <si>
     <t>[X] Individuele bedrijfscasus (MKB)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-174b</t>
   </si>
   <si>
     <t>174c</t>
   </si>
   <si>
     <t>VWS-WC-101-174c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-174c</t>
   </si>
@@ -3719,51 +4024,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-176g</t>
   </si>
   <si>
     <t>176h</t>
   </si>
   <si>
     <t>VWS-WC-101-176h</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-176h</t>
   </si>
   <si>
     <t>VWS-WC-101-177</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177</t>
   </si>
   <si>
     <t>177a</t>
   </si>
   <si>
     <t>VWS-WC-101-177a</t>
   </si>
   <si>
-    <t>QA Noodfonds - nav webinar 12 mei LC_JKgpnl- 1.pdf_x000A_[X]</t>
+    <t>QA Noodfonds - nav webinar 12 mei LC_JKgpnl- 1.pdf
+[X]</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177a</t>
   </si>
   <si>
     <t>177b</t>
   </si>
   <si>
     <t>VWS-WC-101-177b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177b</t>
   </si>
   <si>
     <t>177c</t>
   </si>
   <si>
     <t>VWS-WC-101-177c</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177c</t>
   </si>
   <si>
     <t>177d</t>
   </si>
@@ -3782,705 +4088,770 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177e</t>
   </si>
   <si>
     <t>177f</t>
   </si>
   <si>
     <t>VWS-WC-101-177f</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177f</t>
   </si>
   <si>
     <t>177g</t>
   </si>
   <si>
     <t>VWS-WC-101-177g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-177g</t>
   </si>
   <si>
     <t>VWS-WC-101-178</t>
   </si>
   <si>
-    <t>IN IBABS PV_x000A_Fwd: Noodfonds 'weeffouten'/ ter_x000A_bespreking vanmiddag</t>
+    <t>IN IBABS PV
+Fwd: Noodfonds 'weeffouten'/ ter
+bespreking vanmiddag</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-178</t>
   </si>
   <si>
     <t>VWS-WC-101-179</t>
   </si>
   <si>
-    <t>IN IBABS PV REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 13 mei_x000A_2020</t>
+    <t>IN IBABS PV REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 13 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-179</t>
   </si>
   <si>
     <t>179a</t>
   </si>
   <si>
     <t>VWS-WC-101-179a</t>
   </si>
   <si>
     <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL Coronacrisis Tuinbouw Overleg van: 13 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-179a</t>
   </si>
   <si>
     <t>VWS-WC-101-180</t>
   </si>
   <si>
-    <t>IN IBABS PV:_x000A_Bijpraat /vervolg bijeenkomst Corana Crisis Tuinbouw; agenda morgen_x000A_10-11 uur</t>
+    <t>IN IBABS PV:
+Bijpraat /vervolg bijeenkomst Corana Crisis Tuinbouw; agenda morgen
+10-11 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-180</t>
   </si>
   <si>
     <t>VWS-WC-101-181</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-181</t>
   </si>
   <si>
     <t>181a</t>
   </si>
   <si>
     <t>VWS-WC-101-181a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 14_x000A_mei 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 14
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-181a</t>
   </si>
   <si>
     <t>VWS-WC-101-182</t>
   </si>
   <si>
     <t>Voorstel groei inzake regeling</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-182</t>
   </si>
   <si>
     <t>182a</t>
   </si>
   <si>
     <t>VWS-WC-101-182a</t>
   </si>
   <si>
-    <t>Geachte minister_x000A_Schouten,</t>
+    <t>Geachte minister
+Schouten,</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-182a</t>
   </si>
   <si>
     <t>VWS-WC-101-183</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 15 mei_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 15 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-183</t>
   </si>
   <si>
     <t>183a</t>
   </si>
   <si>
     <t>VWS-WC-101-183a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-183a</t>
   </si>
   <si>
     <t>VWS-WC-101-184</t>
   </si>
   <si>
     <t>Notitie "Voorstel groei inzake regeling "</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-184</t>
   </si>
   <si>
     <t>184a</t>
   </si>
   <si>
     <t>VWS-WC-101-184a</t>
   </si>
   <si>
-    <t>voorstellen voor verdieping van de regeling inzake groei bij_x000A_bedrijven.</t>
+    <t>voorstellen voor verdieping van de regeling inzake groei bij
+bedrijven.</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-184a</t>
   </si>
   <si>
     <t>VWS-WC-101-185</t>
   </si>
   <si>
-    <t>Aangepaste Notitie "Voorstel groei en teeltwissseling met langdurig karakter inzake regeling_x000A_noodfonds sierteelt "</t>
+    <t>Aangepaste Notitie "Voorstel groei en teeltwissseling met langdurig karakter inzake regeling
+noodfonds sierteelt "</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-185</t>
   </si>
   <si>
     <t>185a</t>
   </si>
   <si>
     <t>VWS-WC-101-185a</t>
   </si>
   <si>
     <t>voorstellen voor verdieping van de regeling inzake groei bij bedrijven.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-185a</t>
   </si>
   <si>
     <t>VWS-WC-101-186</t>
   </si>
   <si>
-    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw d.d._x000A_15 mei 2020</t>
+    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw d.d.
+15 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-186</t>
   </si>
   <si>
     <t>186a</t>
   </si>
   <si>
     <t>VWS-WC-101-186a</t>
   </si>
   <si>
     <t>Tuinbouw Afstemmingsove rleg - fase 2 corona crises</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-186a</t>
   </si>
   <si>
     <t>186b</t>
   </si>
   <si>
     <t>VWS-WC-101-186b</t>
   </si>
   <si>
-    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw 15_x000A_mei 2020</t>
+    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw 15
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-186b</t>
   </si>
   <si>
     <t>VWS-WC-101-187</t>
   </si>
   <si>
     <t>Stukken voor zodadelijk</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-187</t>
   </si>
   <si>
     <t>187b</t>
   </si>
   <si>
     <t>VWS-WC-101-187b</t>
   </si>
   <si>
     <t>Uitbreiding schaderegeling voedingstuinbou w</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-187b</t>
   </si>
   <si>
     <t>VWS-WC-101-188</t>
   </si>
   <si>
     <t>Presentatie crisisorganisatie Coronacrisis Tuinbouw d.d. 15 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-188</t>
   </si>
   <si>
     <t>188a</t>
   </si>
   <si>
     <t>VWS-WC-101-188a</t>
   </si>
   <si>
-    <t>20200515-_x000A_presentatie- corona-fase- 2.pdf</t>
+    <t>20200515-
+presentatie- corona-fase- 2.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-188a</t>
   </si>
   <si>
     <t>VWS-WC-101-189</t>
   </si>
   <si>
-    <t>Regiegroep; agenda en stukken voor vanmiddag (_x000A_16.30 U)</t>
+    <t>Regiegroep; agenda en stukken voor vanmiddag (
+16.30 U)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-189</t>
   </si>
   <si>
     <t>189a</t>
   </si>
   <si>
     <t>VWS-WC-101-189a</t>
   </si>
   <si>
-    <t>POSITION PAPER TUINBOUW EN CORONACRISIS_x000A_Versie 1.0 22‐ 05‐2020</t>
+    <t>POSITION PAPER TUINBOUW EN CORONACRISIS
+Versie 1.0 22‐ 05‐2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-189a</t>
   </si>
   <si>
     <t>189b</t>
   </si>
   <si>
     <t>VWS-WC-101-189b</t>
   </si>
   <si>
-    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw 15_x000A_mei 202</t>
+    <t>Actielijst crisisorganisatie coronacrisis Tuinbouw 15
+mei 202</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-189b</t>
   </si>
   <si>
     <t>189c</t>
   </si>
   <si>
     <t>VWS-WC-101-189c</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 14_x000A_mei 202</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 14
+mei 202</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-189c</t>
   </si>
   <si>
     <t>VWS-WC-101-190</t>
   </si>
   <si>
-    <t>Re: Regiegroep; agenda en stukken voor vanmiddag (_x000A_16.30 U)</t>
+    <t>Re: Regiegroep; agenda en stukken voor vanmiddag (
+16.30 U)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-190</t>
   </si>
   <si>
     <t>190a</t>
   </si>
   <si>
     <t>VWS-WC-101-190a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 19_x000A_mei 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 19
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-190a</t>
   </si>
   <si>
     <t>VWS-WC-101-191</t>
   </si>
   <si>
-    <t>COORDINATIET_x000A_EAM - Concept Actie- en Besluitenlijst_x000A_d.d. 20 mei_x000A_2020</t>
+    <t>COORDINATIET
+EAM - Concept Actie- en Besluitenlijst
+d.d. 20 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-191</t>
   </si>
   <si>
     <t>191a</t>
   </si>
   <si>
     <t>VWS-WC-101-191a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Concept: 20 mei_x000A_2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Concept: 20 mei
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-191a</t>
   </si>
   <si>
     <t>VWS-WC-101-192</t>
   </si>
   <si>
-    <t>rekenvoorbeelde n noodfonds en_x000A_NWO</t>
+    <t>rekenvoorbeelde n noodfonds en
+NWO</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-192</t>
   </si>
   <si>
     <t>VWS-WC-101-193</t>
   </si>
   <si>
-    <t>Fwd: schade voor vermeerderaars/_x000A_veredelaars</t>
+    <t>Fwd: schade voor vermeerderaars/
+veredelaars</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-193</t>
   </si>
   <si>
     <t>193a</t>
   </si>
   <si>
     <t>VWS-WC-101-193a</t>
   </si>
   <si>
-    <t>Schade in de sierteelt met betrekking tot verlies aan_x000A_Licentie- inkomsten</t>
+    <t>Schade in de sierteelt met betrekking tot verlies aan
+Licentie- inkomsten</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-193a</t>
   </si>
   <si>
     <t>VWS-WC-101-194</t>
   </si>
   <si>
-    <t>RE: schade voor_x000A_vermeerderaars/ veredelaars</t>
+    <t>RE: schade voor
+vermeerderaars/ veredelaars</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-194</t>
   </si>
   <si>
     <t>VWS-WC-101-195</t>
   </si>
   <si>
     <t>IN AGENDA EN IBABS PV:Regiegroep Crisis organisatie morgen 16.00 uur- 17.30 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-195</t>
   </si>
   <si>
     <t>VWS-WC-101-196</t>
   </si>
   <si>
-    <t>Regiegroep Crisis organisatie vandaag 16.00 uur- 17.30 uur ;_x000A_stukken ter voorbereiding</t>
+    <t>Regiegroep Crisis organisatie vandaag 16.00 uur- 17.30 uur ;
+stukken ter voorbereiding</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196</t>
   </si>
   <si>
     <t>196a</t>
   </si>
   <si>
     <t>VWS-WC-101-196a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 25_x000A_mei 2020</t>
+    <t>Voortschrijdend e besluiten- en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 25
+mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196a</t>
   </si>
   <si>
     <t>196b</t>
   </si>
   <si>
     <t>VWS-WC-101-196b</t>
   </si>
   <si>
-    <t>STEUNMAATREG EL TUINBOUW_x000A_VEREIST VERLENGING</t>
+    <t>STEUNMAATREG EL TUINBOUW
+VEREIST VERLENGING</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196b</t>
   </si>
   <si>
     <t>196c</t>
   </si>
   <si>
     <t>VWS-WC-101-196c</t>
   </si>
   <si>
-    <t>Webinair “Van_x000A_corona naar crescendo”</t>
+    <t>Webinair “Van
+corona naar crescendo”</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196c</t>
   </si>
   <si>
     <t>196d</t>
   </si>
   <si>
     <t>VWS-WC-101-196d</t>
   </si>
   <si>
-    <t>FWD:_x000A_Coronaschade bloembollenhan del in de komende 6 maanden; fase_x000A_2</t>
+    <t>FWD:
+Coronaschade bloembollenhan del in de komende 6 maanden; fase
+2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196d</t>
   </si>
   <si>
     <t>196e</t>
   </si>
   <si>
     <t>VWS-WC-101-196e</t>
   </si>
   <si>
-    <t>Fwd:onderbouwi ng verlening_x000A_steunmaatregel; fase 2</t>
+    <t>Fwd:onderbouwi ng verlening
+steunmaatregel; fase 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196e</t>
   </si>
   <si>
     <t>196f</t>
   </si>
   <si>
     <t>VWS-WC-101-196f</t>
   </si>
   <si>
     <t>Webinair “Van corona naar crescendo”</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-196f</t>
   </si>
   <si>
     <t>VWS-WC-101-197</t>
   </si>
   <si>
     <t>FW: Regiegroep Crisis organisatie vandaag 16.00</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-197</t>
   </si>
   <si>
     <t>VWS-WC-101-198</t>
   </si>
   <si>
     <t>uur- 17.30 uur ; stukken ter Voorbereiding 10-06-2020 1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-198</t>
   </si>
   <si>
     <t>VWS-WC-101-199</t>
   </si>
   <si>
-    <t>Coördinatie team meeting maandag 15_x000A_juni; 9.00 uur</t>
+    <t>Coördinatie team meeting maandag 15
+juni; 9.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-199</t>
   </si>
   <si>
     <t>VWS-WC-101-200</t>
   </si>
   <si>
-    <t>Fwd: steunmaatregel_x000A_sierteelt</t>
+    <t>Fwd: steunmaatregel
+sierteelt</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-200</t>
   </si>
   <si>
     <t>VWS-WC-101-201</t>
   </si>
   <si>
-    <t>Opzet werkgroep fase 2 , extra_x000A_steunmaatregel</t>
+    <t>Opzet werkgroep fase 2 , extra
+steunmaatregel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-201</t>
   </si>
   <si>
     <t>VWS-WC-101-202</t>
   </si>
   <si>
-    <t>REGIEGROEP -_x000A_Concept Actie- en Besluitenlijst_x000A_d.d. 10 juni_x000A_2020</t>
+    <t>REGIEGROEP -
+Concept Actie- en Besluitenlijst
+d.d. 10 juni
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-202</t>
   </si>
   <si>
     <t>VWS-WC-101-203</t>
   </si>
   <si>
-    <t>Agenda en stukken voor_x000A_regiegroep_x000A_16.30 uur</t>
+    <t>Agenda en stukken voor
+regiegroep
+16.30 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-203</t>
   </si>
   <si>
     <t>203a</t>
   </si>
   <si>
     <t>VWS-WC-101-203a</t>
   </si>
   <si>
     <t>Liquiditeitsproblemen houden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-203a</t>
   </si>
   <si>
     <t>203b</t>
   </si>
   <si>
     <t>VWS-WC-101-203b</t>
   </si>
   <si>
-    <t>Effecten Coronacrisis op de_x000A_tuinbouw in Nederland</t>
+    <t>Effecten Coronacrisis op de
+tuinbouw in Nederland</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-203b</t>
   </si>
   <si>
     <t>VWS-WC-101-204</t>
   </si>
   <si>
-    <t>Agenda en Stukken regie_x000A_groep 16.30 uu</t>
+    <t>Agenda en Stukken regie
+groep 16.30 uu</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-204</t>
   </si>
   <si>
     <t>204a</t>
   </si>
   <si>
     <t>VWS-WC-101-204a</t>
   </si>
   <si>
-    <t>voorstellen voor verdieping van de regeling inzake groei bij_x000A_bedrijven</t>
+    <t>voorstellen voor verdieping van de regeling inzake groei bij
+bedrijven</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-204a</t>
   </si>
   <si>
     <t>204b</t>
   </si>
   <si>
     <t>VWS-WC-101-204b</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-204b</t>
   </si>
   <si>
     <t>204c</t>
   </si>
   <si>
     <t>VWS-WC-101-204c</t>
   </si>
   <si>
     <t>Inventarisatie SBI codes</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-204c</t>
   </si>
   <si>
     <t>204d</t>
   </si>
   <si>
     <t>VWS-WC-101-204d</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-204d</t>
   </si>
   <si>
     <t>VWS-WC-101-205</t>
   </si>
   <si>
-    <t>Re: Opzet werkgroep fase_x000A_2 , extra steunmaatregel</t>
+    <t>Re: Opzet werkgroep fase
+2 , extra steunmaatregel</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-205</t>
   </si>
   <si>
     <t>VWS-WC-101-206</t>
   </si>
   <si>
-    <t>Update werkproces steun maatregel_x000A_fase 2</t>
+    <t>Update werkproces steun maatregel
+fase 2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-206</t>
   </si>
   <si>
     <t>VWS-WC-101-207</t>
   </si>
   <si>
-    <t>Regiegroep GPNL;_x000A_vanmiddag_x000A_17.00 uur</t>
+    <t>Regiegroep GPNL;
+vanmiddag
+17.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-207</t>
   </si>
   <si>
     <t>207a</t>
   </si>
   <si>
     <t>VWS-WC-101-207a</t>
   </si>
   <si>
-    <t>Notitie onderbouwing extra steunmaatregel_x000A_Tuinbouw fase-2</t>
+    <t>Notitie onderbouwing extra steunmaatregel
+Tuinbouw fase-2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-207a</t>
   </si>
   <si>
     <t>207b</t>
   </si>
   <si>
     <t>VWS-WC-101-207b</t>
   </si>
   <si>
-    <t>Dringende oproep tot verlenging extra steunmaatregel_x000A_tuinbouw</t>
+    <t>Dringende oproep tot verlenging extra steunmaatregel
+tuinbouw</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-207b</t>
   </si>
   <si>
     <t>VWS-WC-101-208</t>
   </si>
   <si>
-    <t>Regiegroep GPNL; brief aan de minister van LNV;_x000A_aanvullingen tot morgen 25 juni_x000A_9.00 uur</t>
+    <t>Regiegroep GPNL; brief aan de minister van LNV;
+aanvullingen tot morgen 25 juni
+9.00 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-208</t>
   </si>
   <si>
     <t>208a</t>
   </si>
   <si>
     <t>VWS-WC-101-208a</t>
   </si>
   <si>
-    <t>Dringend verzoek om gesprek vóór_x000A_het zomerreces</t>
+    <t>Dringend verzoek om gesprek vóór
+het zomerreces</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-208a</t>
   </si>
   <si>
     <t>VWS-WC-101-209</t>
   </si>
   <si>
-    <t>Brief inzake : "toelichting aanvraag [X] Tegemoetkomin g sierteelt en onderdelen_x000A_voedingsuitbouw "</t>
+    <t>Brief inzake : "toelichting aanvraag [X] Tegemoetkomin g sierteelt en onderdelen
+voedingsuitbouw "</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-209</t>
   </si>
   <si>
     <t>209a</t>
   </si>
   <si>
     <t>VWS-WC-101-209a</t>
   </si>
   <si>
-    <t>Toelichting aanvraag Royal FloraHolland_x000A_Tegemoetkomin g sierteelt en</t>
+    <t>Toelichting aanvraag Royal FloraHolland
+Tegemoetkomin g sierteelt en</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-209a</t>
   </si>
   <si>
     <t>VWS-WC-101-210</t>
   </si>
   <si>
     <t>Brief aan minister van LNV dd 25 juni 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-210</t>
   </si>
   <si>
     <t>210a</t>
   </si>
   <si>
     <t>VWS-WC-101-210a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-210a</t>
   </si>
   <si>
     <t>187a</t>
   </si>
@@ -4496,51 +4867,53 @@
   <si>
     <t>VWS-WC-101-198a</t>
   </si>
   <si>
     <t>STEUNMAATREG EL TUINBOUW VEREIST VERLENGING</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-198a</t>
   </si>
   <si>
     <t>199a</t>
   </si>
   <si>
     <t>VWS-WC-101-199a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-199a</t>
   </si>
   <si>
     <t>202a</t>
   </si>
   <si>
     <t>VWS-WC-101-202a</t>
   </si>
   <si>
-    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL_x000A_Coronacrisis Tuinbouw Overleg van: 10_x000A_juni 2020</t>
+    <t>Voortschrijdend e besluiten‐  en actiepuntenlijst GP NL
+Coronacrisis Tuinbouw Overleg van: 10
+juni 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-202a</t>
   </si>
   <si>
     <t>206a</t>
   </si>
   <si>
     <t>VWS-WC-101-206a</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/101/document/VWS-WC-101-206a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>