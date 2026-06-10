--- v0 (2025-12-10)
+++ v1 (2026-06-10)
@@ -251,51 +251,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/099/document/VWS-WC-099-12</t>
   </si>
   <si>
     <t>VWS-WC-099-13</t>
   </si>
   <si>
     <t>Notitie onderzoek SARS- CoV-2 bij dieren</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/099/document/VWS-WC-099-13</t>
   </si>
   <si>
     <t>VWS-WC-099-14</t>
   </si>
   <si>
     <t>Fokverbod nertsen en verhinderen ruimen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/099/document/VWS-WC-099-14</t>
   </si>
   <si>
     <t>VWS-WC-099-15</t>
   </si>
   <si>
-    <t>SARS-CoV2:_x000A_Voortzetting monitoring bij nertsen en ontheffing transport van pups naar andere locaties en processen de komende week</t>
+    <t>SARS-CoV2:
+Voortzetting monitoring bij nertsen en ontheffing transport van pups naar andere locaties en processen de komende week</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/099/document/VWS-WC-099-15</t>
   </si>
   <si>
     <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-099-15a</t>
   </si>
   <si>
     <t>SARS-CoV-2 infecties bij dieren diversen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/099/document/VWS-WC-099-15a</t>
   </si>
   <si>
     <t>16b</t>
   </si>
   <si>
     <t>VWS-WC-099-16b</t>
   </si>