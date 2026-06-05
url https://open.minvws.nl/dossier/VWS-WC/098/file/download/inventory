--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -512,51 +512,52 @@
   <si>
     <t>Conceptagenda MCC-19 13 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201006E</t>
   </si>
   <si>
     <t>201006F</t>
   </si>
   <si>
     <t>VWS-WC-098-201006F</t>
   </si>
   <si>
     <t>Actiepuntenlijst DOC-19 - 1 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201006F</t>
   </si>
   <si>
     <t>201006G</t>
   </si>
   <si>
     <t>VWS-WC-098-201006G</t>
   </si>
   <si>
-    <t>Overzicht Covid-19 gerelateerde thema’s ter voorbereiding op risico’s najaar (niet medisch)_x000A_- Niet limitatieve lijst- Versie: 30-9-2020</t>
+    <t>Overzicht Covid-19 gerelateerde thema’s ter voorbereiding op risico’s najaar (niet medisch)
+- Niet limitatieve lijst- Versie: 30-9-2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201006G</t>
   </si>
   <si>
     <t>201007A</t>
   </si>
   <si>
     <t>VWS-WC-098-201007A</t>
   </si>
   <si>
     <t>Agenda DOC-19 7 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201007A</t>
   </si>
   <si>
     <t>201007B</t>
   </si>
   <si>
     <t>VWS-WC-098-201007B</t>
   </si>
   <si>
     <t>Beeld en duiding</t>
   </si>
@@ -3245,51 +3246,52 @@
   <si>
     <t>Oplegger stemmingsuitslagen dinsdag 24 november 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201125G</t>
   </si>
   <si>
     <t>201216A</t>
   </si>
   <si>
     <t>VWS-WC-098-201216A</t>
   </si>
   <si>
     <t>Agenda DOC-19 16 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201216A</t>
   </si>
   <si>
     <t>201125H</t>
   </si>
   <si>
     <t>VWS-WC-098-201125H</t>
   </si>
   <si>
-    <t>Aangenomen moties 25295 nrs 716, 724, 725, 730, 734, 731, 726, 735, 728, 723, 732,_x000A_720, 727,</t>
+    <t>Aangenomen moties 25295 nrs 716, 724, 725, 730, 734, 731, 726, 735, 728, 723, 732,
+720, 727,</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201125H</t>
   </si>
   <si>
     <t>201216B</t>
   </si>
   <si>
     <t>VWS-WC-098-201216B</t>
   </si>
   <si>
     <t>Conceptverslag DOC-19 14 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201216B</t>
   </si>
   <si>
     <t>201125I</t>
   </si>
   <si>
     <t>VWS-WC-098-201125I</t>
   </si>
   <si>
     <t>Uitslag stemmingen over moties ingediend Corona-debat d.d.18 november 2020</t>
   </si>
@@ -3710,51 +3712,52 @@
   <si>
     <t>Uitslag stemmingen moties tweede kamer d.d. op 17 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201221G</t>
   </si>
   <si>
     <t>201201G</t>
   </si>
   <si>
     <t>VWS-WC-098-201201G</t>
   </si>
   <si>
     <t>Voorstel inschalingssystematiek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201201G</t>
   </si>
   <si>
     <t>201221H</t>
   </si>
   <si>
     <t>VWS-WC-098-201221H</t>
   </si>
   <si>
-    <t>Moties Tweede Kamer dossiernummer 25295 nummers 810, 778, 772, 808, 788, 792,_x000A_798, 806, 781, 780, 783, 811, 791, 790, 807, 819, 814, 779, 782, 812, 784, 809 en 820.</t>
+    <t>Moties Tweede Kamer dossiernummer 25295 nummers 810, 778, 772, 808, 788, 792,
+798, 806, 781, 780, 783, 811, 791, 790, 807, 819, 814, 779, 782, 812, 784, 809 en 820.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201221H</t>
   </si>
   <si>
     <t>201201H</t>
   </si>
   <si>
     <t>VWS-WC-098-201201H</t>
   </si>
   <si>
     <t>Notitie: Oproep onder werknemers Rijk t.a.v. Flexibel kerstinkopen doen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/098/document/VWS-WC-098-201201H</t>
   </si>
   <si>
     <t>201221I</t>
   </si>
   <si>
     <t>VWS-WC-098-201221I</t>
   </si>
   <si>
     <t>Concept routekaart Bestuurdersversie</t>
   </si>