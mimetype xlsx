--- v0 (2026-01-10)
+++ v1 (2026-04-16)
@@ -128,51 +128,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-4</t>
   </si>
   <si>
     <t>VWS-WC-097-5</t>
   </si>
   <si>
     <t>Kinderen in erediensten .msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-5</t>
   </si>
   <si>
     <t>VWS-WC-097-6</t>
   </si>
   <si>
     <t>Annotatie minJenV - gesprekken CIO en religieuze organisaties.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-6</t>
   </si>
   <si>
     <t>VWS-WC-097-7</t>
   </si>
   <si>
-    <t>Annotatie minJenV CIO en religieuze organisaties 29-10-_x000A_2020 (005).docx</t>
+    <t>Annotatie minJenV CIO en religieuze organisaties 29-10-
+2020 (005).docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-7</t>
   </si>
   <si>
     <t>VWS-WC-097-8</t>
   </si>
   <si>
     <t>RE: QenA kerken.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-8</t>
   </si>
   <si>
     <t>VWS-WC-097-9</t>
   </si>
   <si>
     <t>BIJL QA zingen.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-9</t>
   </si>
   <si>
     <t>VWS-WC-097-10</t>
   </si>
@@ -248,51 +249,52 @@
   <si>
     <t>VWS-WC-097-18</t>
   </si>
   <si>
     <t>Bijlage 3 verschil routekaarten.docx</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-18</t>
   </si>
   <si>
     <t>VWS-WC-097-19</t>
   </si>
   <si>
     <t>Nota MJenV voorbereiding gesprek kamerleden.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-19</t>
   </si>
   <si>
     <t>VWS-WC-097-20</t>
   </si>
   <si>
-    <t>Nota MJenV voorbereiding gesprek CIO en kerkelijke_x000A_vertegenwoordigers 10-12- 2020.docx</t>
+    <t>Nota MJenV voorbereiding gesprek CIO en kerkelijke
+vertegenwoordigers 10-12- 2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-20</t>
   </si>
   <si>
     <t>VWS-WC-097-21</t>
   </si>
   <si>
     <t>FW: reactie op eerdere vragenopmerkingen routekaart kerken.msg</t>
   </si>
   <si>
     <t>5.1.2e;5.1.2i;5.2.1i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-21</t>
   </si>
   <si>
     <t>VWS-WC-097-22</t>
   </si>
   <si>
     <t>Advies aanpassingen routekaart na gesprek met minister - toelichting dd 9 december 2020.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-22</t>
   </si>
@@ -335,213 +337,225 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-26</t>
   </si>
   <si>
     <t>VWS-WC-097-27</t>
   </si>
   <si>
     <t>Re concept-communiqué religieuze koepels.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-27</t>
   </si>
   <si>
     <t>VWS-WC-097-28</t>
   </si>
   <si>
     <t>Tweede definitief concept - communiqué religieuze koepels dd 1812.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-28</t>
   </si>
   <si>
     <t>VWS-WC-097-29</t>
   </si>
   <si>
-    <t>Tweede defintitief concept voor_x000A_5e gezamenlijke communique dd 18-12-2020.docx</t>
+    <t>Tweede defintitief concept voor
+5e gezamenlijke communique dd 18-12-2020.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-29</t>
   </si>
   <si>
     <t>VWS-WC-097-30</t>
   </si>
   <si>
-    <t>Nota aan MJenV  - Advies vijfde communiqué religieuze koepels (CIO, CJO, CMO, Hindoeraad en_x000A_BUN.docx</t>
+    <t>Nota aan MJenV  - Advies vijfde communiqué religieuze koepels (CIO, CJO, CMO, Hindoeraad en
+BUN.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-30</t>
   </si>
   <si>
     <t>VWS-WC-097-31</t>
   </si>
   <si>
     <t>Re 2e definitief concept - communiqué religieuze koepels dd 1812.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-31</t>
   </si>
   <si>
     <t>VWS-WC-097-32</t>
   </si>
   <si>
-    <t>RE tekstvoorstel voor bericht_x000A_n.a.v. telefonisch overleg met minister (3).msg</t>
+    <t>RE tekstvoorstel voor bericht
+n.a.v. telefonisch overleg met minister (3).msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-32</t>
   </si>
   <si>
     <t>VWS-WC-097-33</t>
   </si>
   <si>
     <t>Definitieve versie tekstbericht tbv CIO-website.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-33</t>
   </si>
   <si>
     <t>VWS-WC-097-34</t>
   </si>
   <si>
     <t>RE follow-up op RIVM advies dd 3 november jl..msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-34</t>
   </si>
   <si>
     <t>VWS-WC-097-35</t>
   </si>
   <si>
     <t>RE Urgent vraag over persbericht hedenavond 19.10 uur tav zingen.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-35</t>
   </si>
   <si>
     <t>VWS-WC-097-36</t>
   </si>
   <si>
     <t>RE Vraag over kerkdienst in wijkcentrum.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-36</t>
   </si>
   <si>
     <t>VWS-WC-097-37</t>
   </si>
   <si>
-    <t>Wigger - mondkapjes in wijkcentrum waar kerkdiensten_x000A_worden gehouden_DEF.docx</t>
+    <t>Wigger - mondkapjes in wijkcentrum waar kerkdiensten
+worden gehouden_DEF.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-37</t>
   </si>
   <si>
     <t>VWS-WC-097-38</t>
   </si>
   <si>
     <t>2.6 210120 RE_ Vraag over kerkdienst in wijkcentrum.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-38</t>
   </si>
   <si>
     <t>VWS-WC-097-39</t>
   </si>
   <si>
-    <t>Aangepaste nota t.b.v. overleg vanmiddag met CIO om 17.00_x000A_uur..msg</t>
+    <t>Aangepaste nota t.b.v. overleg vanmiddag met CIO om 17.00
+uur..msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-39</t>
   </si>
   <si>
     <t>VWS-WC-097-40</t>
   </si>
   <si>
     <t>Aangepaste nota MJenV vervolggesprek CIO en kerkelijke vertegenwoordigers- 20-01-2021 met vrg. CIO.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-40</t>
   </si>
   <si>
     <t>VWS-WC-097-41</t>
   </si>
   <si>
     <t>Nota MJenV Kamervragen Groothuizen ivm kerkbezoek van de Minister van Defensie.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-41</t>
   </si>
   <si>
     <t>VWS-WC-097-42</t>
   </si>
   <si>
-    <t>1.2.1 200122 FW formulieren avondklok tbv_x000A_kerkgenootschappen</t>
+    <t>1.2.1 200122 FW formulieren avondklok tbv
+kerkgenootschappen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-42</t>
   </si>
   <si>
     <t>VWS-WC-097-43</t>
   </si>
   <si>
-    <t>1.2.1 BIJL 1_x000A_Werkgeversverklaring_avondklok_x000A_- voorbeeld ingevuld voor predikant concept 1.pdf</t>
+    <t>1.2.1 BIJL 1
+Werkgeversverklaring_avondklok
+- voorbeeld ingevuld voor predikant concept 1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-43</t>
   </si>
   <si>
     <t>VWS-WC-097-44</t>
   </si>
   <si>
-    <t>1.2.1 BIJL 2_x000A_Werkgeversverklaring_avondklok_x000A_- voorbeeld ingevuld medewerker digitale kerkdiensten concept 1.pdf</t>
+    <t>1.2.1 BIJL 2
+Werkgeversverklaring_avondklok
+- voorbeeld ingevuld medewerker digitale kerkdiensten concept 1.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-44</t>
   </si>
   <si>
     <t>VWS-WC-097-45</t>
   </si>
   <si>
-    <t>1.2.2 210125 RE Mail aan CIO_x000A_mbt avondklok (conceptmail).pdf</t>
+    <t>1.2.2 210125 RE Mail aan CIO
+mbt avondklok (conceptmail).pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-45</t>
   </si>
   <si>
     <t>VWS-WC-097-46</t>
   </si>
   <si>
     <t>1.2.3 210126 Re Uitwerking avondklok.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-46</t>
   </si>
   <si>
     <t>VWS-WC-097-47</t>
   </si>
   <si>
-    <t>1.2.4 210127 EMAIL_x000A_Conceptnota vervolg overleg religieuze koepels.pdf</t>
+    <t>1.2.4 210127 EMAIL
+Conceptnota vervolg overleg religieuze koepels.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-47</t>
   </si>
   <si>
     <t>VWS-WC-097-48</t>
   </si>
   <si>
     <t>Nota aan MJenV - Regeling avondklok.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-48</t>
   </si>
   <si>
     <t>VWS-WC-097-49</t>
   </si>
   <si>
     <t>Nota aan MJenV avondklok.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-49</t>
   </si>
   <si>
     <t>VWS-WC-097-50</t>
   </si>
@@ -551,114 +565,119 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-50</t>
   </si>
   <si>
     <t>VWS-WC-097-51</t>
   </si>
   <si>
     <t>Brief aan CIO avondklok.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-51</t>
   </si>
   <si>
     <t>VWS-WC-097-52</t>
   </si>
   <si>
     <t>RE: persconferentie en routekaart.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-52</t>
   </si>
   <si>
     <t>VWS-WC-097-53</t>
   </si>
   <si>
-    <t>Nota MJenV vervolggesprek CIO en kerkelijke_x000A_vertegenwoordigers 12-02- 2021.docx</t>
+    <t>Nota MJenV vervolggesprek CIO en kerkelijke
+vertegenwoordigers 12-02- 2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-53</t>
   </si>
   <si>
     <t>VWS-WC-097-54</t>
   </si>
   <si>
     <t>Nota MJenV overleg met het CIO en de Minister van JenV 19-2- 2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-54</t>
   </si>
   <si>
     <t>VWS-WC-097-55</t>
   </si>
   <si>
     <t>Re aanbieding routekaart kerken aan minister datum en voorstel.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-55</t>
   </si>
   <si>
     <t>VWS-WC-097-56</t>
   </si>
   <si>
-    <t>Nota MJenV vervolggesprek CIO routekaart voor kerken 4 maart_x000A_2021.docx</t>
+    <t>Nota MJenV vervolggesprek CIO routekaart voor kerken 4 maart
+2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-56</t>
   </si>
   <si>
     <t>VWS-WC-097-57</t>
   </si>
   <si>
-    <t>Nota MJenV Voorbereiding overleg CIO-plenair 19-03-_x000A_21.docx</t>
+    <t>Nota MJenV Voorbereiding overleg CIO-plenair 19-03-
+21.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-57</t>
   </si>
   <si>
     <t>VWS-WC-097-58</t>
   </si>
   <si>
     <t>Routekaart kerken en minister</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-58</t>
   </si>
   <si>
     <t>VWS-WC-097-59</t>
   </si>
   <si>
-    <t>Communicatie routekaart CIO_x000A_.msg</t>
+    <t>Communicatie routekaart CIO
+.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-59</t>
   </si>
   <si>
     <t>VWS-WC-097-60</t>
   </si>
   <si>
-    <t>Geen publiciteit vóór maandag_x000A_a.s. over aanbiedingsmoment vandaag om 17.30 uur.msg</t>
+    <t>Geen publiciteit vóór maandag
+a.s. over aanbiedingsmoment vandaag om 17.30 uur.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-60</t>
   </si>
   <si>
     <t>VWS-WC-097-61</t>
   </si>
   <si>
     <t>FW ANP App alert JenV Kerken maken samen routekaart voor coronapandemie.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-61</t>
   </si>
   <si>
     <t>VWS-WC-097-62</t>
   </si>
   <si>
     <t>Nota aan MJenV Overleg CIO 26 maart 2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-62</t>
   </si>
   <si>
     <t>VWS-WC-097-63</t>
   </si>
@@ -677,69 +696,71 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-64</t>
   </si>
   <si>
     <t>VWS-WC-097-65</t>
   </si>
   <si>
     <t>RE Kamervragen geweld journalisten -kerken.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-65</t>
   </si>
   <si>
     <t>VWS-WC-097-66</t>
   </si>
   <si>
     <t>Conceptantwoord vrg. 14-01-04- 2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-66</t>
   </si>
   <si>
     <t>VWS-WC-097-67</t>
   </si>
   <si>
-    <t>Nota t.b.v. overleg CIO om_x000A_17.45 -18.15 uur.msg</t>
+    <t>Nota t.b.v. overleg CIO om
+17.45 -18.15 uur.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-67</t>
   </si>
   <si>
     <t>VWS-WC-097-68</t>
   </si>
   <si>
     <t>Nota aan MJenV t.b.v. overleg CIO 20-04-2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-68</t>
   </si>
   <si>
     <t>VWS-WC-097-69</t>
   </si>
   <si>
-    <t>Nota aan MJenV voorbereiding op vervolggesprek CIO 23_x000A_april.docx</t>
+    <t>Nota aan MJenV voorbereiding op vervolggesprek CIO 23
+april.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-69</t>
   </si>
   <si>
     <t>VWS-WC-097-70</t>
   </si>
   <si>
     <t>Nota aan MJenV Overleg CIO 3 juni.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-70</t>
   </si>
   <si>
     <t>VWS-WC-097-71</t>
   </si>
   <si>
     <t>QA religieuze instellingen 3-6 tbv debat.msg</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-71</t>
   </si>
   <si>
     <t>VWS-WC-097-72</t>
   </si>
@@ -749,51 +770,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-72</t>
   </si>
   <si>
     <t>VWS-WC-097-73</t>
   </si>
   <si>
     <t>2.14 210603 RE_ QA religieuze instellingen 3-6 tbv debat.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-73</t>
   </si>
   <si>
     <t>VWS-WC-097-74</t>
   </si>
   <si>
     <t>Nota aan MJenV Overleg CIO 23 juni.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-74</t>
   </si>
   <si>
     <t>VWS-WC-097-75</t>
   </si>
   <si>
-    <t>Nota MJenV overleg CIO_x000A_coronamaatregelen 16 september 2021.docx</t>
+    <t>Nota MJenV overleg CIO
+coronamaatregelen 16 september 2021.docx</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-75</t>
   </si>
   <si>
     <t>VWS-WC-097-76</t>
   </si>
   <si>
     <t>QA kerstkoren.pdf</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/097/document/VWS-WC-097-76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>