--- v0 (2025-12-06)
+++ v1 (2026-05-20)
@@ -374,51 +374,52 @@
   <si>
     <t>Presentatie: Besluitvorming maatregelenpakket op 13-4-2021 t.b.v ACC-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210412G</t>
   </si>
   <si>
     <t>ACC210412H</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210412H</t>
   </si>
   <si>
     <t>Nota: ACC-19 12 april: Ministeriële regeling testbewijzen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210412H</t>
   </si>
   <si>
     <t>ACC210412I</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210412I</t>
   </si>
   <si>
-    <t>Concept van regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19 in verband met_x000A_de inzet van coronatoegangsbewijzen op basis van een negatieve testuitslag</t>
+    <t>Concept van regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19 in verband met
+de inzet van coronatoegangsbewijzen op basis van een negatieve testuitslag</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.1.2i</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210412I</t>
   </si>
   <si>
     <t>ACC210412J</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210412J</t>
   </si>
   <si>
     <t>Toelichting Regeling tijdelijke wet testbewijzen Covid-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210412J</t>
   </si>
   <si>
     <t>ACC210412K</t>
   </si>
@@ -560,75 +561,77 @@
   <si>
     <t>Agenda ACC-19 15 april 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415A</t>
   </si>
   <si>
     <t>ACC210415B</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415B</t>
   </si>
   <si>
     <t>Conceptverslag ACC-19 12 april 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415B</t>
   </si>
   <si>
     <t>ACC210415C</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415C</t>
   </si>
   <si>
-    <t>Concept van regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19, Bonaire, Sint_x000A_Eustatius en Saba in verband met de invoering van aanvullende tijdelijke maatregelen voor het internationaal personenverkeer</t>
+    <t>Concept van regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19, Bonaire, Sint
+Eustatius en Saba in verband met de invoering van aanvullende tijdelijke maatregelen voor het internationaal personenverkeer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415C</t>
   </si>
   <si>
     <t>ACC210415D</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415D</t>
   </si>
   <si>
     <t>Presentatie: Uitvoering Vaccinatiestrategie COVID-19 MCC-19 d.d.13-4-2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415D</t>
   </si>
   <si>
     <t>ACC210415E</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415E</t>
   </si>
   <si>
-    <t>Presentatie: Eerste overzicht herstelplannen i.r.t. perspectief samenleving op NL na de crisis d.d.15-_x000A_4-2021</t>
+    <t>Presentatie: Eerste overzicht herstelplannen i.r.t. perspectief samenleving op NL na de crisis d.d.15-
+4-2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415E</t>
   </si>
   <si>
     <t>ACC210415F</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415F</t>
   </si>
   <si>
     <t>Bijlage A: Voortgang themadialogen | week 3</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210415F</t>
   </si>
   <si>
     <t>ACC210415G</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210415G</t>
   </si>
   <si>
     <t>Bijlage B: Eerste uitkomsten verkenningsdialogen: Analyse van thema "thuiswerken"</t>
   </si>
@@ -1979,99 +1982,102 @@
   <si>
     <t>Presentatie: EU-Digital Covid-19 Certificate d.d.25-5-2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525G</t>
   </si>
   <si>
     <t>ACC210525H</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525H</t>
   </si>
   <si>
     <t>Nota: Ministeriële regeling en spoedwet d.d. 22-5-2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525H</t>
   </si>
   <si>
     <t>ACC210525I</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525I</t>
   </si>
   <si>
-    <t>Concept van Wijziging van de Wet publieke gezondheid in verband met enkele verbeteringen en preciseringen van de tijdelijke regels over de inzet van_x000A_coronatoegangsbewijzen bij de bestrijding van het virus SARS-CoV-2</t>
+    <t>Concept van Wijziging van de Wet publieke gezondheid in verband met enkele verbeteringen en preciseringen van de tijdelijke regels over de inzet van
+coronatoegangsbewijzen bij de bestrijding van het virus SARS-CoV-2</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525I</t>
   </si>
   <si>
     <t>ACC210525J</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525J</t>
   </si>
   <si>
     <t>Toelichting Wijziging Wet publieke gezondheid</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525J</t>
   </si>
   <si>
     <t>ACC210525K</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525K</t>
   </si>
   <si>
-    <t>Concept Regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19 in verband met de_x000A_inzet van coronatoegangsbewijzen op basis van een vaccinatie</t>
+    <t>Concept Regeling tot wijziging van de Tijdelijke regeling maatregelen covid-19 in verband met de
+inzet van coronatoegangsbewijzen op basis van een vaccinatie</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525K</t>
   </si>
   <si>
     <t>ACC210525L</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525L</t>
   </si>
   <si>
     <t>Toelichting Regeling tot wijziging Tijdelijke regeling maatregelen covid-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525L</t>
   </si>
   <si>
     <t>ACC210525M</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525M</t>
   </si>
   <si>
-    <t>Concept Regeling houdende wijziging van de Tijdelijke regeling maatregelen covid-19, de Tijdelijke regeling maatregelen covid-19 Bonaire, Sint Eustatius en Saba, in verband met de invoering van_x000A_aanvullende tijdelijke maatregelen voor het internationaal personenverkeer</t>
+    <t>Concept Regeling houdende wijziging van de Tijdelijke regeling maatregelen covid-19, de Tijdelijke regeling maatregelen covid-19 Bonaire, Sint Eustatius en Saba, in verband met de invoering van
+aanvullende tijdelijke maatregelen voor het internationaal personenverkeer</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525M</t>
   </si>
   <si>
     <t>ACC210525N</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525N</t>
   </si>
   <si>
     <t>Presentatie: Nederland na de crisis- creëren van impact met gesprekken met de samenleving</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210525N</t>
   </si>
   <si>
     <t>ACC210525O</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210525O</t>
   </si>
   <si>
     <t>Presentatie: Onderwerpen voor na de zomer</t>
   </si>
@@ -2225,51 +2231,52 @@
   <si>
     <t>Beslisnotitie B - Hoe kan het testen  van uitgaande reizigers worden uitgevoerd?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210527G</t>
   </si>
   <si>
     <t>ACC210527H</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210527H</t>
   </si>
   <si>
     <t>Presentatie: Europees kampioenschap voetbal 2020 als Fieldlab</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210527H</t>
   </si>
   <si>
     <t>ACC210527I</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210527I</t>
   </si>
   <si>
-    <t>Presentatie: Overgang Covid-19 van epidemische fase naar endemische fase t.b.v ACC-19 d.d.27-5-_x000A_2021</t>
+    <t>Presentatie: Overgang Covid-19 van epidemische fase naar endemische fase t.b.v ACC-19 d.d.27-5-
+2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210527I</t>
   </si>
   <si>
     <t>ACC210527J</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210527J</t>
   </si>
   <si>
     <t>Vergaderschema ACC-19 &amp; MCC-19 tot zomer 2021 (20210526)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/096/document/VWS-WC-096-ACC210527J</t>
   </si>
   <si>
     <t>ACC210527K</t>
   </si>
   <si>
     <t>VWS-WC-096-ACC210527K</t>
   </si>
   <si>
     <t>Conceptagenda MCC-19 28 mei 2021</t>
   </si>