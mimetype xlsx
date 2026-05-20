--- v0 (2025-12-10)
+++ v1 (2026-05-20)
@@ -3221,51 +3221,52 @@
   <si>
     <t>Brief 19-3-2021: Sociaal maatschappelijke reflectie bij mogelijke maatregelen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/095/document/VWS-WC-095-ACC210322E</t>
   </si>
   <si>
     <t>ACC210322F</t>
   </si>
   <si>
     <t>VWS-WC-095-ACC210322F</t>
   </si>
   <si>
     <t>Presentatie NCTV: Maatregelenpakket 23-3-'21- Beslispunten t.b.v. ACC-19 22-3-21</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/095/document/VWS-WC-095-ACC210322F</t>
   </si>
   <si>
     <t>ACC210322G</t>
   </si>
   <si>
     <t>VWS-WC-095-ACC210322G</t>
   </si>
   <si>
-    <t>Presentatie NKC: Commun catieadvies - Publiekcommunicatie en gedrag - Bevorderen bewustwording over naleving van de_x000A_basisregels</t>
+    <t>Presentatie NKC: Commun catieadvies - Publiekcommunicatie en gedrag - Bevorderen bewustwording over naleving van de
+basisregels</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/095/document/VWS-WC-095-ACC210322G</t>
   </si>
   <si>
     <t>ACC210322H</t>
   </si>
   <si>
     <t>VWS-WC-095-ACC210322H</t>
   </si>
   <si>
     <t>Vergaderschema ACC-19 &amp; MCC-19 tot zomer 2021 (versie 20210319)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/095/document/VWS-WC-095-ACC210322H</t>
   </si>
   <si>
     <t>ACC210322I</t>
   </si>
   <si>
     <t>VWS-WC-095-ACC210322I</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/095/document/VWS-WC-095-ACC210322I</t>
   </si>