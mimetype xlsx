--- v0 (2025-12-09)
+++ v1 (2026-06-22)
@@ -155,183 +155,189 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001E</t>
   </si>
   <si>
     <t>ACC201001F</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001F</t>
   </si>
   <si>
     <t>Oplegnotitie Raadsaanbeveling gecoördineerde aanpak COVID-19 respons- Aanleiding/context/Van ACC gevraagde actie/Toelichting/</t>
   </si>
   <si>
     <t>6e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001F</t>
   </si>
   <si>
     <t>ACC201001G</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001G</t>
   </si>
   <si>
-    <t>Proposal for a Council Recommendation on a coordinated approach to the restriction of free movement in response to the_x000A_COVID-19 pandemic</t>
+    <t>Proposal for a Council Recommendation on a coordinated approach to the restriction of free movement in response to the
+COVID-19 pandemic</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>7e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001G</t>
   </si>
   <si>
     <t>ACC201001H</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001H</t>
   </si>
   <si>
-    <t>Afwegingen en voorstel RIVM drempelwaarden EU. Status definitief - Inleiding en_x000A_doel/Uitgangspunten/Afwegingen/Drempelwaarden/ Conclusie drempelwaardebepaling door EU; advies RIVM/</t>
+    <t>Afwegingen en voorstel RIVM drempelwaarden EU. Status definitief - Inleiding en
+doel/Uitgangspunten/Afwegingen/Drempelwaarden/ Conclusie drempelwaardebepaling door EU; advies RIVM/</t>
   </si>
   <si>
     <t>5.1.2i</t>
   </si>
   <si>
     <t>8e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001H</t>
   </si>
   <si>
     <t>ACC201001I</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001I</t>
   </si>
   <si>
-    <t>FACTSHEET TESTEN&amp;TRACEREN- Aantal testen uitgevoerd door GGD teststraten_x000A_d.d. 29-09/Cijfers totaal aantal testen afgenomen van juni-september/Andere actuele zaken/Risicogestuurd BCO/Relevante tabellen voor BCO uit wekelijks RIVM rapport d.d. 29-09</t>
+    <t>FACTSHEET TESTEN&amp;TRACEREN- Aantal testen uitgevoerd door GGD teststraten
+d.d. 29-09/Cijfers totaal aantal testen afgenomen van juni-september/Andere actuele zaken/Risicogestuurd BCO/Relevante tabellen voor BCO uit wekelijks RIVM rapport d.d. 29-09</t>
   </si>
   <si>
     <t>9e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001I</t>
   </si>
   <si>
     <t>ACC201001J</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001J</t>
   </si>
   <si>
     <t>Handelingskader uitzondering op het inreisbeperking voor onderzoekers met een verblijf in Nederland van korter dan 90 dagen-Inleiding:Reikwijdte en doel van het kader/Inreizen in Nederland/Vereisten uitnodigingsbrief en verklaring onderzoeker</t>
   </si>
   <si>
     <t>10e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001J</t>
   </si>
   <si>
     <t>ACC201001K</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001K</t>
   </si>
   <si>
-    <t>Handelingskader professionals culturele en creatieve sector uitzondering inreisverbod-Motivatie/Doelgroep/Handelingskader/Overige_x000A_voorwaarden/Procedure/Contact</t>
+    <t>Handelingskader professionals culturele en creatieve sector uitzondering inreisverbod-Motivatie/Doelgroep/Handelingskader/Overige
+voorwaarden/Procedure/Contact</t>
   </si>
   <si>
     <t>11e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001K</t>
   </si>
   <si>
     <t>ACC201001L</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001L</t>
   </si>
   <si>
-    <t>Handelingskader professionals journalistiek-Inleiding: motivatie en doelgroep/Handelingskader/Inreizen in Nederland/Bijlage: Afbeeldingen van dummies (specimens) van International Press Card (IPC), uitgegeven door_x000A_International Federation of Journalists (IFJ)</t>
+    <t>Handelingskader professionals journalistiek-Inleiding: motivatie en doelgroep/Handelingskader/Inreizen in Nederland/Bijlage: Afbeeldingen van dummies (specimens) van International Press Card (IPC), uitgegeven door
+International Federation of Journalists (IFJ)</t>
   </si>
   <si>
     <t>12e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001L</t>
   </si>
   <si>
     <t>ACC201001M</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001M</t>
   </si>
   <si>
     <t>Beslisnotitie: Beperken (niet-noodzakelijk) grensverkeer. Beslisnotitie ACC 1 oktober 2020- Gevraagd: Instemmen met het bijgaande tabellen met leeswijzer</t>
   </si>
   <si>
     <t>13e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001M</t>
   </si>
   <si>
     <t>ACC201001N</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001N</t>
   </si>
   <si>
     <t>Kamerbrief Betr. Lessons Learned COVID-19 Defensie</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>5.2.1i</t>
   </si>
   <si>
     <t>14e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001N</t>
   </si>
   <si>
     <t>ACC201001O</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001O</t>
   </si>
   <si>
-    <t>Overzicht Covid-19 gerelateerde thema’s ter voorbereiding op risico’s najaar (niet_x000A_medisch) - Niet limitatieve lijst- Versie: 30 september 2020</t>
+    <t>Overzicht Covid-19 gerelateerde thema’s ter voorbereiding op risico’s najaar (niet
+medisch) - Niet limitatieve lijst- Versie: 30 september 2020</t>
   </si>
   <si>
     <t>15e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001O</t>
   </si>
   <si>
     <t>ACC201001P</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201001P</t>
   </si>
   <si>
     <t>Conceptagenda MCC-19 van 6 oktober 2020</t>
   </si>
   <si>
     <t>16e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201001P</t>
   </si>
   <si>
     <t>ACC201001Q</t>
   </si>
@@ -476,51 +482,52 @@
   <si>
     <t>26e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201008E</t>
   </si>
   <si>
     <t>ACC201008F</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201008F</t>
   </si>
   <si>
     <t>27e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201008F</t>
   </si>
   <si>
     <t>ACC201008G</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201008G</t>
   </si>
   <si>
-    <t>Nazending Gereedschapskist (concept)- Inschaling/Maatregelen in_x000A_gereedschapkist/Lockdown/Afstemming met sectoren</t>
+    <t>Nazending Gereedschapskist (concept)- Inschaling/Maatregelen in
+gereedschapkist/Lockdown/Afstemming met sectoren</t>
   </si>
   <si>
     <t>28e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201008G</t>
   </si>
   <si>
     <t>ACC201008H</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201008H</t>
   </si>
   <si>
     <t>Concept &amp; Vertrouwelijk: routekaart bij escalatieladder</t>
   </si>
   <si>
     <t>29e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201008H</t>
   </si>
   <si>
     <t>ACC201008I</t>
   </si>
@@ -818,51 +825,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201020C</t>
   </si>
   <si>
     <t>ACC201020D</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201020D</t>
   </si>
   <si>
     <t>Presentatie: Naleving &amp; Handhaving</t>
   </si>
   <si>
     <t>50e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201020D</t>
   </si>
   <si>
     <t>ACC201020E</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201020E</t>
   </si>
   <si>
-    <t>Presentatie: Cyclus besluitvorming 19 oktober t/m 10 november 2020, "The_x000A_Hammer and the dance"</t>
+    <t>Presentatie: Cyclus besluitvorming 19 oktober t/m 10 november 2020, "The
+Hammer and the dance"</t>
   </si>
   <si>
     <t>51e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201020E</t>
   </si>
   <si>
     <t>ACC201020F</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201020F</t>
   </si>
   <si>
     <t>Beslisnotitie: Beperken (niet-noodzakelijk) grensverkeer. Beslisnotitie ACC 20 oktober 2020</t>
   </si>
   <si>
     <t>52e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201020F</t>
   </si>
   <si>
     <t>ACC201020G</t>
   </si>
@@ -1154,51 +1162,52 @@
   <si>
     <t>72e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029B</t>
   </si>
   <si>
     <t>ACC201029C</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029C</t>
   </si>
   <si>
     <t>73e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029C</t>
   </si>
   <si>
     <t>ACC201029D</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029D</t>
   </si>
   <si>
-    <t>Aanvullende informatie - stand van zaken en proces aanscherping buitenlands_x000A_reisadvies</t>
+    <t>Aanvullende informatie - stand van zaken en proces aanscherping buitenlands
+reisadvies</t>
   </si>
   <si>
     <t>74e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029D</t>
   </si>
   <si>
     <t>ACC201029E</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029E</t>
   </si>
   <si>
     <t>Aanvullende informatie - stand van zaken België en Duitsland (CONCEPT)</t>
   </si>
   <si>
     <t>75e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029E</t>
   </si>
   <si>
     <t>ACC201029F</t>
   </si>
@@ -1214,81 +1223,83 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029F</t>
   </si>
   <si>
     <t>ACC201029G</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029G</t>
   </si>
   <si>
     <t>Presentatie: Publiekscommunicatie COVID-19</t>
   </si>
   <si>
     <t>77e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029G</t>
   </si>
   <si>
     <t>ACC201029J</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029J</t>
   </si>
   <si>
-    <t>Sheet Overkoepelende communicatielijn: Sint Maarten, Intocht Sint en start_x000A_carnaval</t>
+    <t>Sheet Overkoepelende communicatielijn: Sint Maarten, Intocht Sint en start
+carnaval</t>
   </si>
   <si>
     <t>78e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029J</t>
   </si>
   <si>
     <t>ACC201029K</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029K</t>
   </si>
   <si>
     <t>Oplegger tbv ministerraad - Kamerbrief aanvullende maatregelen verkiezingen</t>
   </si>
   <si>
     <t>79e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029K</t>
   </si>
   <si>
     <t>ACC201029L</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029L</t>
   </si>
   <si>
-    <t>Concept Kamerbrief aanvullende maatregelen voor de Tweede Kamerverkiezing in_x000A_verband met COVID-19</t>
+    <t>Concept Kamerbrief aanvullende maatregelen voor de Tweede Kamerverkiezing in
+verband met COVID-19</t>
   </si>
   <si>
     <t>80e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029L</t>
   </si>
   <si>
     <t>ACC201029M</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201029M</t>
   </si>
   <si>
     <t>Conceptagenda MCC-19 van 3 november 2020</t>
   </si>
   <si>
     <t>81e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201029M</t>
   </si>
   <si>
     <t>ACC201029N</t>
   </si>
@@ -2012,51 +2023,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201112L</t>
   </si>
   <si>
     <t>ACC201112M</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201112M</t>
   </si>
   <si>
     <t>Bijlage bij brief Inwerkingtreding Twm CONCEPT</t>
   </si>
   <si>
     <t>131e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201112M</t>
   </si>
   <si>
     <t>ACC201112N</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201112N</t>
   </si>
   <si>
-    <t>Voorstel NL na de crisis 'Samen verder' - herstellen en vernieuwen in en na de_x000A_coronacrisis</t>
+    <t>Voorstel NL na de crisis 'Samen verder' - herstellen en vernieuwen in en na de
+coronacrisis</t>
   </si>
   <si>
     <t>132e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201112N</t>
   </si>
   <si>
     <t>ACC201112O</t>
   </si>
   <si>
     <t>VWS-WC-090-ACC201112O</t>
   </si>
   <si>
     <t>Conceptagenda MCC-19  van 13 november 2020</t>
   </si>
   <si>
     <t>133e deel Besluit Woo verzoek Covid-19 aanpak ACC Q4 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/090/document/VWS-WC-090-ACC201112O</t>
   </si>
   <si>
     <t>ACC201112P</t>
   </si>