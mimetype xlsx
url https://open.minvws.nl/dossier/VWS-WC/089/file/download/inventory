--- v0 (2026-04-04)
+++ v1 (2026-05-14)
@@ -131,51 +131,52 @@
   <si>
     <t>Verslag VB 11 mei 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-23</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-5</t>
   </si>
   <si>
     <t>VWS-WC-089-6</t>
   </si>
   <si>
     <t>Memo Annotatie VB 11 mei 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-24</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-6</t>
   </si>
   <si>
     <t>VWS-WC-089-7</t>
   </si>
   <si>
-    <t>Bijlage bij Annotatie VB 11-5-2020 Ambtelijke mail Tijdelijke wet COVID-_x000A_19</t>
+    <t>Bijlage bij Annotatie VB 11-5-2020 Ambtelijke mail Tijdelijke wet COVID-
+19</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-25</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-7</t>
   </si>
   <si>
     <t>VWS-WC-089-8</t>
   </si>
   <si>
     <t>Presentatie: Tijdelijke wet Maatregelen (TWM) COVID-19 d.d. 17-5-2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-26</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-8</t>
   </si>
   <si>
     <t>VWS-WC-089-9</t>
   </si>
@@ -365,51 +366,52 @@
   <si>
     <t>Mail mbt VB verslag 18 mei 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-42</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-24</t>
   </si>
   <si>
     <t>VWS-WC-089-25</t>
   </si>
   <si>
     <t>Memo Annotatie VB 8 juni 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-43</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-25</t>
   </si>
   <si>
     <t>VWS-WC-089-26</t>
   </si>
   <si>
-    <t>Consultatieversie TWM COVID-19 _wijziging BZK nav consultatie_x000A_(schrijfteam)</t>
+    <t>Consultatieversie TWM COVID-19 _wijziging BZK nav consultatie
+(schrijfteam)</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-44</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-26</t>
   </si>
   <si>
     <t>VWS-WC-089-27</t>
   </si>
   <si>
     <t>Verslag VB 15 juni 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-45</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-27</t>
   </si>
   <si>
     <t>VWS-WC-089-28</t>
   </si>
   <si>
     <t>Agenda VB 22-6-2020</t>
   </si>
@@ -488,162 +490,166 @@
   <si>
     <t>Verslag DOC-19 25 augustus 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-52</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-34</t>
   </si>
   <si>
     <t>VWS-WC-089-35</t>
   </si>
   <si>
     <t>Verslag DOC-19 28 augustus 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-53</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-35</t>
   </si>
   <si>
     <t>VWS-WC-089-36</t>
   </si>
   <si>
-    <t>Notitie t.b.v. DOC-19 28-8-2020: Verantwoordelijkheidsverdeling en_x000A_escalatieladder onder de Twm</t>
+    <t>Notitie t.b.v. DOC-19 28-8-2020: Verantwoordelijkheidsverdeling en
+escalatieladder onder de Twm</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-54</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-36</t>
   </si>
   <si>
     <t>VWS-WC-089-37</t>
   </si>
   <si>
     <t>Verslag VB 31 augustus 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-55</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-37</t>
   </si>
   <si>
     <t>VWS-WC-089-38</t>
   </si>
   <si>
-    <t>Notitie t.b.v. DOC-19 15 09 2020: Verantwoordelijkheidsverdeling en_x000A_escalatieladder onder de Twm</t>
+    <t>Notitie t.b.v. DOC-19 15 09 2020: Verantwoordelijkheidsverdeling en
+escalatieladder onder de Twm</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-56</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-38</t>
   </si>
   <si>
     <t>VWS-WC-089-39</t>
   </si>
   <si>
     <t>Agenda DOC-19 16 september 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-57</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-39</t>
   </si>
   <si>
     <t>VWS-WC-089-40</t>
   </si>
   <si>
     <t>Verslag DOC-19 16 september 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-58</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-40</t>
   </si>
   <si>
     <t>VWS-WC-089-41</t>
   </si>
   <si>
     <t>Agenda ACC-19 17 september 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-59</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-41</t>
   </si>
   <si>
     <t>VWS-WC-089-42</t>
   </si>
   <si>
-    <t>Presentatie: Tijdelijke Wet Maatregelen (TWM) COVID-19 d.d. 18-10-_x000A_2020</t>
+    <t>Presentatie: Tijdelijke Wet Maatregelen (TWM) COVID-19 d.d. 18-10-
+2020</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-60</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-42</t>
   </si>
   <si>
     <t>VWS-WC-089-43</t>
   </si>
   <si>
     <t>Verslag DOC-19 19 oktober 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-61</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-43</t>
   </si>
   <si>
     <t>VWS-WC-089-44</t>
   </si>
   <si>
     <t>Agenda VB 19-10-2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-62</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-44</t>
   </si>
   <si>
     <t>VWS-WC-089-45</t>
   </si>
   <si>
-    <t>VB Oplegnotitie: Betekenis Tijdelijke wet maatregelen COVID-19:_x000A_betekenis voor het VB</t>
+    <t>VB Oplegnotitie: Betekenis Tijdelijke wet maatregelen COVID-19:
+betekenis voor het VB</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-63</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-45</t>
   </si>
   <si>
     <t>VWS-WC-089-46</t>
   </si>
   <si>
     <t>Conceptverslag ACC-19 20 oktober 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-64</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-46</t>
   </si>
   <si>
     <t>VWS-WC-089-47</t>
   </si>
   <si>
     <t>Conceptverslag ACC-19 d.d. 26 oktober 2020</t>
   </si>
@@ -683,63 +689,65 @@
   <si>
     <t>VB Oplegnotitie: Consultatie Tijdelijke regeling maatregelen</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-68</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-50</t>
   </si>
   <si>
     <t>VWS-WC-089-51</t>
   </si>
   <si>
     <t>Verslag VB 2 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-69</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-51</t>
   </si>
   <si>
     <t>VWS-WC-089-52</t>
   </si>
   <si>
-    <t>Conceptbrief t.b.v. DOC-19: Voorbereiding op Inwerkingtreding Twm_x000A_COVID-19</t>
+    <t>Conceptbrief t.b.v. DOC-19: Voorbereiding op Inwerkingtreding Twm
+COVID-19</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-70</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-52</t>
   </si>
   <si>
     <t>VWS-WC-089-53</t>
   </si>
   <si>
-    <t>VNG Bijlage bij brief d.d. 20 november 2020 inzake voorbereiding op_x000A_inwerkingtreding van de Tijdelijke wet maatregelen COVID-19</t>
+    <t>VNG Bijlage bij brief d.d. 20 november 2020 inzake voorbereiding op
+inwerkingtreding van de Tijdelijke wet maatregelen COVID-19</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-71</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-53</t>
   </si>
   <si>
     <t>VWS-WC-089-54</t>
   </si>
   <si>
     <t>Conceptverslag ACC-19 d.d. 5 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-72</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-54</t>
   </si>
   <si>
     <t>VWS-WC-089-55</t>
   </si>
   <si>
     <t>Agenda DOC-19 9 november 2020</t>
   </si>
@@ -779,51 +787,52 @@
   <si>
     <t>Ter beslissing: EZK aanvulling Tijdelijke regeling maatregelen COVID-19</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-76</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-58</t>
   </si>
   <si>
     <t>VWS-WC-089-59</t>
   </si>
   <si>
     <t>Verslag VB 9 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-77</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-59</t>
   </si>
   <si>
     <t>VWS-WC-089-60</t>
   </si>
   <si>
-    <t>Notitie t.b.v. DOC-19 10-11-20 : Implementatie Twm: overzicht van_x000A_activiteiten en aandachtspunten</t>
+    <t>Notitie t.b.v. DOC-19 10-11-20 : Implementatie Twm: overzicht van
+activiteiten en aandachtspunten</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-78</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-60</t>
   </si>
   <si>
     <t>VWS-WC-089-61</t>
   </si>
   <si>
     <t>Agenda DOC-19 10 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-79</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-61</t>
   </si>
   <si>
     <t>VWS-WC-089-62</t>
   </si>
   <si>
     <t>Conceptverslag DOC-19 10 november 2020</t>
   </si>
@@ -851,51 +860,52 @@
   <si>
     <t>Conceptverslag ACC-19 d.d. 12 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-82</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-64</t>
   </si>
   <si>
     <t>VWS-WC-089-65</t>
   </si>
   <si>
     <t>Conceptverslag DOC-19 12 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-83</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-65</t>
   </si>
   <si>
     <t>VWS-WC-089-66</t>
   </si>
   <si>
-    <t>Presentatie: TWM COVID-19 Nieuw kader voor maatregelen ter_x000A_bestrijding van de epidemie</t>
+    <t>Presentatie: TWM COVID-19 Nieuw kader voor maatregelen ter
+bestrijding van de epidemie</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-84</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-66</t>
   </si>
   <si>
     <t>VWS-WC-089-67</t>
   </si>
   <si>
     <t>Agenda Veiligheidsberaad 16 november 2020</t>
   </si>
   <si>
     <t>Besluit Wob ontwikkeling en invoering Tijdelijke wet maatregelen (TWM) Covid-85</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/089/document/VWS-WC-089-67</t>
   </si>
   <si>
     <t>VWS-WC-089-68</t>
   </si>
   <si>
     <t>VB Oplegnotitie Beleidskader TWM COVID-19 vz's veiligheidsregio</t>
   </si>