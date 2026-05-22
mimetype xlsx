--- v0 (2026-03-04)
+++ v1 (2026-05-22)
@@ -293,51 +293,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/088/document/VWS-WC-088-22</t>
   </si>
   <si>
     <t>VWS-WC-088-23</t>
   </si>
   <si>
     <t>Advies n.a.v. 91e OMT d.d.14 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/088/document/VWS-WC-088-23</t>
   </si>
   <si>
     <t>VWS-WC-088-24</t>
   </si>
   <si>
     <t>Conceptverslag ACC-19 14 december 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/088/document/VWS-WC-088-24</t>
   </si>
   <si>
     <t>VWS-WC-088-25</t>
   </si>
   <si>
-    <t>MAIL Brief aan leden VB nav vragen uitzonderingen_x000A_levensmiddelenbranche</t>
+    <t>MAIL Brief aan leden VB nav vragen uitzonderingen
+levensmiddelenbranche</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/088/document/VWS-WC-088-25</t>
   </si>
   <si>
     <t>VWS-WC-088-26</t>
   </si>
   <si>
     <t>Bijlage" Brief aan het Veiligheidsberaad over vragen uitzonderingen voor winkels in levensmiddelenbranche "bij  Tweedekamer stuk "Antwoord op vragen van het lid Verhoeven over het nieuwsbericht 'Open of dicht? Hoe het misging met signalen van Economische Zaken aan winkels'</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/088/document/VWS-WC-088-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>