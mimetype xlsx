--- v0 (2026-02-21)
+++ v1 (2026-05-19)
@@ -170,135 +170,139 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-10</t>
   </si>
   <si>
     <t>VWS-WC-085-11</t>
   </si>
   <si>
     <t>Conceptbrief aanwijzing voorzitters veiligheidsregio's</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-11</t>
   </si>
   <si>
     <t>VWS-WC-085-12</t>
   </si>
   <si>
     <t>Email Conceptbrief aanwijzing voorzitters veiligheidsregio's-ondertekende</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-12</t>
   </si>
   <si>
     <t>VWS-WC-085-13</t>
   </si>
   <si>
-    <t>Whatsappberichten tussen de minister van JenV en de Voorzitter van het_x000A_Veiligheidsberaad</t>
+    <t>Whatsappberichten tussen de minister van JenV en de Voorzitter van het
+Veiligheidsberaad</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-13</t>
   </si>
   <si>
     <t>VWS-WC-085-14</t>
   </si>
   <si>
     <t>Q&amp;A's afwegingskader plenair debat 12 maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-14</t>
   </si>
   <si>
     <t>VWS-WC-085-15</t>
   </si>
   <si>
-    <t>Email Veiligheidsregio's noodverordening afgelasten bijeenkomsten 100 of_x000A_meer personen</t>
+    <t>Email Veiligheidsregio's noodverordening afgelasten bijeenkomsten 100 of
+meer personen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-15</t>
   </si>
   <si>
     <t>VWS-WC-085-16</t>
   </si>
   <si>
     <t>Brief d.d. 12-3-2020 Aanwijzing evenementen afgelasten</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-16</t>
   </si>
   <si>
     <t>VWS-WC-085-17</t>
   </si>
   <si>
-    <t>Noodverordening VR Zeeland op grond van Wet Veiligheidsregio juncto de_x000A_Gemeentewet</t>
+    <t>Noodverordening VR Zeeland op grond van Wet Veiligheidsregio juncto de
+Gemeentewet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-17</t>
   </si>
   <si>
     <t>VWS-WC-085-18</t>
   </si>
   <si>
     <t>Email Noodverordening drie Brabanste regio's</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-18</t>
   </si>
   <si>
     <t>VWS-WC-085-19</t>
   </si>
   <si>
     <t>Noodverorderning Veiligheidsregio Midden- en West Brabant op grond van Wet Veiligheidsregio juncto de Gemeentewet</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-19</t>
   </si>
   <si>
     <t>VWS-WC-085-20</t>
   </si>
   <si>
     <t>Email Veiligheidsberaad</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-20</t>
   </si>
   <si>
     <t>VWS-WC-085-21</t>
   </si>
   <si>
     <t>Email aanwezigheid BZK bij bijeenkomst noodverordeningen?</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-21</t>
   </si>
   <si>
     <t>VWS-WC-085-22</t>
   </si>
   <si>
-    <t>Email Juridisch advies aan VR Amsterdam-Amstelland handelingskader_x000A_evenementen</t>
+    <t>Email Juridisch advies aan VR Amsterdam-Amstelland handelingskader
+evenementen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-22</t>
   </si>
   <si>
     <t>VWS-WC-085-23</t>
   </si>
   <si>
     <t>Advies handelingsperspectief Adam-Amstelland</t>
   </si>
   <si>
     <t>10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-23</t>
   </si>
   <si>
     <t>VWS-WC-085-24</t>
   </si>
   <si>
     <t>Concept model noodverordening COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-24</t>
   </si>
@@ -551,51 +555,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-52</t>
   </si>
   <si>
     <t>VWS-WC-085-53</t>
   </si>
   <si>
     <t>Verslag IAO 25 maart 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-53</t>
   </si>
   <si>
     <t>VWS-WC-085-54</t>
   </si>
   <si>
     <t>Verslag ICCb 25 maart 2020 + presentatie NKC</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-54</t>
   </si>
   <si>
     <t>VWS-WC-085-55</t>
   </si>
   <si>
-    <t>Concept Beantwoording Kamervragen over de lokale noordverordeningnen in_x000A_verband met de bestrijding van het coronavirus</t>
+    <t>Concept Beantwoording Kamervragen over de lokale noordverordeningnen in
+verband met de bestrijding van het coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-55</t>
   </si>
   <si>
     <t>VWS-WC-085-56</t>
   </si>
   <si>
     <t>Concept Beantwoording Kamervragen over de lokale noordverordeningnen in verband met de bestrijding van het coronavirus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-56</t>
   </si>
   <si>
     <t>VWS-WC-085-57</t>
   </si>
   <si>
     <t>Email Definitieve model en noodverordeningen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/085/document/VWS-WC-085-57</t>
   </si>
   <si>
     <t>VWS-WC-085-58</t>
   </si>