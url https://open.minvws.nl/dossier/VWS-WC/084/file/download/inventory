--- v0 (2025-12-15)
+++ v1 (2026-05-24)
@@ -89,69 +89,71 @@
   <si>
     <t>Besluit Wob Mondkapjes COVID-19</t>
   </si>
   <si>
     <t>VWS-WC-084-2</t>
   </si>
   <si>
     <t>Vergaderverslag van 6 augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-2</t>
   </si>
   <si>
     <t>VWS-WC-084-3</t>
   </si>
   <si>
     <t>Vergaderverslag van 17 augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-3</t>
   </si>
   <si>
     <t>VWS-WC-084-4</t>
   </si>
   <si>
-    <t>Vergaderverslag van de extra ACC-vergadering van 15_x000A_september 2020</t>
+    <t>Vergaderverslag van de extra ACC-vergadering van 15
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-4</t>
   </si>
   <si>
     <t>VWS-WC-084-5</t>
   </si>
   <si>
     <t>Agenda van de vergadering van 24 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-5</t>
   </si>
   <si>
     <t>VWS-WC-084-6</t>
   </si>
   <si>
-    <t>Geannoteerde agenda van de vergadering van 24_x000A_september 2020</t>
+    <t>Geannoteerde agenda van de vergadering van 24
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-6</t>
   </si>
   <si>
     <t>VWS-WC-084-7</t>
   </si>
   <si>
     <t>Vergaderverslag van 24 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-7</t>
   </si>
   <si>
     <t>VWS-WC-084-8</t>
   </si>
   <si>
     <t>Vergaderverslag van 28 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-8</t>
   </si>
   <si>
     <t>VWS-WC-084-9</t>
   </si>
@@ -170,60 +172,62 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-10</t>
   </si>
   <si>
     <t>VWS-WC-084-11</t>
   </si>
   <si>
     <t>Vergaderverslag van 8 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-11</t>
   </si>
   <si>
     <t>VWS-WC-084-12</t>
   </si>
   <si>
     <t>Vergaderverslag van 13 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-12</t>
   </si>
   <si>
     <t>VWS-WC-084-13</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘beeld en maatregelen_x000A_veiligheidsregio’s ten behoeve van ACC’ van 10 september 2020</t>
+    <t>PowerPointpresentatie ‘beeld en maatregelen
+veiligheidsregio’s ten behoeve van ACC’ van 10 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-13</t>
   </si>
   <si>
     <t>VWS-WC-084-14</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘maatregelen versie ACC’ van 7_x000A_oktober 2020</t>
+    <t>PowerPointpresentatie ‘maatregelen versie ACC’ van 7
+oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-14</t>
   </si>
   <si>
     <t>VWS-WC-084-15</t>
   </si>
   <si>
     <t>Agenda van de vergadering van 29 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-15</t>
   </si>
   <si>
     <t>VWS-WC-084-16</t>
   </si>
   <si>
     <t>Vergaderverslag van 29 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-16</t>
   </si>
   <si>
     <t>VWS-WC-084-17</t>
   </si>
@@ -308,420 +312,445 @@
   <si>
     <t>Vergaderverslag van 29 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-26</t>
   </si>
   <si>
     <t>VWS-WC-084-27</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-27</t>
   </si>
   <si>
     <t>VWS-WC-084-28</t>
   </si>
   <si>
     <t>Vergaderverslag van 12 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-28</t>
   </si>
   <si>
     <t>VWS-WC-084-29</t>
   </si>
   <si>
-    <t>Geannoteerde agenda van de vergadering van 1 september_x000A_2020</t>
+    <t>Geannoteerde agenda van de vergadering van 1 september
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-29</t>
   </si>
   <si>
     <t>VWS-WC-084-30</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-30</t>
   </si>
   <si>
     <t>VWS-WC-084-31</t>
   </si>
   <si>
-    <t>Geannoteerde agenda van de vergadering van 29_x000A_september 2020</t>
+    <t>Geannoteerde agenda van de vergadering van 29
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-31</t>
   </si>
   <si>
     <t>VWS-WC-084-32</t>
   </si>
   <si>
     <t>Agenda van de vergadering van 29 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-32</t>
   </si>
   <si>
     <t>VWS-WC-084-33</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Maatregelenpakket Aug mcc 250820_x000A_def’ van 25 augustus 2020</t>
+    <t>PowerPointpresentatie ‘Maatregelenpakket Aug mcc 250820
+def’ van 25 augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-33</t>
   </si>
   <si>
     <t>VWS-WC-084-34</t>
   </si>
   <si>
     <t>PowerPointpresentatie ‘Maatregelenpakket Augustus v4’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-34</t>
   </si>
   <si>
     <t>VWS-WC-084-35</t>
   </si>
   <si>
     <t>PowerPointpresentatie ‘20201008 Sheets maatregelen voor MCC versie2019’ van 8 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-35</t>
   </si>
   <si>
     <t>VWS-WC-084-36</t>
   </si>
   <si>
     <t>E-mails van ambtenaren aan de minister van Justitie en Veiligheid (hierna: de minister) van 6 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-36</t>
   </si>
   <si>
     <t>VWS-WC-084-37</t>
   </si>
   <si>
-    <t>PowerPointpresentatie Strategie en escalatieladder +_x000A_bijlagen</t>
+    <t>PowerPointpresentatie Strategie en escalatieladder +
+bijlagen</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-37</t>
   </si>
   <si>
     <t>VWS-WC-084-38</t>
   </si>
   <si>
     <t>Nota ter voorbereiding gesprek minister met MKB-Nederland (de evenementen- en bioscoopbrances) van 17 juni 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-38</t>
   </si>
   <si>
     <t>VWS-WC-084-39</t>
   </si>
   <si>
-    <t>Document ‘Spreeklijnen tbv call MP, MJenV en MvMZ’ van_x000A_21 juli 2020</t>
+    <t>Document ‘Spreeklijnen tbv call MP, MJenV en MvMZ’ van
+21 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-39</t>
   </si>
   <si>
     <t>VWS-WC-084-40</t>
   </si>
   <si>
-    <t>Annotatie voor de minister ten behoeve van het_x000A_Veiligheidsberaad van 24 juli 2020 (van 6 juli 2020)</t>
+    <t>Annotatie voor de minister ten behoeve van het
+Veiligheidsberaad van 24 juli 2020 (van 6 juli 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-40</t>
   </si>
   <si>
     <t>VWS-WC-084-41</t>
   </si>
   <si>
-    <t>Document ‘Aanvullende maatregelen (2)’ van 4 augustus_x000A_2020</t>
+    <t>Document ‘Aanvullende maatregelen (2)’ van 4 augustus
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-41</t>
   </si>
   <si>
     <t>VWS-WC-084-42</t>
   </si>
   <si>
-    <t>Concept-vragen OMT advies ten behoeve van DOC van 18_x000A_augustus 2020</t>
+    <t>Concept-vragen OMT advies ten behoeve van DOC van 18
+augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-42</t>
   </si>
   <si>
     <t>VWS-WC-084-43</t>
   </si>
   <si>
-    <t>Nota ‘Nota aan MJenV Verslag TK en evt nvm twm covid-19_x000A_(002)’ van 21 augustus 2020</t>
+    <t>Nota ‘Nota aan MJenV Verslag TK en evt nvm twm covid-19
+(002)’ van 21 augustus 2020</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-43</t>
   </si>
   <si>
     <t>VWS-WC-084-44</t>
   </si>
   <si>
-    <t>Document ‘bijlage annotatie VB – versie voor [naam_x000A_ambtenaar]’ van 2 oktober 2020</t>
+    <t>Document ‘bijlage annotatie VB – versie voor [naam
+ambtenaar]’ van 2 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-44</t>
   </si>
   <si>
     <t>VWS-WC-084-45</t>
   </si>
   <si>
     <t>Advies mondkapjes (afgestemde versie)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-45</t>
   </si>
   <si>
     <t>VWS-WC-084-46</t>
   </si>
   <si>
     <t>Document ‘Concept opschaling in de zomer’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-46</t>
   </si>
   <si>
     <t>VWS-WC-084-47</t>
   </si>
   <si>
     <t>Document ‘notitie ten behoeve van BO’s’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-47</t>
   </si>
   <si>
     <t>VWS-WC-084-48</t>
   </si>
   <si>
     <t>Reacties kamerbrief gereedschapskist op een rij</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-48</t>
   </si>
   <si>
     <t>VWS-WC-084-49</t>
   </si>
   <si>
-    <t>Document ‘Voorbespreking VB met Buma – versie voor_x000A_[naam ambtenaar]’</t>
+    <t>Document ‘Voorbespreking VB met Buma – versie voor
+[naam ambtenaar]’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-49</t>
   </si>
   <si>
     <t>VWS-WC-084-50</t>
   </si>
   <si>
     <t>Overzicht actuele thema’s ter voorbereiding op risico’s najaar plus voorstel planning van 9 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-50</t>
   </si>
   <si>
     <t>VWS-WC-084-51</t>
   </si>
   <si>
-    <t>Overzicht actuele thema’s ter voorbereiding op risico’s_x000A_najaar versie 11 september 2020</t>
+    <t>Overzicht actuele thema’s ter voorbereiding op risico’s
+najaar versie 11 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-51</t>
   </si>
   <si>
     <t>VWS-WC-084-52</t>
   </si>
   <si>
-    <t>Document ‘Voorbereiding persconferentie 22 juli versie 2’_x000A_van 22 juli 2021</t>
+    <t>Document ‘Voorbereiding persconferentie 22 juli versie 2’
+van 22 juli 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-52</t>
   </si>
   <si>
     <t>VWS-WC-084-53</t>
   </si>
   <si>
     <t>Document ‘TOOLKIT’ van 1 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-53</t>
   </si>
   <si>
     <t>VWS-WC-084-54</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen de minister en ambtenaren van 12_x000A_t/m 14 oktober 2020</t>
+    <t>E-mailwisseling tussen de minister en ambtenaren van 12
+t/m 14 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-54</t>
   </si>
   <si>
     <t>VWS-WC-084-55</t>
   </si>
   <si>
-    <t>Whatsappberichten van de minister en de voorzitter van het_x000A_Veiligheidsberaad van 23 en 28 juli 2020</t>
+    <t>Whatsappberichten van de minister en de voorzitter van het
+Veiligheidsberaad van 23 en 28 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-55</t>
   </si>
   <si>
     <t>VWS-WC-084-56</t>
   </si>
   <si>
-    <t>E-mailbericht van ambtenaar aan de minister van 23 juli_x000A_2020</t>
+    <t>E-mailbericht van ambtenaar aan de minister van 23 juli
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-56</t>
   </si>
   <si>
     <t>VWS-WC-084-57</t>
   </si>
   <si>
-    <t>E-mailberichten van ambtenaar aan minister en van_x000A_ambtenaren onderling van 13 augustus 2020</t>
+    <t>E-mailberichten van ambtenaar aan minister en van
+ambtenaren onderling van 13 augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-57</t>
   </si>
   <si>
     <t>VWS-WC-084-58</t>
   </si>
   <si>
-    <t>E-mailbericht van ambtenaar aan minister van 15 augustus_x000A_2020</t>
+    <t>E-mailbericht van ambtenaar aan minister van 15 augustus
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-58</t>
   </si>
   <si>
     <t>59a</t>
   </si>
   <si>
     <t>VWS-WC-084-59a</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen ambtenaren onderling van 17_x000A_september 2020</t>
+    <t>E-mailwisseling tussen ambtenaren onderling van 17
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-59a</t>
   </si>
   <si>
     <t>59b</t>
   </si>
   <si>
     <t>VWS-WC-084-59b</t>
   </si>
   <si>
-    <t>Document ‘Aanbiedingsbrief min VWS en JV inzake_x000A_onderzoek pilot mondkapjes’ (bijlage bij e-mailbericht document 59a )</t>
+    <t>Document ‘Aanbiedingsbrief min VWS en JV inzake
+onderzoek pilot mondkapjes’ (bijlage bij e-mailbericht document 59a )</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-59b</t>
   </si>
   <si>
     <t>59c</t>
   </si>
   <si>
     <t>VWS-WC-084-59c</t>
   </si>
   <si>
     <t>Document NSCR Mondkapjesonderzoek van 11 september 2020 (bijlage bij e-mailbericht document 59a )</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-59c</t>
   </si>
   <si>
     <t>VWS-WC-084-60</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen ambtenaren onderling van 25 en 26_x000A_september 2020</t>
+    <t>E-mailwisseling tussen ambtenaren onderling van 25 en 26
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-60</t>
   </si>
   <si>
     <t>VWS-WC-084-61</t>
   </si>
   <si>
     <t>E-mailberichten van ambtenaar aan minister en minister aan ambtenaar van woensdag 30 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-61</t>
   </si>
   <si>
     <t>VWS-WC-084-62</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen ambtenaren en minister van 10 en_x000A_11 oktober 2020</t>
+    <t>E-mailwisseling tussen ambtenaren en minister van 10 en
+11 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-62</t>
   </si>
   <si>
     <t>63a</t>
   </si>
   <si>
     <t>VWS-WC-084-63a</t>
   </si>
   <si>
     <t>E-mails van ambtenaren aan minister en e-mail tussen ambtenaren onderling van 28 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-63a</t>
   </si>
   <si>
     <t>63b</t>
   </si>
   <si>
     <t>VWS-WC-084-63b</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Sheets maatregelen voor VB’_x000A_(bijlage bij e-mailbericht document 63a)</t>
+    <t>PowerPointpresentatie ‘Sheets maatregelen voor VB’
+(bijlage bij e-mailbericht document 63a)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-63b</t>
   </si>
   <si>
     <t>VWS-WC-084-64</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Maatregelenpakket t.b.v._x000A_Veiligheidsberaad’ van 12 oktober 2020</t>
+    <t>PowerPointpresentatie ‘Maatregelenpakket t.b.v.
+Veiligheidsberaad’ van 12 oktober 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-64</t>
   </si>
   <si>
     <t>VWS-WC-084-65</t>
   </si>
   <si>
-    <t>E-mailberichten van ambtenaren onderling met kennisgeving_x000A_aan minister van 27 juli 2020</t>
+    <t>E-mailberichten van ambtenaren onderling met kennisgeving
+aan minister van 27 juli 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-65</t>
   </si>
   <si>
     <t>VWS-WC-084-66</t>
   </si>
   <si>
     <t>Verslag Veiligheidsberaad in klein comité van 24 juni 2020</t>
   </si>
   <si>
     <t>10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-66</t>
   </si>
   <si>
     <t>VWS-WC-084-67</t>
   </si>
   <si>
     <t>Verslag van het Veiligheidsberaad van 29 juli</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-67</t>
   </si>
@@ -734,156 +763,164 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-68</t>
   </si>
   <si>
     <t>VWS-WC-084-69</t>
   </si>
   <si>
     <t>Verslag van het Veiligheidsberaad van 31 augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-69</t>
   </si>
   <si>
     <t>VWS-WC-084-70</t>
   </si>
   <si>
     <t>Mondkapjesadvies</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-70</t>
   </si>
   <si>
     <t>VWS-WC-084-71</t>
   </si>
   <si>
-    <t>E-mailbericht van de minister aan ambtenaren van 30 juli_x000A_2020</t>
+    <t>E-mailbericht van de minister aan ambtenaren van 30 juli
+2020</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-71</t>
   </si>
   <si>
     <t>VWS-WC-084-72</t>
   </si>
   <si>
-    <t>E-mailbericht van ambtenaar aan de minister van 6_x000A_augustus 2020</t>
+    <t>E-mailbericht van ambtenaar aan de minister van 6
+augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-72</t>
   </si>
   <si>
     <t>73a</t>
   </si>
   <si>
     <t>VWS-WC-084-73a</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen ambtenaar en minister van 11_x000A_augustus 2020</t>
+    <t>E-mailwisseling tussen ambtenaar en minister van 11
+augustus 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-73a</t>
   </si>
   <si>
     <t>73b</t>
   </si>
   <si>
     <t>VWS-WC-084-73b</t>
   </si>
   <si>
     <t>Document ‘Nota Medeparaaf antwoorden Kamervragen Groothuizen D66 over mondkapjes’ van 10 augustus 2020 (bijlage email uit document 73a)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-73b</t>
   </si>
   <si>
     <t>74a</t>
   </si>
   <si>
     <t>VWS-WC-084-74a</t>
   </si>
   <si>
-    <t>E-mailbericht van ambtenaren onderling en van een_x000A_ambtenaar aan de minister van 10 september 2020</t>
+    <t>E-mailbericht van ambtenaren onderling en van een
+ambtenaar aan de minister van 10 september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-74a</t>
   </si>
   <si>
     <t>74b</t>
   </si>
   <si>
     <t>VWS-WC-084-74b</t>
   </si>
   <si>
     <t>Document ‘PB mondkapjes 1009_NSCR’ van 10 september 2020 (bijlage bij e-mailbericht uit document 74a)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-74b</t>
   </si>
   <si>
     <t>VWS-WC-084-75</t>
   </si>
   <si>
-    <t>E-mailwisseling tussen ambtenaren en minister van 23_x000A_september 2020</t>
+    <t>E-mailwisseling tussen ambtenaren en minister van 23
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-75</t>
   </si>
   <si>
     <t>VWS-WC-084-76</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Scenarios voor 21-7’ van 20 juli_x000A_2020</t>
+    <t>PowerPointpresentatie ‘Scenarios voor 21-7’ van 20 juli
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-76</t>
   </si>
   <si>
     <t>VWS-WC-084-77</t>
   </si>
   <si>
     <t>PowerPointpresentatie ‘Sheets tbv 8 sept 2020’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-77</t>
   </si>
   <si>
     <t>VWS-WC-084-78</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Maatregelen regios’ van 15_x000A_september 2020</t>
+    <t>PowerPointpresentatie ‘Maatregelen regios’ van 15
+september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-78</t>
   </si>
   <si>
     <t>VWS-WC-084-79</t>
   </si>
   <si>
-    <t>PowerPointpresentatie ‘Alternatief pakket’ van 28 september_x000A_2020</t>
+    <t>PowerPointpresentatie ‘Alternatief pakket’ van 28 september
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-79</t>
   </si>
   <si>
     <t>VWS-WC-084-80</t>
   </si>
   <si>
     <t>PowerPointpresentatie ‘Opzet sheets maatregelen’</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/084/document/VWS-WC-084-80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>