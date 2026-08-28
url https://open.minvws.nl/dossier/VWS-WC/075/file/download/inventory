--- v0 (2026-04-07)
+++ v1 (2026-08-28)
@@ -53,162 +53,173 @@
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-075-1</t>
   </si>
   <si>
-    <t>Oplegnotitie IAO 7 april scenario totale lockdown (6_x000A_april 2020)</t>
+    <t>Oplegnotitie IAO 7 april scenario totale lockdown (6
+april 2020)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>Wob-besluit met betrekking tot de juridische grondslag van het instellen van de avondklok in verband met Covid-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-1</t>
   </si>
   <si>
     <t>VWS-WC-075-2</t>
   </si>
   <si>
-    <t>Sheets IAO scenario totale lockdown (6_x000A_april 2020)</t>
+    <t>Sheets IAO scenario totale lockdown (6
+april 2020)</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-2</t>
   </si>
   <si>
     <t>VWS-WC-075-3</t>
   </si>
   <si>
     <t>Verslag ICCb 7 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-3</t>
   </si>
   <si>
     <t>VWS-WC-075-4</t>
   </si>
   <si>
-    <t>Concept- notitie scenario totale lockdown – juridische grondslagen van 23 april_x000A_2020</t>
+    <t>Concept- notitie scenario totale lockdown – juridische grondslagen van 23 april
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-4</t>
   </si>
   <si>
     <t>VWS-WC-075-5</t>
   </si>
   <si>
-    <t>Conceptnotitie landsadvocaat van 17_x000A_januari 2021</t>
+    <t>Conceptnotitie landsadvocaat van 17
+januari 2021</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-5</t>
   </si>
   <si>
     <t>VWS-WC-075-6</t>
   </si>
   <si>
-    <t>Nota MJenV Tijdelijke regeling landelijke avondklok van 19_x000A_januari 2021</t>
+    <t>Nota MJenV Tijdelijke regeling landelijke avondklok van 19
+januari 2021</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-6</t>
   </si>
   <si>
     <t>VWS-WC-075-7</t>
   </si>
   <si>
-    <t>Notitie avondklok van 19_x000A_januari 2021</t>
+    <t>Notitie avondklok van 19
+januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-7</t>
   </si>
   <si>
     <t>VWS-WC-075-8</t>
   </si>
   <si>
-    <t>Verslag ACC- 19 van 20_x000A_januari 2021</t>
+    <t>Verslag ACC- 19 van 20
+januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-8</t>
   </si>
   <si>
     <t>VWS-WC-075-9</t>
   </si>
   <si>
-    <t>Q&amp;A ter voorbereiding op het debat over de avondklok van 21_x000A_januari 2021</t>
+    <t>Q&amp;A ter voorbereiding op het debat over de avondklok van 21
+januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-9</t>
   </si>
   <si>
     <t>VWS-WC-075-10</t>
   </si>
   <si>
-    <t>E-mails over juridische kant avondklok van 21_x000A_januari 2021</t>
+    <t>E-mails over juridische kant avondklok van 21
+januari 2021</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-10</t>
   </si>
   <si>
     <t>VWS-WC-075-11</t>
   </si>
   <si>
-    <t>Whatsapp- bericht n.a.v. e-mail 21_x000A_januari 2021_x000A_20:06 uur</t>
+    <t>Whatsapp- bericht n.a.v. e-mail 21
+januari 2021
+20:06 uur</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/075/document/VWS-WC-075-11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>