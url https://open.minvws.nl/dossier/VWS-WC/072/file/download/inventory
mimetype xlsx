--- v0 (2026-04-11)
+++ v1 (2026-06-09)
@@ -71,63 +71,65 @@
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-72.00-1</t>
   </si>
   <si>
     <t>3 e-mailberichten “QA tbv covid‐19 debat 18/3” (17 maart 2020)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>10.2e;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-1</t>
   </si>
   <si>
     <t>Besluit op bezwaar Wob-verzoek aantal aanwezigen in kerken 1 januari - 14 april 2020</t>
   </si>
   <si>
     <t>VWS-WC-72.00-2</t>
   </si>
   <si>
-    <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de_x000A_kerkgenootschappen” (17 maart 2020)</t>
+    <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de
+kerkgenootschappen” (17 maart 2020)</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-2</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3</t>
   </si>
   <si>
-    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling conference call Raad van Kerken” (17 maart_x000A_– 23 maart 2020)</t>
+    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling conference call Raad van Kerken” (17 maart
+– 23 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3</t>
   </si>
   <si>
     <t>3A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3A.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 18 maart 2020 (17 maart 2020)</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3A.</t>
   </si>
   <si>
     <t>3B.</t>
   </si>
@@ -137,72 +139,74 @@
   <si>
     <t>Verslag conference call Raad van Kerken (18 maart 2020)</t>
   </si>
   <si>
     <t>10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3B.</t>
   </si>
   <si>
     <t>3C.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3C.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 25 maart 2020 (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3C.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-4</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Corona en religie” (19_x000A_maart 2020)</t>
+    <t>3 e-mailberichten “Corona en religie” (19
+maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-4</t>
   </si>
   <si>
     <t>4A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-4A.</t>
   </si>
   <si>
     <t>Verslag conference call Raad van Kerken</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-4A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-5</t>
   </si>
   <si>
-    <t>5 –emailberichten “Corona en religie” (19_x000A_maart 2020).</t>
+    <t>5 –emailberichten “Corona en religie” (19
+maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-5</t>
   </si>
   <si>
     <t>VWS-WC-72.00-6</t>
   </si>
   <si>
     <t>1 e-mailbericht “Erediensten en de Grondwet” (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-6</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7</t>
   </si>
   <si>
     <t>17 emailberichten “Factsheet Erediensten” en “Erediensten in de pratkijk”, (23 maart – 25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7</t>
   </si>
   <si>
     <t>7A.</t>
   </si>
@@ -251,258 +255,272 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7D.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-8</t>
   </si>
   <si>
     <t>2 e-mailberichten “Factsheet Erediensten” (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-8</t>
   </si>
   <si>
     <t>8A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-8A.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-8A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9</t>
   </si>
   <si>
-    <t>8 e-mailberichten over “Factsheet_x000A_Erediensten” (24 maart – 25 maart 2020).</t>
+    <t>8 e-mailberichten over “Factsheet
+Erediensten” (24 maart – 25 maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9</t>
   </si>
   <si>
     <t>9A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9A.</t>
   </si>
   <si>
     <t>Factsheet Erediensten in de praktijk (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9A.</t>
   </si>
   <si>
     <t>9B.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9B.</t>
   </si>
   <si>
     <t>Concept factsheet Erediensten met commentaar DWJZ/BZK (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9B.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-10</t>
   </si>
   <si>
     <t>3 e-mailberichten “Publicatie Q&amp;A’s erediensten” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-10</t>
   </si>
   <si>
     <t>VWS-WC-72.00-11</t>
   </si>
   <si>
-    <t>9 e-mailberichten “Erediensten in de praktijk_x000A_‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
+    <t>9 e-mailberichten “Erediensten in de praktijk
+‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-11</t>
   </si>
   <si>
     <t>VWS-WC-72.00-12</t>
   </si>
   <si>
-    <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke_x000A_aard” (25 maart 2020)</t>
+    <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke
+aard” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-12</t>
   </si>
   <si>
     <t>VWS-WC-72.00-13</t>
   </si>
   <si>
     <t>5 e-mailberichten “Conceptversie VWS brief” (25 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-13</t>
   </si>
   <si>
     <t>VWS-WC-72.00-14</t>
   </si>
   <si>
     <t>8 e-mailberichten “Persbericht / communicatie communiqué kerken en minister” (25 – 26 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-14</t>
   </si>
   <si>
     <t>VWS-WC-72.00-15</t>
   </si>
   <si>
-    <t>1 e-mailbericht “Het Communiqué” (26_x000A_maart 2020)</t>
+    <t>1 e-mailbericht “Het Communiqué” (26
+maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-15</t>
   </si>
   <si>
     <t>VWS-WC-72.00-16</t>
   </si>
   <si>
     <t>7 e-mailberichten “Constitutionele aandachtspunten maatregelen COVID-19” (30 maart - 2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-16</t>
   </si>
   <si>
     <t>VWS-WC-72.00-17</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Grondwet - religieuze_x000A_bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
+    <t>3 e-mailberichten “Grondwet - religieuze
+bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-17</t>
   </si>
   <si>
     <t>VWS-WC-72.00-18</t>
   </si>
   <si>
     <t>2 e-mailberichten “Grondwet - religieuze bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-18</t>
   </si>
   <si>
     <t>VWS-WC-72.00-19</t>
   </si>
   <si>
-    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer_x000A_personen” (3 april 2020)</t>
+    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer
+personen” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-19</t>
   </si>
   <si>
     <t>VWS-WC-72.00-20</t>
   </si>
   <si>
     <t>3 e-mailbericht “Voorbereidend stuk voor Call met de Raad der Kerken 3/4" (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-20</t>
   </si>
   <si>
     <t>VWS-WC-72.00-21</t>
   </si>
   <si>
     <t>E-mailbericht “Terugkoppeling cc MinJenV- Kerkelijke vertegenwoordigers” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-21</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22</t>
   </si>
   <si>
-    <t>E-mailberichten over “Uitvraag eerste JenV‐_x000A_brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
+    <t>E-mailberichten over “Uitvraag eerste JenV‐
+brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22</t>
   </si>
   <si>
     <t>VWS-WC-72.00-23</t>
   </si>
   <si>
     <t>3 e-mailberichten “RE: Factsheet erediensten (praktisch) 2 april 2020” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-23</t>
   </si>
   <si>
     <t>VWS-WC-72.00-24</t>
   </si>
   <si>
-    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april_x000A_2020)</t>
+    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-24</t>
   </si>
   <si>
     <t>VWS-WC-72.00-25</t>
   </si>
   <si>
-    <t>4- e-mailberichten “Nota gesprek Min JenV ‐_x000A_Contactorgaan Moslims en Overheid, woensdag 8 april” (6 april 2020)</t>
+    <t>4- e-mailberichten “Nota gesprek Min JenV ‐
+Contactorgaan Moslims en Overheid, woensdag 8 april” (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25</t>
   </si>
   <si>
     <t>VWS-WC-72.00-26</t>
   </si>
   <si>
-    <t>4 e-mailberichten “JenV-brief corona 9/4” (7_x000A_tm 8 april 2020)</t>
+    <t>4 e-mailberichten “JenV-brief corona 9/4” (7
+tm 8 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-26</t>
   </si>
   <si>
     <t>VWS-WC-72.00-27</t>
   </si>
   <si>
-    <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8_x000A_april 2020)</t>
+    <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8
+april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-27</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28</t>
   </si>
   <si>
-    <t>Eerste reeks 5 “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
+    <t>Eerste reeks 5 “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28</t>
   </si>
   <si>
     <t>VWS-WC-72.00-29</t>
   </si>
   <si>
-    <t>Tweede reeks e-mailberichten over_x000A_Kamervraag GL “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
+    <t>Tweede reeks e-mailberichten over
+Kamervraag GL “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29</t>
   </si>
   <si>
     <t>VWS-WC-72.00-30</t>
   </si>
   <si>
     <t>WhatsApp gesprek Nederlands Dagblad (12 maart 2020 t/m 24 maart 2020)</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-30</t>
   </si>
   <si>
     <t>VWS-WC-72.00-31</t>
   </si>
   <si>
     <t>WhatsApp gesprek Peter Schalk (16 maart 2020 t/m 2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-31</t>
   </si>
@@ -659,63 +677,65 @@
   <si>
     <t>10.2g;11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-16A</t>
   </si>
   <si>
     <t>19A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-19A</t>
   </si>
   <si>
     <t>Landsadvocaat advies (1 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-19A</t>
   </si>
   <si>
     <t>20A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-20A</t>
   </si>
   <si>
-    <t>Nota conference call 3 april 2020 (1 april_x000A_2020)</t>
+    <t>Nota conference call 3 april 2020 (1 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-20A</t>
   </si>
   <si>
     <t>21A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-21A</t>
   </si>
   <si>
-    <t>Verslag van conference call 3 april 2020 (3_x000A_april 2020)</t>
+    <t>Verslag van conference call 3 april 2020 (3
+april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-21A</t>
   </si>
   <si>
     <t>22A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22A</t>
   </si>
   <si>
     <t>Concept JenV Covid-19 Kamerbrief (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22A</t>
   </si>
   <si>
     <t>22B</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22B</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving maatregelen door kerkgenootschappen (6 april 2020)</t>
   </si>
@@ -779,90 +799,103 @@
   <si>
     <t>Concept nota overleg Contactorgaan Moslims en Overheid (CMO) (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25A</t>
   </si>
   <si>
     <t>25B</t>
   </si>
   <si>
     <t>VWS-WC-72.00-25B</t>
   </si>
   <si>
     <t>Nota overleg CMO (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25B</t>
   </si>
   <si>
     <t>27A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-27A</t>
   </si>
   <si>
-    <t>Nota conference call 9 april 2020 (8 april_x000A_2020)</t>
+    <t>Nota conference call 9 april 2020 (8 april
+2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-27A</t>
   </si>
   <si>
     <t>28A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28A</t>
   </si>
   <si>
     <t>Conceptversie antwoord Kamervraag GroenLinks (datum tussen 7 en 9 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28A</t>
   </si>
   <si>
     <t>28B</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28B</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28B</t>
   </si>
   <si>
     <t>28C</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28C</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28C</t>
   </si>
   <si>
-    <t>29A,_x000A_29B,_x000A_29C,_x000A_29D,_x000A_29E,_x000A_29F,_x000A_29G</t>
-[...2 lines deleted...]
-    <t>VWS-WC-72.00-29A,_x000A_29B,_x000A_29C,_x000A_29D,_x000A_29E,_x000A_29F,_x000A_29G</t>
+    <t>29A,
+29B,
+29C,
+29D,
+29E,
+29F,
+29G</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29A,
+29B,
+29C,
+29D,
+29E,
+29F,
+29G</t>
   </si>
   <si>
     <t>Conceptversies antwoord Kamervraag GL (data tussen 9 en 14 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29A,%0A29B,%0A29C,%0A29D,%0A29E,%0A29F,%0A29G</t>
   </si>
   <si>
     <t>36A</t>
   </si>
   <si>
     <t>VWS-WC-72.00-36A</t>
   </si>
   <si>
     <t>Communiqué concept3 (26 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-36A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>