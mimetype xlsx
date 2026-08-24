--- v1 (2026-06-09)
+++ v2 (2026-08-24)
@@ -12,474 +12,517 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Document ID</t>
   </si>
   <si>
     <t>Document naam</t>
   </si>
   <si>
     <t>Bestandsnaam</t>
   </si>
   <si>
     <t>Beoordeling</t>
   </si>
   <si>
     <t>Beoordelingsgrond</t>
   </si>
   <si>
     <t>Toelichting</t>
   </si>
   <si>
     <t>Publieke link</t>
   </si>
   <si>
     <t>Locatie document ID</t>
   </si>
   <si>
     <t>Opgeschort</t>
   </si>
   <si>
     <t>Gerelateerd ID</t>
   </si>
   <si>
     <t>Locatie gerelateerd ID</t>
   </si>
   <si>
     <t>Besluitnaam</t>
   </si>
   <si>
     <t>VWS-WC-72.00-1</t>
   </si>
   <si>
     <t>3 e-mailberichten “QA tbv covid‐19 debat 18/3” (17 maart 2020)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
-    <t>10.2e;11.1</t>
+    <t>10.2.e / 11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-1</t>
   </si>
   <si>
     <t>Besluit op bezwaar Wob-verzoek aantal aanwezigen in kerken 1 januari - 14 april 2020</t>
   </si>
   <si>
     <t>VWS-WC-72.00-2</t>
   </si>
   <si>
     <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de
 kerkgenootschappen” (17 maart 2020)</t>
   </si>
   <si>
-    <t>10.2e</t>
+    <t>10.2.e / buiten reikwijdte
+verzoek</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-2</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3</t>
   </si>
   <si>
     <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling conference call Raad van Kerken” (17 maart
 – 23 maart 2020)</t>
   </si>
   <si>
-    <t>10.2e;10.2g;11.1</t>
+    <t>10.2.e /
+10.2.g /
+11.1 / buiten reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3</t>
   </si>
   <si>
-    <t>3A.</t>
+    <t>3a.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3A.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 18 maart 2020 (17 maart 2020)</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
+    <t>11.1 / buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3A.</t>
   </si>
   <si>
-    <t>3B.</t>
+    <t>3b.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3B.</t>
   </si>
   <si>
     <t>Verslag conference call Raad van Kerken (18 maart 2020)</t>
   </si>
   <si>
-    <t>10.2g</t>
+    <t>10.2.g / buiten
+reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3B.</t>
   </si>
   <si>
-    <t>3C.</t>
+    <t>3c.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-3C.</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 25 maart 2020 (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-3C.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-4</t>
   </si>
   <si>
     <t>3 e-mailberichten “Corona en religie” (19
 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-4</t>
   </si>
   <si>
-    <t>4A.</t>
+    <t>4a.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-4A.</t>
   </si>
   <si>
     <t>Verslag conference call Raad van Kerken</t>
+  </si>
+  <si>
+    <t>10.2.g / buiten reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-4A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-5</t>
   </si>
   <si>
     <t>5 –emailberichten “Corona en religie” (19
 maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-5</t>
   </si>
   <si>
     <t>VWS-WC-72.00-6</t>
   </si>
   <si>
     <t>1 e-mailbericht “Erediensten en de Grondwet” (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-6</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7</t>
   </si>
   <si>
     <t>17 emailberichten “Factsheet Erediensten” en “Erediensten in de pratkijk”, (23 maart – 25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7</t>
   </si>
   <si>
-    <t>7A.</t>
+    <t>7a.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7A.</t>
   </si>
   <si>
     <t>Concept factsheet Erediensten (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7A.</t>
   </si>
   <si>
-    <t>7B.</t>
+    <t>7b.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7B.</t>
   </si>
   <si>
     <t>Factsheet Geestelijke verzorging (CIO) (23 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7B.</t>
   </si>
   <si>
-    <t>7C.</t>
+    <t>7c.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7C.</t>
   </si>
   <si>
     <t>Factsheet Erediensten praktisch in de praktijk (versie 24 maart)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7C.</t>
   </si>
   <si>
-    <t>7D.</t>
+    <t>7d.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-7D.</t>
   </si>
   <si>
     <t>Factsheet Erediensten praktisch in de praktijk (aangepaste versie na PA en NCTV versie 24 maart)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-7D.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-8</t>
   </si>
   <si>
     <t>2 e-mailberichten “Factsheet Erediensten” (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-8</t>
   </si>
   <si>
-    <t>8A.</t>
+    <t>8a.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-8A.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-8A.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9</t>
   </si>
   <si>
     <t>8 e-mailberichten over “Factsheet
 Erediensten” (24 maart – 25 maart 2020).</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9</t>
   </si>
   <si>
-    <t>9A.</t>
+    <t>9a.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9A.</t>
   </si>
   <si>
     <t>Factsheet Erediensten in de praktijk (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9A.</t>
   </si>
   <si>
-    <t>9B.</t>
+    <t>9b.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-9B.</t>
   </si>
   <si>
     <t>Concept factsheet Erediensten met commentaar DWJZ/BZK (24 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-9B.</t>
   </si>
   <si>
     <t>VWS-WC-72.00-10</t>
   </si>
   <si>
     <t>3 e-mailberichten “Publicatie Q&amp;A’s erediensten” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-10</t>
   </si>
   <si>
     <t>VWS-WC-72.00-11</t>
   </si>
   <si>
     <t>9 e-mailberichten “Erediensten in de praktijk
 ‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-11</t>
   </si>
   <si>
     <t>VWS-WC-72.00-12</t>
   </si>
   <si>
     <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke
 aard” (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-12</t>
   </si>
   <si>
     <t>VWS-WC-72.00-13</t>
   </si>
   <si>
     <t>5 e-mailberichten “Conceptversie VWS brief” (25 maart 2020)</t>
   </si>
   <si>
-    <t>10.2e;10.2g</t>
+    <t>10.2.e /
+10.2.g / buiten
+reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-13</t>
   </si>
   <si>
     <t>VWS-WC-72.00-14</t>
   </si>
   <si>
     <t>8 e-mailberichten “Persbericht / communicatie communiqué kerken en minister” (25 – 26 maart 2020)</t>
+  </si>
+  <si>
+    <t>10.2.e. /
+10.2.g /11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-14</t>
   </si>
   <si>
     <t>VWS-WC-72.00-15</t>
   </si>
   <si>
     <t>1 e-mailbericht “Het Communiqué” (26
 maart 2020)</t>
   </si>
   <si>
+    <t>10.2e</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-15</t>
   </si>
   <si>
     <t>VWS-WC-72.00-16</t>
   </si>
   <si>
     <t>7 e-mailberichten “Constitutionele aandachtspunten maatregelen COVID-19” (30 maart - 2 april 2020)</t>
+  </si>
+  <si>
+    <t>10.2.e /
+11.1 / buiten reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-16</t>
   </si>
   <si>
     <t>VWS-WC-72.00-17</t>
   </si>
   <si>
     <t>3 e-mailberichten “Grondwet - religieuze
 bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-17</t>
   </si>
   <si>
     <t>VWS-WC-72.00-18</t>
   </si>
   <si>
     <t>2 e-mailberichten “Grondwet - religieuze bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
+    <t>10.2.e /11.1</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-18</t>
   </si>
   <si>
     <t>VWS-WC-72.00-19</t>
   </si>
   <si>
     <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer
 personen” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-19</t>
   </si>
   <si>
     <t>VWS-WC-72.00-20</t>
   </si>
   <si>
     <t>3 e-mailbericht “Voorbereidend stuk voor Call met de Raad der Kerken 3/4" (2 april 2020)</t>
   </si>
   <si>
+    <t>10.2.e. / buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-20</t>
   </si>
   <si>
     <t>VWS-WC-72.00-21</t>
   </si>
   <si>
     <t>E-mailbericht “Terugkoppeling cc MinJenV- Kerkelijke vertegenwoordigers” (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-21</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22</t>
   </si>
   <si>
     <t>E-mailberichten over “Uitvraag eerste JenV‐
 brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
   </si>
   <si>
+    <t>10.2.e /
+10.2.g / 11.1</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22</t>
   </si>
   <si>
     <t>VWS-WC-72.00-23</t>
   </si>
   <si>
     <t>3 e-mailberichten “RE: Factsheet erediensten (praktisch) 2 april 2020” (2 april 2020)</t>
+  </si>
+  <si>
+    <t>10.2.e/11.1</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-23</t>
   </si>
   <si>
     <t>VWS-WC-72.00-24</t>
   </si>
   <si>
     <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april
 2020)</t>
   </si>
   <si>
+    <t>10.2.e / 10.2.g</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-24</t>
   </si>
   <si>
     <t>VWS-WC-72.00-25</t>
   </si>
   <si>
     <t>4- e-mailberichten “Nota gesprek Min JenV ‐
 Contactorgaan Moslims en Overheid, woensdag 8 april” (6 april 2020)</t>
+  </si>
+  <si>
+    <t>10.2.e /
+10.2.g / buiten reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25</t>
   </si>
   <si>
     <t>VWS-WC-72.00-26</t>
   </si>
   <si>
     <t>4 e-mailberichten “JenV-brief corona 9/4” (7
 tm 8 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-26</t>
   </si>
   <si>
     <t>VWS-WC-72.00-27</t>
   </si>
   <si>
     <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8
 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-27</t>
   </si>
   <si>
@@ -509,411 +552,476 @@
   <si>
     <t>WhatsApp gesprek Nederlands Dagblad (12 maart 2020 t/m 24 maart 2020)</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-30</t>
   </si>
   <si>
     <t>VWS-WC-72.00-31</t>
   </si>
   <si>
     <t>WhatsApp gesprek Peter Schalk (16 maart 2020 t/m 2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-31</t>
   </si>
   <si>
     <t>VWS-WC-72.00-32</t>
   </si>
   <si>
     <t>WhatsApp gesprek Gert Jan Segers (17 maart 2020 t/m 26 maart 2020)</t>
   </si>
   <si>
+    <t>10.2g</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-32</t>
   </si>
   <si>
     <t>VWS-WC-72.00-33</t>
   </si>
   <si>
     <t>WhatsApp gesprek Kees van der Staaij (17 maart 2020 t/m 2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-33</t>
   </si>
   <si>
     <t>VWS-WC-72.00-34</t>
   </si>
   <si>
     <t>Nota mogelijke scenario’s voor aanvullende maatregelen in verband met covid-19 (22 maart 2020)</t>
   </si>
   <si>
+    <t>10.2.e / buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-34</t>
   </si>
   <si>
     <t>VWS-WC-72.00-35</t>
   </si>
   <si>
     <t>WhatsApp gesprek Jaap Smit (25 maart 2020 t/m 9 oktober 2020)</t>
   </si>
   <si>
+    <t>Buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-35</t>
   </si>
   <si>
     <t>VWS-WC-72.00-36</t>
   </si>
   <si>
     <t>3 e-mailberichten “Communiqué koepelorganisaties – beperken erediensten” (26 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-36</t>
   </si>
   <si>
     <t>VWS-WC-72.00-37</t>
   </si>
   <si>
     <t>Woordvoeringslijn Nederlands Dagblad (datum onbekend)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-37</t>
   </si>
   <si>
     <t>VWS-WC-72.00-38</t>
   </si>
   <si>
     <t>3 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer personen” (2 april t/m 3 april 2020)</t>
   </si>
   <si>
+    <t>10.2.e /
+10.2.g /
+11.1 / buiten
+reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-38</t>
   </si>
   <si>
     <t>VWS-WC-72.00-39</t>
   </si>
   <si>
     <t>Voorstel te bespreken punten conference call van 4 april 2020 (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-39</t>
   </si>
   <si>
     <t>VWS-WC-72.00-40</t>
   </si>
   <si>
     <t>Dossier MJenV debat (8 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-40</t>
   </si>
   <si>
     <t>VWS-WC-72.00-41</t>
   </si>
   <si>
     <t>Tabel behorend bij Memo bevoegdheden ter bestrijding COVID-19 in situatie zonder noodverordeningen met een anderhalvemeterambitie (13 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-41</t>
   </si>
   <si>
-    <t>13A</t>
+    <t>13a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-13A</t>
   </si>
   <si>
     <t>Conceptbrief Kamerbrief VWS (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-13A</t>
   </si>
   <si>
-    <t>14A</t>
+    <t>14a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-14A</t>
   </si>
   <si>
     <t>Communiqué concept1 (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-14A</t>
   </si>
   <si>
-    <t>14B</t>
+    <t>14b</t>
   </si>
   <si>
     <t>VWS-WC-72.00-14B</t>
   </si>
   <si>
     <t>Communiqué concept2 (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-14B</t>
   </si>
   <si>
-    <t>15A</t>
+    <t>15a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-15A</t>
   </si>
   <si>
     <t>Gezamenlijk Communiqué koepelorganisaties (26 maart 2020)</t>
   </si>
   <si>
     <t>Reeds openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-15A</t>
   </si>
   <si>
-    <t>16A</t>
+    <t>16a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-16A</t>
   </si>
   <si>
     <t>Nota constitutionele aandachtspunten (29 maart 2020)</t>
   </si>
   <si>
-    <t>10.2g;11.1</t>
+    <t>10.2.g /
+11.1 / buiten reikwijdte</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-16A</t>
   </si>
   <si>
-    <t>19A</t>
+    <t>19a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-19A</t>
   </si>
   <si>
     <t>Landsadvocaat advies (1 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-19A</t>
   </si>
   <si>
-    <t>20A</t>
+    <t>20a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-20A</t>
   </si>
   <si>
     <t>Nota conference call 3 april 2020 (1 april
 2020)</t>
   </si>
   <si>
+    <t>11.1 /
+buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-20A</t>
   </si>
   <si>
-    <t>21A</t>
+    <t>21a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-21A</t>
   </si>
   <si>
     <t>Verslag van conference call 3 april 2020 (3
 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-21A</t>
   </si>
   <si>
-    <t>22A</t>
+    <t>22a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22A</t>
   </si>
   <si>
     <t>Concept JenV Covid-19 Kamerbrief (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22A</t>
   </si>
   <si>
-    <t>22B</t>
+    <t>22b</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22B</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving maatregelen door kerkgenootschappen (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22B</t>
   </si>
   <si>
-    <t>22C</t>
+    <t>22c</t>
   </si>
   <si>
     <t>VWS-WC-72.00-22C</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving maatregelen door kerkgenootschappen met aanvulling (datum tussen 3 en 7 april)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-22C</t>
   </si>
   <si>
-    <t>23A</t>
+    <t>23a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-23A</t>
   </si>
   <si>
     <t>Factsheet Erediensten (2 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-23A</t>
   </si>
   <si>
-    <t>24A</t>
+    <t>24a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-24A</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving door kerkgenootschappen (7 april 2020)</t>
   </si>
   <si>
+    <t>11.1/ buiten reikwijdte</t>
+  </si>
+  <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-24A</t>
   </si>
   <si>
-    <t>24B</t>
+    <t>24b</t>
   </si>
   <si>
     <t>VWS-WC-72.00-24B</t>
   </si>
   <si>
     <t>Dossier debat MJenV (7 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-24B</t>
   </si>
   <si>
-    <t>25A</t>
+    <t>25a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-25A</t>
   </si>
   <si>
     <t>Concept nota overleg Contactorgaan Moslims en Overheid (CMO) (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25A</t>
   </si>
   <si>
-    <t>25B</t>
+    <t>25b</t>
   </si>
   <si>
     <t>VWS-WC-72.00-25B</t>
   </si>
   <si>
     <t>Nota overleg CMO (6 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-25B</t>
   </si>
   <si>
-    <t>27A</t>
+    <t>27a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-27A</t>
   </si>
   <si>
     <t>Nota conference call 9 april 2020 (8 april
 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-27A</t>
   </si>
   <si>
-    <t>28A</t>
+    <t>28a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28A</t>
   </si>
   <si>
     <t>Conceptversie antwoord Kamervraag GroenLinks (datum tussen 7 en 9 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28A</t>
   </si>
   <si>
-    <t>28B</t>
+    <t>28b</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28B</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28B</t>
   </si>
   <si>
-    <t>28C</t>
+    <t>28c</t>
   </si>
   <si>
     <t>VWS-WC-72.00-28C</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-28C</t>
   </si>
   <si>
-    <t>29A,
-[...14 lines deleted...]
-29G</t>
+    <t>29a</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29A</t>
   </si>
   <si>
     <t>Conceptversies antwoord Kamervraag GL (data tussen 9 en 14 april 2020)</t>
   </si>
   <si>
-    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29A,%0A29B,%0A29C,%0A29D,%0A29E,%0A29F,%0A29G</t>
-[...2 lines deleted...]
-    <t>36A</t>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29A</t>
+  </si>
+  <si>
+    <t>36a</t>
   </si>
   <si>
     <t>VWS-WC-72.00-36A</t>
   </si>
   <si>
     <t>Communiqué concept3 (26 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-36A</t>
+  </si>
+  <si>
+    <t>29b</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29b</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29b</t>
+  </si>
+  <si>
+    <t>29c</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29c</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29c</t>
+  </si>
+  <si>
+    <t>29d</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29d</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29d</t>
+  </si>
+  <si>
+    <t>29e</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29e</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29e</t>
+  </si>
+  <si>
+    <t>29f</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29f</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29f</t>
+  </si>
+  <si>
+    <t>29g</t>
+  </si>
+  <si>
+    <t>VWS-WC-72.00-29g</t>
+  </si>
+  <si>
+    <t>https://open.minvws.nl/dossier/VWS-WC/072/document/VWS-WC-72.00-29g</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1217,51 +1325,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L75"/>
+  <dimension ref="A1:L81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1345,1646 +1453,1793 @@
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="L4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>29</v>
       </c>
-      <c r="E5">
-        <v>11.1</v>
+      <c r="E5" t="s">
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="E7">
-        <v>11.1</v>
+      <c r="E7" t="s">
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>5</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>29</v>
       </c>
       <c r="E13">
         <v>11.1</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15">
         <v>11.1</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>29</v>
       </c>
       <c r="E16">
         <v>11.1</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18">
         <v>11.1</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>11.1</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
         <v>11.1</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="H23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>12</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="H24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25">
         <v>13</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H25" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26">
         <v>14</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="L26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27">
         <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C27" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="L27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28">
         <v>16</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29">
         <v>17</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>18</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="H30" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>19</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32">
         <v>20</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="L32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>21</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="H33" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="L33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>22</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C34" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="L34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>23</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C35" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="H35" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="L35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36">
         <v>24</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="H36" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="L36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>25</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="C37" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="D37" t="s">
         <v>14</v>
       </c>
       <c r="E37" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="H37" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="L37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>26</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="D38" t="s">
         <v>14</v>
       </c>
       <c r="E38" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="H38" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="L38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39">
         <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="C39" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="D39" t="s">
         <v>14</v>
       </c>
       <c r="E39" t="s">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="H39" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="L39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40">
         <v>28</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>156</v>
       </c>
       <c r="D40" t="s">
         <v>14</v>
       </c>
       <c r="E40" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="L40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
-        <v>24</v>
+        <v>135</v>
       </c>
       <c r="H41" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="L41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>30</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="L42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>31</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
       <c r="E43" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="H43" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="L43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>32</v>
       </c>
       <c r="B44" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="D44" t="s">
         <v>14</v>
       </c>
       <c r="E44" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
       <c r="H44" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="L44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
       <c r="E45" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="H45" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="L45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>34</v>
       </c>
       <c r="B46" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="D46" t="s">
         <v>29</v>
       </c>
       <c r="E46" t="s">
-        <v>20</v>
+        <v>177</v>
       </c>
       <c r="H46" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>35</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
         <v>29</v>
       </c>
+      <c r="E47" t="s">
+        <v>181</v>
+      </c>
       <c r="H47" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="L47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="C48" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
       <c r="H48" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="L48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>37</v>
       </c>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="H49" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="L49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:12">
       <c r="A50">
         <v>38</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="C50" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50" t="s">
-        <v>24</v>
+        <v>191</v>
       </c>
       <c r="H50" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="L50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>39</v>
       </c>
       <c r="B51" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="C51" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
         <v>29</v>
       </c>
       <c r="E51" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H51" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="L51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>40</v>
       </c>
       <c r="B52" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" t="s">
+        <v>197</v>
+      </c>
+      <c r="D52" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" t="s">
         <v>181</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:12">
       <c r="A53">
         <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="C53" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="D53" t="s">
         <v>29</v>
       </c>
+      <c r="E53" t="s">
+        <v>181</v>
+      </c>
       <c r="H53" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="L53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="C54" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="D54" t="s">
         <v>29</v>
       </c>
-      <c r="E54">
-        <v>11.1</v>
+      <c r="E54" t="s">
+        <v>30</v>
       </c>
       <c r="H54" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="L54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="D55" t="s">
         <v>29</v>
       </c>
       <c r="E55">
         <v>11.1</v>
       </c>
       <c r="H55" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="L55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="B56" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C56" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D56" t="s">
         <v>29</v>
       </c>
       <c r="E56">
         <v>11.1</v>
       </c>
       <c r="H56" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B57" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C57" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="H57" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="C58" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="L58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="C59" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D59" t="s">
         <v>29</v>
       </c>
       <c r="E59">
         <v>11.1</v>
       </c>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="L59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B60" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="C60" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="D60" t="s">
         <v>29</v>
       </c>
-      <c r="E60">
-        <v>11.1</v>
+      <c r="E60" t="s">
+        <v>231</v>
       </c>
       <c r="H60" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="C61" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
         <v>29</v>
       </c>
       <c r="E61" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H61" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="L61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
       <c r="C62" t="s">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="D62" t="s">
         <v>29</v>
       </c>
       <c r="E62">
         <v>11.1</v>
       </c>
       <c r="H62" t="s">
-        <v>224</v>
+        <v>240</v>
       </c>
       <c r="L62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" t="s">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="B63" t="s">
-        <v>226</v>
+        <v>242</v>
       </c>
       <c r="C63" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
         <v>29</v>
       </c>
       <c r="E63">
         <v>11.1</v>
       </c>
       <c r="H63" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
         <v>29</v>
       </c>
       <c r="E64">
         <v>11.1</v>
       </c>
       <c r="H64" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="L64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="B65" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="C65" t="s">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65">
         <v>11.1</v>
       </c>
       <c r="H65" t="s">
-        <v>236</v>
+        <v>252</v>
       </c>
       <c r="L65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66" t="s">
-        <v>237</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
-        <v>238</v>
+        <v>254</v>
       </c>
       <c r="C66" t="s">
-        <v>239</v>
+        <v>255</v>
       </c>
       <c r="D66" t="s">
         <v>29</v>
       </c>
-      <c r="E66">
-        <v>11.1</v>
+      <c r="E66" t="s">
+        <v>256</v>
       </c>
       <c r="H66" t="s">
-        <v>240</v>
+        <v>257</v>
       </c>
       <c r="L66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:12">
       <c r="A67" t="s">
-        <v>241</v>
+        <v>258</v>
       </c>
       <c r="B67" t="s">
-        <v>242</v>
+        <v>259</v>
       </c>
       <c r="C67" t="s">
-        <v>243</v>
+        <v>260</v>
       </c>
       <c r="D67" t="s">
         <v>29</v>
       </c>
-      <c r="E67">
-        <v>11.1</v>
+      <c r="E67" t="s">
+        <v>30</v>
       </c>
       <c r="H67" t="s">
-        <v>244</v>
+        <v>261</v>
       </c>
       <c r="L67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68" t="s">
-        <v>245</v>
+        <v>262</v>
       </c>
       <c r="B68" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="C68" t="s">
-        <v>247</v>
+        <v>264</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
-      <c r="E68">
-        <v>11.1</v>
+      <c r="E68" t="s">
+        <v>231</v>
       </c>
       <c r="H68" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="L68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69" t="s">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="B69" t="s">
-        <v>250</v>
+        <v>267</v>
       </c>
       <c r="C69" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
-      <c r="E69">
-        <v>11.1</v>
+      <c r="E69" t="s">
+        <v>30</v>
       </c>
       <c r="H69" t="s">
-        <v>252</v>
+        <v>269</v>
       </c>
       <c r="L69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="C70" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
-      <c r="E70">
-        <v>11.1</v>
+      <c r="E70" t="s">
+        <v>30</v>
       </c>
       <c r="H70" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="L70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="B71" t="s">
-        <v>258</v>
+        <v>275</v>
       </c>
       <c r="C71" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="D71" t="s">
         <v>29</v>
       </c>
       <c r="E71">
         <v>11.1</v>
       </c>
       <c r="H71" t="s">
-        <v>260</v>
+        <v>277</v>
       </c>
       <c r="L71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72" t="s">
-        <v>261</v>
+        <v>278</v>
       </c>
       <c r="B72" t="s">
-        <v>262</v>
+        <v>279</v>
       </c>
       <c r="C72" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="D72" t="s">
         <v>29</v>
       </c>
       <c r="E72">
         <v>11.1</v>
       </c>
       <c r="H72" t="s">
-        <v>263</v>
+        <v>280</v>
       </c>
       <c r="L72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73" t="s">
-        <v>264</v>
+        <v>281</v>
       </c>
       <c r="B73" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="C73" t="s">
-        <v>259</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
         <v>29</v>
       </c>
       <c r="E73">
         <v>11.1</v>
       </c>
       <c r="H73" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="L73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="B74" t="s">
-        <v>268</v>
+        <v>285</v>
       </c>
       <c r="C74" t="s">
-        <v>269</v>
+        <v>286</v>
       </c>
       <c r="D74" t="s">
         <v>29</v>
       </c>
       <c r="E74">
         <v>11.1</v>
       </c>
       <c r="H74" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="L74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
       <c r="B75" t="s">
-        <v>272</v>
+        <v>289</v>
       </c>
       <c r="C75" t="s">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="E75">
         <v>11.1</v>
       </c>
       <c r="H75" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="L75" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12">
+      <c r="A76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B76" t="s">
+        <v>293</v>
+      </c>
+      <c r="C76" t="s">
+        <v>286</v>
+      </c>
+      <c r="D76" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76">
+        <v>11.1</v>
+      </c>
+      <c r="H76" t="s">
+        <v>294</v>
+      </c>
+      <c r="L76" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12">
+      <c r="A77" t="s">
+        <v>295</v>
+      </c>
+      <c r="B77" t="s">
+        <v>296</v>
+      </c>
+      <c r="C77" t="s">
+        <v>286</v>
+      </c>
+      <c r="D77" t="s">
+        <v>29</v>
+      </c>
+      <c r="E77">
+        <v>11.1</v>
+      </c>
+      <c r="H77" t="s">
+        <v>297</v>
+      </c>
+      <c r="L77" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12">
+      <c r="A78" t="s">
+        <v>298</v>
+      </c>
+      <c r="B78" t="s">
+        <v>299</v>
+      </c>
+      <c r="C78" t="s">
+        <v>286</v>
+      </c>
+      <c r="D78" t="s">
+        <v>29</v>
+      </c>
+      <c r="E78">
+        <v>11.1</v>
+      </c>
+      <c r="H78" t="s">
+        <v>300</v>
+      </c>
+      <c r="L78" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12">
+      <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>302</v>
+      </c>
+      <c r="C79" t="s">
+        <v>286</v>
+      </c>
+      <c r="D79" t="s">
+        <v>29</v>
+      </c>
+      <c r="E79">
+        <v>11.1</v>
+      </c>
+      <c r="H79" t="s">
+        <v>303</v>
+      </c>
+      <c r="L79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>305</v>
+      </c>
+      <c r="C80" t="s">
+        <v>286</v>
+      </c>
+      <c r="D80" t="s">
+        <v>29</v>
+      </c>
+      <c r="E80">
+        <v>11.1</v>
+      </c>
+      <c r="H80" t="s">
+        <v>306</v>
+      </c>
+      <c r="L80" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12">
+      <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>308</v>
+      </c>
+      <c r="C81" t="s">
+        <v>286</v>
+      </c>
+      <c r="D81" t="s">
+        <v>29</v>
+      </c>
+      <c r="E81">
+        <v>11.1</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+      <c r="L81" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>