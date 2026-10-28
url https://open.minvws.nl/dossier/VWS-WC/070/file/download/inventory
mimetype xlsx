--- v0 (2025-12-31)
+++ v1 (2026-10-28)
@@ -224,174 +224,187 @@
   <si>
     <t>VWS-WC-70.00-19</t>
   </si>
   <si>
     <t>Kamerdebat</t>
   </si>
   <si>
     <t>Niet openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-19</t>
   </si>
   <si>
     <t>VWS-WC-70.00-20</t>
   </si>
   <si>
     <t>Email concept  spreektekst Minister  Grapperhaus</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-20</t>
   </si>
   <si>
     <t>VWS-WC-70.00-21</t>
   </si>
   <si>
-    <t>Concept  spreektekst Minister  Grapperhaus_x000A_Kamerdebat</t>
+    <t>Concept  spreektekst Minister  Grapperhaus
+Kamerdebat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-21</t>
   </si>
   <si>
     <t>VWS-WC-70.00-22</t>
   </si>
   <si>
-    <t>Email spreektekst, Q&amp;A’s_x000A_en achtergrond  Q&amp;A’s Kamerdebat</t>
+    <t>Email spreektekst, Q&amp;A’s
+en achtergrond  Q&amp;A’s Kamerdebat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-22</t>
   </si>
   <si>
     <t>VWS-WC-70.00-23</t>
   </si>
   <si>
-    <t>Spreektekst  en Q&amp;A_x000A_Kamerdebat</t>
+    <t>Spreektekst  en Q&amp;A
+Kamerdebat</t>
   </si>
   <si>
     <t>Openbaar</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-23</t>
   </si>
   <si>
     <t>VWS-WC-70.00-24</t>
   </si>
   <si>
-    <t>Achtergrond  QenA’s_x000A_Kamerdebat</t>
+    <t>Achtergrond  QenA’s
+Kamerdebat</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-24</t>
   </si>
   <si>
     <t>VWS-WC-70.00-25</t>
   </si>
   <si>
-    <t>Email APNV  reactie overleg_x000A_bonden</t>
+    <t>Email APNV  reactie overleg
+bonden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-25</t>
   </si>
   <si>
     <t>VWS-WC-70.00-26</t>
   </si>
   <si>
-    <t>Emailwisseling APNV_x000A_reactie overleg bonden</t>
+    <t>Emailwisseling APNV
+reactie overleg bonden</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-26</t>
   </si>
   <si>
     <t>VWS-WC-70.00-27</t>
   </si>
   <si>
-    <t>Email Passages MJenV  (en_x000A_MP)</t>
+    <t>Email Passages MJenV  (en
+MP)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-27</t>
   </si>
   <si>
     <t>VWS-WC-70.00-28</t>
   </si>
   <si>
-    <t>Document  Uitspraken_x000A_MJenV  en MP</t>
+    <t>Document  Uitspraken
+MJenV  en MP</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-28</t>
   </si>
   <si>
     <t>VWS-WC-70.00-29</t>
   </si>
   <si>
-    <t>Email Minister_x000A_Grapperhaus  ’Persoonlijk bericht'</t>
+    <t>Email Minister
+Grapperhaus  ’Persoonlijk bericht'</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-29</t>
   </si>
   <si>
     <t>VWS-WC-70.00-30</t>
   </si>
   <si>
-    <t>Verslag  ochtendberaad  en_x000A_kleine  BR  8  september 2020</t>
+    <t>Verslag  ochtendberaad  en
+kleine  BR  8  september 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-30</t>
   </si>
   <si>
     <t>VWS-WC-70.00-31</t>
   </si>
   <si>
-    <t>Email OM aan  DCOM_x000A_persbericht  boete  OM</t>
+    <t>Email OM aan  DCOM
+persbericht  boete  OM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-31</t>
   </si>
   <si>
     <t>VWS-WC-70.00-32</t>
   </si>
   <si>
     <t>Email Q&amp;A's boete OM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-32</t>
   </si>
   <si>
     <t>VWS-WC-70.00-33</t>
   </si>
   <si>
-    <t>Emailwisseling Q&amp;A's boete_x000A_OM</t>
+    <t>Emailwisseling Q&amp;A's boete
+OM</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-33</t>
   </si>
   <si>
     <t>VWS-WC-70.00-34</t>
   </si>
   <si>
-    <t>Email Q&amp;A’s schrapping boetes uit  Justitieel_x000A_Documentatiesysteem</t>
+    <t>Email Q&amp;A’s schrapping boetes uit  Justitieel
+Documentatiesysteem</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/070/document/VWS-WC-70.00-34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>