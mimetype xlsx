--- v0 (2025-12-10)
+++ v1 (2026-08-28)
@@ -935,51 +935,52 @@
   <si>
     <t>VWS-WC-069-MCCb0429A</t>
   </si>
   <si>
     <t>Agenda MCCb 25-4 COVID-19</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0429A</t>
   </si>
   <si>
     <t>MCCb0429E</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0429E</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0429E</t>
   </si>
   <si>
     <t>MCCb0429G</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0429G</t>
   </si>
   <si>
-    <t>opdracht anderhalvemetersamenleving sprint marathon versie_x000A_MCCB 29 april 2020</t>
+    <t>opdracht anderhalvemetersamenleving sprint marathon versie
+MCCB 29 april 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0429G</t>
   </si>
   <si>
     <t>MCCb0506</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0506</t>
   </si>
   <si>
     <t>Verslag MCCb 6 mei 2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0506</t>
   </si>
   <si>
     <t>MCCb0506A</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0506A</t>
   </si>
   <si>
     <t>Agenda MCCb  COVID-19</t>
   </si>
@@ -1256,51 +1257,52 @@
   <si>
     <t>Fasering van maatregelenpakket</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0527I</t>
   </si>
   <si>
     <t>MCCb05Z7J</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb05Z7J</t>
   </si>
   <si>
     <t>Besluitensheet mbt 'sluiting</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb05Z7J</t>
   </si>
   <si>
     <t>MCCb0527L</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0527L</t>
   </si>
   <si>
-    <t>concept document (UenA) tav vakantie en toensme tijdens zomer_x000A_2020</t>
+    <t>concept document (UenA) tav vakantie en toensme tijdens zomer
+2020</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb0527L</t>
   </si>
   <si>
     <t>MCCb06OZ</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb06OZ</t>
   </si>
   <si>
     <t>Verslag MCCb 3 juni 2020</t>
   </si>
   <si>
     <t>10.2g</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/069/document/VWS-WC-069-MCCb06OZ</t>
   </si>
   <si>
     <t>MCCb0603A</t>
   </si>
   <si>
     <t>VWS-WC-069-MCCb0603A</t>
   </si>