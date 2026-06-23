--- v0 (2025-12-10)
+++ v1 (2026-06-23)
@@ -89,51 +89,52 @@
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-1</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2020</t>
   </si>
   <si>
     <t>VWS-WC-067-2</t>
   </si>
   <si>
     <t>1 e-mailbericht “Voorbereiding spraak van morgen met MJenV en de kerkgenootschappen” (17 maart 2020)</t>
   </si>
   <si>
     <t>10.2e</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2064</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-2</t>
   </si>
   <si>
     <t>VWS-WC-067-3</t>
   </si>
   <si>
-    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling conference call Raad van Kerken” (17 maart_x000A_– 23 maart 2020)</t>
+    <t>12 e-mailberichten “Nota conference call Raad van de Kerken” en “Terugkoppeling conference call Raad van Kerken” (17 maart
+– 23 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g;11.1</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2065</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-3</t>
   </si>
   <si>
     <t>3A</t>
   </si>
   <si>
     <t>VWS-WC-067-3A</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 18 maart 2020 (17 maart 2020)</t>
   </si>
   <si>
     <t>Deels openbaar</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2066</t>
   </si>
@@ -155,81 +156,84 @@
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2067</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-3B</t>
   </si>
   <si>
     <t>3C</t>
   </si>
   <si>
     <t>VWS-WC-067-3C</t>
   </si>
   <si>
     <t>Nota conference call Raad van Kerken 25 maart 2020 (23 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2068</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-3C</t>
   </si>
   <si>
     <t>VWS-WC-067-4</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Corona en religie” (19_x000A_maart 2020)</t>
+    <t>3 e-mailberichten “Corona en religie” (19
+maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2069</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-4</t>
   </si>
   <si>
     <t>4A</t>
   </si>
   <si>
     <t>VWS-WC-067-4A</t>
   </si>
   <si>
     <t>Verslag conference call Raad van Kerken</t>
   </si>
   <si>
     <t>Is gelijk aan document 3A.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-4A</t>
   </si>
   <si>
     <t>VWS-WC-067-5</t>
   </si>
   <si>
-    <t>5 –emailberichten “Corona en religie” (19_x000A_maart 2020).</t>
-[...2 lines deleted...]
-    <t>Eerste e-mail is gelijk aan eerste _x000A_e-mail document 4.</t>
+    <t>5 –emailberichten “Corona en religie” (19
+maart 2020).</t>
+  </si>
+  <si>
+    <t>Eerste e-mail is gelijk aan eerste 
+e-mail document 4.</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-5</t>
   </si>
   <si>
     <t>VWS-WC-067-6</t>
   </si>
   <si>
     <t>1 e-mailbericht “Erediensten en de Grondwet” (23 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2072</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-6</t>
   </si>
   <si>
     <t>VWS-WC-067-7</t>
   </si>
   <si>
     <t>17 emailberichten “Factsheet Erediensten” en “Erediensten in de pratkijk”, (23 maart – 25 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2073</t>
   </si>
@@ -356,144 +360,147 @@
   <si>
     <t>Concept factsheet Erediensten met commentaar DWJZ/BZK (24 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2082</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-9B</t>
   </si>
   <si>
     <t>VWS-WC-067-10</t>
   </si>
   <si>
     <t>3 e-mailberichten “Publicatie Q&amp;A’s erediensten” (25 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2083</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-10</t>
   </si>
   <si>
     <t>VWS-WC-067-11</t>
   </si>
   <si>
-    <t>9 e-mailberichten “Erediensten in de praktijk_x000A_‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
+    <t>9 e-mailberichten “Erediensten in de praktijk
+‐  wens MinJenV sluiten convenant” (25 maart 2020)</t>
   </si>
   <si>
     <t>Volgt op reeks document 7</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-11</t>
   </si>
   <si>
     <t>VWS-WC-067-12</t>
   </si>
   <si>
     <t>1 e-mailbericht “communiqué bijeenkomsten van godsdienstige of levensbeschouwelijke aard” (25 maart 2020)</t>
   </si>
   <si>
     <t>10.2e;10.2g</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2085</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-12</t>
   </si>
   <si>
     <t>VWS-WC-067-13</t>
   </si>
   <si>
     <t>5 e-mailberichten “Conceptversie VWS brief” (25 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2086</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-13</t>
   </si>
   <si>
     <t>13A</t>
   </si>
   <si>
     <t>VWS-WC-067-13A</t>
   </si>
   <si>
     <t>Conceptbrief Kamerbrief VWS (25 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-13A</t>
   </si>
   <si>
     <t>VWS-WC-067-14</t>
   </si>
   <si>
-    <t>8 e-mailberichten “Persbericht / communicatie communiqué kerken en_x000A_minister” (25 – 26 maart 2020)</t>
+    <t>8 e-mailberichten “Persbericht / communicatie communiqué kerken en
+minister” (25 – 26 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2088</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-14</t>
   </si>
   <si>
     <t>14A</t>
   </si>
   <si>
     <t>VWS-WC-067-14A</t>
   </si>
   <si>
     <t>Communiqué concept1 (25 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2089</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-14A</t>
   </si>
   <si>
     <t>14B</t>
   </si>
   <si>
     <t>VWS-WC-067-14B</t>
   </si>
   <si>
     <t>Communiqué concept2 (25 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2090</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-14B</t>
   </si>
   <si>
     <t>VWS-WC-067-15</t>
   </si>
   <si>
-    <t>1 e-mailbericht “Het Communiqué” (26_x000A_maart 2020)</t>
+    <t>1 e-mailbericht “Het Communiqué” (26
+maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2091</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-15</t>
   </si>
   <si>
     <t>15A</t>
   </si>
   <si>
     <t>VWS-WC-067-15A</t>
   </si>
   <si>
     <t>Gezamenlijk Communiqué koepelorganisaties (26 maart 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-15A</t>
   </si>
   <si>
     <t>VWS-WC-067-16</t>
   </si>
   <si>
     <t>7 e-mailberichten “Constitutionele aandachtspunten maatregelen COVID-19” (30 maart - 2 april 2020)</t>
   </si>
@@ -515,144 +522,150 @@
   <si>
     <t>10.2g;11.1</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2094</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-16A</t>
   </si>
   <si>
     <t>VWS-WC-067-17</t>
   </si>
   <si>
     <t>3 e-mailberichten “Grondwet - religieuze bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2095</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-17</t>
   </si>
   <si>
     <t>VWS-WC-067-18</t>
   </si>
   <si>
-    <t>2 e-mailberichten “Grondwet - religieuze_x000A_bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
+    <t>2 e-mailberichten “Grondwet - religieuze
+bijeenkomsten / groepsvormingsverbod 2 of meer personen” (2 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2096</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-18</t>
   </si>
   <si>
     <t>VWS-WC-067-19</t>
   </si>
   <si>
-    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer_x000A_personen” (3 april 2020)</t>
+    <t>5 e-mailberichten “Je 2 vragen over art. 6 Grondwet en grondwettigheid evt. verbod op groepsvorming 2 of meer
+personen” (3 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2097</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-19</t>
   </si>
   <si>
     <t>19A</t>
   </si>
   <si>
     <t>VWS-WC-067-19A</t>
   </si>
   <si>
     <t>Landsadvocaat advies (1 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2098</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-19A</t>
   </si>
   <si>
     <t>VWS-WC-067-20</t>
   </si>
   <si>
-    <t>3 e-mailbericht “Voorbereidend stuk voor Call met de Raad der Kerken 3/4" (2 april_x000A_2020)</t>
+    <t>3 e-mailbericht “Voorbereidend stuk voor Call met de Raad der Kerken 3/4" (2 april
+2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2099</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-20</t>
   </si>
   <si>
     <t>20A</t>
   </si>
   <si>
     <t>VWS-WC-067-20A</t>
   </si>
   <si>
-    <t>Nota conference call 3 april 2020 (1 april_x000A_2020)</t>
+    <t>Nota conference call 3 april 2020 (1 april
+2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2100</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-20A</t>
   </si>
   <si>
     <t>VWS-WC-067-21</t>
   </si>
   <si>
     <t>E-mailbericht “Terugkoppeling cc MinJenV- Kerkelijke vertegenwoordigers” (3 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2101</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-21</t>
   </si>
   <si>
     <t>21A</t>
   </si>
   <si>
     <t>VWS-WC-067-21A</t>
   </si>
   <si>
-    <t>Verslag van conference call 3 april 2020 (3_x000A_april 2020)</t>
+    <t>Verslag van conference call 3 april 2020 (3
+april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2102</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-21A</t>
   </si>
   <si>
     <t>VWS-WC-067-22</t>
   </si>
   <si>
-    <t>E-mailberichten over “Uitvraag eerste JenV‐_x000A_brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
+    <t>E-mailberichten over “Uitvraag eerste JenV‐
+brief: deadline maandag 6 april 12.00 uur” (3 tm 7 april)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2103</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-22</t>
   </si>
   <si>
     <t>22A</t>
   </si>
   <si>
     <t>VWS-WC-067-22A</t>
   </si>
   <si>
     <t>Concept JenV Covid-19 Kamerbrief (3 april 2020)</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-22A</t>
   </si>
   <si>
     <t>22B</t>
   </si>
   <si>
     <t>VWS-WC-067-22B</t>
   </si>
@@ -689,51 +702,52 @@
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2107</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-23</t>
   </si>
   <si>
     <t>23A</t>
   </si>
   <si>
     <t>VWS-WC-067-23A</t>
   </si>
   <si>
     <t>Factsheet Erediensten (2 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2108</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-23A</t>
   </si>
   <si>
     <t>VWS-WC-067-24</t>
   </si>
   <si>
-    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april_x000A_2020)</t>
+    <t>4 e-mailberichten “Debat 8/4) (7 tm 8 april
+2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2109</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-24</t>
   </si>
   <si>
     <t>24A</t>
   </si>
   <si>
     <t>VWS-WC-067-24A</t>
   </si>
   <si>
     <t>Concept spreeklijn naleving door kerkgenootschappen (7 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2110</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-24A</t>
   </si>
   <si>
     <t>24B</t>
   </si>
@@ -773,141 +787,145 @@
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2113</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-25A</t>
   </si>
   <si>
     <t>25B</t>
   </si>
   <si>
     <t>VWS-WC-067-25B</t>
   </si>
   <si>
     <t>Nota overleg CMO (6 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2114</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-25B</t>
   </si>
   <si>
     <t>VWS-WC-067-26</t>
   </si>
   <si>
-    <t>4 e-mailberichten “JenV-brief corona 9/4” (7_x000A_tm 8 april 2020)</t>
+    <t>4 e-mailberichten “JenV-brief corona 9/4” (7
+tm 8 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2115</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-26</t>
   </si>
   <si>
     <t>VWS-WC-067-27</t>
   </si>
   <si>
     <t>1 e-mailbericht “conference call kerkelijke vertegenwoordigers - Min JenV, 9 april “ (8 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2116</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-27</t>
   </si>
   <si>
     <t>27A</t>
   </si>
   <si>
     <t>VWS-WC-067-27A</t>
   </si>
   <si>
-    <t>Nota conference call 9 april 2020 (8 april_x000A_2020)</t>
+    <t>Nota conference call 9 april 2020 (8 april
+2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2117</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-27A</t>
   </si>
   <si>
     <t>VWS-WC-067-28</t>
   </si>
   <si>
-    <t>Eerste reeks 5 “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
+    <t>Eerste reeks 5 “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (7 tm 9 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2118</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-28</t>
   </si>
   <si>
     <t>28A</t>
   </si>
   <si>
     <t>VWS-WC-067-28A</t>
   </si>
   <si>
     <t>Conceptversie antwoord Kamervraag GroenLinks (datum tussen 7 en 9 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2119</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-28A</t>
   </si>
   <si>
     <t>28B</t>
   </si>
   <si>
     <t>VWS-WC-067-28B</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2120</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-28B</t>
   </si>
   <si>
     <t>28C</t>
   </si>
   <si>
     <t>VWS-WC-067-28C</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2121</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-28C</t>
   </si>
   <si>
     <t>VWS-WC-067-29</t>
   </si>
   <si>
-    <t>Tweede reeks e-mailberichten over Kamervraag GL “Kamervraag GL juridische_x000A_mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
+    <t>Tweede reeks e-mailberichten over Kamervraag GL “Kamervraag GL juridische
+mogelijkheden religieuze bijeenkomsten verbieden” (9 tm 14 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2122</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-29</t>
   </si>
   <si>
     <t>29A</t>
   </si>
   <si>
     <t>VWS-WC-067-29A</t>
   </si>
   <si>
     <t>Conceptversies antwoord Kamervraag GL (data tussen 9 en 14 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2123</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-29A</t>
   </si>
   <si>
     <t>VWS-WC-067-30</t>
   </si>
@@ -1103,51 +1121,52 @@
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2139</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-43</t>
   </si>
   <si>
     <t>43A</t>
   </si>
   <si>
     <t>VWS-WC-067-43A</t>
   </si>
   <si>
     <t>Aanvulling aanwijzing COVID-19 – Precisering afgekondigde maatregelen concept (24 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2140</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-43A</t>
   </si>
   <si>
     <t>VWS-WC-067-44</t>
   </si>
   <si>
-    <t>3 e-mailberichten “Verbod bijeenkomsten –_x000A_algemene vergaderingen en burgerlijke huwelijken” (24 maart 2020)</t>
+    <t>3 e-mailberichten “Verbod bijeenkomsten –
+algemene vergaderingen en burgerlijke huwelijken” (24 maart 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2141</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-44</t>
   </si>
   <si>
     <t>VWS-WC-067-45</t>
   </si>
   <si>
     <t>Parafenlijst (4 april 2020)</t>
   </si>
   <si>
     <t>Herstelbesluit naar aanleiding van beroepschrift over het aantal aanwezigen in kerken periode 1 januari – 14 april 2142</t>
   </si>
   <si>
     <t>https://open.minvws.nl/dossier/VWS-WC/067/document/VWS-WC-067-45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>